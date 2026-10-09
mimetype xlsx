--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf210f45b8925a6f58bddebc6135c451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0410b7b7adddad81b07534ee1dc512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98398d022b6775d45c9e018b7c0cace93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345197c415f9672b4ff8530519e535a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df0ed1e8a137466d984ca430c8aac35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863848875fd131995a163416418b569f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755dbb7ccda6e2dcec257551750701d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15805ff3086623466e98f2473a57e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7638cc9da8bf34b3a9165c9b5d81c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb8cd6788b17b30da1fd0863217f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab12d98daf7f742d3130307a981ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e8833986fcacb2cf5850ec049fb7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acead1d182001fe94ea649ef3aca621513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96bd49873069a1a85f79d5504b10b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8be00d900b7bd86b7caa94502742d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb7059c1e751b00ad105c0f264210616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54590d20b568948f81e297187ef45f7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039986286fd7c7fbc819d201b71428dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c475dd300071c5b778f1cbff218eb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ac2de9661f1c8890e90846cbed4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd664fcfc177c4aa8f869eaaa46cb8de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33962c55c7bdc132af7dd380df209e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e47575239b72ab13038e7b32f5dbe223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae09594ccedc99e227010300e7a5c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c99e13cea21ae266ea34dcc2477b4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00bc62273599e53fd45a40a68f679526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c378b3cf8cca53f1a7944cebc83027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9852a9ffe8516ab6ea4c38670c744bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9218be689fdef287b2053171bfb99d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b98719b36f4e56c6043c9d439c07930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae4f33ebad537d4de6216ceaf14ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3dd7203143a756fc2919068d2d33f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a5c2657c67ae03bbc9d59d884c9d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658945c8d3ebf971b12a789235a53ac534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ce4abc22a1caa7c97e5d26257cfa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88113d16cf902b6cded298bf3325036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64f478547e46c8405d9ec77659b3ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4e09fcf69c8f1e24fba7f1b0594838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92d6571846b3a1fe2d8c0e95be8e1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026cf378a610af6ff81dd3e907f2b5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1e2a00247173088f3a1800b82d59e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b07a3fd3a829cfeff7e2f011507ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8abf037e0c52e49b5ef3715860c5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc88e169045c6a1ad940a1fccabc9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306c2b48ed086bab38dc879c508bac945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07e2a1e4791c092b5c1692cfe468646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1b924497638fa31070a3d40a4e53147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4389651171417d42c089ac0374a34b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e69c3b96a951279cbd78d05fb5eb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8cc629cd585dcf02ac563bec0346250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9754f438fcf8054a2fce8ac0a4cc7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2846beee0aa20753d5eb847acba93a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d04b4e13c4bb5a0172c219814c57453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908b827f7bf2017a7519d0c845f153d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700473281c05417912425721ee2a846f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb17f317667ef8917f3efe2f041d0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000baecf216eb95d4c624a15b7e0db9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a04958dc11570b4b84e37036679d9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819237019b07138154a989c9c6999ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0d929172e508aa051a00e60f8fb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ec869ad982425e98d4d653c13c0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55914cbe5cba2b021dee361c903378762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c48624e72673903c07a6dd504532ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c065bcbf32d05679746c21e90a200464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cf626103c220284ad7b83d584878065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e1f6c6c156eadcd0b7c95f1254b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c347330ca247ad7b11c7456808acffa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8719557948e159b724725f0457ced68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac39b5b8987490e9d3e2bdf991bcf5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04d360e97e74268ee2a317eb1b3c7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd4d16730c6b4e67f0b489f984f8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b38039b725df0886885b2f7552f1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12246c498100328935bb9d91b795e9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c1abf30c4a4a4538e3caafbcb72c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b792edf7f5ead0efad87d4322a13f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487124f802a4909cce90d0de93974db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6e1b3cf53235b3be60506f61ec16977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23ec5c2e7fd481f7c3e62d1bc315e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b953c5093992c77d11cd43051e64e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e003b7e192b0326537bc457095042380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf7c9fb1939e7fd927a3148ed0b3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215980f1d30c513ee1d8414998d9e6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bec529c27bf9e0aad474ceb9bd5c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4026e44f8702634f43840bdace30c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb37f3aa72dd950ca64b832b3338ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d59fca8738fce445cc11f056d466b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c8ac1b8dc820582a50de359d231e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58878eb84d37eceedb970fdd986e5cdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca4c4c2279fd0035f106ad9bbe99689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bfe4f1bdf421b311ded721d6078b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f9b6805da50f61ee7f4531aaed0d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e312fd9b3d7b0378ff91c4e1c6c6db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8395e089bde98e405b9877c89ade2c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748cd15b4c176a30b8733f400add3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88639b26efa39de3c135afa32d82670795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9fc03dcc15ddceb40e45c09f01af496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e200ad35c0f834f365990aee4f29097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878d9e0ff86dc54ce5388fc7afa902598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a4e7ddd0680e96dc2b95505f1d3a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c747f1269cbbacdf4996277b1b8b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ec4512d60c405950043c228e5aa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67672e4f0b3ed0ce380a2e54ce84281c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16041f1b2f4708776e0851c3edc53dda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898de77020e19d41e967c9c17fa6450104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323ed464f97da4ae8a216ef8b83b55c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e17c96f3de79d417272419ed1033f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275694655ad4a622c551f6b1ee9015ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8254d610a3324313d505a7511d3ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06106108df72b6ebb2d6690e7aa1a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a25a4c92de75d4aa2db98db6d2dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec7cbc1f7df48ea087e289f07e8f2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085644f431d50b72544520c87591fa8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca533d40f43d5d118f021ec50fa32b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5aff319434fee81d5a74917dd4867114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566a374d849bbce83b1f57ac9824afd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3202a170436e8deeaa915152a429ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44c441044848e716a05d983a397a1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80ffc687e0e4d5924cf9727c898d9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9762016350596268c15d372ce0b52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67ca0501b8d55abf02e1cacc497a63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696300704276d882cd7ac6ee081d5f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef535dd732b671fa2095ceb95440e82c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b66c313001cd3b828b38b44d71019b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b41edc6bb6ec7708fc167de84a31b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72443f07259ea253c0354feb5f9f8293125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97331b851f39c872dd0bfab466f013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca20443c587a12ff71305362e75f2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843834f20fe5f8e224597c1832c7dd4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2998cf4997ac4fcd170a58d222781129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c42b04cc4d057361ff7c34acea8a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4f46d9e71a00cecb8077a2db95fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eafc2f52d90f5d67278f8b5da28b7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ac7919415bbf168e9a4a544bffa61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a074b3b2d8c6fe55451ab2b86718e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203160f9dbe2f294dc4d7ec1eaa90bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8888bc075ae5642f4f3e0421bf9ece136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e35f85f6b640d67d315f42ed4db62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d181959e7529a186fab07bd9977c492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b377e1a3e6a13f9dc347102096baa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96315942786edf037c0847448dd40cc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ac53231b8c2d6e6e4519a69e6856141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c46d1b95c24d6baf7b433239ea114142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f0bfbeb5e5b5c07ba98dfaf446e53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517e7356b44e081c1129f5b1493df36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370030f72985fdb06d5b4bd9fd79fd35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174c4bbbaa88400e480d5d14ad94917146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25004b2cc31e9995eab61a2be1ef5616147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5dcd72e4e0e13f701e1642547f73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eb70c499c9f6fd0eea745379a46f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e3e7fc69fc09e7ee60f96edb8cec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b55c1a237d8f96817fd82f49b3032151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371447b52b378381e84ece80e6d7528152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32311a1f5220f18ff629c3a9cccc1e9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6793fa4c3f8dde69a2e641e5ff3987a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee1df0927c3d1c7fd59ab87d0a17f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5485d4c304226f258e3003e8b07f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2ed6498709b80aa3e79ab1bab127f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b7fa4226ff34c7b16f72775e98359158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7d2a4c78a183c5f06fec4eaddadc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e90427b7801e92258d6d02700b25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35862c1faa50046125e0a5b80bcdffa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120276f0691cf76b605900939e5a6f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a4869ee90702ad3293609216e8dcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed3b68bc036ecaef29b1ca97251d96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fce80666e9b57a688765049ffeb854165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0407bb1a22729f14406d963c21ed7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4142aed842da2a1b1a274ca7dc018b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8796b30834dcf014706565718b187168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e9462ee95a977fddee057799e310d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d9ac6c74d6464c879441ab24c9f11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af16014ae44b2d1d9c5734fb195e1bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e869660aed9c4634b37c6e7544366172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f094f7f1d36eae755c09fd82dd6e38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce72b835fb5f94b1311d935653b09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6f2b333ea81a8209d01dc100c6491175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80f1d4cbaf478ad5ed4d64bfaeb0f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07949ccbb9fb36cc902e0af5e646420177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73e81cfe6dfc3a6123252a024785c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30271d8dfea5b19e4f21e58c3a7a0610179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db680618add0228adbc668e24c7fd4fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f44fc4467af974dbdd1bff028e719181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3fdffb475ff7667f68c9f492e4a39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1bba4eddac85869f3d00f72daf00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b47fcbd5344e130033ff841aeeb8a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54937731c10307140064420a188d0f79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17153113726989120026791831fda78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34e26d40dc1a584e6efc8603d9bad8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243105232dbaa5509f2ceeec7c068f54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5cbc1dbf42b85f65e410e051c6b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42873d87adadce46cf9435122fed977190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a965e977cf42921381cce12baf25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468d784fe99a4bc1e83659979b3d1bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8192cd2751136aa58df378dd8239a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f479a62209133a814a0f50239337194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417f386efe8cb257860d80fc6fdba6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6056605e3be3eac3727ee502658587196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24258b5da7383d4a282c3c668e1a1959197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253475039789f5cf8f746f265009b6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bdedcf5850198b8b0223d832cb2f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c50612a07eb24d3160830bbb971b47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d84ddb0431ce1fab8fbec30d7bbda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04616307659415384c759fd1e912a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375f80175eaa00ced84b78702f44ff3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596870309f3e5da284d83af345d364204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a353992a35a89e20b9e0d33ae74e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa451234a8cf851a55abbd429f6e763f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507d95c2e00fabe477d7cfb79bcfbf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9be825c00fcb92efdf89e96e598c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c67abacf4c31cf3c06a2a0897153cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac65f485e907a8f54ae157780053ccd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3c9d07e80a2cb9dbb20972f8d2e57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d25b8c350d946c1207976fd79649fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e3d6d1bea67ce79d1c647512a8a36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd701be3a2a83759516a5686b3852214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb91a3f4c5fc6e2197351f248388b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e16cce3d8ec459bac64f2c5f6fce9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f3ca72a8feefe451a5ead88674115217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadfb7b4781e0178c97f0247250f7ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf9d8e25e1e4acb9307da76aace0a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8771cbb45556134f7efe7be1a71e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f763bb6ffd1fb610155d56b0296e56d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a8d9794ee93b2706b72ffacfafdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f229e217d9a13c125673b219dcf5b75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa22c26a116624b92063163e3933c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ae920b16aceeee49bd64162ada9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da75da215ed77621518a1fed9f5667226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82592dd924a09f04fb3d34524cfab1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d317b7319a7373650d96e576437415c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82229b18467bd7b013c7bd7956d932229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cb1bafbe53ddc9473ef95111ede18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171acacc99d4f9cb6411074a63586f50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077d9e228b4b031fd1ee83719041ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175809377e487ea99484c5d75db67479233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805ebcb1ba7ed4973949cc1d02f8502234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323aef11ef31f0d4d75d78c1db3795b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fde4200e1e628de3f3256940aefdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c58e201cd256b3560378c404c76ad5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1954da48c9425c302bb47f70c2417238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b51bde5ed1704207d664fb49d8a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a360226b3f9cb5838fbb9ad6c2628e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e974c849fcd76a87995303273eb0718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f61894c08171bed213f3400304c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480bc8f991f97c5493014d28bf33666243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b83adfbf311b4c9c3502d623eca9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c3b145a75fc2bef5dc7e12e7713da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf15f06b91ff51b2d9aeddb4d311ac6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46e472673ea102c25f47f7b6af906b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854ce7292d933af4d5df3a028ecf519248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26e87470bbf018accf9db28d5ff104249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526febb9aa15db71e98645fa22d63e57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aedd8d36f099e598556014cb57ad8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a937bbda17f57c796ef05e75d6c03c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883dded2969ba2d342ad229f998c7b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28027afba3eb5838b69776b2eb6d2ae2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eeed5df655940bcba13d34efd450c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b2bf2763fde5c31c06756fff22a63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc44c71d98b4675479e4d21e8ef4ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d36f3cb3cc1f4f32f4977c7845e702258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328568785ce9b8c9cb44020d84f0a45f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16a1d123e3779cf7e44bdbbf7e1ebe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde454035081a15f5872af6bcd7d3d67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42365c0af080e6df56210bd1566ea80e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a0d7aa753041ae230382b7a010cfb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e05085b06a5aa837dd230ce270df4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcc90c4c36c52ce561a2295f69f45a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b70c9fb976483b8c22c3773b4c84ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9534544c4cf7906a26ce54a0c9d83f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4081beaf75591b87f3e7d1171195eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782d4e0e89ea8e3eec1e2b3fb1c9dae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de829c850372662ac1aec103718f7893270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f045b60e690e16c40c0ac0852afffa1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9af7399b5373955a1ca362664709f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26c96843bca3cec211ff486b1e9bd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945994a5851391a88817c2804bd9f5a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d2226b23eda31daa67d6ab4bcecfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd15f58dfe74d93b7d8fdeb5308ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eced27762951e636738e0b68d6d5451277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f232fd6f7df2268299f57603d86dfd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a59ad4901cec17b7ea5143fb0540279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c92270f3625a0d628131ab10792f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9dafc1be778f2e6edf450e3b56f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936dedcaf085d4ea2bccef83c6b07b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92252c1607d3e243b0e4193e6d2f4ad1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4b919ad4af894ef73f658fa2474f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd990a30d2f7babf967253f39f8b31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58a6c9d6edb9c36be991d137678d19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22655ec4b7b3e02fee03e0f2832728287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95509e22c3486752257a89c71a58a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b08b5c170613e018fea53924dbc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2cfb8585685b9d77db651c048a5ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b91877682cc10a201192e73638de23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cfa35c149ee2d6b2a655dbdf0cb79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f0fafdacb67c853e8bdcc5f4f88ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24da3ef877f19a3398190a4e80ef39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2902409bf4384ef252e663b8c137295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895478172797efb0f8209b5fbab359e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8418f0031065edd4f510e3f8357c0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed95b52c4ae4b0d51b723cc8b9356c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19587e892a446c8b1aba62031b3118a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a22dbbfa8ad8ba732ecbf056114af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856daf46ada4d214223972a5b73ddd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a719e4c6443b4caf589ff3b1c4660da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705ebdaaf117aec3d8b33268e08ae7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c789c4712b9bf6b435d682ac586c44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d29ca8f6ac1ae799552223b3b3da3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85c9a222bd11e546481aea9cad6676306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd2a5d1b4fbe5125ce8dde493c241307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf74378563659a68a8212e84d0d0c03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c02c4526ebc4b7248fe81294545e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fedc44e3e95f78f676139d44208f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48797c29cc162532a3c9053278075a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35000e970e6ba1580a5321619e18a39c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf07ad63ef00f8e4812173a88d5d8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230a8dabae30473c900ba9c1c7b9d33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b46be55ec8b03e7e00c1f755d63107315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfbfcc19312b3b41b692f96afd4e61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6db06c7921fd802a23d314c6ac10b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f44310af4810037cdb656903e06b85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bb79ee03d9c308607af9f43fc9930319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e73e82957c6a648c88fca561193ab3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476fb24e5c9fd44dce4c359abd0951e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb2a897ec7e61f097690fe47208348322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbe8fb9f66e61e6ceb7cf703fecba9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102c311fbc891b1ece2abe22fcbdf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4539d472aa2716527739e8f3bb46223325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c477009141216efc6dd628ccef10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c894dc20b04083457fb497f12ca54c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6bb5ab2b889e9c8fb2a030633614c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b86aebf2333f176fb709fcb0790d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6983f9e31b7dd78f8893230f27ddaa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4eefbbbfe06d8f14283dc689c6aaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e599a7c77232c2b06915f66f5f5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264599fcbf48ee97d75bc1a30a5695333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86ba47e07dec264044d2cbf970ab08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6188c5a0907d4d47cc7cc4c8ff6df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeb48dadbefb53058fc488f7d8c65e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d183dfcb62d3140ebc1f960671fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08556bf7312379cf58e21495526bd7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dade8e140063e7b1240c4af60fccc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216edcbcd214b0423c78d2a62923d9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddd3b0e5a0d590dd4323e5dd25f558341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30bc2f717e96a3df80960797e19a35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaafb157e9bc02db314462464c5425343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77277a6dc4b1c7eb30c06ec17ff557a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724fdd635618afc2c845b16219dc88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1f2f3b77dd513f1d6843f81a66eca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d57f790b08daaf9f9a92d08fb9a2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b39a715e7c7889fd24b26fad21efc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7de1568805195f74d6c186bd20cde7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3627ceadccd7a9c1e5dc5d855782c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3750264793b0576000d90c0a82254e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc623ca91292fbfa38154f346a1be9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f85e4cc8dd07b7a163608d04295bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ac24cf2f768b4c14480862080299a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f16e4b760c8cfba53922aba87d752355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ecf24685b96548cda2a7aa0ca4330356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae24d26f548f1616d7a53a341ac86f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc0e4ead4abc6bb512182068f59ee6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6bd347164981bd2cabcaf6fdcf25e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba115ee2d00d161abb3209eab4310b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e0429cc4f5dc18dd8b0e437ce350361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082745110e239cfa925bdef1ce312aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86500b9c55348731b92bca02513c663a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea10f065a4ae987a31146404875ebe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aaf1c56c773a9e0967aa63915e3e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee43ec71df12c99d750ca64b3b2ea28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e711d7a671c46f4956b807b2d32d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af729bb84bd06e6ed67a985d93c00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdc812447794ea45c4c81a57c5a824369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42cb58ec22f4c67e093674d01699cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fc5e8eb837563bc61955df8430f92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed075811b5095cac77fbd01e88774531372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357e34fd9785477cdbdf9c971ca39d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7607558f685ac6a04250e4388e0e3b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd703415ed3d46de7569ad8387af348d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d5c6727b6327797be911b952e8fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da170e3f32cb9d036bf387e8e2c8a41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796f4b3767f2324864a8a55c9147b3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1cb7a744fc930203de8be6380d1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f63d8a42c85fde9fdcc373fe0075380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13eaffd3fb7b09b1524b316be64d59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814fd8b78192134766e2e95a4f0c5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30e054db5533a80e81694505d2222a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a480a6f6eacd16c51e2a69724fae8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd980123be94e21b212b0cb28be872385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b807ac123a83ade0cfe818742330ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80f8b47dac944741268d5283820267387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5ff7f8a8d5a3a9d327bd183199a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ab152a554a2ff71d56d15697b01db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849cd55cf7bf2ebfeb824f5b280bb21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc68efc1be07c3708f9329b8bf7d6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827053d30bce14562dd87ea0f7870d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92236a8cd05cb0300b4b3e67ea0ba5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fba27cf37a22877d8885034e18278394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97286b257d1e7027e28227a9a355d108395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c897ced77c21d382074dc9891a389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edd8fb420b9fe233e4c08e359ab8eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fca1d32c80a0171f42477cd7d36611398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f390ad9ef6cb74ae668051651234a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684451738b9e04fbf8cbc390cf08b0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886633885209c858ce60453097535a85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d436a4bf87514514bce4197f82f77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70504b6449aef07374e998a0737a49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e30ee39379dba8447c3c4fe9fad067404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494cf5562d7761f87a6103f46201098405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b08f802cadae588b764c73a64e331b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3194c1a4dc32a37ebd8faeeba058407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bad02d00262e4dd6760513b0361b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ceeda4f2958f3b5b97518f4b443ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7934d1149a331b39d678eb82b58dfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833021316a381b57403d8acdcecca171411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a9d875b411bcbf8407fd0564bb1fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821530ef0bae8f34338ab7e78f7fb22a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf3a64f96161f420f678c3627f64a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd2b668ea6fa4260b1ee49c0dc3303415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408afcfd81ddccc81ff30ff76d7506416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572f6d553e4ebf17322d34946d1705e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7dc1125b7ec4ba9ec69088022275c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b32d07a7fd3a29d05ad4264f53fb18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c72a0c33ce7d5c780e29d72af65e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9d0bf98a5eabf72015ef0ac7e7d30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e2559845386f34b45f76279359453422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb032bfb34d6a3a50a513b30077b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0b20f62b5e519104404706297f0a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c545de8099131bbfe89fd3e45bc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00381b39385695e6f331843391e6e3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94062612d732042ffabd6f4284abf77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab2ceefc664c8c34e1d0d4149a30a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea43b94b4c5d095acec75709ff3bd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e662466d8d7d159abda5ca1edd9271430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ae3d601af91f60a75267033f0850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b0ab2d5a40e89638f89fd0503f973432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a23138c4dfdb7bc21fdf0446388c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb3402fdb1f78e791a8934b4e32fa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eb0555b2978c0699c41937b6430b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0147090b54970202d9d0a60aa94602436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4769a0b46169ab7bcf4354c19c4aa4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22588faf39b191fcc9191d840fb7d4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff61ffd944c3f77f6d8949c3120739439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c8c07f62f3923064976aa2a71c255440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f41d8cb01e2d59d08a9929e62636c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade36676861c2aee7956dc90264d2fc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd1374a2c5822c1521f7a745c49d0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dea2deb758de0c4aa9394c250c326444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a14b05f3addfa9cda5bbc4c220906b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b92ca5c6183f90fd95a891b43a3be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab2bd8af12285a026c0d5fb7f8cfb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f0572daa86648baad39c5fdf67be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dcb1eada5cb6c761d955c7e443ffc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5987c1036363804754b66bf292d601a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f53ef318d525094de7327ed42a0ea7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814380611b1d240cc2f82463a866352452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f094e29e8ac41d01d95092c8ee21c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985dc09fb6aad030151141588f4ff18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7ef71214f3cee5d11be7b711fd1f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470146c85aa7154891b10d14f9087b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770648d898d998c987e2b8819762454e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a08f10b048e3ca7c4325b522a7230f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee482296a5e62b43363a48938731d8d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe25105f75a0ce1b7797bf295b46d00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7204bba712d766236f806bf069aefb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6384ec88587970dc8169709de3a036c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2074ee4a61e74c3feb49f23941df02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2f05f77313d6fa2bbb4144945f815464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adeb8427158b4d2dea8bfa084b3aeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b2dafd3ff5bb893a0925634b6c465466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e7ceb348eae3fd51f77b70d3736f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e83e702439e9cf75927282e9829d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea17b66117224d5845fa9b51b91864469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b64a2aff86f227b58a28d1c2add1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3bb429bc9a0fd60c3f42b1009a51d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a895fd5f93f2ae12e61af1d42e33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5244ef633eb258300f55c852747df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668529fd6bdc42c8234e83161d22df4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e79a30e700c06a9f4544237d989820475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee61fe73b56bcd6f115217a67dd607476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c64914cdf5df627fbe66e5debdd27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b079d7b3f69ccb37f1eb2780f5723478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3786615a260d9042835541400ad16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78e0fb41c33bbb53d096a786ae9f98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84c96d65959411ba6567d0c9163b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16595761f463e8aadc41ea234f35f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c985e862a104e5c641072fb4b6fb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7332f999ece8f8df92138b0d473c0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61019f3df09f9a7d182653e879d9e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4bb76632ba9a7631cdb60815fc171486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dc10c5911c704191578d44d15bd0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d1095dd95d91596c16f25661fb06c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf0ab54dc6f400435ed7d6499f1fb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bdf08da2b2a85e571e1850fd273a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044b0c94bab085e2ccde62658535c5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b4cfb56b2edb8328a0c3095fefb7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6911b0c773fd26d50da8b316fa53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a03c7f49f0fac1ee4dce40f982d6cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396ad1310b8151af39cad1711358c9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be258dbbaf08e29778452cc03dd93d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ca72cd3ef7be6dbab671abe8052f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f864930bf3e5e4dee25cba9d1cef5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dda5ec6f40b6a636e521f468af087499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5992f984886baf86c611b8f9d34d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311ec22a38ff61eda280ca80639a162501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df9889e094b2e3e6bcb27b406815bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14fd0ea4206c79b965e58db64bdab8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b51b8df46201678d35feda84d4a164504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad81ad536873c4b3f16d84056dc6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9804718c430e2ea34742b8453642fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc6c1e0f0a6f51c3e2e6f881eeefa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e79c909828630636482d13c1974a7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9a9ab5aeba2f341f436aa469932f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da8d734b7e930a7189d2d45cf53571510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64930165993faf2d1b326c05af5489d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c58431000013c8800bb73947944459512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d0b0acfabc9c7195a78fa22545d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e955d438d3e0640c4c318887702231514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d34f36afd034c2e4b4735d87e759e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c08a37387fb919fb57d352b2954b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ca5d64878b87475bf2910641bf83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b4c2fef3275bab06e422f65081e47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09628a6365e7a834974a94d1d4e4408519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363e9857d4a2428c5c246c58b36f2be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908973e75f6bc233e824909587754d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9afdfb1a87797dadfc51255f15d48c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7ab4546c2230b0ea78a1ddbec930523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec32191a8b1da091ec5c2e37f138d01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c51e214f24d65d2d3cc1481d8da9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba8d21c8780418654d251166c585e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7558e34ebd0ecf806389a2e27b00b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e549bcecc2d96b17f71d1b76a71e426528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd98c817d63744ada58ce0281c2dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41669caa27243dc4bbce18cf894bc599530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5767526a3be04f205b016d702ae45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f400228cab51fa165b57b531466cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba068b0b5f875ed5180625b9dba3c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93958a7d8b46037665bb6501e3efb6d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f99f32587e32439c09a157e61c078535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634714eed952243b8610331ac4f9950536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6996014cecfc41fc02b2e05e0127a59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88457f5414d06338d323ac16833895538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc09ecd5a86998bc8dd35115363de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a30c1830e3d9a9b07b6625e08902f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c045588d9be9e30045a2a627077be01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c7170f346d0086b28ce1ac9c2fa1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4f918f0562301536290b468b1a713543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5295c414c7c1ba4509cb1c059bcd00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c634e8d3495ccbf8bf8cc41099dcf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e53f670935430a2a7156da8ee47d05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b64c2216a2a6d79e56022295738d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37c5481cb183e00327ca04435d0aec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a8f8d2bb7415bbe95a44a3667096549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f6904695f932751f8c2f8b887f678550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257d4e7fde174cc849b6777df54783a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce205fa2184bc4ec02e57b26dbd23e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fae4f19a4f5597434e2dabc31f590553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0049bca3a0b66ac1fd7cfea1c15ed4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454b9319718f58ea1ef69d0bd5ff297555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d0351919d44ad5c9299f5bf944f22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c0b48ac87a42197b12a0fc9207ce1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392036da1e80c588f23ffa94608d4d4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959ba4e2cf781a3e0c35d0573a709de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac55ee79c028becb4b81ee40e78948560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ea7c920cb0554a1d18491c50e7980561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e0a9f23a8d546531fc9c602a5d07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f798db0eaebae8104815a7959566563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fd6e85bcc33bdcd19123adc1004e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92be0896bb4f42de58490b15bbabd59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92872695326eb1b3d71cd96dbf7dbdc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b1371e0cf3e873ecefc8ff6d118c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8fb067a8bfbf6601b8ff29108fd7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d859a594ad60b05d95d522753b6f3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b804999f0f451614538df2d5d80321570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d63b0824f5fa0bcffdcba083cfc89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b615b68305a4f9035343321124113f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc283653c75a99bec7ed13e1e54a8f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e384a14d32de39816a3061c6e35e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673393a968a009a4e71a996baa1e2e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125caa9baef673e68bf6419a42bd59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611619510823c1b6d30bab09aec5c35b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba426b50d952cad8cbb4d064c850a2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bff4a64e8bbd96054ecd546df57f6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff15a46d260d274a3cf118dc488bd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c795e446ffd87e300faf221ef1c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a4146a491100429eeeac7a8eaab4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb7aef5aa2611dc6a8f0a9898c8b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf9a566be9a0afeaa269bc25b08961584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5e63785042be4a7a63cdcbc91863585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75836189a25837f3f33fc660e07139586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418d46dfc3a84c06fb6069adce8f690587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6288215b96cba3c2660908ffa9d684e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadad8a323ba3a5f33aebbf536186eff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617617f70b3bc496716875313120766590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17c014c5661666acf98f7c1a953027591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872721d8f2dfc392505299225f9c2718592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1c668cdabfa4820e8513ff7281f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ef40f389b0bf83892c4e66f05ef0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504edfa538fce151273f97499dc2f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59ba806e776cc4f69289734fb91aa0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0786d63e69d85d99156d7e8fbcd00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609d620babdff730f87004a154e04a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cdfc9efb8feff927c4097ca125e3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd380e297efb30b869f39771b01660600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcd8df2ccabefef415655d3695320b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf93374e6e46b7e8c771edfe413d59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc0c4e9dd904a82ff09c272053644603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c4902eb1526bdf74a1462c4d5306d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749709dbf3f87bb44567e80d8b381a3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00d752bb946ad4661dfe52fb0ee31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d48054e771ab4358bd4e19bd2800e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56231ca1bcaf1dadb48b1b70bd160362608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0da8c70a157912feb96c33c7c58d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326d4b0afd61aa56cf0acc65dc1e564610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31066385972e596134f0840102469aa0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f709b6446772e04e9b354dd08781eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca32e82536e2cf04fb286e1d611e1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a524f256fd39c341e5f95526e1e27e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d7f4f8f19629bb64076597d83495b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dec1adaf3985f08557e4e5adc8c98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e31c2c4cedfa52a141b421fb6304617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05da84f4716d3ee7222ba001d05db2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7768312705de22310aaa58e04ec8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ea76659b3ca99c2e758a455255ff1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3be9b81a51d6b9fde90c6aaaea282621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b672c6a625a89b3f6dbf9eaa939b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2e55976b0c2ea1efe7872e1dfe306623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3c83c296c35f88c6bfdd49716f5c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1a20bc7e917e5ca599f6bb365d815625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f5e9f4dbee6d75175b6b162a25fc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c153d1c34bdbd6f7a901486d51f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46e94ea7284ec09df96e386eaef49b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb991ea9c351be51e8645466b66d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17839c22a0d9c6e59949ff76610b7fb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8104716856556cd159828279ebf6008631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b0eb94af2bbeb7c2b58fac641d06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fbd081885b407bd78c3d0c87e7b9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad299e8a15f147cc78423d6236800f12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8fffa90bdc1c00ce321d40fb331e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1950755a5eb2e38d4f50993cba8ddfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357de8ca867f0e9b21aa4566fbe46bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007730fbd779a6845fb56588d84fa9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3df25848da40a6b80e8a07473721c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0165788f64ca7bf1805c015ad56ac76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f52b945680a22f9d1b16a701363ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c34c73a16c486c794983cf745c128f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d4ca93f2edd29ee183115558e11d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f687f0dd19e6c357254da5b1635c90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022033c058aaae07d7749917dec6964645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127fd75a7cc209f37c84713c42f580646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7c11d14e774895d9bf32043b1c22e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bafbdb332e36d7552857f951668be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62eafb32e6358dc755134626a19b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f8250784679202926734a590ee41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f37b9431d62588bfffe10862b581b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e444af1952545828ec033e1170f3310652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954622f74228b075e1e54ae849bc358d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec05b00b15384aea500bcb8e4a89d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f057721fa20eb22c8fd85771316828a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af268cdfa647769033844c5cbd1581f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1faf80155e5e5019152528dc4bfb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d0f7f3b39b39830bdd299d3fa559f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b313ec4c6adabed6c9e4f688d1af86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49369926c7f6ce2618625c7376268811660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ed69ac753ef4f7bb4e9a9b0b179cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34446d174471d99cec0ce4590f98c3cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c85c6c1dee5ab14b9d3196f95ceb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19a3980874a1ef54aa3ca854ea81e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d22d3530254473c9cfadbdec5816bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae954625bb7bd3e2b59b186b94fd21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629579bb31bf83c9c96e058a20c08ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485cb758784272f0a64ff8844d31cb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a61f310f1daf65e0ba0116ccf1d99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5aaabd50503f63aacd6c1a1db39c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25763af3ab1efa939c0d26ae15879e2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb5bf81f0d97d3057f1845feb8a724672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a03e93944eb44598091ff79d77603673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe5fd1e75f70526d04e78ea473fd59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa0ed8c3b289725bee5801d6286c7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5823c9d299e0283bcd6a4ddc017d66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1ae7306c1b857e9d918de2263e303677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50287a8c3da015f58b7ca4b9e2abf6fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d83d87fb56386c715210dd032635679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715717137dd9602c7dbcaabf3e1b424a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5421a088f80dd0655ab17ffff6e03f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ccadb30a58534963815afc5e7b3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b7b1cca1d839eabe97bcd8fa32fd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b6daf84337435a9089ca1ded8b134684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe742b74341423a7158caa0a077c83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83500a4b25a11977678377515b537d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4380ec6cb7ac47540a808dd9807b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f853f63963ebe357d33e02dcef9988688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d71770aeca986b23d659abf65d03e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d37075b6b0e969037587c236e053c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc451cb8642cd62fbb80df04cd6e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b490bfa15f1761a3f2f7fe6de1963ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f3f611bea0519324f9cdd0603dbad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c79d8a9551a7ea7429706a1ee6ed77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace29929ef3b20d821cc6c66bed5bf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88961957825314579573decb7db37712696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550c07e7711eb765c79bbf7b13d4806697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8c19a084422e9ab9d86e294cdd530698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddd27f49e1e1da11406970a9ffe448699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a564b01b9556025ae0668aa7fb2e988700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c4358f87b210685f35fbf91b6a472701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd711c1352bc498955cc37dbe98d4ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa62f7be67f8bdae4992b5979e50b61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671157e6d70e63103f323c8296db38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e99fbbd9a710af50b5085f8f4d578a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d115067eb278f3579b949b2af4e65d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786d8e0aa580e7e3ac6abb76e818ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee8db63aa9dc754f423d90f1c42c57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33f86792d5af0e0b9f9a253bb22021709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031ded33509478d4ce8beab968e7880710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a52e34f87419aef18754a0abcabe4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9685d9b1bbec18ddb1c23d6d3177f7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e885a466e9e14eea44411f6d617db26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa3496f375e464c40f63a968c45777714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0cdf37778f19055d6cd95b50ce2c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68dc06080e68cf7a0ac42bdbc0f330716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa9d262bf373e505628eccada9b080717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cff4093acc813b74784b0ed5c73e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9f245a1263cb7827a6cb91c35694c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e71941dab25856f434fcc9eef62cda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c0a5831628e007e4e67d1f4231391721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06418bc76263276eec54c574e470e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c60fa30a0ca0b92cfdfa64b996b86b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f160f9e6388fb0196bc658295e440f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0041e7c2f3f3a1f0d84e5b123d5d1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3d0d91e8daf05087df8170b35fd7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d113252880f0af6e0850dc229d99d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771a77f789ced515d0bed91bed7cf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629640bf0186bbb4309426c3e7e47f16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d04465b192d227ec0ae94f99f043b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23b26a3b18525f9ac9a6f31c2e1ece731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3714c9194f6f70641d37fae3ae6aabb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece80cc6ee498c7e0f7b8955e57a7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5362ccce7df2f755bda712370dd4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce499c6d5a89c09cbf34408e74f081735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ebecc4a2e64837434ce3eca4b7a93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118a6d3e63ba48923a8634ac9223aac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b57e4e5d0076dec77b21a5efcf11c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf22d8ac128e666d9ea387553ceea9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d104a37b17dc65bcaf44da1fe88626740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5849174e1cee397f1653ae0e8a72b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895b975384a6ad3706dc324141b9802742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b275265496083ec9b61ff45666f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ec31c79d4dfc51cbf18b13271685744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3eff40b12d762f96e5a8d14d6fdf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74fe6ef5f1629aa9858a4b095ac770746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f254c0ddbc15d301aca58b417a96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ca10993d4930d4e3bca672e47bc06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8321006c10df200844fce61c41626ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92282bc4718fe48a67e90f723391da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc490a24ff07e56e4dd0ab3cdb83af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893b3a618cb6fdeff308c60cdfc8f7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab64708cb988f275313ff0e396688f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d95ca661c88d7ba61fca032b31831d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c0d2482ed0d63ce3d6dfa6870715755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16ca6eb0841fd9ec37caae4a1194d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097ec404badce2e2a309fb39d64811757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e41e9066d9005ee83db62d287717758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31011322556a796019289599a3e96e3c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81344908219d5ac011cc9aaf1bae3f9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c1d0ebfb21997d7f12a7bd49c762e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a033511928d85485f644e954408f2b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e112ce9be2c0ac74f7357087bbd5b1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8251de664e3bf842133863808e6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4fb239b7ea33d038a55805d2c2ab16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd246e93d47d1f67f5b7e1d38eb853c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9057bf32e65f68d99e737df89d50348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79d70c31ea71a2b1387bef0f2ad9fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32451f82c4b58ef748d9e732d796c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834c99e3786f41c51f6acc4b4be2ede11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b561140e8425d222d9af86b8ebc395712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a3331f9eeb79858afa4f95bf396da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d47444e235dae57019452278cf8a8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344bdd72f7da7604c7789523cbe7e0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed328a7b4a71eccf389905ec411346ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053036db8832507389e56db93f8f3bae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522d6b10e38a9b6ea84cf46523797518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4f8327f2f6564dcac6d527e67d90619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b134344f9d3d462c9cbbd1483eafd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda92e73632f6fe46db7dde7bd1289d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed68ffbbb64dac08902793240b6649b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3ca1aecf34ba17528a9a811641d2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c5c5adc1e3eadcf31018fc90f434d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db2172f270f0a0f8d310b1d5c4797825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f7a8bf0c65090cf29e8d8f74a74926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ab2ddc6fdb56777506a41f7392fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0c39207dcf274ccf8cfe0ab14de1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307b49e7113042c7e99220c26f4094229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d7c936554b90452d29aff638fc54430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d94856cd7f87f3cfecb9bfae73b1dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69df3a42946eb910c8df70783f497632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b50f5a00f73adb2f5d2ef90314953d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77012cda1865608540dde8d0f9bd5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8987150d9bf201706a4b4013fab00935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa36706e3a2c1983b909bc3086ac636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a97f371d78bdcbaec2dd68076ff5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c72d0970d87ba25dd4ddaaa1a43a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e6926a7946b57e12e5a59aff37ff739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc23dee6073892043a6c75dd485d3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f1c88d744b109df25e9825a9c880941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb85ca5869c36fc0c271c0aa6ae107c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294029e14f87302a0fe05c6b66d808643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62479ed1874c3f9ae3d9dc17519df8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3465e671b8c7e6a2b7c2ff06b132f9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd43b43a948460116a34b21d8ca9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45889e06c9b19705ce08a81c2766e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc55e0e296137a82731c8303ee1c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01e29dd478918c5983372a9d674e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43bd07a742ff985353a8c681ed023e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4afc2c5fe4dfac4f545a28d9d27e9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225cd24c8eaa9232aebe4b4dac9a13452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b53fbdd089962a8bf00a899b9a517953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31912aab654ae89c3a053c688de11e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1ee4fb4f42db0f03d2e2e4ca6cb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb2960bd2d7e09fe68527645d7e1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc0d9e84cd844bce62acc60c69508457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafa003bd29585bd7ef6fcae81cbebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf6d35d1379ed6363233594da6927159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efb4ac9ac1873aecdbd316da083a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f98db9224a64076e94519325e0cf2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f077f9a20c8df7d792df1865bc8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776401bb8138adbcd9ed82e1c97ff263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556ec70fea53107421d712f724be58f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd14b9bb35be7689eef591e35733965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b9018fdd90fb9bd6b773c0631df2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2422efb14f19cad63bd6723e08f48e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06313acdeaeca107281518f24248b9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d4848a305bde63393b104328b019869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab456783030341283c3910a15e0fde570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7132867882a6480b82021afa457fcf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25494d800fdd30fafe00b4441c02dfcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a22b4786d338b2bed81e439a00e28b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da24f0a6518894fb11f0ed3284fe99b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c549f45afda0c1e56e803514bc3f0d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d8ea1d15c4632f384088f74b3d5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a709e2b69d9d039ad5ec22b08578df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf91dc726188f3488545adf0c8f97078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3767b8c4fca77d7bb37cf268759ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d49579b135363f0600384c2a69cd3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3df323e9e08204cdd490c821093cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194688bf323d7b2d35684bf092b85682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b373e4f2e129ed8c1de72fbcb4ee76a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb68bcb3e9154193e42959b12762d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ded5408207cbe19a2983a8cd561d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84e1eb66a06dd918308cba08976d6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc2f5d980dd227578dd883a68c978387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006448ea77f20228faae98779b5a4ddf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a0ad838dafa67ed30aa5a2cf8877889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc7b93cbf359a43a2c24ce08ada1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d441c6d5ebb928eda11ade9ed3356ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0a24e6ed7bc8c94cf42705e86e8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40214261ff07952320fc7965e9621e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4ce66f08f9dd30de6b360910c89a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc73cb77ee068f33faa0af9eb34199a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14017ff42d3b52989edb1ab6527736f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243db1a4b3ef18ed5c6dac4572bab9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e94a6bde83bba5d73f78e2401f26fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63509369c98bac113d7742b35df0dc7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d9c8b31ea69578c0ce5a529055edd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0872a73687a8cbf433a2397f8e159101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2571c7c4f2e8b48e9b5aa7b64d563102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742d181564b1f3e2076641bf6741622103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4015f98c48b6b9b5c19ac401af3baeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb69a6c054b387a9fff818622b7b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263991905ba7d88a0b7a17579892c0d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64a4c32b279750a5e7324e82f21f3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec6ef18fd963eb648c7e33690d250f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83965442b2f4d6107758d3d68715d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813bee4f8f6cfd8368491b6fd436206110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d073863e8ea732f18d54aa1608db3d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469727bff4da3156bcd78fb49f6ab93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e7f130ba2ee4a75151d9300b76bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7925d6f48c12d1368485336a2dc0cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c6def706d089eb7e54b31bfb09a78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aff7b7a9e3cd3c242ee6de606704e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed133d960f1c4a6e613ac6eb1808627117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d959fd11292cd7cb66f57a621d88f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6118b8307d4a8696862a8c3f633d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd844de9589a9b3bdcbf1f3f2575e68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101e06a34c6829c1f6d32e3114f520121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af6c94c33171499d683e8aa14049a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59e61903aa4dc153b4d7ec91dc46f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869d8789caaa271af17cef30c802aaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c634a53a7174f74bc01228fdde123125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be2a5dc324724b3ae936a6684348ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e8457a3385cb1ad23f4397f97251b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6030b85cd4cdbbfbdee41c8ad1323128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d5c6158f16ddb2f00587436e75fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c5b49924257bd430167e120cd2ce4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3372c902fb7c621d85587d58839e2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81bb43651fd4bce4c439d3ce4ecbf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f674f1d243164c574b18d75df228d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef25ffcfdb4a7a17565ef7abf40e15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f0359247ddd60aff8bf68bca5ad6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad52defbee157efc50057c98fd127d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a1ab71cef0cbc0571016547beb3ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a2cb43fe3dde45c10856d4ae5956c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889f74912cdf7dbd30144ae3dd59f80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b0ffd4bea68a3940773a187098b94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c062ae3be60c3b301bbb8b07ea2d1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c71f56b757daf7a570f66ceb1e363b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6121fb47a066dc045c8863624362f76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa368e92f63f472ed23d2bec3463cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4843ba1c2193843a659e0364188e2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b130baf9fa2084d0b8efeb99e292c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045234ecd65e5e9d2e59cd5fa42f235147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877529653073fdc1f54a49df24a3d7b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c87ad01da9543bd55262075635fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa91c0fe63e7af420ba7d12448b479150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13196d589f060bc70e8de349ab1ce2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7726ba21fd538af57d908822a74d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8713070215e16fde43b5013fcbc033153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb94edd28f092c5c65254d67fb212154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb0eb8be855fc89b20550ba0a91684155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd06fb968e125c661e493f18c27b3a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88812c99a9734cc8863990bc66eb163157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72553cb12b3357ad2aa7419be484d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a1666c047bc1b273042e6c0010966159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192266fb2df130eecf53445b0af4c845160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fa9ecba8e690e44c5c8288b6e8306161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7c2a7d8e2f330ce0854ba7b80cf1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60956b72393f70043304fba661cce24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a6b3a9e8efbf2f18a5593da71ef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327b2a81fb6f11e1c5e0f916fd10fea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33553b11e5ce76f4ea07154926e2f10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98364667581a9b3d16d997f568d80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f14f4e768bab8b5c13550aeadbf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08965aa46866e79b700db94398245b86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496db61b84ba082e2818f5759bb25ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dca8bcf2ae31bf210258137668c64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493de792ee2c403e6a21f81aab6f21c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a242a571a5a7ea29f93bb1c1dfff5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcdcb9c272b3c58bfa81314824cf5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd423a2ebd10b7733f34b7478ec5292175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e688d5a81f8fcfad7bfe987f99ca3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e58c0f42b2eb3ff05a8d5f9aa082177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf6a5330eddac92fe9436ddadad816178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d8ae20b93698530d5d00552223a58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32758f3f040528cf18e3aca049c68bf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6e4043317fe25c0b51971446f1523181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dca768a7059e0324d61c2e2919e90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10716d4272569c17f60e0ed2594a3f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425205acf7b070b62bc77e73d71275b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a2aad276d06825f378b2a62a0235185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab1ce5f2d7b59b033409645f97207d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e4250863c1c0d217e9d3459439243187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7fd117bbabfd6129573bc16230d55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3f30d522435411a14726b4f94331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942582d71fa29e852e1701aa89cf448a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf02487d317294c7fc14047722a560191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8b0d5639b675087ffcbc6e251696192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e165bd99cfac6e21af37d273040e4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159439fb3829c75436e5d36888423b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cbbdd8be6aa7ab7dc49a0d7840473195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf82a69d784bde823ae24e090b7cc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819bff419602ec318601aac4f1f6d04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671169eb061796f7fff1e16e55f7e0f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f269f8c3c21efc3038797ed66867afb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c3de60be9664a39c34dbcc4a9f118200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d694e35694690d1e8a6bd2566ed58e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d5c7842a5c03886d8e4d4cc34b4a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d94238a873db9bc55e27c3b88ad9b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770453da70358169c370a088b5b426a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a12c4f02697b4e44cf72f5d8ca89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cf9651cc0b3eb5efe23413719f654206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a52057fd06a1ad30801f51c543406207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324dbf02649f1612834c8d1ba06e0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c2eec8101856026fe2c74694ee6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f2dffbfd8415b855e89af9b11a84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab4fa3a1d2cac3c9d33ec30c5606a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec9e2ae167143729bb3054eaa081b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b37241f38c3fd01809f6bfa3c92f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514ff16235fbb6f27ec913bbd9563ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c6b34c786c432859576e17df88ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d7b74a4e4a50ce778432b14d2d7a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0344faaaf7ccf2f1149adb7cbf207f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa538807375f4e308872f8ad25334218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b95925ad094ed205890ace51d4a09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecf7ab72f998ad8eb10312cec2084a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394afeb9d41fc6f06690d1c9667e1082221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab40797ea964dd23648252da3e9174f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb33bacf8c19ba53d9e12ea91e5384223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c656e10acf1b2dbfbb54b2b4acc09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8b6bb256b92792b677b372a2088b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275289e189a413054906408ecc37d11b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede590395dd26f857db9e77fa2561845227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee6455b9426f3bcf39f3167600f75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d11d5dfd426ca0a1ad2e4d4bc0ded229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29186585f8fdf1d554b9e13d4c1c2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ada84303a8e7273e671fa29d2b008231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d5cb4d1b9b6b7531dffff7d09b82a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e908d3852c3c023f4cccda2e803a8e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0524052b9e3eb677dc107adf2777234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6563d27832f40314a50b5a4cf40188235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764fecde6f4cf3f601703d69df14ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc6fa846be84ad455465d7a1b9228c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d1a703d897e3855282d612d9d095238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b33452e84a5df6c462cd8a0f44902239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5c174ebaafef693745876a56bbec6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7da48050bb606a8b5ef60b06d9fd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997dc3042ca701d32ec1c93be9e8f09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a74736b22f7eef1d1f6d3f348a61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89253dac8555a2f27669899d474f0989244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a20d18f45553fde54c62cd915fe4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea504f9eb88a981b70985afa51b19b55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8ccf7a16cf41920dedc3b722960aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3f0d606a4ca27e88dfac3252007c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53829071970bb026d02f747f8c565f86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286114a9b27cf5c856298fa24e0826c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2f217d3d031d000615540809b1cab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded0545aaf55711d46e8eab1e42aa2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c94591f3c1ec4424c86045b21734a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898ff29a79cc09f8ec943ac8667b9fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86b9b66db3459c86b8c6c18d98eac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28e8d84d4135c538413041ca71683a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429d8e5f6a2c1f47b7d2ee3dd55ec3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d96c990b669bc8806a452a5f486e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde42efef570d4e04688e015b881cd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334d4d8a33fefb9e7aafaf6e88bd152260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316a1c03ddfab5df14e70124fd19075261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06a6c4e42ccfd1e5ab7c0223aa530d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb99d980e5bcee177ec0bc7fb12ec8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be6a06943a2b6e7885eda85d2ebff0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6740bd1941f3c3e7324220de9b395b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f51307510d441f2d8ae0c7ec8dd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496eba1951302421ddde4b4a5c0a2db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460de2fafc8c174ef090d923c7f68957268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc440385cc6c9af9386f05981d1810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff06720e5ade307cf8fa5083a8e93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69715a27aefec956019be69bcc977311271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8884f0a30efc0a984f382135438d9d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8632890a4356e76503206502ce2ac3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b287045e63a1f26fe6e9a521dadfa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ae729f7e4bb46425fda4c46b4569275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d65563f5b17f18b166a53c7faf30ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb2ca3e5852aeaf02d13576a5171a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3dd726fc9086e397603fb2b622698278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae70e1b6190896a7b0214f970d43132279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67321d6d464cba674557be0dcd8bf76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e2db2b9220d44742a794496684d71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a722088c0bbe529e71af3d21a9fae34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf50a32709c17031a646bddc8b15cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bbfda309024becf9b51ba9fc368d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197263493e1dc2faa5e78d344ffbb87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ec6dd5cf5c78febb7d57a5349be96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31478c33c36efdbeb930010af7d08ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec286f8edea711be6d061e965cda19e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a6c4772599a8b2ab99eb7ee872e30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179bf14480dffd64806bd010662394b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b02359062d959b543c00722e24b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a546af2ed63c3f5d9748dd59824ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c05267b204cb01013f352815ab216e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1355a47a3d1de74f704c49cabc40b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fff70590273cdfcdf025dc6f057ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27026b7d5385fe69461d51b3d2059165296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9662c6015c27ad45ac28c523da4d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3dd32f8536ccb771ecfadee2d2b2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9f00ac36bf07c1edccb72fb815d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dad02a69d19343817f7bfff518e6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e261a32883a1e92f5ff5a756f4246301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a206482b59d022745c62a82d59c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14735961b23c55f1d7e2d6fe0ccec2eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca312872ac4c8fe81fd51d1dd4a0dfa8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d005ae304457d75b221410a8b5c8e7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a975f656dfddbb577bdb8582b258187306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0daae4379bc6fde6cacf9b5ee8e56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8f24c55016e42fa8f9ed2ab17449308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f34059276acb8b71452a0659418c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e07c4b94a8030a3812fe1298a41b95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7166df157d639feba3ec88d4cc28195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88b2a22d764be2fff1edb6e8c81757312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72aa56ec48a87d374449000cca1a03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20e14ef737d19d6f9b25195b41988314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853489d7ec6d3c170db19a295daa05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf8bda86e0482b59db80919799492316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e246d806301080884bd7f70b9cec5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aba4c7acf8d7a3fc1269d2564cf367318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad96a582df5b9069d09b6fc22de0b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce8220c8046abd907d2c79d372ec3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105a2fa8d492b8551314a6545a84037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c21a24937b2b1e2f5264b6a9d04e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d60cbce598b853a31153687c7083e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e7acc18bc0cdc2f06da4d355d08e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff033431c5b3f59105be2253be311b30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec0ea401d7fa30032ccda15386f0e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a380f90d063143a05dcfda06ba6b5bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d94b804c51e4c102a8ccdf40f5d685328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280bf10ea8118042845bf50e16cd283329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285ed67c94c68c07e18dc9c97caa01b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0ace381bb0d635aacfd5fccf9c616331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d5ebaa98c99fd2051103c752993da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e3b18d02a7efce35f9c17ac62041333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e024484d88769f7c52967bd37bdeb9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516e586abac21dcb90361dae482592335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57e97ddf4cf91329f2ea4dd66baec1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf24b2ea4d9c3d5f4496b36d68623f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd73bd1a262017a9ab463af1f57d23c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498ad994b5231ba5adf4276ac74c849339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce6cf2eaecd8efb0f5645d7a83d45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebfd8ab489393bdd9d1af03102a2ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa8d6764c003786313b41fcf69cc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49dc0556b6c1881a8cb034e803a835343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348a5dca35a2e09bd157caaba53883b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1414f915863a570669e894b13a0c96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6dad35dec714d3d65d41774506cd2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7d7c865c81d8bdf827b8ad45eb4d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f39be5aee35fe69b3d5e977057cb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400570160c4634007d6e4b671fd102c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414297eb1c7185307ff23e8a2b9b0e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36847135b0c85bf22fc7da92006497d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df5f196479c1d9dbb99ec75e0af76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64401a518f5ad8279dae978d69924b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7078d43a16068e2bd409fb9ee7c621354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd19110045cfa9e8ed2903a54054fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a779b897b4afb435051b290236823356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd9e36df1f848ed7735fe7ce4a7934357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa43f458d04102c6816405d9836eb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4d25d4cd55790d4562269e5989aac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57b3835cd728cb935f1336f9cdc15b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ffd82fe512b1c54d849812b88ed35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c661f811f51a3b77aa32633b5359362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22865b9a6232031f4dace37c504e5815363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c20777d33f5135e5e680787177c258364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda678e829722e3837012f3065685249365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe1eb94f495b3664bd82070da3aaa8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f6ca4613ce4491e1d9668fbfcf91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b3bdc6f3636ef4d81b82f631dc0ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33738cb692455786f69dc658f89c39b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5f30c604f9ff0a55d17759b2c38e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642ad396a143c2fd1f72a699d81912371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1b19c9c6c7aecc5618294e19fbdf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b844a00d3e0204ecd682e2e14f0e60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02b0ff7c181204ac0226d43a3468bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70386813063a86beee5fe12ae6502f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4ac886685f8dbad8e0e2a4b097b4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227473afd50b7ea8e51e8a4b0fd2757377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861c49eddcce9fda2ecf4bf779f2e5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616aedc4346db4f4c353d7abd0d6915379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c8e3b928a3b2cf5c939c6428f277380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dc546de49aa4beb83f0d9bb2b797a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08309dd5481d540b7bbcdc16580669382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e91f532d99e3087d4e842660867c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c058c843605818b2b6357a8d0fcc6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3668ac5e6e40e374927ce462acec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff3d5c22a12cd290e2d9076939af6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7a1043102d9eafc7af0c19446ce3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc0882cf47080f63ec9e236261874f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c438646ba9872c1fcd657bdd3e5468389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3731dd71be8c55c7671e28451fdc797390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a8812085a0d65c26dfb02aa50a51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1527a26769141721935f4fcda4acb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f845d26effa40abba123e6147f499393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e8fb7da7fb23e11a24a5f76ab1ecf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83940ae24029ff8e855d4aad48fde573395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6a51235c1d0d4cbbfe0b92e5e46d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b978af9425b9f81c7d9c2fe30000ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf12d617e9fdff5dcf98d5485082b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0794c5ba3e9510780d6bcf9c0fb64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c943bb9fe7be53c20f290a1ea5b41b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b96c1740bbc7a9d2db757661f8d7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e8eca4b30f58c09ab10adbac712c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1590280473e1fc6c68c8bccf7fbefc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeab4b674560c869fbbebb0316b1671404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bc80782a110c6b058834512009bd3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953df9918c9b4b572ff7dd5a0e977d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f553a5d313a6682802e58f7178e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968400857ed756f19822b32d67b0e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d990dc37cb582b03b3473925b765c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4b7c66ae54f6befa905ad5e5576b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55ea3799c6afb495e879c62f1370c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1b574c1099efc08e33f2b3462646412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961db393b28b14f77b2ce3fb180bf65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823a445c2573839682185d0197827d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87344969c022eeceeb80611f3d2049415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d1d18d199827d14b063d6893197c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c9b9db7b00f4cad2fe8ace5a10e7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc0874c2ec25fa39dfc88682b455d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485c9818e569e9c2a6ffeadbd67054f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a5cf2cf26c6bbf93ab9023254fb6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb51c8925b86ff7c7979423859c2db6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76886c4abcd3dfcfbf8ae0015ff40357422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024aab2e2bd071b4cb76c52576c9c9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa968759af8e71817177be51560a7dee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad2792b80d48efb70d74b4cf6e05d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4d15cce354c1b8ad5c7e9f261e4c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8855117e2463423a608860ca3dff4c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac57176a1c7892502fd467f74cc0b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427b6f9aacc40bcb6056f70e46849cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa713356576ae8ec4df5a3db11750a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5e69aa6a5b274d5b637733d8b64bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feead2a0d548398efbcaf5bf2392d53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf5665fc1a665b6a71b928b2a23350433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18191920cb87341f9b88fa5c45d0e55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a3e86083dc6f1d14fd343772e39a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240ab193c705566903a98815fe124e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a6237ed64d609911b94c377fc277437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33122e60a7015f40b6b82f627fce26db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946da681acc66959214cdab8aec72c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9293eabdb03a937428d0818a71b12a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15413d0a03761c4a81b8688a3c371f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b7640353f643508022b8b8852f693442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71264db928a056083569b08fcae6b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae75cb1069af59404827adaf4a70b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aca6ef68be90ad964c8de445b2871445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdb1ae86b8483bb62b959a33595150446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df4f206590d8792c7450b721b711de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56269aaffa21d64caf00061c242e8261448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30935449f079fc1d8472fc43d7100241449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b0d693900f9463ea49b6a8be4615d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9afcb7fd50653c8aa3eb3b6d280ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183792ce5a4e17c1b9d6fb6d270a5b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25888f6e29aaa346cbbdb4bb592a21cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b305f7033ea56f9b03f79b2cc254b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736383ea71d9f78dd3ae4c81f1e69c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea4ced5e1e54c3b41fdfe667e9a52e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1b0a2178e07353c28eeea6f4fa524457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec7a4e6b2603518637d0107e912bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09c4ad9f22d71d719f6ec8dacf8ac1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344235bcb2bda9a914283497699c0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58c1029b51586f984fca8fdd71a25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413291e3966a1b62d37cb977040a7d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000f0156352913055f35badbbc7fcd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46084ca8460681794a06a83d1a47e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa13732f7dd38b7777bab2b67e1232e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb3bb4125929adc4aa4843fb4d97ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551481be4d7442c38a55d95a14bd4ff5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6bf2ebac7b914158971d5ffbbf625468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61906333d062f482e304d79adbf5475f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2b08b135958bdc86d5d4f740b9098470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ebcfe518f5e6c3560b2ab449d0621471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e914c789f0bd6cb85a5f93ba6ac6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078a30fc49dbf66f564d1e363f393db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf248f5d1488d51c86ad15d9b5eed6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc78ca6bdd912ab1a2cbc13896c0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3204e947eb0699cf1d1b10eb66cf203476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8866845554b467b5cbe7ecc0e08c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f435e3134fac9e18d169b1735bcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd294d39b9aa530cbfcbef75fe9904479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf379cb318818bf375825a88f70767480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f77b7a8afd686d650767aa7065331481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9ed49718549e36ff2c14f4fe91e8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f286607326b386d24e7f34df988f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c5408c4c4b16754d5f24982509375484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493af1b077b1e949cfe256aa4c67b0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3e00c487d03e38050e6acb3e4e55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190227977351c071f61806a06df453e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58f166ef503c4e473c3fc28b5d99b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466090605d38d1e532cc1e65a2b15f6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfb268e47c2402cdd3b24ae821253d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1806511170ebba3f66f9b0a26830d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3ae0ca8cd6d5b2811b431f6bb365492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8dab2003239812809d6d0d97cfeda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c4cfd63f1d2eecb634dcfb4312155494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce788b9229ec7864b706462a6789d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def383447a20c3ff7b0ed1de476ac51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053971f4813c1998bab4281cb0d272e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37a0893cfa7a54ad6332afc03d0dfd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d973c35a9440d57da5ac9009fb12c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75769c96d06db3668ace9b693bd7c38c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a2f81e0d1c77ec77dd95e0b78e00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291279d8ead3663be1d798c2a18808502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f5d9540bfac1b11af4e6a95558795503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499409b86275ef373816fb46864e8e63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935aa211f8295bda2e921d9e0a901e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a994752586e880d8a9ced937dd52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb830f917c25c44f7a3183dd8af3cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758364ea42bc7ea1d8d5faa737d30453508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcaa1da7ab1d2ca57ec65187185d2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162137de8ae40043de6a5493daa9458510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86784658bf4d3e8dc26d44e1e12c4a1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e4eac247c776716fad7a1b2377ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eba94d5295498e23419d506c182687513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc268520adfb78b458fef76d0a6efe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef0c5ee902e8d3501c92d8b075f13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b74d3143521ec17e3639df6b5b843516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69846349d639bce4af2622622ba0f4aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf44531927c2c798c66432e9104a3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd3cb3adc12e894ad73ff6f9b78ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceafc625a7d6281cc3a90aca9a46ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a4ea0763fb1a8f22252df6bfa208521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb663d0071aaefb1e6ff6dda016bd27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f6474e218a8a1f188c2fee77aa9d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd34b551cfa80e9882a45ab1bea903a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b618992e5b6c4907cd94dcabae87f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca8199d44f533bedcb7e2142d1f6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569c951313ed1fdf9a417886ad185b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0006ffc898f74b8e4d716b5f42a2c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d68fab4e2aa32c4b29659205076f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78830694c8632f373ae96cc907113d75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0840c5428bfa657fb11a0dc7ea83aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e7728e9d063839584e0cc8d1ebd69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651064ddb2eef4d81e64133da78cf10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c2baa5b1a07652f7d2f67853a42d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98783b94817ef4713968d2ac5d203525535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d71d32ff224a24555baea4e73ad8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c958364be1b19b5ff602070cb552537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707c1f03765c98841ed9197420fdb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a24a0acb69ca53071705e83715096539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9f2d22e80d4e24e2dcdeb24261d4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37581591cd3ae09a8f05a276e51ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591e61bc039c7b650a72fc9e76e60d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ed60cb4a9a5aabae88a97ec2b2e34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7977efe7cff59e99caba09a67618544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaa01a13536adb43716163ac76e4cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589b2cf7bc9c1628c3218365e67bf3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc6b7016ce34bd6974f762ec1f05d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea83d6fa5924cec60f825d0f189ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870c38fdfcd660339e40b3aea7a6c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bafd693b7a7d1cb616952a761c47e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c789f594d3914f9f48fe78cb5e7698d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3c60317be1487a3d35d3186ca0581552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecb7953687062594f6394a0780cda2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9e4148df432539f51db7e7e69b32e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249e01bfdfc6d9d3348b2d8ca449f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a09a761917de74ac725acf57b4ba9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dbf99fcc698164ad5940dd5a8c7c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42557db66786cd1e96597722be42d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fcfe9204eb386a08fc0a2f865d4fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2220ffd048e4f2282b4f52059f4198560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc76fad94c641cb8a24280728742857561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52640ef907fb7c90a1e2c34c74fa64f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d47c84eb0d6e399eab6c4e4b7ccdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a7ffd28a65b7a62d8f72f87ecfad3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3548505f6ef582c8222d9b903b08cfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c41c83d15b16e12038fed0f49fb758566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe51bf7e975d0a12b7310864d577af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c77cc7a8d567d80287cc0b0eb6af8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb08e5b35b6054133f37cd9f517f88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd105a24b6a4fd76e4e518f6b9937fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c13b0c65166326fc5bd2dcd524c8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4e34ee5a68a3e979e82d61996d1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e493386d2772beea21558d8bc38c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec81eafc17579076edb9325752b56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbecd045fbb5f7077de00204ea39cb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8375bd8539533b4e32abe022780cca4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb3a71e487cebde24b5de6b22da764577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f6a9bd96fb215b27790346b2ae56f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ab2ba30b8b856e399fc8fd993745b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2103ea2cfbf9195cc8cb8e549a954f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724459dd1c40ec04e6ca1d96bd3666e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d7f51f9d8af1228870e292b6f554b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc6840afbe566bc0dafbbc160aaf0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91d3ba187dc91348e382a6481a8919584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714144fe80553eb3ba648474e62f3c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64439739500e633816df8d448dcbdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983c25d46ecc8d41e768c2676e748b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aebdd8b471a20355708230feb91a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e322fc6e0bf2c98bd7302ea88b861e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049fe5639000e9eb8abeacf79cf620590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c7259949a119b8c5cab3b5a2d32a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16468417e6e4143542582848dd5e81e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b5d743af9ae38678ef5f61c77fbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc859beaccb8ab09e0b319c6f454d31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58d50db29fa73815e9ba893cc05e06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de646d3a666bdfbea8d1e93e6d021126596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef0527aed54e286b8c65645f191fd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467723cdd03debd471590929252630de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72b817f54ad1d9dea781f3ef5f1665599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307bf7d735408d05171e52208d93e67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b1e427b6567c7a525c513c01f41f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed2631e3fd1b2f2409002a56f5003e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7572eb6ea277c6e4b16a40bb0a1ca0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5de3842733d90f1dc460a9f7741ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39471c3c0493183b6aa0d3256a1c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4f4f90797560842e428d4bda3ba4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78671b73b2f621123ee551ad38288f34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6157e42d1002bf60396010effb128608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8c5c78a467c56f423d7f03711ba1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849589910148d2a9ba5d185b6d025cc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea33a130d68ffb2b996c9f6274879611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02093ee1f037985f6f343c49efc3420e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daad27adf2aa09545169f324ad17039613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d192cd5828b8d3bbe9b751c34b3ebe9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691908203534b74987521bd68a548d8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e715a0ea3fb9f00150f94be1ab4bc4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5973fb6f0670754e4f2ab5a5b06940c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330071844bee2a5b8d06e0ed80d88c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5936622f1963239163aa57d0daf45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0122094dc38b228a2c022f6ddf6ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbfcd1eb3e1a884bbabc6f66a296c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0b0ca5bbb51e1862782b3f59ec58f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191db814d268ef35acf61bbc6a89eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0258dadd824734b59f9a43bd26a29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac1eacaf1f46923c54b66347f7e29d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03158c88f05aa5f701b3a5088f57f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a04492a4c7dfec2b1ca85d6b055af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9175a02f97e7fd2b04ef4bd02a8b889628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcaf92fb4f1353fb258f05fc78928a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca4740867cb23cb4429c2d586ab1fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4854d703686115de445d8b1a2ecc965631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02823750f3a8f039c32c422b869334e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd425a6988d0d3eec1f5cce96e26ab68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ad95ba93cc0e4ef98ab17f8128e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b372300fa42b6dae3351fdb59dfb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453213a843bf29195914c2fa1fe8abfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183884cf2794d00fd19224d59ad833a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c10b14de9f3a8e2773a22020b186f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ce76f8fadc050f3d35d8a1e9a3bda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b235c19f37995d476d4d98a3b09ad0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a9ad89d02e5dbe1424f24caf2f821641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ec67176a07c040bb905f2732af3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024c909f2f8512007d9ade90f7c26cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec44e042e11a264c417503d616b51f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627c7d29db129c033625472e703abe8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df74599c2ec1ee32245583e66c56246646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a9f614dc674dee1034eae8ab10059647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95519be909a2d569103d44bbf754e22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289efc5f84210221e51c21fd4bfbb13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863ab02f817df83137f36ced1d021e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55613c83449b179d8cf4fadfb94a9d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb75db253eca72641ec19c614c4966c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ea699382120bb2724a4c92d57d70b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ca883d674b436efe212b9fea49a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d40de859e436b076652116bd7878c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea375cea390a769a7695b9f448b157e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b564e9d7f98260b73d93af04fbfd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eee4931297da743ddd61993b5a21c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650edc064063bc08fce7bd4d08b66f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61f97545c0a0bb71e87c0a6c99db1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784740423195441ace22bb4b9972c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144467987d4905890ae0e005f0ac978662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224caeea1a8c4e04b550ed12b473f56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616fa6c7deee205aaa97bb842398137664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fdf472ea5dbc5e2fcff50607a7b3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fac365973a76f48f7a7c7467df58a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2330c0b41cb4cdd205c50ac2905cd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f69748364e2ecbc6047e6c6ca319b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213733643fcfb628fc2388bd8c2e92a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031041fa3cdd842db156b304c1a439d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e45fe3d5849bf9720ff42594d2256671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5259f8d12d16f2859ba4617d085b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cc27d1cc15a186e7cbad87ff04c53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136109a1ccba8d27f383750b46ab88a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922757dd70c8987c63306669e04500a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092b8abac70e72002aa37b5f54efc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15252183d8c92fcfb479a1685ae8489c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea7ab2b0fabadbb37ca62439fde04f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f294faecaba64e3d845009911ab2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b18aaae97c1b7ddb5e3c5c7dcf80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d1aa882cc00c7badab11dcc71925f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9f4463cbf6e83f72416dca2015515682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd18b43ec3d1b42fd306cbfc02bf7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fec448c23b0280555f26c3d36f7ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff6ce92c14ee94272d153d2f83dd06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decfd80c242fe0ef62747392742231d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c3019cb8419f3b8e6ccd52b23ebe9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8cf160bd4e47eb139ddcbff34feab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af9c1973ac424f0135d343ea4613f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c416a9b6b4f2336289ce33e5117c8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32707da1349297856915b01bc1550682691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b75ca558713c0639e58080f456b3ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb18ef1d499c28d2e174cfd2abd4b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717cc347d1e11ba232b8b8faa972bc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a996417502f39375c62affb95bff2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ab4d3eee8512cc94528021db4cbf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f37f4ad91a725da86e0760a6d0fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd56a15bccc5f2d3ed68394dba010f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24487bece716836c5a7723787a9c632699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c7b8bd2b38fe82ca6c677e3529f71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65358d050f2145af0a1df8aeb6d5a6a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abbf66faadcab58435e7cc31ac5a7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ce2c5560e1223fb04d412a26888c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeb67d95ff26760135957df09c652f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013218e29fddedb41e1122b1bfb03eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55434f42d148a7c5eaa92b22529a9eb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e8d225f659ea869b80757fb85865707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca980a5b2ad6d2372b4beba367e65f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9fa974b31c03065370cf37e352a39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1de7085eeae0c644e65da556418ca0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c150aded23af3ca1369ed45796c6e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff0c6062352bb54e6a7f7efa07c0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d081b7371af419b839838fe49fd4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899acb692f2e7758e368b7565ab3bbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0c1dd94b77ce67a5d2905b38236ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab3845855b599f93ade61f5ab7f3f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aa7d92e4f0670c972d1484d57da49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5b477229b04f13f12b0ff506d76fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfbc7daecb3f65df3d81138d2d8030719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd6a16b2a121806f334b1079e0c05c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929da4a82a36da042c53f814aa193496721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681567586cde319c5d5054eb826636fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e357d394cc7137c87e16d7832f951723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd50cb28f6553168fb5c6e6bf04717724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ff7bcfa0005923261aa718e363527725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf1036064780b0daa3122d1f98513c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf0dd86205731149dee41a58072e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b2cc1f46b91ac4f0fa7e6531e5a8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de2f421ef56f30a71a59e4cd777b0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f7a65d2c31c0f561cf9a6398870a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f986cfe65320049f3e7f9b980a76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeefed7f744837d10c0d735da14b84b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923916f9ab7b7f2d9bba1b49dc5da61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def626939520660d8bb43633f4320b48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3f0e121d50cfb9b04b3c041ca182f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45181a9b771326f59c6f17f4d5e1ef34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5c6b1f16c31a17e2bee93397512c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bd2a1e0f4d23883ccdd39f28eef43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d941be060c8b3fc6725550a6db35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd5bd979a5598f6cffaa135d577a54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324674d7c367756d72a76d283f60d7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9b097ef1e9cf7fb310fc1e9eae36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ace3fd98e01679ff4827911eaf01e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de8a6f211b804ea518bf3acd7e3a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca33ecbeb883216ae5eba681392d5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70e4ffba0da8601b9957cbbbe52d1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa62ef5991e3ca6ca2d366ac108446747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c1ec9c283972dd9dad8c9d1bb98d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181752f9eb6b6798743d99a5470b421749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901030ca6dc74cb94ba3a5227992ccb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b0f273fb913b93db6a9eab104be51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc01b88a8338fc8bcf3cc2022e80b5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5b72348db27f61f8742d598b4698753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e113b224af4ce95d66fe27b820e5c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819a1ed50c1a10d7eb95c58f15a4db7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576ae89fcd8e0480313010e0f779f9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eea39de2e4ecbb948cdd95d926445757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae3995eca17c85ceda7a222fe0c682758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b144b1d89f6da9b48bbbedb8172320759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>