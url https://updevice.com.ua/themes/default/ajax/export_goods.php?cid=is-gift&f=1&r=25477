--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98b9d73c93859a544389559eb13f401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3b927e8b5d7129eba4edfe7838382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a33c075cef78bf095a61d905e8e4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c00d0832f1c16d874e7b7fc4fd0cd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa62b9cafc69e073d7def5e9b6986f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a9bedd10f62faffa0dcc6e4bb5d5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428baf7370332906ceb6403beb56bff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab2f6591a0de94bc213259865b33608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d24d03371ae32e2eabcb6b76a04aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa108a81808d90c21a83c991db5b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04929841e0b0a69556ae6ddc08d7acaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c031d37d0acfda330806622526654612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc83fb99256995597c9c859978a046113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d1bef614c6d0ff28b8ede9d6df8cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f71582f6dd60e452420403e264fe415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8aab9b87c80cdb4ac7c5bb13b353f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a1721eab21a8ed24e854d7276af8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae919baa32abb171e0869fd299745718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9e1129bf953ef453e2abf3964ff019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92476b7b87433bc288653ec6b402320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82986f279abd8bc6d5d787e7e71e14b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea66d4ec4453579167d1ec1df6332622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb7993448515ec8fded2b2e5c050f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4f5e8d61d536eff8104ce9bd0644324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4eb65e5bcf311bba8c02e5b2bd1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a356788df213d3bf58378559180ac0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260b03b64006e22bcf860eb94533c4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09c83ad4fae7758f2170fe227418c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a40b1d5fa09fe6f621dec12420eb4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455184de3e9e17201ef1002edbcc2dcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c316ea4d66af50ceaaff7be16a00bd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffaeefd13ce2ac8e0febb90e184f7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6327dee1e9fc6eb2d4b8fe22e4ae3f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ddc067705216d0cbc62cd8207728734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c990919399279dba0189449a4fd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2593937c89f128456886607ad9f1b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df645e288f10508a39cfcb431d02637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d43aef958bfd754d911b6012c59d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5ee2fcff59c024239eb7f7d41712c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13a82c9ec163a8572121d0e83ad39040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4b3a76bdda4f21030a4ffd81fa82741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b53e0b5e90dd9f00f1bd6ab4858d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6cadc133c0158d3d80e41587d75aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ad17c3ff71a3e75839a234dceda1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d277953ed3248882ce2ea5624aee445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88cbecbed7d2022dbd0d337598aed246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699794a4a1f60f0d3422ae3b209a98647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f271fb718ae22d09c4bd40496188b6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e1faa1e7466490a861437a4117a1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11401915f7759287d6437bb7ce0392b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ebbabd23a2942c29c71f6c8efe0c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c5b29297baa5b7e686f3f3e453a2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ddb4ded4c2d049e0b9f27e23618753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c769d9b593a486db643f8bf25880f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95995aab5e2270eae4469309880eb4be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995284454c6b6ee646abf49d9996d17d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d9e6693184bf124687ad423a5b0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921622c7f074aabd6147730b4ce0c87e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7a093db0dcda7db2e555329c7a8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd61ca4e133bb7c11664af3647abb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f789e168078ebae03f6f3c9b4dddb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd583c9dbb38759eeecb0a167b7d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b313b719fb44182dc4a87435ff434bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc40348dabe662f16a7ffcbe1bf82f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe034a3c66fcfefd28a4939551c315a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a1dd1418a59b376f94275f9c2e7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190781060e7c546f7abd3a02101491c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f44e03c36fc134877279f18266c2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee48324cfc686c06f59b8381761bc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4fb340d5f2a4c1b4234add1114e2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ca4c724f1a296b62bde8197803b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82865e381c09b06663dd5e05cfa385cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a426aa7cbadeddd86a64df3b0479c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf9c64aca6da77f24d21db5c6ac9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8990c74c4540992cc18f4e4ed4bab075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cfa63c4ca4a56013754295357c62a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5006ead322e3302c21e7b652d7d32d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8fce30af26059241bec16b891ab978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d0b859054473800a746247db4a29079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1201bcf160c0b452bbd23e23333facf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db725c44ebb7a131c2646c1dc555aa5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4698a70eb137b7f0eee71c15811182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b820a33aa8363a271eba1b7042de66e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61830664d13005905206f0ae75f79484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc9e1857990b67a8fc6066713ab8d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f94985ecefa4622bcbe4e2e45942986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c0128b453e475ce1253ef7d375cb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476381a51a4dd508cc9fe3ace4e2657388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a5217dfce9c670761077f3fa732589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286178c78fb9fc2a199de0375de33bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463f24b1497d6d7935c4ab2328ea42091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3057ef4ddc710fa4e379379dd62c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfa0c7ed7a74264e79f8754860156f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187806f232e258900c7cfd43db0f5f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f00d1d3a8996271baae0f9f14bd3f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574082f49a7c2f23799097d36e1f8b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c6ce571588e072c65c0cffb02759c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9fda4159481546e5ccf51433dd38598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bec790b772d029fb0126f4918a7a7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18db75819afde49b7dbdd3be0396ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877c09e2a8592e911dbce733069e50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0935256b1677e823d8a1c1e64c3904102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118c9bc5555024e1c7e24dd98047e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55e1063218a053b0d86865772d65f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa257cd73534bafe7694eee74fd51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30af97c488c4bf89e1b836e37ca1a7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945e8092a640a7ca1ecb8e39dde41e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabbc741fcdae726049b90a6d3e59cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c0949f36714e88ebd4de59826031109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d43b2d57837fa50eae9fc95feb2e96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a54745828e9aba512e83497a05861111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a369cbfd2a748b3ed4683b52797876112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda467d123fef4c61fa16c5c42ad685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb4b5d39ed9436088e325867d5a1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d63eed95634488b62e0dac2a69c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d8fc1f8ac32492174ce3b54c3d62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27c0fce43737bd79c198b83e5baed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f2b04d988b376be4aef50b8846229118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5853cd22d2b2aeb7d53734affc7bfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca09a5ca49ac35090c3c26fe63eb7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae790a6557232e14e7956d76d236a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c6a97a0f6e298f003c5f0c4f4199122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6deda9b6777ef7f5558ddaa0989e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9e50b6362e16f726a15029d2f7243124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351d812e5d16da42bbda82c90f20310125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d705cb8496923bde4c4cbd62657b4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9e5c9002e9a80d6e927297b9d01e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382d17355c0c625a268a80ac4214d2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b1edc2c761675d766fc17b9bd9d3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d6235beaf7038e12d24dbab68d0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41e82558a6f505d3f3ef7d05a74d83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165929b8d15c195df6c528bfe4597d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2f6c16e4b9c79078afbf639d82208133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a0c5044d5dfaa589ddda03eb2e9b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030fb613d5e02434adc9ad91f4172dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631dde627d41b7e9d8b8903103a969e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828b5d7ba79ee40b8056402056d47f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8536ef51674f63e225b69c7bea23c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9588364bb3ecf859259cd4086b536139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd1dc71104b9bc10084d7d1a7498a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a0fc53f1a41d7fa8daad3a54ad68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923c01969aa67fdbe00b171aa9c77d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb3b7e7de5d32a62c0eeef451f14a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d7169d45f5b90c8a7e5abda0ccdf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107584d05c1de58c05617319cc295c25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c990b4ee81a7efde9fa68ad56df5ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad1214c81a8000732aae2369b46e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d280ae5faa5788ffc44b10eada2a074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feef9316f9460d5ef70d5d0a351126149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ccc82df6c7cbcf8a67d0afcaf5ec7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83742c99daacc31adb4652d17e32a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbcfcab1ff58034982eb22c7db9d41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76706064c1ed7c349f654bbebefaf79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975bd3b9c1bec55a46d579af2cf2d6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed148ddb772befbbd5dce6ea1d260c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d47a90bb15a53f6c3babce9332eff6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aa3610a5d8c6ef30cadb60c1ebfc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadba6ccf19dfe251f8b4102fdf435c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52d90a0fc736c9d06f1f78eb1e3dfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42556332982a7d178a770d147994fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1284d8db4466302d0bac51c832edb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759f34f3dd361bec1576c666c798552162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d362e1522b127bb440a1d62bcda4712163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dae2a1e129351e8d607eb22138ddf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677bf736ebffce2f6da53ad44aba7e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338c62415a8d2bb06798d729fe51e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7381ae8c707d47fc298f058e8ce945167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85599051ed2c7c7da073783e39c47921168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1105c786b0b21826645b4e59d13e86a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ed54b0df4d49b5027ddf5cb9ffb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572315b2e6a73bea3334775b07392b50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657d59454b4ba936769db255faea2e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f516500c7a228344f5f7d8cebf95d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d3e43244495463c4ebaffd5988f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c2e75193fa0b9bcfebeb4f7004c03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aa83dfff9c19070655e8fa651c81b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463840a29d801e83cde498c51d70a024177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f36bffd2a7f90c7ec61be34fbbd77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530fd06b8a22bb199bfba521bf69592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d949187c33661353cff6f9a61938cf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9b19737648aedb2d0db8e9e36ecd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697cf760d3bd700b3a2aaffd6ad504e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac0c91d3557a3104887114d5cc820c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f902f588ed6823e15f4428192bbd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bae9d2a14e31013760ee364e0194f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eddbc6ebbd5bbb944549691ba8488186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9ed9709e1b413eabd8dc38acda1d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31497b74a3996cc527ecda35c1f78e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f3a466515e6e2a57e68a06c3a15de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747b385c130d2458f9ea8da54f05810190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b87cf5bfecfebffd809cab383620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b8b13db464e82c178be33fb8b5aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df959eb9ee1505fb733e3a9330c2f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677586370ecd77b63006f3287f2b0ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643d562ed33de3540138d8dcb0e100195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f4ed0dc9b0b66729c4d8b8bba510196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5177ce172b33a67769c3d86b768b4b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbff4d7d1226ac6f264417cfe4112ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd483ef29d306e2e3821b2250e304d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a1e564185af9b6be3221bd262036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcebb2affce9b56a023d2cb9a9ebe3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb581aef5ea04ab8ecc5974b77ca487202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411f7aff2cb90c32ef14f9f9a8bbb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3a365315560607e9c7a7f47a3425204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d3d939bc30a835c9cf7f352e14d52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2d16232a7178c4c447f2ff7222d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30417cd4cff2d9e2318d04f0966be39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffce29bd3a312e68ddc87e98ea33986208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39593484796fe9a06614cffaaea597a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab88a316916507de3d423f45e1adfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd07e9d6b44a6bf5333b626a2e8c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fac7e1f9bece8379b6bffdf3e0b23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf889f12fd4e44668f54f23862af2ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ec5edf90f5775467860fdaa889a76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809dd057b7ee0a0fbaacb142f4fcb3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34ef3ed4b3dab7237661b84fa6be7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e2531dc4c2dd1cb2a9fb9e9e24eb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc5800ffdf785f6d548bf938713e1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228c8081d6964303228d0fc461798fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89871a016a69b0c2ec376f4168175a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b6ad318391b5a67ba0caa925413c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f2a76951ddcc5b2b83a5c440b0e3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157fc2c21b3fb2ea0a06ff4c582c212223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69f4a3a25a12d8c224f8566b9e9a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdea485e5fe5d7c8fb432039916120225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88400ddd0b2bf991f9ccd783701555226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54e4f6a2ebd3a905321ed9f2f04fa2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f3d9571e84bae2b77b5ae52148098228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd3e0ce6bbf53f7821a9dceab0305e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcdfe8e16d7fc7979eac08a12a3551230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac261c3b017d59c36842f6d730277d7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b567755dfbc5630c6247712d701aa2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e21f3cb6681e96bdc204f9b34a6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c2f1fdc20945f0c5e4e30f28afe6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cedfad42ea3d266608fe7484ff054235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22af7958f9058d0a2c337fcf72424dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85967062bbb70484832a8c3ca27baad2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b88b61e68704d4d1f9f57307424e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a96491b85d58c2a21413547b81ddd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a56de33bca52e64e2e967f3235baa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae56b754e6f90bcbfca0e06d9617b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbdd76faed2c67f1e8ff0316646bf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e756eae6ffcdf91b43fdb89e4768892243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce380c4489a6e394bfd2c125cc33fd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873053eba36054fc65560d6e9e7b4c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c2c4785ca8d8e72244dc9bf9b3f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463e53deffc6beca0600d8923d0556247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db17888894c3d7490f112fd73bcaf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab68315cb2c02ef0b9a583e57acd144249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a10161fe67f64085e0704f184981250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85314ccc47ad0b863f99548f7db334b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4985ad74229f595606f11b44364616252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed86dd9015606f43eea768243dc6d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c92c41e9c53954d9b9dbe1ba38b6b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1efb5842995c0deea1e1ee650179c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d1e6f6bb7cd1fdf2fd045b3b9233256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee2d11609ac343885a3f855535c8c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1306dcc75ae7434e186b5f34f5b82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab515c7aed49c4442684b4751d48c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12ccf77f95e80d631d6d810d25d44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e18a9f2fdc8393c99e6d552a554577261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f242d136fb4ab1ac936f50023a830262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597efe1570b95ada9d4673830ab0f78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e6161f92b752f00697b929b38e6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861774804f326dae47b4e782a05d898265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce48815c643d83177166b61d9e82ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f18ac817213c56009941d60ccb44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a7d8969a73733f7eda60ac12de42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee169dbb9d9f820f68670aa320cea2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42492b938c5e7cf784d8e47b7f3ef047270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35270cfb5ced97a3a447c50478c15628271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce7c1b6966926d6817bd19ffaedbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd8a829fccac5dc39ffa6f383f306273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafc3098f3cf6921150151c72a94c61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a0efafb099a994b19d580e2047bdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e78b6dd984d8bfc0534b7bb3162ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8756de39dbb187968814f591fce9cf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6919ec398e88e1ee72624ac21ca7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4dae7f5b8f9c05c2f45ca179bacd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e903806a32abc8aff7bc46de15484f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfebe4c672ab69722ef8259c510462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbe059b2a82f4519dbcf6d2ec99b50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ead480fe19bdfa51c964d92548557f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeccce5e8e61e2f98c9d1258a5763d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b1b1485d44e1b834859c52a961d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7923b2fc882633937b8709cfcebef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534267b903b94e7dece4dee41c97a03e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f435985805f7c1a02d356ba4fa216f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0cd3d6f6825efb99c95ff90b94319289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da81ef6b89f19a924c54643477a5a90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58dd72c308d60a21bbb455ca9b13d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85677a0959e2db27a568bb996e3244292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd8ed58f59cf8359a20f4515d11558293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9bb18a4629569d811cf52a772dcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b02ca3090534587877451ef103295295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710b054d1ad2cef98ed5ee46ca09096296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701662cda36daade593ea05cde84fed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc4b51d09d9d7dc51a5c373121a1c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bef54240583f8db94f545a45a39e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafaf8e08804e97f1deb17a6f846ca0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5854676367c787e60b8b24ab94993301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07c27fce3e892d7f151494ed43999302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc3638e5e17d7f641f3d00181f2c38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe895c09288697ed97d7815a66f986304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4b2773f8ed9a943a946ce2676ca53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23568db3229224653ae7244ece848f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14378e56232a82bd78a29f31d9c1d1d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b024fb95cf1a71b00183b6621e6f28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7263e158683d45756edead79a44232e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cba01ed9f89f458368078598f44de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3765095c1d01923e916dd469e765311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd8b6bb771138cb665e6b5cb837176312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc10d2ae1c518e22a60a469c892867d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662436ee05e015fe1cdd555980f2b5a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27513d211dea3f1f363389385727e5d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4836ed8285640f98ef6b97a43fcd4c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f482d94f4408f88baf944bb450d2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8d0cc93974b829b424569d332744a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd5c40df5dd7a50069fab291b45554319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e49ee445c750608798bbb8820db5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48012b93dc4ea430c9638417431794d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4845635a04034b0a2d7eee4a337ae7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf9fdd2facd8a31a5163fc753facb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ef4b731369cce22ed828815457079324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac003da91a516673ad3d8f0d19dcce7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d057eccd547d0769f4bd2e4716a3a56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c55ee88dd6aa29da3bb3eb5e6683ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9c4e7c554c7e476c1c13a4a64fa89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d63e8c749b9519889688738f53c6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d5de2f093609a41b73b0d060efc05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26500c1694487da9e1b1903d8b4e64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74d64f1b348840a6cf58f39f42e71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b53c5a240d27829a4cf8e6db5b453333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3277881d17b9f88c6fba7b85068d2bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bc2ada3bc00ccf5102edebf7cc845335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff884e2bab4f5337395c998a5841c19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b904b9b66b77e29d1c171e1317659a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe5300793c7dc4595344a8519b9942338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b75fb1cffe01500206271016ca8ad9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b994d704a42ea8102186fdecc8ab1a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e028ac29fbe48f7753f2f955295257b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3addd2731d31095e493b94549866d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b8f95cf6bf15a4e3141a92590e776343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e318f9ab4273c7d98f83293781b24b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53482651f96a6810fff8aecc7a9b08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211a56b0b2219b21e8a520d08328b0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a885ff4e71f8906526e7234c5efefdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77aeb2b5823ce02592f124bf37068348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a34034aec0a80eb309cd39eed2ec4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af0d6b0428e725ea68c787eb1e0c5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b9f0e803ba3b6e5c223b8d6c8387351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacad51b5be86a2b2c9a71074bd4a780352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19c7222efabdc33278e73afacaff5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ff4b82a995f995c1f49dafad00b56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81274e33d8ae439337200ff4c47950355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fbc4d0cfbcab5a3aac2c7eba73fdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ce516fb73b333e2e0a5c6134143a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731389e2709c5d77847a9b504f624bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1029522daa69db1a88031f09aef67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611348042e991496681331d2623b8de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9713a9fb6524d11b2133f23ecbded361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c5c3766990aec262300b9c669c202362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b6ebc5150ae7c81b5e849496b2081363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76c996b3714e25a2ed209c10ee1622364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea516baad368806ad9c3062a4be52a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715e0225becbceddfc97e5457cae684366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5809414bfe8278e0af9ccd14a7e0b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997607e55b2568d699202264dc8f1a9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950f3cd419e76f198dc2be896af0f48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a875d191a63f2e0b90884090affcc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea7a885a57071010aad457dd99e46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704e39944a99d1413f89c9aaf5cedc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08790d767c8857efb0c33691b15caa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44cc375eaaf7cdacab59dcdee81e99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5709fde04554cc20ac1c465176cc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fc68a596280f34770d07864ae8f85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8634865333d970b8ce0cce7e968bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac99fd8a8a40109127ce2a6f20dbbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4069bbd7c85c03ce796e4d31f7eb2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e0d304562efdab70e394a9d07f7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22bd0410ab8c9c2beefed1ca413137381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4e7f97cddc6a5bec6c6ca11a43145382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23981aa1aa791a25765de8a4be75f746383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eb73c744a0fbc64fc2a6b031c9bce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef53dfeb0710b7c0ec3f1f0f25d7b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1d7b59a9e213af6e975209437dda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f55c866d5537b70470b3a7e4c8d1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3be74a66983d0ec0cb9a4cffc304c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ee51e9afe1e8e969518e06d5f85a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba12d1858da8e2fd37bcb3665b2e09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aed6dc3192fdcab06b4b1924e2873391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7365f813565f4eca658416c8490bd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751079929217081ddb264bc420f4ad2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b227c8de1c99e561dee56b6f7b3b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe28d95a9f9a71fe0fc674d1dab186395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b587d75be73a110f1e673a355d56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38af507d3c5e95afd3f3eb6f297ada9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6314f4f8e2b5ba795394306162d28a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8834bb170c7beadf71b346da4c055399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37c5c4e481a2fa1c07058d6858eeec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd95057efa22472bc7058c031e9690401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e47a6e7d052450f4d554cb741e0aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f7ca81b242ac7a00514832751a283403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3b6383f11199a3bb95cd7ad5148eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0698c5ca668927ff0706716bcf03e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650b2afbb76729df9040d8066e07768406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01770ff2cf7eabca701ac4f24b753bef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c5dc17b36fe4a564f5f0b92a0cdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d94846d6223a754291b2b5153fd25b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c376e75149eab3a61ee04e28970af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f515ffaea466155d974a86c8e3fd1f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106feb34198d3d2e895e73a73b2d4fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a005689befa48060e2e546de8f2fa32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e37cfdd5dcddc2738661aa4261333414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ee69da7a6636da46303cf28fee1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe7cf823918e80c4f1bc59ad9c7e46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f13ee9eaeddc2603abde7e961d816417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fcef382bfe560898f69944146662b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aeecafc03d3560e0858807796884a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5470e43e53ae3e560c7952f2bf941420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f4da8c3d1750d4902342251577369421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e8c3c97d7625703f2b9a85b0fd2ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab24cce379a46020a0f121644c9f7b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5d1f9a2c41a729242531f0b4f28ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da312482faa58f7b19bddc3d797104e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429cf5d3956dd88f900d06c0b877680426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb9e403e778d68dd9aecc75b81589427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccabc36b6d713f749a5868c2f1fb1b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cb03e4cd5703c796da2643acf6168429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c811afb2eb98bb7a24c7a8ae0a80bf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c2da92719b7d212f82ee911334ad2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3009d3287088ae2b46c064e751deb7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67995d1d091a744d8aa58d1a94bb5e72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864c188b1af3df934ba168ea85a8b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0875df3bca0b1684dcad467055310435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228a6d04970b1b9125cce98f3cb641e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64431b0bd3fb490c1ec84caf7004a40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6abb131d6c95d25efc10f4709a5e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10f86a7f7b18770023b904ea4bbe1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf8faf4f83051c9178e9dbeda1d40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f530c63889a60e215e5bac080b4e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07230607ab6aa024600b3e5b09c7b3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb50b5c12a778a6f3e20aba9bdaa4b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8da94af9bca6e132ced007c878c25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c3295314381fba18c6bc249556a13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82489e161c036b23938d6fa95ab0b194446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce9bb9771d3dc9cc6f13c14d3b9e5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58464ba0d6cefdfb0aa1f27fc000b34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d3c9a381bcbea115b5e65be7fd49a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03bd25aec8541d6fda2850abf56924450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d60ee7ce28cab34aa3c58a62cdfa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846b8ea348d11a9496ff18c4d521702452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a3a201112378b815b78fe00a7c9da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23381dafa03051f65abc2c22d3248784454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b82c36bc933115c712611732a4be1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f402cc5c951f231e861132667a6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011336ad478bb0e03aa17bee30977e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecff494406bf1fe2f0af26533b9786458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9955c48bbfb4cf7f9079a7bc51c6591459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e304e1c104b6584d7ae4f16624959460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe90ea29a284d23ebf0d5b91ba2c42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50b69cbf9d9e7543758ff25e1b5076462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cbf7af5621527398e981c065987f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dee784d30280b419ab5356f9985a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0683b91571971cefd1440abc0367d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c4160128974e3e19cbc6e7d56f40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f7e81dca4e9e518fa8eecf1d97e92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817bad4c808bfc1019685058b3d5d78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e7af7da275df75cbdca9a92752965469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb15cd71001ff9dedb6dd9970b035e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a65ba382c9dd762868a0c826fb21dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a40d891ba9e177d1cd857cfb410ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e905b672fdb3213b4f9e86ca9c88d4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c5863f842a078659561e3da3c53fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23984f35d106076389a9f2b6aac57b3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53fd50b4fdafd06503819a4b9fd75c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bbb4d0cffb30696dc8166296a2c83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aacf21fc03c52d239a1dca64acaf74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325781462db68539354ceadeaab3e56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc48b6c4b6551db10ca261434d5705e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008dffb3624dd55badb836f519a8b7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92eec5c975e87318b7a60e27bdd15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f006dae730b94e9ef984c1a06e84f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ca657358000f20e2fbbb1d355486484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9d9e2638ad0a2adaa1dba80bcc1a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4554b852c33735a7bd15e1523e3e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea93fb8dc7d5d2cdf3cf89b17e6f4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ec0e2060aac9400bf79902d3fe07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db923bddbc4d288b8518241a653372f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b845ca347928321ec72f21594a743490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e621258417a3b314a0a18f652e0546491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632afeeb3989374e1678e5a62a6dc03e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785dcb6ba79e422322c8e73c7275b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699332f95ef55a611be5ba89e8656508494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad5f4555aecacb2b97f99da33271f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe000d84a94e7e782b46181e1883906496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d4a9901429366b27676be62a4a90c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca1a737f82ac8be56291c3b97334fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a0fdbe64182758dd375b894ef1423499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b3a2b7f912ef475a998d0574111d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e846aedaeba1073fd2cb93568a0100501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa3c54fb4fc4f524ce209dbf073aa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdbd293d22fb2e79cf071232532cb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de59d3113fc61815c95d3ec290da52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b146c656301770e7ccd8b99e452e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e711b30fcf4ce3932dba7c7d0b441e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843925e0a1fed46a156945a14da7f496507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a093ce1af26d6f5557cbef478786a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114960016fe601a91dc6137c21e47e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0357e0e8d6e5153cab91ee8bcaf86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c8a10c77293f10d78bf1a6bf33279511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963075308949a928620921adca223cab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985712c4b6da730f01a644cc6c82149a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc4a4349890f5a5e0218f88c60a13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6fa16e194f2ad7e7be219203d3b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae06cfacb788b990954df91fef6561516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f74c5e76fdf75d622e1b6fe67c3fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14941be0f301651be4ee65fd5faea78b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153897c1981f0e2544040275be5a78ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb830cdfb467f478bfcba464b80ded520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f120396f54a08b3e3dcd1007e519521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aefad90712a813fd6f7df51360d903522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad6315975d9362942d0fe68037044e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcd1a758183c5e549cf685208a8189524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc6214651c76ab83d93057a0dde7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ad272bad75e0ec1d98642c086e5ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181850d85bebc229c5dbec5420e142e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb411eee659423079f8a1012ba1ff48f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399e403ab9545ecf3e9c6d46be530b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b662d6208eedbfb1c71b039e93547fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890a063e05df74bccc074fc967145b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6de3e721d36c74daa6ceef1080d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a6aeb3157056c641b7cbb8cf0fa43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7252a69d6276b0bb51c53c3c14d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f6d72f26403def3a9aaade0145e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d1d3fd0b92c14a293825c3029f524536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b5606ed14b7412700ffbef43a534a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d28679161e3ff253f3569dd70c764538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f46f34920a56fd85babaf18239ed1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ed237919296c8089882891ed0ed84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e85d1ab2e7b9f4dedadb686e47c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3d898c6086c4af416249584bdae74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90b91b6019b717e0291809976418b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45b319aaa908fc5c3ff7f9e50acfd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334e0cb36a5de2f35437fdb6227e561545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ceca7200fd59249510a770e809c96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec370067b33cc209b04f90cad19f1cd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2e40f4f4c72cbc200c4efad31a70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b7b18ebc91a896de44cc91c3da31c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec30fe1758a327c082af00f82b4178550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81350850bf779bfbbac9ba8318fa89d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b205c7b9357d12fb922a17614e3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b56bc13cbe593799b2e25645dde248553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487a31bffad412192985fba7863007554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67efeb5199f3e02807399c606deffe2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059e89944fbb0c85bca190482f13c40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d6be5fec5f6ff0be795533b3b4306557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1e2fd4e5be90bea4cf1adc1e26252558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391b91cea4b2a2777e27a0a932595f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c686e97440f64b20b710d200befa1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496435fe6ceb1dda8ad484931b9df281561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0905a1a6ed522130b3bb09ea5af3337562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715602999f2f48c5b7a6eff14d504376563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e55fa94fa59f749fc4b7e26bd46434564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953838b411383fe5b26a4a8bb594735565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf2933f8258679997e7d982fe977b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3b851c2e928e61063fc37a2df56c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecd4af3d29eec1e6efb4d089a37627568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3bd6ae53065e108ece8ea78e90f41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a82e768665c765ae62d4846831e8f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a84c2cec976901f0f46be24b87781571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f3148c7e68bcd7da0a367f6336ada572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fea00022930ccf275669c01a10aa9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b32c316202e0dbcdb09027d78cfd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a247e1152c912bba3a3b2929b1f43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f7154f3238e490ac4e4829d10ad8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4ff83151f666fe427cc15aa023d22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64beb6ac7b4c8ed4073f3c7f05872578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edacd69d221fa096410658d773ff9ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f96d62ffe59f18e22bf4c223c9655580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92c8456aaf21629693c738b0e443a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b7814c581df94e40f2ca6834dcbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d5dc239513bc96155ab9100eb41d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b52bf166673fded96c4658f105e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56483d63bcf53fb43c2826de32b6d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254221162b0470754efd60952c58df49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33928f225025ba389cec44c51b7ac9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e179a792acc9d9882e0eaca9e2a8823588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423de17857959c829710d3635db4407589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a415c5c7f7d89d55bd7e7345ec8055590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f19585d4daa09f961ae603a9276942591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5375523e1658f864b86811ebaad90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825103c9ab38204580b1ff1d8b26ef4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422953a1c4cc752292acf93fd7884bef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45e259447dacaac61898c7386aec57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72a6acb51b8c65a2c9006622f91df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e73687a808328eba3f20d20b66623597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b79832130435af6e8a7d1f3e1d98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdc63b3d303a12d9b843251230c2f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e5dbba9cbd90e8af915860fba80f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310f52bc3965addcc01bfd73a78715601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef00f1ea2039dc757cc40717c69a21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce47f3da5676b0826dace6ee8a8832603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee784b215877faac14eacd93abdf1b3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac243bf2e8ad62032fa50a831d06a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f1104632d1c64feea5f4650fa7078606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591891f65ec6aa3590d7ec2c91ead2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4e358e113a99da6df4d7716d87fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1baffc5e5acb92008eca87638eadf2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f7c099964b335409ce7e2a8cca98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44612955bc80d265a755808a1318b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0daa7d58b4bd821f1f2f6235c21cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c34123cd32fb8f75ee4c400412f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b73048d54699c21966fc6b2e80b2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0ab0fb6e72297aa46f474d380ac8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa655afe1e2180b78f3cad5388e8e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a7e5e7cfacf53731097ff2dfa331c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019d3a9dce99300f258c9a03db643bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560b03ddeea2012d2dcd00880b6b9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392444b3d112116616d3777617c02c39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526e422543403ad1e6b5a3efd4ec46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6ebd2b481bb966444254f4919a6ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de8b29ebb4286351c08a8b2bc2f90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e1db4d98d4e4395c74e3d3411605624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f4f265f01d871cbd25f361a252fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c455f2561bcfb47faa7a8c2027ec79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886667339126a9b0a28b36ce38a0af1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7bf0c6602d9302107ff7215edebc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d58eac2d3936c8aa25e3440707551a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580534b587e36c810c38d65f8e0a16ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349342f67344bc8663b21b940b4093b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414b7d4c1d141bdf25f86a410f675a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b253b185a6176d9cecd27222341606633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec539d2ad705581657530d95efda574634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e706bc3e5887009d35fc518b982b1b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b385e274732df301ed09beeca12d0bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38666c04291c9a81d4436270853f5b18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd3fe5813191fdfd59dd80e07eac6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb84800f674acc23158ea9117d047639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0bb33c1ad66a9a7c0efeaacf7f217640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a83eb20e5a36d8474c1d346af4fb6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c6e5fa96503e3c82e036b6733bb0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c453ae0892780c512a90cfa4b05042643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082f8d27e513334d52c85cc67cc1cb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de00a48173b1a3e41a5b8be0675c5eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c02ef8d850808afafc61d3bcbf489d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf6ada0aaa5fc3cd46fb4cec8c8e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc72281e0c043a2f0ce3fe591adc40d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a316a2419890eb637df213a2432a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb20a96cc069532cd81a9dd0aca596650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda96670e9ae0106f63c4a4e9c29f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec190012fb6946ad81f0645b78314652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b752dfd26ddeb0601485d006e40c43c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7746661bff9398eace5646adcb5f9c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef9b8a9be8f39eac3485dcb082b19c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bb09be193ba6f442a81314d3aa39a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f3ce7447553bb2b7da4b4f763eb9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af7854c19bbcecae618525d5555298658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb836ed536acdbfc490340bce9eeac1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a421c66d84ab57ce48728d68fe9950660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ce94780b27544a758210228f52f89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118b3ead29efe9cf7c48c0ccb607ecd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634bf6b5f1757d1a7879a57fbda80d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b200f9843acbc8418ae0079809e4a63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7d660b69c8a3a9a2b40d17012bb71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d157a9868e11e19660a4730eef3284666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330fc0814552e3767e5a65ca4b0ef38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc746565e98c1afd59c77c6f2f942668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c5d13431da2e997fbed68764fb27c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf0549d1bb83fd95cba9d424f81033670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49701e91537102957729e20fdcdba91b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27e3311ff2037a53c029567fd9ae64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381b1c7e17373eec50c75ad3620aeaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b572bbddf81bb495fd088790c4e27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b340f90c601fbd400f7bbc59671701e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19540a06afe105b924d4736c8add099676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ddef957b8d55504ba221cbd613995677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd8b6207e7f42547bceff6af1afc42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59522517badea583eddb9ef9d75ce4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166727c7f98f5345e3f6ba09431b5228680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3636f5fc37156b397be4063121dbbfc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab88ced3ede1e1c6c7feab889f18ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee1a7b927dffbc07edc479d4239fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d00305970994e2a367c01d05cc20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec49a0e3d316b5d624193fa6d0c97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1767866fe0204e44d57492c7926b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616dc5b571e65131a22f1b9ec8f2a7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39a7ec68625040dd23967b9e51dd5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fe05ae055b17dc68d65f290369957689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1018505dd242843a0ae859ec496a81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc50ff04c9eaa817f8d1b964bf179e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aaeee4b317ea770f7be1583bd1fc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad56e51166dd1b77e9c3c1cd3aa9a22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7c18e2cb6a75c2f64ad7d7fcb8478694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b314a2fde61297cee3e30a405788de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c845caede036f052ed828a09515b1c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8ca46a5876d52b5ce529f9f25d8a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ad3370d231dce161bcc43f5f61dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e311811a8a51cdd3f70df127ed1a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ebfb3783e65fae9778bf1f2117f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15047ad73948c0a2e2a4ab3f1731272f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e69efc0c3ec726acdb7de2d800336e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b216d6c988a7e784576460cadec7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05280c7881ded4fc17b4fe26a4de3d01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7437f133c7d1862f7eb308c0b21a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c40ae84c7d4fd25f37e0d585eaa69a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09b09f4603730539ff89a1018d93cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130b8951b669dea9dbb09313045680d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3151753b3974967c61ed9270fede30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b94ad13f06f7591045e37da3a261710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e1b1c3902e298e7f839118dd952be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce16dd3ebc592f5bad6f2d8a51d506b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6212b506b0bc7afce80d3ee4e8f71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c243318ef8bbb9504168228661c98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c40863f65b038a304498569fa77d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612b5f80fbb5af51fab2192436f9772716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eb7c8d554542da49aa75984dd20d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e96d11d4b4111f2d376a5bfb91e811718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eef2c4ba19262c0108abb84550bab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5efe20ea19238ef92a3d5d5e8ca69e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406249b605d9ccd1f98aaa98be778b56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dcb7ecde1212e37f05b168ffacc59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0399bbeb8ff353c398aaaa323c52c83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6998433d91c9f45488ab4b62fbe8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe078cfd4a92c203cb3818eda18ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd60a24057f1378cf05731b9185c2c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bebe23d4992cbd92274df7c5a5504c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c347a285d9fa012521828f4e534b7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa9b43b562b1a4150574e03ae2bec4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bc3de030bb0cb989c435c60ea4089730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e97c9329da4a5f9ca927d094446d85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e891f05efdc8e1b0f3d50b1f9079732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d157047f63ea5161a096c29d1eba7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd278c7910516c8ecfc2c53d1892643c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b58ad4cf69d3b371b789d3e6a832dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637017f0a76d546cbadd18217a16f572736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c4b27744f7238abac01cdf09bf56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cc6c1fdcb6082a104524a28b8b053738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540bd4039b65e8f31d99b06fe6f1cc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d668ec1bcbf8a18635fc498c559bfb2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d6443ed9dbe1cba502565612a3bdd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31067cfe1400de553eb83fa5d46af618742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7e733abe1cf6ca88fafc39cb9cc6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dfb9b804b5d80c93808c145249f5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd85087938ada921b777031a73de94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380282388033285a3ff0ebb077ed17d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238c1e5d2096a4a002f84364442ea2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d0124cdaa0c7c63c1d4cd0994b1dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897072a4504e883a3af4e83edfffffa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5487e2917a791af8c6c2e77ca58b98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441075c003a8a92b01958e743b84d81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda85a9927af8df8dbd45226bd8a7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c488b7911e435bc8304fdf639b2ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a4a75223954e78693c2e48ca22461754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec28ae457cb3e5a6f82aa01b89bca8e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83d81f12cc8f2dfb08f49031467cab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c946261682641c3425a472a9688639757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8769d82cc09cc01c46d57d64ece64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b3c4051aadcac1be1564f2cf9830759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1dfcc3ea645af7188b23d12f967d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d957eb404bf57397f5d034597d652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cf45487b73ccde1487f7d928a77873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d88caed805b263723b1ed5654319744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3307c5efc9f69724faf210a61b8ea7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a177b3d3a300da998f90e6b8fee066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635413ffaca311eee2b756880de47e737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a752e701a2908d7a4f745b2e8719df78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc815f9e6876df827503c7d1219bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b73fb2098d75aec2fe0f6ddac9b1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be457eb2a017102c7916199295a80c3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae925ae165c6dda182d34dbd535819e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574cc97bd702231147587f06f8a9c5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b56688a907bdae7d9d310fa11bd1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a5c232cea7181ee8ebb94871544a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f899229c01bc15839a1c3fbae12ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2b5c379b017829c3a329671e6e02917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2727cc36e63d3d588cf36384f7754c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb5a7395a8551978092c4333b28d6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc69060003388283e2863902c3e98120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4ea72e927e2b085585ecb13ae11a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7659d435eb48e52b5c097fb8508bd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29c033dbe95a9a9b56f5b9fdfc883023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11142b04f1ba183ed4d214a529ccf424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c38f6c0ab9377395e2d91e39c6fcf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2d67380c9cb0c8f1878a46838790726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bec1e0dffd0ca2bb08c3cef1f6f48827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec572c297395a7224796e9a9fb3557828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b873bd5b12622a417d5436a5de39029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd4c9cbf687baf4600ec2d7443146530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad9f90788211e91446cecee1b4f1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dca49a14ece5b04d5b0d34d5113ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dea1014a7a743eb486d6e0d76e8baa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e25ef1edc52f2506f61f2f4b2815c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c714145bf6a02088a7d8b925bb888e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c68df67d74f8827c438fe74be8a02836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff505656de0fa9bcf936dbad7936937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492123842f44be464c43617b1e6ccd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057bc12c996cd24a1ddd914c139f6b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48ac4df7bfa18de19de58b10ed03040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff9ef01f1f4abc1d35188a795233b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6810f12deb13e5c8b35288c92f0fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041b3f8bac1520832519ff337b100f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70355698e2cba38a5e30a37963ce9c8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4796d2720f32dcfb553644000849e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49a21ec8a2875d7af241937ae30d5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077158c660e7b661514bc46959e5ab747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553224f7cf2cc070eaa23d64fd325f3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15c406101433fb1e7b4e1524cf07f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8a3c0b3c0ac0ab6bba4749281f9a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda519b6ad5fd683c015702bddbc7cd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507220eaff86af252d968c912f8cebf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec96fa793a199006512930de3d5049a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084026c8a63628a3efc9c59a559a365f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da63689dba7c3eafe7d0c46fc6ccf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344cbd94f75822d97584293ba4313856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365da21abafd019b08adc82eb85be057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04b1e04ec2d4b4677e32ed1246d0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c91e4c3a919aeb087e9e4130b8f5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c953f90ca4e894a74eb75e372189e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a433b8517d3386e77c2f29191b6d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba71d676ca614fa8365d548d19739662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136f71ab03c6d1598603577f423ff4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d447df6fe6a87af49ecf4383cbabc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516929f7139c87ff6fc7b34e17b25cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071096fca1293fd686e519c907fc95666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856befaef8ad5ee12f05b827571865d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705fd073598dd5d1c1cbd9ed5f919b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79195982fcbd68afea2421f5fef457b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563118750bfad00f65853bb90905c4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661c1d544d9dd4f2dcab34bda6bad6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95fb9940f7db974db5bff95d5e774672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f3d8ab9c2f838be4f968d50ef58a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69556160f7200cca470050ffa19c7d4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f564b424974f7700dcf189e49d801975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5020abc7e861b4c56d98b0e54c8ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad391d7452008b062a57cde493b2e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a92fd2be2feb7e2d3a433fac874b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2768e496e7c341fc8d408b99fda9ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd5ee9e6e2c54ae12cd0bfb7bcb8a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaff029f8e3dbbbd42729f80ebda1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc22047d1516170912a886e6ebe524982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdd235bb2d0330314dc9f0bc437a5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f5c60bfadd9f118d74f375d750ea884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99acd2b6c7c94078fd1bb9a786358c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31329e1832eb8419726761078ec8c9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba80dec5d0628f36111bcab43e6d4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46565958e16877ba8c8634d1e59542e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779e8bdf5957063101048e20d4c6a2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0807dbab0b02f303b61a8dd5e637ee590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52977d08fd867922a65230da1bede91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcea5249bbb960662d226afdff7b9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45375d6f5a265716e7533f68f0ac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17775f5f2b871eac2ede9f7dd872ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3fe2e46233bee80b848a59eb3f5ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cd91350f59cdb6f7b33b074ce52ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acde199fefb0e4a78ee87d7623eda3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68841859fb65a38316657a3c9776579d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d703c342c2b646c2789c5def70034499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d3ca581e3141e709b0be77f74cecb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d75684f571b8e737c757f12a4ca38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa2b004097e559553b2d45fe247cdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8d4dc7171a8f8c2e17c7cdaf1188103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76f9263980617681433e0f4b110f44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871252bc9ac22621cbe4358da4c5b373105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5298920fd099bf5ecca5530b6f6275b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe126c576e4f8f471b441f009c34701d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907598beab0ce24c3ef075bdde87b40d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e5758cc8defafa137074334e4209b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3054462a81a82c28874a4ea2e8c41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb84da4da0cd6b06fae847b1815605111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92005b6d0b33661005aba0fb84ae21d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42967b2b2d30a9de0e8eed0683ff6237113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c48d5958b6b1931852cef74c5d7dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd0628ba888840fa6008cc43845b2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856b472796bf476b32f7c74de41e277116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc240d860c5a110e014a6f16d629b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3af30bd3a296971e09dc0bc5629b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6db92a5f93bf0a29957691972c0be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe255eda9df57eb822852014ca24be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53150461a618e7788048436a7ae20a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7856a2c802a37edc0bf3ae7668453ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c298c75f74b4b30ad7bd07e50103d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a5e9d2e829420f826dcf1929fa80d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c5309416eb879f359649116f94b5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d967a8560f23e213fc3a712f27eefea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1fb5e75a70e82d29ec4cecbf37fc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590ccd90175aab3061b5021bbf6a476128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f9a3a4a9a741f89abf992d2d9c445129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f4c436615bba6ce40416bdce55605130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d90fd4170dc69868e3c97d28e1b48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ef52112ca0581c0a7ff81c8ad141f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5895a6f49fcb58cf3ce94ba08b74eb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cd2111d8a7ccabaae7e9cd366af18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad981a937aa90edad92c87912bbc0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfeeadd9a33f38a6abf4ef6fe0cf9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f930e71f48bcacd929b825e5900a8ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b36102a354b60f7e0de219cf50210138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27909eabd83fc821278dc7f4938b0635139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e891486274584d30abf54439778c375140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61cad892d8d77c42f8fda5991308e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3fdfa5de5d470880ad0a0eb48ac75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2ae88a80c06008443a17b290b1255143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ad60183e5469cd2e1ad30453cfca4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1084c5caec1cea09aa5a49e4d1d71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83879e7ef0a011c88512e3ae10198f3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516da4ede3a3c96ece03e496550e5b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc20df82072f056edaa3473b92950a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee349558bd0bfb3da7e5d778b10738149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f04be01bc52f05b2efa0428792e7d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f9bffe41f9d6e0dfa1a142fd91b67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb8b38f370e8ab9f740495906522cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85fa761832bfd32b4d8444169544e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ba9654f82010f1a8b2830c7bf9fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db2690a28c189838c058c91e7f713155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d40cddf9d0dc005e4c6ced068cc154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512b7719637c1738fee48624b1f974157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad637a928bea0d855c5f4202fb7b4c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13443aa2247d42a3f1d2df239339278f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8fc3ba292ea56b861146def3b7e34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0cddf6cbcfdf2112eb41dc2bc7c8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518bea60568f6a39218d6e3e1757c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b848cf2ddeeb07024fb6aa59a2bd38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f70a6b9c856a1cdd975cd91fae928164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b35a024ea5b2cc2f87af945f7dce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded929162b2d77cf51647239fe5cac6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5408d4e1fcd06f4ea93c3cd74207814167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ed7498a7c3f878bf35dff52723f4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f894504706336c29a4888b40b0ed3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644874c708800618faf2daba8a7f4f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0447e1e5939c074b0208ccbf73b2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1621c0d997f1df6482fa48f5fbb17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf6672f4c23e06c24364358ff45e10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022dc0edc46df6b399a477e90d25af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c84f5c8137239d6ec0d38e12371d16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c9537087817c94eb4cc9b43f899e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fb79c031b82ac16996c2655ea4914177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab3f848a86968d9047bd69b7c32af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8847cd61a481f46aa8224e9ceeb62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81681dd8d0acd1df061914d9682c6d48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48211e05b80b1b8b1996bc280ec87f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2192a83b84c3dda573d14fdf2bdd13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20ca9fb942673502213d7e94fe11f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc240256742df94b0e48fc0233f683f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9307477989d8f263b823f635c54045185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5c319a511aab47ee385d90d28017186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0ec35e16b9c67d4cea0e1fb512d72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd254f1d26c70b60100cb2ddee3917e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bddf0ff336de723aa497a684d56ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5e03f0ea1a1832e893c2cdbae233e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e98bb29f1e7d088a83a9dcb0ff79fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f73e4a20379e2b6f73ad8d5f63e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d574ba76b4710f6b3a84b020b0ac729193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba38b712661815160569e319639ea0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1045bb0b5c91319273075a1781161195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6630fa4fee1a91002885b2d92688b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f8a45eed1a9e3ba269c850a1eef0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474441cd115df251a952f82a90d59b4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3d187b6935f7fd2c899097765d125199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcfaf468f2040dcb8ca5670b362b21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8ef1d11e0ec3fa2383d234858b9cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf82fbc4809e6b558cc904d62fb2436202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba9174f3221138220c368ec36fe635203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7c998ea9175072d0fc7cd685b53d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563c15ef0e5e40b5d71a7caf8993131205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ad351e31936ac9d6e477518f2d58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f5f0df44c093a5e6109c5dd7c20f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc5ade44411023c32f89950db702e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8cd3c49cbd5f7c7ed263bef3f06c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e4b510a8fb445d65e683f21a76bd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd575a946663fa12e60fa79ce05b25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c013a6a0c6cae2f3176d60ff327f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74141dab4a3f5df720fdfb66c5232c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5ec9f5f6254f443eab651da5e1041214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea097854938c66e640e9906159d6e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002fdcdb76b890ddea8121781ad7153216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e44a00b0480ce85078cda437bdd64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc617d098c4620c40299ae8f3249c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd70811665c8286f9bab630c1a8ae8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9e67a03479991d20ea1c8895245c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863292b2dcd803105c96f284e73b1d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc827e836cb9e2a3c8096f5964071222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f04b3c0ac43194ddb130337e71a85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8f0a666445d7cce019ec93b28057b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936317ea53cfc67422753d48c36361f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e453336c0a66173ecd39429c3b68864226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff4a20aaf995d9ed0ee4d7e54264db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773838b6ca551ee94a5529884d250e16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cadd7a1390f878c3f75d129b6ed584229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfb4df495fe14fb31f9d933150c5e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfda7c8ec6c055c168e982f2bf7ab9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5022d16e70c4e73f286450df44b9ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c4374e3001441dd3e5264265d1a01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bf7394c6abd76ce779cd9196c432c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b8169c5aa71f60b775d391f7f176235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915e2482d285a46e5b3faebcd46639236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e093a36f70148e7d7eccf9014404b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4b0c535bdecefe4013627bb2889c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d838ab3b8c96b937cd14c87acf0f10e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186bcf1938645ffcb92f806c5e41cc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdadec089c545e7fd31d3348b5f6d41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88660f5275469e214fec37006126db7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905f4b80a07fd63fb6b791b98bece7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5677cd7fbdc315e397bf7771c2f6964244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08452139a51e03bf8ec3dd97cb905a8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e2025dd09b1b30cb54cd15c8b73d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3844c7140da4ac856cc2413333df7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff68a29e9a52ef36eee9b9b03bf0ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da803fb5521b64f42e1bce6f29c6604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaffcefce6d8b62009eea5022ca15e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfb495ccc3570feb0164eb714d5a13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf828598ed2a15e5843dc2873a212252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d7c620c8aec4cb14a6551e39f37cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cc4cd212fa8bb9de6efcf37738c54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078d7e8bd8257105997447172dca186255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa84ea4bb13bb1664617ea6fdc0c66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff85759a2ffccc4a98920908349da8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b3fecd31759674db3a27d93428fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8037291aa7f45f30b21f5d9ced535a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d73c54a703d33853a90be02ccd1435260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e23e9c960f91b7eabac4d2bc94393261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac232be5f5ef7be5fa4af1ee64d43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e691689e2b1410330a2592be46f8a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9006d72ef35fec809c027aa4c75683264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431d48b64553c705610f4a37809e0c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd79be6aea28845c432040a728795d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69803869c1bfdcb445a4ddddb6bd46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787996d8a0edf5e8a2d293653186009268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e161487bbcd695d6013b21cf60c97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c12e6b33b73ebcd1958238499b733270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ab0d0b1a7dd9631109e2d844b4efb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907523e29f7252653e2d82762ce75e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6416da1580cf2daea086a0363ffb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986f4c8e8877a9f10d32dec6fdd5c14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9d20e439c21154451b2eae27a1324275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81f6642edaa4086c7a794a9d737a9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909daddea285572db8824034c7fba43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee247a41312ced9eeea5c6027a26f0c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe475351ede7f95911f5a26ffb4223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5718d181515a1c42bc84b2e7a6d716280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6f920307b6a829c0f9bfc1546facb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708bdba5e0a30d97a52a7f45223c30c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454614c870611a6daa2b2e1511ffc0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8491e8e5da62096ce7b23aa0d86523284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43936b9cd69eac657edef07f25a71a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618820fd49a78f48c2d6ecfdd5bc9e3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef542b4f2bdbccbb69a80d86c7f9239287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87486927595b64d50a75c173844f22c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e7e12177b9ec9e040f0b36ddb7a78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b31b8b5ae02b58e00ece54516d3115290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43be21788e9fe1480fb3d7bad72db7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ee9bdcf9df41fd11d2b7c251d8c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ccad621271ecd8c82009f56ea4d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2d5e1e37a171fd28e6d979f453b37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca137f571401be92fa99661e1c468bf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43643fd295a7c839703f0bd1b26469b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffb12eea1322d43ba9b164a7a01264297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c077e0a6d6ad832f76efb76a8346234298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f3bfe4920ce922336d04f9bfd06b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf67fa3f36840b30ae0d6dd8d386ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c53556cf44cd9b3e77c2823352b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71817c329ec0a87250b7eb3ed954594e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abda6e230d06980851ebf3490f01c01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80793a27d388693b25eb1c7c293d76d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b654cc316f39846f56698c5c9108184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f10093029d3b57151c81c0e91db94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583adeec1506bc343e62590a97b50c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086de37655b8e4b85457bafb30173a02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3903fe66e24d8aaab73f0151204b4c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc14eb9997499e19d2cdc96d95479c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412315646c6c5a70a9b2e08c1638720311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e20ac605183dd7c1c2f48e9422ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c664869af7bfd16edfc053d5d272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8ee89d5f4d4bdb77b41448c36d1dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1347fe09246fdfc9a6e3307b30a94e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2df23e790e3599074c0246eeb72eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b37e10e9622ccf9902bc30ae6a8e46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8676a7cbe54523d269810d3fdaa4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2c89ff09f0ba3e9c5d7c0b71702e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a0b02c9290bc07296be748da0570320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca00c99ad3920bf087a8257ae2de0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f28b0bc0723e5a9292b4e857df059322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057babbef594aef97277d6aa8674821323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802be28fc938fb46596cfb147af910e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000206e92c88de08b4245114ff99c38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992ceadd0bc0723bc29637c11187876326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9da21c091d53b3354b54695eb3eff3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f20c487dc9be5b82e78285826bed7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b621eaa2f19db8a5191d7af10a23b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a564ba2e1b654c7ca5812ac8907d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36757b9aa8437281c99d6fb380bda88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0563653cf2b698b4fe5326bc22efb96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071b33d118645d980c4bb6b3f65e767333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57598f62009cfb1e8bbf5eb228313d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885136f1e35fa3a4a3657909e80fd65e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc079be628668825b559d00db453fd17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bfc1506e4ac611c18becd986ef9b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b696be4cde5163e0a4477b9bb378338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198719e958c88141428b315c20cc53d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8dddd47e459645a919c05eab6ea7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb20d5e39423cbbe75970bc665e26a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2930d80637e25a1584c1459418ae005342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13c64bf5827818f8f992111e652d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f6b5632eea5f5c13f4c381456a3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b0c2c6a52c11bd9295c29715bd3af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca646795da95abc00e5efc70dfdb6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49dfa799a42b65bb82a15a88059eeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a31e66996dbc78752778a9e087ba6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12add29477fd60ecee6be2d187fea794349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b203343bd7737c1b9b6e964d17018350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa58fe721eb5bde88839caa84791d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b021eaa687d5bf58c51326b205ba69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7593ee2339cae8b93fa4bae93506c64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a92b126f7840596ae03f6315197ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcee95a5f340a99f27fa71d2a65da7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2651b933aeaa789b4e43427cbf29c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa52315a38ed07919b4976769e7f20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a458911b28ab3de576520c93662eca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b47606c806e2dc6920867d8c31ab91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d16e1f51db03108b3b8a6fa7ffeeb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56b3a65256443574cb0d602fdd593d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495edecd4ddfd45997e891dee9fe32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee663b08b49b787b100a06c37296e43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386f96bf2cc7de70de5dd119590f786364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839af5d1517ebf4e2841b7557d306e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76584a4df9cf9f0449d48a2a52a3a7f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168681e49c8458f64461cc0ff985e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960f7ee7c57247ebc2107a42f9d2c1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18142a8833ef233fa05dd0216891a97a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ff249c742d4ef6f3ceaab1e5b296a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874ea78051fd095aa47cfc51b58663371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e2c7e13d44bb53a0cf4a337c2d77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfceb875ab3b009112835faf08bb515373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270da83d9c31eca3a454a99ed9ab982374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713199f6092f19a04abe1cd18e9caf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5bba20b6734ced9dd7e26c2e89d22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b118f28cb221e460bc88af2b1a08b1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58092472c68d6f8e827cd9d55f2c56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb3a71cdeb79e8b5327cfdcac2b10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77302ce858a4cc47bd187603eadde903380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a703d5785f10b6602ac00f09b38e2f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d88f7ec90c53fae63cbd04fbcf0237382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8a32d01f27c073d7c9aede059669e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904da58f9c4ef6f85da9648bb1e59f64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f32132ab5a1f011d6cc09f186794e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407d3d7ec8ecde361651935b4adc18d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0861b28100d3aab8324707fb6f5621d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375530d9ce2ecbaf5c9ec790bb7dcd46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0f4a183e3f6ab4f15fca4225ccc3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c887cf349b61db4caf7a349e421b5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cafef7f267182c3248ee5fa8c537b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6bfaeda2784f3e43fdcbf5d11950392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23466389c1f7cffc8a8b60fe3d7a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992592a6bcecfab2998020c21b1314ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdbe893fda6a73764f269e14f06a66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a3ef47494e1ab8af7490a0d9dd31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ede3c1d59229e0b5ecbc66ebc73c0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a32821fc3a67494f65b1125496eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f5ffe07e1d20315f496e8029988f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb455938c70fead17af0e308738275400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51be69ddf35daecbb135223ca56140401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5f0494047f89da5f5231355ec83a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911f567e159b02bdca14e7007a384f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2bed6bcd474f378562e758246031a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfde38680c625d63c4a8a102ca130c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed586ebe049df4006a63b1e29a9ce603406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec60ff1ad9ccb6bd4f4e4cad6a7524d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d62105e49f8814e3db2003ff77dd03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f149cd970a735f118c27a23f82a0811409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774383b97bdf2c5d95ac2a450f5f844b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aaf97eeb18b4a939ec5b06a9096ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4b8311beaf75a99951dff8f415aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d91d9c7f5836195f428e8d8784565f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec830fcb6e7b00a48cae6a5ed8d5cd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54eda3d94145e27aaf67ed0dd32e4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372654272c4ad37dfdf59ec7bf71315416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cee8bfc630bb2f79e70bb7b0e6bb9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78550ee4eb298f0dbd5d1e381db3fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae5886ea972529dbac266e3053695e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac55f3675404ded77995627ac48c4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc4c825d4e303dcac40e06bb5b1c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf304c707ad726e3a69cd0f180448f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135faa6b05912cebcdf9e05b6e95e8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840021ba5edbd6430b5fde269c4bb18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63256eec90271656f02bae73bdc25f14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b249ec31c050bffca96c3082aa803426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480231b6c4248faf7a2e2cbcaadd2cea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee77ec53f53d1961106aec261048d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1986199b255f9f05a865084468299f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb385e5c017223aab1ff70e97da6ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8d728a745e0536f35ef3bc618088b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc216af1d1aa4354df1b05b191cde2d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e773a4bf159ce92568fdfc66e1820ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a2802947e83a0380f99b3fa2b413b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736ebce03eae37a153c32affb4780a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ba0d6d6cb90a4977a59dd8b12aa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2af6f71f8fcbc67a152ee67d8bce6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b145a0e60edd20a3f4c51b434bf8d89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c2c02c0fcf1ae220159ab4522d69439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355557e80510cf2398525c358a2bcdc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf2f2b92ac5a858ff27e84bd00f5c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabfc886fdd19846a808c084a2fbcde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed762b26d5845106784219eb57a26fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6560fd7f54ba556951dd1592123f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707b3120678584e1de87b6d9ce826d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de638e746c70c635cb3bc268f673d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d82a2ed7fcac39c472c3c33248be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb900f44dd94077fc3e89433def59136448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf590ac173e10852a4f9dc4bc86bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a17c13f027dcb698db3af83a49b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140c3d6f6300101ab14f5b376d0f473451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa849166f4de99832eb2db5b84b33f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb1be4a9207b44b93553099b1eb917453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93438536fd2e7e00a9ad407ab23ad91d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ab35b2ff678afdbf51190620b14e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf2a6579d697f71a2ac6c8637d5d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724c4ffee3630af0adeb6d9a29b2b9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590a65c2f3eb78e20334a2828b1f081458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405ae5a5d350b8398eb9850c8b3a3a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b3facb10111e41be7ddc4e10164d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5244919169fac40d9bc0c02c52682ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214fc5dac6bc8e3f4a65a2003b6963c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441f75206e8e1307d40ab6989c1cc3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786c7933a655c9aa9596bc7da089477464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b9d829516c85fe4a79cf5bfdaac7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416465cdade415272d41e340b4261268466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efbac86fe9a7ddaf67b8a29b776e35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9f4fafe8bbdc05ff5cb9b5ae882c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b99267efca500f84240c0b86e431f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b7179862c9f675b2874f74f004674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79b74ecf0d8068dee0803603c8faf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7b549122a66beba78db1193fead58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306bdd394de8493840c3983deb8dac0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48b166fa016b5483f0804cc24b9ae7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ce75515b332dcb61f83785878f79e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab810f3f1c7f145559767dfa47520930476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a5077953c017e8d216ff2519a7572477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f128a18737545af0b0563d1066ad89f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860de9d295a7300bd26dc3a0a83f27c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5feb90d89e5d484c71864f063b5f2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948014bbbe6f763adce7ae3c63e551d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dee1b8b574c50b3bef0e0892d88abe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1145ab176bca24762da06c01b99059483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edaadac29c700a5099f712559016b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de770ff134c2be17bc9e4efdaf6bd69a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb18fc06ba04edafe1fe30d0e89054a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c19c5055f7663cf7276ca63accd3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79d2cff62840c82d1433c5cad07cff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee688cc8396f4477f5e01b2aca034a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b850dfb22e2d69376ac46fdbd9b55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9667f30994651c6cda4bbb0ff8c0f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad57d5514190ce211f452ee6ab1f157492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862a1ce2e1eb133147db89cbcadd69b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177e19cd5fc9bef760a62011642ab0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695d6a2ca07b6eed184f1979375f9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b8a2577271d52b6d43d8d03f094e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f764b793c4d9d85b4719aaa410c4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0bc652cf933146e92ef9ce193654a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca485e13773859750f07feeee9534d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812abc47a7bd7288c674bb5850b022500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba7f03ac38c6b661788ed26445a87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d0dc67e750ad8277500a4ff4b5577502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55895e4401da1b8c336716ceedc4ddda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b639969c40c6e2de52e791d70ead825504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992193d64685035aea642178f11e4fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a4540f5dec4b2f314ab963711f913506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfad9f46b96ad915563ab71c2d61382507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e219cbfc081c2bf39f91a66b9bcf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dbe78491e237c38ddc1a4ece9e7cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c3b3268291bce62e34604dcd49a24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dbf2bae315993d84610c4cdd17f73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8c3ff6e467a6c6d46976974434ada512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5981e67f44fc4660387cbb4ee5b20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3919a5159860f729468069db468ce7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ed11fb99ea34af614661d81e51ea8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495679a666af2aa2c0c0b98c89d872b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88b8be4cac7966d7bb217853d3b444517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd780d84e60cff52fffec68c485ad55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8771a0daba8a07e6145dd2daf11e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1dffd21b3d9665e06e6f3c862642e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0151f1ce856f893c41e4d5666ddb29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6eec450badfbd253238e8f8a98ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6f2372de81cef21f2910e1636a8fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5ead86055b77c43fb19cab921f11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888cd3ea588d50c981a56147f8af53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d3e45d6d61793524168ed8d48848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a00866b70554a36779657f0afc9a6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a9a51da62436ec9451360e53870f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f458cef4ce7b9b69327bab675babf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c171c03504270848afa2f65ec277321530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b0c6620a158c27adfa9a08311a7cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62149a117a13a5e28a1a233b60c7121f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6095c584afacea6303ecae49f2ecb25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542d7351d1a5dfcfb4d83384f43c0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b66d12d89eb383b473b00ea6a9a1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa6b03c67d0b04b314d9d03dba8d91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ccb785d0245f8785947186478ee8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26abc58c1f992b08dcdfa654c740f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85174f6941a7a44f03c48052b16f71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbad2bd6e7b3f072855cbd55b16163540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc369ab524ea9258df6fb6c270dd1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41866f1a7d3d9d619b48add15110120e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e125bc21fe2b1b0e0a327266f49679543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884837f10c5f3dc562702b708bd0974f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d8b67c7f768fc846c7f275d05fe7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc917f52094310a164b98f211ce7a20d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986ed8e4614af21d735a43a31189a21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48be7cfaea80c64f8107653cfed519548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524500346c50a580d23baa426f065ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef945657b703ad0474af8b9e954d91f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713867293cb41927f2c73c875f852546551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc11f230f672ebaad75ed4b0dfb5178552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3a958025635564599a1299d84e755553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03496453e7be6da87a66f91be1b717554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419887ae79e5a2c3d6546d5f6719222c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dbc1674f404352cc38a3fee48cb05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361a71a1fcd1be07cbfb4de1177a97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fef76a98e37fb495307a1287754fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f3c7349dbf5aa1625ce5abb3f1a39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de946483ca62d76e879ee7012064912f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aed8b9c1f0a7a001bb51069622309561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd9d348c39da8b7ef70ba27653cae3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f42a3209b036d37c9fcffec09cf073563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad09aef9038d50cc9ea2a6d86aa33b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56770c112a49c770b7d0bc0ff5fa7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029f7b469a66b1b78c744b7d0de5765566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143612ef3eec1971f5d00acbded8051c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8915ec69953bc57873acea575e5d66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e89235d4b9709ac7ca834b3314a37d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d3eb7c7bc6388db4b1a1b9d8048bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d76f8d28b7ab7f5b4fb61681d6702571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ac15bba9a260f7f3b26dec2705cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd498926f9fb28cf1e9d381aa3e5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d12cd6869e4202d5f10536512bc541574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1078bf7a35bd7df9359aaba606f74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df19a566c53ab4cfc96d0cd166a70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f086fd6d0e351312f982823422caa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d1dd19f535523514b7a990c1db3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10484ad3861c9a9be267ba6672821306579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a7f6c8d98b2e5fa7dc80e006bb040580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b15ff13701922e2d2ec21ebe43804581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d27ae6b1c09a1723e57582529088b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16656eb1e4d3c3474f8b4b183a78a82d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d9180b64e6b72050048cf6c987342584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f2390bbdbd7bbb35484b5fd284a1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0fc83addc99f05c2cde5aff48a99f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba47d76ac4d4451ff930a7b6853573587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9641ebcbac69543f713e897e21afc59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db88727b65e4e31bd01c13b6363b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8af779b622a8739dd3679a0d7a7aed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2e7bea75a49b0092856f2de1d1640591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dbe469f8c538807696e938897eb37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51666d7b0ae491019b8d0a89b69cb5c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5762e86c7b6976ea4106abd74a7b74e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c34b34a41c226760a57584f3129875595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525c4fbaf700f6d934477c014a4e5fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857124ad628bcd8f5d12372744b0caf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68ba720951b7c1faf4f513246e6af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec38a91a6a3e3ceb4c5bd5d3f1d0298599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dec5e6793fd14dc6a59d7e672f1abb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706d4ad89e6e063145db22a0bcf10ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b0b19dde2453f1c4fb3d52e005164602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0819a9a7d3ba338bc2655c4ece53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa7a237dfcd09ca687fc867b7820e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4506db14fbd960867ae51e5028b3e4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f6079d5b8cf5916f2ceb996064887606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74d3e1b070262830c98733cf19d84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015217117121edc1ff55085e02400eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1440a074faa25aba460b3f552ec484609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752735a163008d1c40cf343027c9855610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319e019ac179ca815ca3ce218ac8636611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3e86492614da2fb16836c9d7158d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1bc2cb9a95ac29cb922053f745110613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423938b3d44bc8078b1651c3c64cafbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6b08b3b35e38daadeaeb1b27ee4d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43737fdc6a245532e926e74b3b5ea0c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8a439f33fd78fd2b9dbcd9becad10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6e100152c5835f311ef78b2f803ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d4d3d11fa92ef254d901beb407fca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa19b798cb0000c4c9b3ab662346d3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700081f60f876c232cd08c7d9f68cea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5397f691e8889cde8655f2ced83acd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a20a0e6914dd7a1ed399d4b900a6a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa4433607321baba2b6f1d181790c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d3ce5ec2ae3fecb4c237862c4013625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a068b4fba8124b1fbe5bed148a3153626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987acf96f0d3920e3c0e56788dd71e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9d0982ea908184d0daabf623357e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629c88fb511658efd4936ed4b94d56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42bcac98b7a84f9c6021b5159b6958630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbdc3d66d42cdf4e9723e5baaea00e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc53d39e52193634fca17dbceddeb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfec2720afffff2bd3c7c833ea94b78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b3980a8948b5243c60790f01eb88f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f25c6227c6ad05ee0a9a49114b57635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63716285665910f3eb175a7711ebc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d422bb742f8cbbd15529e334754f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c345c0c1d8c7dcf034754351bd4925638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0de2fc19076b0c9c4f4b725ddf36e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875859cae0a716a258741ee21429794d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f5aa85642a0cb1275d615f96a589641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49cc627b2a38eaac88e75df20d9abe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf75a7fde5f6e20a3471bf8f6fd114643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abbeecf02494beb33b9199cabbe6b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3267fff3935702c982af9bff19f500645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281857c0103f609c8579cb1b3fca81c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35bded18a36d3e125631f3bcf5ffe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19cd34cb462c14a87e0b63f56fcc7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7262a9875cc842319476c46c7cece6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d8b392074e18dbcd906baeb24006a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3d049a8500be020f222f48c6079eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba6dc7ca95c6b566909716ba95ea0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8314059ebb47aadca819fc03706bac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a619a01f20325d97aa141f9e20e55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d80523a0797def0f39e2f10106b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2303c0ed824ba0ca4a1043d5411837656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d4273b33ba63d5c18583c4cc80b76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bc486d30c6b48c88114daccc885ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70415803f82c1d6605c4c350581b092e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b747feea578fef3aa527fd594149b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2e8be9609a83e496c8401c88c8211661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb146929975391d3fb9d704e9367e00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce3efacaa3bc322db4332eef200547663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9d4d140fe098c151873c18a9f9ab2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a70e263145756e2817b6f7ca0463ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f4e44863ff36de22cd98eb8a0be76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7b78165244bbc3657655048333f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b758e1d570aaf70649c31d64db6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fb88b3751db9522b3460667460444669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5ef1be1ca9d6c73f137149eb67eda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef864d7a5e1ba817289f47e782da60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945d7ea17d4381b65a95ff264319b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c661e2037744068f05e8e8853ec68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea106a839cba4ff76cf3613ff07a74d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a97b970f5f9dbb3694bbed4732a0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a07cc4ab1ba6f0ab68e25affe399676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecfb3dd90180af6bfcd3d69e234de0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f22ca1fa552d3e2306e59c0fda686678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060e8d18c85e256bc70cfd94f9ee0db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70344bacca70871b1eab40d0691b38d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c282b0d363f66a1f48a680c119634681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad65b3d02a2bc139d023752146a3fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac53a86cae3e3dac795d4b85401362f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68abb169751c5b1314fcc504253fb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0f21ad1a4c4fc36404838b27acc08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de374538095b53b202a9eef8480e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3984845221ede46596a6b34697889687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a130e39edb7c33529e9bd971e8a03d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41148472648f3b42cafe85de89c3faa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c56f8e1b663f712e6462a1a16c659690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e28876f06a7b91d8b55e5886e019f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f8a1965c9e12e60fbd7da7afbacd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520c6f5c24803373339a813f7377fcb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd8722b3fc00877a93573b55b04dba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eba1fd679ac91a11cbebe2347aa90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c6eecd63650a6cbcf1b1df5aca83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7040ea6288f29ba7036cf0f441be5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b45c1eeca1211ea84bd168d3a9db4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efd7ad847e194c342f5db8eef1b42d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bb447dd2b2d6d901ee054a711bc45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447d03e0a227e94d7f575c8c73b916701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe07a9a32a23ff772c14219b18faa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a53cf16fa84ff4be037753550717a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2931e179d010c4428c4a31c6bed2470704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c92dc7453aedc7d4d517be7f7c541705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b8bafb0b3bfac03a1bce885ca5c91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62595784fc86f264cbf178b2628325707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3215d24acc09647e12a10de513980708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b06169aec4fa7ed6cad054d69147709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354b550c0bbf37396bf25db1385a5c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811d2196122c4a88dacd4db4d18b20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d926880d55e2423b4b80b701458d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04cf7ddf5c74477f17d7dc9c75c04e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861f9a91198dc19fcc30a59a4da923d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c1c3aeb6162f0dc5286131f9f76cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9efc0dbdf6eb125769c218604e7655716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bf1f7cd59db96684f17401ecff03f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840516275ed8a8ee3ddb6ee1937eaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453c81f062f32e3fc47ab6d768bd086719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d5a5a67cdaf2930b94d8b413608f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce12f43924223bde0d0dacd6dbc6e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af14e76c30975072376324a5e18a79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a757137000163b8eb6b827dde7ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17367fb507155bf5a433edb06c0ab47d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd768a45f35f7bd7afe578ce3ea325725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b0d775481e9099ea9a10a3a6efd38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f509c1249930b29bf3b4f0f8f538fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffdb1d3fb13b1c7fe6435e53a20e00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fade53b31f1fd7301fffa79f66e69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbdd530e081c55d368ce4231c27a24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b824f5f32160f83e7dcf5b1ac00860731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d70fa5168187ee7aaa319772aa0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a610c9d3fbe2519d4cd88f02ba3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ae05723017547d63282b6d6327a69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1656e4441546e4f0df229d6350731f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c71109a4fad4504d5861d4dca94a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0699e134c60b6bfa8cb13574f596271737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5201ad0566a6270a409abea321d08e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3efe3fc6e69cebe41ab9b14f27e5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a773ec503803f4e56255b15ec6888740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804fcdb87b0143f39097191ab6debe9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce8c54752dd50a9a1c2ef383b32b17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd33925153ebfdd466a3d9043639690743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c212194588f2dbc00b919752eb9fe78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b0851ca0989aaf718520f3ef5f18d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daac57345c26fe2c690f206c69f802746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ba111d9b2d7bd383696fd7dca2b14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c7f6f2d62cea374225bac76c40eb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a5d5bc89d79afd9f98268aed20be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf404efe730479a8f9b21c641a6296750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fc09b3a5f4b7f11a4fd27a7587d13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30938a674a8c1a13acda432337705a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3820b566a0f1898477ff530abfd48f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9115fbf68005bcc892d677518b424754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce00e71868903654d972f12199c91d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac19547452c204cb9934ea90533b3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eafeea000df921adf3f5c19271197757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44411c70a07680be33fe7b098b53f1d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551a5a0f8aacd223eee13af18de8348759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>