--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921b7606781bef3151c8461ec1965d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc13d0842b24f723e3c5326af0be4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380449b641216d4dcc3137b3d94902d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab317b40484e22758b2cd5cc77d74f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35abecb06e599a8c9b19e58a078a8a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160873e232f04b28a38ea55cd2ce37cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24d864f698ad03b75260b7d75d8aae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a5bb4ae14fa410718587a02b90b198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b29f7b7d4c3394d04e8bdf97868a319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e96635d917a09de5f525a094fa059410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32026a99ae964e47fe3223e60316bd3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cbb2fad387d760ac68613ff219cc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a04ddfc3718d3496b752be14f2ba313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3488d24763b529f0eb2edce788df57314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dca2e904b82fb55bc1490772a439415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e456bc589fdf5a736c87c0c37e13c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd885c7dad27a3f47abf447f539c4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b035aef5d8822df1d73bf5643f68ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660be36644fda744d82cb01316b8d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ecf8c83959c0c287ccc9ce424426a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9af821f7b33fad82f75b30c15230f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf92e489d9127719634a0ebf273324522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb8ad1e60bec3d65e430a26eb3d19c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4172e28d1333421c0aa0916c9c1a7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e194598311750d3c225d94f5a9ba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa438e3000a838f7b00f0d34f31ea126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d661679d9b47bc5452c277e1ddf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7963fd2f6d35841cbeb879d82f7bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440428ca770ee4b85f62ff69712133d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd35dd75cb46792832e71f6ec11420a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104afb11cbd51d80708856841f1a357331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204d8d9bd51b83c6d241714d38b033b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e743c2c597cc70525a82085bb228cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9a919b2c3457fd4c6688177987a7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d90944399fc46728195c4919bb2af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf1171d1984e7199c9f7ffbbf4051636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153636eea2f296a6aae2118f04e204a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98484b91a20386c47791c5b5dc7c9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff6079c44192f2228eec3d561375d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e45d523a1b4b6f81273e0a66b6f0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792d8cbc6dcadf4872560a763eec4e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76128c2bccc1a81a0841458e5c60f30242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb253e6cea15af07c9b33462605f1dd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210523d2c5c0df7a3fd953ff73b9b8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699faa1fb073a08e1730c36708739d8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d3cedddc6b771d79e94ccfb027a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21fff49d8e60b89f73a32ecd969fc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dc1de381ccfff292e0b282ebc20ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da9e75168f946eb96e5253d5757a5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fb1d27c67c0883fa5b4c570d97abe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4a8801c6a9b4955a9466e0d40a0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0dcb9303fd2df3b7608ab2114b9ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b781dfd1b569cee0432ae5f9ad58b4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef624157320c79b32a70e375bed8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73599027a47613df97251fd1108430fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef7132ce08dd80950495e021aef51656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf058022b24e2e58048d892c9bf14f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e233c15d18dcf797e0c2acfb798f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b4ab029a43a168219fb18fb92889159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e309857e21c86e2d8d6e0113217c17f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2e586d466fbcc93a16450ac23069b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88ef7f524db13e72f8dd92018358f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a947ad690e8a9c4310a549c21ad063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134d67956d7997b9f4760080a0b1ec264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b4551839494c2a9041fd854c7035665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea04d955f04cf7a07b3d76f415a1e2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c0af8727982850d2522d6c4ecb10e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b9e7abf4f22cb3746964cc55ebeec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf15fdc5615e72f51477b9648c8e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd6a7d7d1e0c21edd938ed01594baf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0868cebafbcf3f76ef547de8035bd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f33a66eb1f9b3bc9a917977e287572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cce2b710155c7daaf22516ef5dec673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aca0eb79b0fabb5369359d94d561674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d589b90ecbcb82bb3869d8a77821a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe447351a62fa0c141bb0313323c866c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787aed019ad14607669d11483ee315377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a86771e3b8e803e38bbeae86e7be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc8c929b5d4a08ba869d177f236c3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c821b4d05f1ccde21986a6f70d1c7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d4110d978581150191268898893b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae108c62b3b5bed1f32943c744894e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac148514b52179957ed22fc94f2b18083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea325d0b15a9045e685a3bf6973466384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b186f511556520243c3b4bdac6e3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de522a21d6aff72e0e6b245a2e58386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f7ad3c45d82d3194f632aaf4e81987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819a26110d298313be1a633a328bc3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be16c39e45ebe5fc0a5de9d2e39e1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ecdb6c334186c0cd767958c088a5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706b948058f4e218da9fb5ae943359591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f3093138b61357e89ccb4370e506392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310cd20cb5df778d9d96ca8cf8c10f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8686472c2328b950c13982aa9a1a40e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beea5292b002c721ced3bc84dff6d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9813c7166e82b56351c22b7b78a1c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d9c429cf42f1e33d20ad5279bfa4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c477f630cf214709ee6e20d24e14a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9bdcb131d64957602e800bda273fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc646c90134352d7be196f17a5c120100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51982936301f5232079fea39b06e5564101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e77c0244b330980a6a81be035491e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4582eb091a850903ca98bb409557b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74bab8137cc4420401ee7900132b1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1f69d106680e968b4949357bbdbd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207021e1ef403a9d4c32e405c65d7bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89868da07e5feea5799d2328144e221107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fca0c0eb322b16f076a7bd9f65f56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5365691357ad408958f1574bad9f0c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8949bf318871526dfb5fb6f0550cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b56d47d9b9d2ad5c92e364e76f610111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd6a3436b19e6dd5627fd449ab6bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba324cadbea2ab98438699d874503a65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bf2e2f44aa5045fc86961153a54fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0636a742f0f756d57387ac065a80f24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650661a12a541834e3799a9d63d3c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731aeb9ae4bbaf383ef28c229008646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0ea180a06861877aec16e48040726118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb2f89ea5ad7e90be6b19427e5d9ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac15f02d785950083f7bceee242268120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df41ee85abd870a0ef8a289c5a8c4cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f87cb8083cd357213dfdd6310c420a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4892647b8e56640c8feb915803c6bb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210edf054886d13c32cd6fe6ee8eaf80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7f543f0a98b018822c88ab72d078125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f42adb49a80da354e8e0c952818819126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3d01a7fb32d84df80b736cfee676c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4542159423a8a8b15c727e1a89bece4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf2d5e1d970e9daf7ed0f48789ce77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085478f134514472f137f023889f52e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640d8f0a3bab95383f3c4718c5aaf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8af59d734f1e89725cb8e7edc3dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1fc185d9ba074a433f945725c761133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5002b5e5a57ae49df700baeb967e032134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cca0563cd8e4ca86f33d98de2326c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a41ddbe2787ffd72b351710cd168d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae7f6f42a545f6369fb6a9b80393ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e27b0f790600859d88eafee3948973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96b527286928a0818e0a8d5f85717139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b42c9b76ee73fb92d4f9e7c136d9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac57dda25def96d9d34b546b1c902d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd456b821918aecc267d5b5c2ad45a14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc656e47a3346098523bc679b50e6043143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a1f3ff94ae332d8969b7b12007c55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671fbbc3f53077f72cb5769c4d7345145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115e123bf1cc47d58754d69788508c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e10d2eec2081b46de3fb70d466e71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad1fc4d2240da4d974d873d1dcd94e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5abe726449b94531982945fb569c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf570cf684ac4bb2188577282818b9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141042f94b8be9501d2f11111394db8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3911f677fa7d97b733d90b547c04b88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87902597e5c0fe47e11666b2d0e92aff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6ad4f5a181651e308d90e8487eae4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953e3ba77543e8106d1b06dc0140ea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97a8605f2e904221a72ae1dede8aae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b1c6b90452c8857abff78ec5651a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e825a348c3246aee45f9f6f1a22af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed57e463933adcf2c3590a89bb104f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250fdf5d30c96d7060b4f1fbc3fade8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118ab6d4f61f0ae9c837853815311d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34d968e1c81116f3d94ef1cd22fd16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8080d40b467c51ebe98286da22638a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fca51f62abe158e5fc5d096e6bebfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dbde3868c71fcb2a75c9bc9af5fbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc10754763fdf0d55be6cf47888c9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bcc6b879b15e4026c0294335913a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6dc7e3c6d7938e925aaa86891f07b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156910b8195337e5ad8c48942814538169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41212104c83bd54163dcbbc523d5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408f4c2eb1eeff0bba3304255abb96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442b836b789cd36938b360fe4aa56c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f78a3afcb615563db387969fd357b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852d1427f586f620eb6b952240603f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ee7bd7970ed09dac448caeb1dec47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c804f1addd94f4d6b694940d5c8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b189a050afe29b1f9d22afd9fb58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62020fc6fc93b413e30cc74879e94aed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49acafdb1fdae569691da46bfd95ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9a9fed72f89d9f4722cac3f3d99f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d996530c185fa1655782b8313930a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80cc9c6d607ef4b22f693c4a71d1a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fb7b894fd4c0e135e1ab1e5c2487c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0530d7f4fdbb7761c158ecb1fb6c501184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66155f89da6475e40271d118e9692a84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f43be9269293c8f15452ec351c44c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f995eadb6cbadb876b10f4232c2f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ddc127d7e43a211c19b8f59c8956188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c361a08fff0b63cd4125e5013bc733e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a7ace12ac7f6f0dffed4cab5cea2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51c07a29782c559429da297ed2c888191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04c029dbb51b2f9802008294919ac4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d853d35a6b1bb2284b55e303cbc43ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad84c1705196eb1fd7b69d0dc8336194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b7d387dd29a0cd1326529829b0cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2515134bdea75783b901fcc35be143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4169f1c7e7e5aa7225af926b7dc8f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b86e6a7b4051c1a8597d4322445633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bcd0ad97a4873cfa3676bcd8e40db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea82397ac2aa17ae4898aaa1a5b1663200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d71a6761a74939aed67d651e50cc6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42066a8598582db3ff73bc8d29135549202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eac32fc32aa4e136e7bf1ea804a8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d742b267584c0d0035032628489c091204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a203ec5572f362bf779bf81e9fa7ec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95250137778f4bf9820ea51bddb5c88c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ffc83d3291ae5ce1306dfd5d7e0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12a1d3912dd9210b783abaa97adc33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f981e90d7a4da0fbfbb23111be880209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241fcece8651f91a4ec070e93c57f48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a1d1806b546eb3be416a496a8e415211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87fdd0e95e153c52f7865f8442855a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fbd82f5214879ea07e583b7f19a0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce278891557d6a1501fa33769a6889c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ca2897ed149d88c55e5ae0b65f495215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ccbcdd462e58fa47750058b21e97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4909fb7f4956d21bf4836d80cf972217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ece6a2f30c2a859b0056fdbe653b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ee66756083b3e1e9d35bc767902f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a1d3c86dcb107009655d2a072169a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec2f2654ab4cd851899f681fad490f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d85fa24a3c122d8124563e18fed2a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743676034ac7ee66a6c457b35c411f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30214d73bc17878bcfda1e7202589224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e252e2f9c7399f77f5fbc853463919225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954f53a61c7f7e16cf4732fd2353b8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590042a3db5d782b6393e4b3b9b9f4d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6416e5cb685be9b8cce9cb6e5fcc86c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83453413b636e7fdb119c8c68b99e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74b68c6c5ea315c5b541f23f8ff49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce161f031d4d68b59d16a2197bf33081231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eff225ea57c5d5ca04592733cabbf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100921d40b5f1e62e7a1853fa50bf547233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba990d69337d9bd0035caf5b443fd73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189fc86df340a3d94435258505e0866235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374300a7f0c7d1cc66fabfd87132c5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed89ec64ef389ef6d89a4bcc1b0231a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a53d2a3446b002f4df4a043de5b76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0049bbfaff03eb898772f53db4553239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845cb6f4c37cd19e718c648681a1043240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe977a62997553638ae3b3078148aa7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008a66aa87cd85b22987628ffc4f295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0882a18f1613c854aa53451b24f91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e721c813e1aa4e56fdf08ed1cac0ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcb1c632277102504a6523710b6303245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4be87a363dc1cdd911a7f7e586bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120afc149989fb23e3e253c1f5b0b9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307f92bbdcb72ca05cb415d71955a87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ebc9b23d5bb19be9d43c43347f74b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb4dad7c53a1e5afae4b6d9f620427250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c0c5dc6df5a8db119ded33ea9346e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a61a62a85fb9e0c69e79260edd827252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf42f28444078a2250496fb66075cce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d366303274c35d98a0c2775bb309d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c50dbf0bf093342f52905f5f8abf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d2ffc9df6ef519256c3cc3e711a9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10401d6e0f26a3bf14a061c7d54a41d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a82ed77cf785b6970c532b46b5e69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122a18cb7557f0389f8adcfd2bebfc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c53108ea842880ad67b3b91c2f9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a07b616386e898a25e601d257f0d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e45b274e3575676a4a8b1c44ee847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269dde86d4d3c6b03a00ffe420dd43e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0f0c4a0916236dbe636515d49f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02288be8e5dfdb436c8359e2e190e05b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c2606f2101346b61816c402037492266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feeac11995e77a14ec46542244dea1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70222f0fa37695f16d8d8f6d1fe93eae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca25430c0b5a7b80fa2b333ef2b169269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e98658a1106c936205d3a4ef128ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ba164a140bb2f0d44bbc1c191c386271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54616df7763b56f9b17a7d810fe27d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b08773da8901214108b9ef0444081273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdf457418b01866f68d4f7fda8c46f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a919098acc83837749f86f6eb10477275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba94e01652826b26faee8564512336276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b8ebed71027d0639b520325d6a2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e331c69185bcf02bc3062477c87c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454942936842d62232625c5555f71ef4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c5538ab51f049a922900695f57506280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfafcf5ad527d7600bb060f8a161a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccffd39124f595aa1a4d86d7b5d3b2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f872e7daf512f37a237200e3a8ce37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fba7775b5b1954aebdd7e8e1e51b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4734fcad1f3d7909642ae792f2b2d19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff113028b6c9ec6f7fca0b176f75453f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279528236bf7bd33134c04ae023cedd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83fe85cdcbefd32c5cd739b300ce15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5693d866b8daff3e9f8eaa4266c0f4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9bef270379884c97a9b5856f3a874290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f1405adbe8ba9c54a115fd5a121e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b03d07fcf27390627055c9a193e93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad1c4d52140ba7803b7a6effe0ee94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669991e85e51ac412a32f83d61bf90d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9f7cf75aa1bf3fc90d2b86fa44ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e713d6d26afdc38b0ddec7be746c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca6721f26a5f6e38eb7a0adb5b125297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7492356b35faadd698fbbe08079fe7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4c2b5e1dda8ef8a1e76274a11d748299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b2fde70ba5efe3f1df45265017080300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80015f18a2ccea739ea79383f4834ae7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a982fbe88ba070da438d3b946e90a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb513bbefae82366691ff1d9142f2bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6293587f56dacbd4824cab0c6766796304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e9ac83647d7590383f9cfebc0e118305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c0b9c8ca94d29bb4fd80a31e45e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c5fe4edde26d6d186257df69f1df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72abc354753d0811d9789b45b252a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e26ac0d49ec0d146f172bcfb75a44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ec9cf6e035bcc7994e681db7f8d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3c81d3a54ef3e0005da7028cdf137311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad84aa2e0bea5613794e92edd5a775312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8a3a6c447e34c9fb13648550a65e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc9bbf50c39ba28c33d9b42a5d6bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fda848f69a21e9a6a303a36768b2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa936135b297576febac95214dfa9d1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de746bd95f1b4bd4da3ba39d3d33ec7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd942c145c351ee0de49daa4867a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd10ed56290878741ce684ebcd8d567319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c17e532a696d613b526fcbed247f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36558ce6ba98b4ba1f1c106edbd2f92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e678da0667bb6461bc5ebde74ab374a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4766a53839c528c8f5b10b951ba8b1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd0fb30eb82bbdc254b0e8a7c5a98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88332cdea733ba0c9bde8b04b0890a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a5ef4d39182dff80afa35437d794e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd1caa9893ff7c11d0e966b98e8ed6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293611cca6e537cb8e8e4a21beb62bbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec626bae021d0e192166265bf17b73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52807f001849ab9433af6568c61294330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5f78f344e1a3804ab2af06c230964331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d30e4aa3c72c66640e2e65d48e7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f29245a0b91fab3bcd5ae27b6c855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958935035b01cdebcebe756b6209566a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6584b2adfa61b317c2bd1a181a17811335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5040939b7fd12f3aed3657850b0611336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccb77ff5950b81f4803dad8f86aa53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396581802fea6dbe8a5493dcafd25402338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f08693f51006579c03573b273740cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865981da720747a257c539be9e0e277340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd32c5f86f7ac426b03e7abd0702662341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd890f89d534c480c5299b0d7539f98c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f2f8be6d5d53f96fbb98c75725aaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79591d0f5b38c97af6f010339451eef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2209862259a50c50e72e60cbabbe574345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e7726c6449b67d62fdf722b115b35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcbfc62fff790ddf18f5434895594c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1f0671eb67e56bb9fed7492c6fd60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716c26a13a80272111242333c8e41e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2abb74030bb0bad98723119722adb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81bf87e6b518bf3165bc5e902be8a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581814a97d368d03ac84b9579eabba9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd79f5d75e50f27d4b574e352e256353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad4dc50034370031f2be370bd40db3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a60e4cd22afc6ed3debffddaca10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819efafab78da80c0fd363c2d901036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddb6f04561a006041dedb2df141382357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fb3285686a4ee9bdddff922efdd2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dc89d29e7b2c2cb8104b9d2ee8b0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec05aa905abcc9cf44bfb88e59479c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d1f7368c8ff9a624ce1db85ff26db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae6aa308ad6d75f89d5e5b6482cdde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d55bc6484b5049c16b5ff933f0482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f12fafb9605343abc64c7adb43300364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d74840bf8ba3e545275063136b3b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ac73ae8e7c7c4a18234d29faa0de1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef71529a353608c0a029f37f5429f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc0c6fcbcff73b551c256bb5a3065368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d916df31755079d26a43a2d53affc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accc3077823bf082b21d66d291a9137370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137facec52ed2295d96055b75adba929371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10280aa916e7df835c68f01e5ec95796372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d08a8fcf58275ad6e9a1375ed36217373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcbd1b9c3d30c5b0a87323405e6973374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e054e8ec4dcacc7a727dc8b1895b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cea4dd36f42f1574aa7fdb0ab63a14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f05f02c3a75bd8817a35b4d61948377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2161746007acff603f20c2cdbdfa00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31fd5d440384bd276878bfa0986414379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d63f9fafeeef6338b12f2bf063a8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f1ad71f4ae5eac141e889786c9d66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb8853412b23426709251b4084f075382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2318c57d0c32ddde2abe4e086e32a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc232c0b64d623e84621704b480303384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058687cf20db1352fcbfd2c62bf33b8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92222dae46867eb94d7c496172e019ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e0b591c20262020489c9ca3f870b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a02105e4205b4ef62eb1cf2025ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbda8240d32305241550979fb5a6ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfe3df0091a400894ec4cf5bc37c38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f9bfbd534db5e5f66ddf42f8a1749391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d51e30539a6f74be7be4b4849f5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4fe37343680baa23aa18dc9f6516d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631b4439df3d9f086e6c4f4dfb9da11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e99a8793a9d247192468171f41a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e528d45a264b6fbc84493665a0c09fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0d12bef6694d02a7112881cb3679397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513bf686fcccbfbde212103c308ce2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9c96c2df0ce1485b9169878fa56fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedff2bdf9ec8dc8b8c94e3a7bb81c47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5060ab6fa0817306416b3b6cb9021f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0309ae5cf7d91648745715ce37d7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4e76f69b1e4db66e1e3603a0c47d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d084e4ef32ce03ff24c75230de8864404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98a8a69af8e9797d33af97ca60e8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84d1f336ca38d1628a3f61718ec375406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e24bfd8026f2c2ba04a6caf9a2d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2462a820fa3b1debfb57c7e7d4b60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd18832bf08441e7bc1767918bea9b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99be30195eb67c88b47494703e8c6ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45675a069fd1df443a3d934d87bd83d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e22fd7259c02ceed37e8508e53c89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2734ecc190e6a0c4505848ff5e874413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e39b4cb044d2bbe8c852a72bb84666414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbb4268feaac9079b569eb8bedc090415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2069cd856a66b9bca882a0fed114416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3611a02545a101ff2f4573882b5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfad96f5a043ba4a150b6ebc213320a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e01870d4e0ecf607cac32db31a083419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881199362f348b098a9e0aa1e6c43808420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336628a7a8022eb36bb1557d6be19e17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774e252d71ade33a8009a15cc21a3f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f5040dc6c9fec2a33b7fb3103f632423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a500ac5bea9552a62d6368a260173424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e6cfb1a84f91f60e07627d4be9c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466ebe6ac04042c59a5c613c89a19d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ce325f865d969da8ec34bfae95a05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea514346b487ff5579b9fd5a9e43e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab182a6bc774fb27c3b006eb5871f97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015503370680ebe6387476ad1e7620c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65262989c5af54313e631cf4f93be90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301768df90cfacb6eca711129f7a14c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789f57dace3ede332056e7287d3c59a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847299c11cd69e4fbdb71f3aadfa44b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738a828c20097e2b58a2d5d89fa4525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72c97d07327963997f6467feb4db8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b49321ae73a5a437742a3a24ab8e21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a32d5a43a8bb507857b4ff87bac79d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ae5b3df4377db11b59073e9c04e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92511ce65b69d54af9f0c601f0e5dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95d3cadef7882a87652a6a835fb7d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186e60abc3e3cc15e789e6ab836a875442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81917046103cca63fd6eb4430da48b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63efede9c0af9ab2061db815ab000444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5f98725f0db6b45015da5280fc8ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ba0313634e08c38e90c2361a2be87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d83edaba066bb1844169838882446447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671df1b9886a10a19bc708fcab39848448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e474c7ca3d429c2db2e7566012feb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feae7a5981bea43e401c9322a28955450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c83261ef4d089c7fdea9f7c8a402451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aadca94f1c70b720ea677c1342b0c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007c15cc8dff5a45270ed2bd2d6a07b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497e482d476d740c0fb17c756b52014454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c382c3f1032c39cfd0039086a121862455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82b2c0b7f9d8720dfa1d65ceea18d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650def2c2c91550f0bd6e7ab487a5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c7870753aa4578d77ff34e28bd35c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce878e6a63bd115efc08b32d785664459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22704313f5c448ad7bbc38604e3074c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b526281ff2d269c60fada9bf5ea1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9809a95a49f6b74425b236645bd6d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec5d5e84e9dd4fd6aaacacfddce486463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dad68674ef4390d10f746949835ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f563d43c94de31b513b013a51882465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bbc2e70f58c3a0fc0400351950634466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88973ec34db3e57fdfec49c00c25b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43e897bfe5051ba98cce4ec047484d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a580f61300ce7d5934766996a4779469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af68aa87037efe3c540aa02bf0d14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925248ef2ba2792e4685aab32c15f11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c6b0ed651637a964f3ff9705c36ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304c6351ec323b400f3b7d0a8fce16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef87daae44ed152a56d343777fd72b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c721349a05d3708948daef0842c3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401714381dd325708a965d6c09d2112476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc86eefeeb18bcc2173438ee5453777477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278953c38e529948cd7c9a3f1fe6e3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a1d77fe6911c3b8340d6095d2c615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772563dc2d9844a9a9a13c4885fbf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02acbe88bc0f0b05952cc7ede5ae2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fa287e045d1891a508a0bfbf077b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc27b6951be4008c8dcda5e38ac6f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29e4e76b23616485ff9c098ddb2f3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b98cc71567f44f02fc064a0ee90648485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385e1891a7b8a6a95ae51c0c164668a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f39ae5a9cbb842493ec9d602bf8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0c11e7f6dce0b017f650225f7977e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330fbfa0597b16893c5d442bed71381489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6184cd47a1e52dcb29aec68c4e6df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa273b67625fbc1ea17e06e5eaeb9cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece60e2ee9ba5e597f9923edd9adb8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c62e0e3713c3e188bdba9bb14b38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde530bfe91e92442366a0a14aae943494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2893b19017c3950e1a3691795d0973495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c47bbe983fcc2fd732c49eaa7a7340496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052b799fe46685d395622e0e09f1476497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170fc870be9e5dff62a0a0708c4a98a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e996abd13199e69a0d4dd01aba815499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc43a3397cd076c557105f1601f2c84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa19a88f369bec6362128306ed195bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991f6800dac8f83b36cb9b7ce18307a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c85581e55e161bf3a85ab71df2254503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b49d209fb2a3bb830d661591bb5be4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c770bb7dccc1593e8dfb3b78369cc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8a7a73b58b6e2bf53d11cb62b0f5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba285a7defd3484b160c74a00e0922507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d16d3a04ac457f844e137ca63cb06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d4aad7328e422f4dfcb2096f8584e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c4caf44aa6e29c2198fc5b516b9f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2b2c235d37a1b293ab6e9e054bd4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09642cffb2734bfb8cafc75e941ecf7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f69e41194003443fcc8e7e42beb4a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8908a2197a87db57fd89c1fefefeb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadde3783e1c05e09df3780c7d3140f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877afd605ec1be9d9f48ddb3d50756b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c983d045586ea1ecd7cd5646f3a804517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48baee8287ea56d5653b0b273b184518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec6366cfd842f88f657bbfa668171f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bd5aa2d85d577e104d2070f8e787a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1639291d984bc7b092c765776c06d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c87e9cc602e5e156ec2bae43217176522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a63fbd31cd118b6c4aee13098f0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e9e184fc601fd7b81d028fa0540d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810bba14a4429097ff2582d601aa959525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737a14907941b992d6577f2f2a3acf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed7975112de0c64827bcbc04a44a32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb576ad163b2e271347f81c2e30240528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be90996b70bdd99f1f467418a2a690529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347720192dc15b3b8867183d2b6c69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42199d680587f69eb002d6bd4c3d68a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620c8c3093ded0046558fd6fa5fef18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251deb1323d0aec984dd6effc53f217533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45abd6272282ed5ab94671dd28159b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954689ffd761a2cf809d3a3d86606b5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4887f73081533c274fb4ce9da3940af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b461dcdc185bdc39a1d7840b3c4326537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06880793f9a4af575d16c4ddd9923c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be8ae3f3178ce7602c4f591de565f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3671f47627f8f68af1478bead891afd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134c7f11422bdffdcc849ab35c2e5c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f74469790735594ed45a71cae6c93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1293d7a59ebe86067299aded273d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e01c745dd89366d5100d67f19e343544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e5382ebf5f7610ab1158f554950e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3df1b64c64c3dcaf678a01cca5e5ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a00f65008496cba1e66d07f92f4384547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a85fd1fc1230d0ac4575b106c10415548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526f519e5c7d714bf872c942d49e526549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0811c23758450cccd648bb63982ee4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b0799a63cb65c3094ccaf8b7ab117551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066e3a8ea894fccbc31c812519f2b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dc7102841f25c2d75b69537ba1a67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0c72b870590a8a95b85e10509f8c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611756a89820c95310f93aaaba3e5373555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bde74edf673fc714752fa0280cfb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a4c9261cb9d799813b17c695fbcc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f568ef5c28cd4c975f6f59643f0ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410d6cf9e33c33b6de8aa2832126b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bd90dbfb586c65cbf2f1a68e8c1bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449432642c0f4093caa0d77696b418561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b5168e14a659f5a3eea7dc65ca106562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07740f21a225a8b61c0b7c3f1ced4324563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1e4961ab12704828ae7a4dd69bbd6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795bdeed7cc26ab8248aff4eb53be70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e1003cb9e77fb9cd551c1a6fed47d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79054ba4f6e3809731afe4dabdb5ed48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2afb9f841427be361bef4a7be58e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf44e2ac029968e15e370ef4d5765f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a71c6f2f9732d6b46d54c231ad3412570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a4b6b59b067117a6062ebd692e84d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d22516d1aeac8beea65767194c2b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc766f1920ef8d66a096cdd971d3a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac61eea45624bcc83fc9e04883b0f3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98c683f1ddb69c1e890d1d1e6aec4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218114ec5a656a86408648ebd32e036576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb4cac4b11204d25b446c8ff7484c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbffcc8fcdca71ccd2504cf5449c7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d67fa7e3dc5c60d0c8384bd5626874579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ab9540a2d3cb6f303e0dab928dac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca2667d5da39ffdf6d732c0b8862c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f24a259966800d715f942ddbd9e090582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e08732e22dad51c93e9c35f9ec16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aec14356a1ca998039e172774c06b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bcd63b9de1331d4b7f92b98dba2b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fbb16c8c9a4c9340d6aa08e0b7a14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0373bc4c2c52b88f96850068910fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c3fbe5c38aee498a9c2c23e738a19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc437a226bfe70b1cc1e549d1d333f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fdd90a093ad7a63ef86ab244cbc16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aef273f9f7ae42dd1f3b7217c5cf3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf444b42a94064e8423cd20d3164f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e3ada09fb1a2753a14c4ef3775ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1c2efc8be2e24f7a06220c507a33e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaa54337d33680c91f91d375857806595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a188d53b259cfef6e87465c1e6f697596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95f17075f9b0c321c17b7d3affe7af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1782c62202c53e88c4fe34deecd2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50656293948e505aff67b1f0f749fe3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b41eeb43da7dba5427a2993d95c1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290ec217ce113d031c29589a7507231601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8080fa7cbe300f902baba3cced378c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fdb68cf28fd62c5a946033a31af85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81108bb984c74476f7f3364bbe391a2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058d312c1188a748f649e5f9eb8204c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deab6afb3912042afc8683a0c2e81d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6463d735daa887118b023aec009ec8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c94bf3eca8be96131c00ba69504c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671556618c854760cce182b8780620f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787db6e063c5cd3077be5718a47b83d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8c78b36ff037ac0ee6bf0f73c4975611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a708d9cbed25d8b35ff0002781eed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c776ee982371e20748b6c19879f3ab2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04712581e1977c7ee0891c612d17df3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6c1b63894c032131fb0bfd0208143615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eac552f3211cd701eb8c57024dcac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbf9cc49ff581403bfd8c0bc648a0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5780e8a29cb77c107b623358e2bff6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2ca7f3a8430350e15366b9aa17643619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e56899356e02554d305c2eb13e329d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26396bd8725739d741af3f50d8de4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159311cba7f9ee7a3c0b9ecceae9d94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b890b8684dcf54512ef3c3f96ba03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae40977ef0bcb48c7b94ee6535f979624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273a50db24d170fb257959c29023be7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf21e19e43f67e302a70a30d6ac8be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45070f766574faddaa3e168e52edb853627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb088c8cf65c9e1aa05a47fd0866ceb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37002173b148189738f46a997ea03d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe88b55f0c97a99ad1898b0c711099630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155602abab79261d54634d1c7708c6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25699f4abe3030626012bb5e85912286632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b5fca3b707bec21211f4ddcafe62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8dd4739e2b029ff8f5ff980a18bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac3478cb42f87fad2f706d50187f89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d969d0631b29f949ac2463e0ff38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3788d8ca0f53da6a876f657ade44ab1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb43f9929f52dec5ab7eb72a21790b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee598dc1afd3c27ad0499615142d6b3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16d2b2513c3b799dd348a11b4a2e0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87996a3794c405ec5d5d061f26cc4d9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a22305b140a15b0fe169dd19352e30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac103863746e8610a23bb697c95a5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7eb90428020ff7621e25ee19f4b5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a6942fd52a599c9124f80a7cae509645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9234ab9be8c427861f1c589707524646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd2e36779d98b56ebe1d6d20d2cd64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2b30f72734232f043e844cab477bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dadfd81a10757eaec911b41d96e1a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886378e77f9a3af3f0dbc1a8b621cdec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b55b63a310bba0f974e6ed50b8865651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3f2be28d9c5fa980e09b04c140e19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813f69f7199fef76d199d777794ad4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e6aee558334182f60d35e349164a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21171e176e311c9aa7372a37a39cde8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a694f2f13d80feee58a3fedd677af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff0c8445f182b07edb2f09ea2f4f6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a40e9db34a4dd262783504a2483b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60814cf588f5a4b5883b20a0bfdf96f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceea2bfeb647c887956106de19e4bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad07620fc2cc53591337f520a0840c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977dba441a40dee5a37cf5aa1816b65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f227b69fe4203635612fc4b2228d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94052da49330530e9a850b06af8a2104664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6d65f6ee811f2c90db2a9c275503a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91b2f9562743f15e5fc63247c1795a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc48e1dd37f62114f580e1f668850a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46322db4d22a4d55933c87d5228b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628b17fcdb289d5d2c7a2e92138440669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825002923d0780125752f4c19d22b201670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ef844126006e2839d78ab27773e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6f1de324f820796cf60e1497d4928672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f64e46b6155a599f8318766b94602673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a567e77ffc7cbe020bc482319fac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9f44745220a985d85ab1a8fe34f98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed65c54be50a93eafe7bd408257d8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7b7340121da8189f522a2302e860d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab8eeaf48c28552da4910d18393502678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128c4148ca2937c359cf5d70a42f11a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d61f5bcf8234df8bd7775c5a1e1e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eb8134d2109a015f1c082f5407fb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f630dfa234f22257587253a3e256b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514b511ad0be034efebbd11202e60da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d44a2fbf423a104874d2dbaec118e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97c7ec137d93f3cd492e074c153d73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbdfb823923056192ea1dbdbfe6d4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527277f26aba44e2e7611a41ff8e960687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156b7568a9549c3706007042466070e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313ab0d4a0ef62234dbf7c63d1b9689689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4081dcc3a710723d7fb995f4bef5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1b645215d9f9ff582ef0165af0d46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc6dcdbf60767537030258ef6b999b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadc797b589ecc2d7411d02da1f5afb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f3f1c66288617584b77b6c6d6c117694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2c97be03712abded4079632d40bca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380364fc08ccb6cccc824fa7c3d7a4e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e5e474705009f826276ad5c427990697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a661b9946a721c8df87300aaf6c65d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e59f9c45a87b413cd38dc8fb8c4441699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a52b0c0e3e71f8eb2deca65a77ea6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951568abbe3c23d158d49a75d5cf79d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e88a90bed037e8ddabaa2c355517cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b1529357c6fb38fd884d931c943a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4cdefc4f10acde0ccd4e062ca711704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fdf5f21e98e8d0146ad6f2b85c3cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0000562c942f0b73af0104cfded7e06706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5482f9c6e5b0199595322cde36a0ff7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd949b6e1cb5b8b3367b3e7ae66472c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41361cda09ba68bec6c4d0ab88d91e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30a3dcb048d9966aa7f6527b030e13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dce9687aab306fe02ffef7fbf2f5f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac22f0d62e6bf0cfd14a741c0765b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891097778771fb679abe401c89d0b872713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf6c8e512b2e95f5fbd08a34b7843714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6911b9a16cb5a57a002e739484977715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38714e72023cec786d73740417aa5ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5fd5a1438cc2580da212de6799c37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a18499042d37610c0699a6c7103ad9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49db96e8649901913e40f6ba476943f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60d4ea28d027e482a58dfa4325c778720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a11c29fbe34cba2ae48e21b6a286721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ea6368555fb40404a5814a2ee1092722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec4c1306266ca06334c063e9a1edb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b4a48251effca120da56c523f9bd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65d8c7bc9af1b3bda29f91dacd32e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0754b699ecefe030796e514ccafe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e974e4627bb5e3963eb09d63f2ebc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051a889db8ff86bfdb2476b9b45bced728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52d1f9e296a306abe5900d00701776729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f0fd4abfac109b7c075876de275d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16389b14b223b05df0226e4aa73605731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e46e0e86c4a15c8f270c7765d4ba35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968779c0fcc6dfddbcdc2779d7292fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2f6836fd6af92c06c0dec92ae90dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916070feeaba4b351f3c35c26f7886f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a9de973aa37518905b3955e5cbc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7f300ba5355561433a95263f57b54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0dbb8a04721f0b10dffadd1549ec0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d6c59fd4da25b2b61970df26bdc44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af632d58d1c16cd9e1cc00b2bccf9fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64831f35f9d0a9d1d9be94b0c6742d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494744c5d28bf80ccb5bc7369ebc92c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea178a4aa9158430cff43261f5120b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e6ef92caf4725205e762089b9a42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e752248075a0a50322741c79e3c2980745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec289f011cf79b7c5db3cc022217ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d9a24032ff93ad07296056f3a7062747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfd54ae295751ec939c635a694141f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039144cde27a0b3704f233fa9965d92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15880a06af8d7735a88288a5787bc6d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffa7bfff69eb58549c57a85c0bb4e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e01eb0ccebbbcca5564673d87163752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a663f36440062e366c49988a727c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5430b6514a0dc5b078e58034aac75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2cc48e61f4a64104500c2395fd4df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dada55fd0384011500552ddd83af3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e391731c98093d078c49e366d2bd8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c6278528b86b45377ebde4be739cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20ae87f94a31c72f0bfbcfa8ea54e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6603549f41b5977efe9ccf92dae4ed01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5c028e860c7c1637bb9497f71e6f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fd67ad45be93bb5b2dc609e3848993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2254a8ab6f82757179340d76f54f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb105320beeedfdbb1009d339e0f85465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa13616da70a26267a0c81e7c7f3ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bd5ddedd3db2d7051061b16fa90737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8013c0334c2077da81e6eba17e56c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f231758256cea76b10353f33dd18f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e8ff5884cd2e7bcb2f2fb7d50511a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fb9b4293d3241726472a6aca47cd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f24e223e942335e2b58c88177023c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51029fd4cedb00b1bb504b65cc2a0cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3837a07ef5ae7811c43d18cc37f84014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b5b1ba41460306ca47eebcd3b56e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde79cbc6b985b3fb868ec07c3e1b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc089f6d090f75a472db0b3931af6cdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac6d6cf930bd454e415580fe31904218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6af3eb963ff0f50c81d1cd1dbef3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873cc73f7133b22edf4d34cdb4a499d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d12baa5972d8e9d668b187499a45be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982f9918154c21ff73f4f16d08eb64e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421a88e516fdb7dae82df4b4f624dad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc118d1c3fee6b9457b09b6fd03a8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dd7046233ef28b83df86c01ebcea925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455748a8f97f7985bbb46900a93a5e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c358d336a38fe0a5046b8b020153a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce10faa54693e73d0ec763bbe535fbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338de05b859f9f3950b5958b400ca2c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a715f3d35b9cc20a385b2dc86e23d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d69df6a6b83bbed2ae3a78cc5c05b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f6f5f6d9cd8443eae784fcfb84b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb21157669eba8c35bfd9d52dc8b7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19aff788efc672c7517cde1dd2150d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5916b6f0299d929d5dce094a910ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc164b88fb684bc2d4a5340c977a5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577d227b71abbf5a3faf46c240cb23b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0745272055c8ddfedc23d4b0d6a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9b05fe4d5eaa305efc7577ff0c17239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ed9e5f040a35213420ba949e0b4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad774e08a8fd8ae52deb34c547fc7e5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54dc9a6f30dac8126115522e8a7d5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c1902af5f12c05784fd1900581aaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3ba58fd2dd674b374f58189896cba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c7f54e510c834d86e4c176327d8e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caca9edd3378f9babe77a504d80fff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b83cfc0a7d9b3a488694def1c50ff247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a26e4cef7fc10ae7d2876d45dac0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb02e53a05cdf7d9dc8565c75e7ba249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c116841526cdd93aa8830ed0141e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f3b27a05a4e3c24bfacd529250a6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d717bdf201343e2e1e03692b2170b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cf519da4307a5240dbb134e6a1deb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca834c0acec6e4a47bb251ccc84cd1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c448b73702368563a7afe7220664455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018c60fd9d47c6f69d7ae8fe3b01ee756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba94661686574ed4ac12712e82c4f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bf3cce3ef1b0409671d672d23482858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c065b7f0411011b84f6210996b51159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e2ce3ef601ed7294de54ef7869b5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed814a2f5408c65c8a50a44b6f43b16761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc57f315717a1eb81109183ebdacc1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e5042aa631c77c47952bedf52a6a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3dc8492ce558a780a303f1f6717764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f49782cd2295de097cb296d027f7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc836afae00c491bd3c8631d0d336b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b558c3f2b41785f2aec269e7d1f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45518dd0f0415320e68658d51210bf3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365fb87468e3ed7baa2fff3a7acc1e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d628c9ad83e094868a065ab9cca225b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc414424cf2f61a27d8a903bd2eae571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e602ae0720371d601d0aa3d7bd77dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cb8d33e8450597a78843cb410c9b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a1cc0e5f65f991cc2bbdefe361dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13e1a7f6ce16fcaac8e2cf50eac4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d3948a90fa55c253a9a380b87183076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f50143f1af743e246d6234287a267077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4586c838e208d5f87228f5a9eea76e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68098d65f58592c56e6d669fbf9f0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12715553dd12ad2989511f93bac76b1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00420ebc8c498c90b8c961204348f75381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906942d280d0fa306176362a10eca7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30360bd6a1fcef76e5be6506fafdd51383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f78bcfaefadaca25d31933e254f2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ebdd2f30dccaa546c2da306691a4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3145ad160074335070a513b78509686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736eebf437887cb3c1950481c66c7d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6561ccd6c35067ade2595a57114c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7849f78d70638745a69e33740d74189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc43675b89d36b71eb04e8f7c253cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97094bbb00c6a0f193ecacd9415b3e8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7bc1984beffef327d6e672d9cd9d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a566ca7e41a512ba73d84d2d1cc36a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0b544203d6b5f3e7de213dce2500f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4788717bd47ca1b91278d8209827e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e6697b5f9f7eb83debce08b1e6b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a305f1d274bf32301fdf5b2dbf1ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f243b2fe6cb82e24e5c8735dde13a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fc69e2305b2a500760470e1ca6ebc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58b53fc26284da84d0a4f1f2296ca5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316f127bc3b48d18fba8bb516f09671101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae90e67ad3cd56dbb47723a9e68c2a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39314d9d27d27e07e0f65b455464e445103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b10b0d5940006381cb210a8357da6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e05fd223528cd76dc6f480a82de8e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46f7988bb9d0c561a5ed65d3df936b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc5d07e9bb05c36a4f696f86eafebe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372c3a05c75a3e2a5785d10db48dfbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df046ebbb57c9103f9cff645731d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962c84b68825bb525f80cc8b493fdf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49737b92c6330d4b544b68d5cf9a70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0a0d46a4737a3bb1d43b672d08f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729cba0b22106bc7cdd5cc08522462e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce47549142abaf524aefea7cc06c781114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5710578487e491a058377fcd923a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180ae171d1ed784a9cd339da278487b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354635ace3cb6ce7d82fd252eaf27f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbdd7e5fba2ff5ce2e9ffc7d28479d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aa1e35c0b6e764dac76ae1d8ebb4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ad980e7e36e657e35d7631672bd6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54e9e261476b03d73798cabb310bce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65d0b7ab4ae6c8bcc94bba3edab24d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a97acd0c9881adb2e167abc0ce756123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27305a5eb786f99f3e8d7ba23d546124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aedb94c738eeded1930dd22bc0621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6c734c7b3a77e53f56044c1e764a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1134faa395767a03ba7dd02b5c681d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4415feeaf26a88f2d97eb9612bea0bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126e0848b9a66903cdf12cd87999ea1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9635cbbab2070c1ec1864a177ca6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbe9d34d2ca7f61f30f3295f06f9d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f57113d2b06d1d781f65a87d1f5fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980963becbbef56703e82cd6a30110133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80755acd56c25de38d7ba884cca1217c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8cdc40a4f604a22f5d0cc1e09b91e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0af9cae5799b42a2324e5241ad864136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616df081b3ef48188f47422e073051a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a446571b6048161ccacfd9c951e16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94734e9b16946485ddd7da49b1988ed9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef279b6dbb193056f66d628cb6140140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2b6ad1ec7ae168a2ed4bca4de8c6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87838c2c94b55e77433ab89d49b5d64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cc326ab4be569ca5b33b491d4e2d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b6f8c63c8a97d40a62991afeec756144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a3be907f391e1e982e4c626f6c8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dee571c9e22728e5fa438ba96d0bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aa7d0cb5bc9c9a0cf6563bab3faeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd878c2e9583855b65915851821f677b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805e6c6dc8438368421aed97083281149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece424e5bba36471b46839233a019b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387180f9286d0a1903431ef11428811151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d0012de0f336651d4c867f7721c0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441a2b88be872fd811f4285ac6ce0d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d8377d1bfe49582ac30cbc5c2226c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af4704d29a394fb27a3b30712edc0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d35b391c6dffc17f2ee298d75597156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c98f3f236decd0af0ece8a6691234157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfef7d265c71b480bc92c3bf0f091c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7329b6382511152c0ce1c66936615159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694abda09b51092ad87ffc143e086a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce36c904bd9765cc9afb95227a7998161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50214a0a2ebf88b75e08700f7725bb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367da82cc67dc79616620453653b48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fc17303575aae20deb893c26ba115164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607c0bb657916fab9d39ea91f9ce127165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04978af340e04e4567be1fd31488d555166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf1b9389d5464ad4c8968fbca7ce5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e4d3f4ddd8e732a05ccabf397a9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e525257ad3e74ae75c8031646feb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f8d61e18aff1b34671b98f458015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb29f797bf332df68fb63e8889b2d20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c81914643f469160d5d794c7dc148172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88fde05bd8fb0845fecb7ef01ff7cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457015fa905c655d386192a304742ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda76692af64f8a20fd1178cf67bd57b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd2cbc38e7685adf0e43cb6d2e763176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1897ff29f60a57cd320be5d4dc1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729234be4f29c33882ece8073527896a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07439dea2eada751e78af78514e20adf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9ec67702db59a741e36344fa1084180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d944bd137e73570b7dd393f1d046eb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033abaa68ccb21479d27b6cca8ddb54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ba4b63b65a596448cb7e0ffc13f47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ae18459522f82c61b0e41f174270184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfde23e81b11c0fd69174c87ca0f7c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb00d76eb209a76aa1299f8891b7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1d9fdb10373b0ef92b745656d6f26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b6184c4eaae9890d5ffecf5971ed3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74343c360f810a9650a30f5b5cb1142189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66e66718a7d8e98d9a29c654a23237190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81c40cdf4524bc3dc2de1f32925da1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1184c36c571f953529f4360504d253192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942443a7aba73357e5736cf404352a7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647930fc99bd88f0afe6bf4bd93b5ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5bd01d684b09cf322783ba8fd2259195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff67d525547fbfbf2c252c2eba2253196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c1cf44afa8998e85ae35b5a3aae97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e620c13bafdfe0666abad6d43e2f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17f8cab148fa88a8282fe86040498f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5ebbfb09ede3d2d81c1e5f724e71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7c725d0f4a32be610e18c05e2ce5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2928f23d6748d1bd3934f27c0f484202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfbffa2856bc60ae1927feb2de28ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159e6bb368ce8f3fb869103583390e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c0c99c6d9038036e022e1376feac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9278f60af219da4fa8a0d0a4ede1fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e224bd39e43033dce2a5c15d924f12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8995d2871d5ee8f854de160ec9e5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e423bc70c48a95e737ca05c8d6decec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b30fdb4de50001ed7a3f1da8418f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362622a6c55b42e3e9b39f0bd5158be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9262c2bbec9a2ace97b9e3e1289a6e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb747ee43a49ea8aaf7867a4a1a23e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea0a533c9cdd500a2da8305638707f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1548ca95fc2eebe17663fa4b6d057215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d7039e9ede052694bbfc9b02910d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b523f8ebdc31b3f96113547c92d38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9f3baa37b623721c0573185ea704218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710efe1c3d654f87a656a05190b96c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451240465fe56e995f78bb95064da808220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efaf7cc3a3f2e325f401f386b04af5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04690d10f33d7e33e66ef99075c0cdd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a974c7031a5607e542bd81be46b2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe313fca1102b597602c1b22a6f6579b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d338a07ee7e02d55920ed676dca70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661e715765e37a9cd49ea4a774db9a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ead1c28602cb41c34057aecf01b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a883bd18baabc154e45d053fdc308f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951a413223d76d0402b8af68597984f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022326136d8e60903511a1e8de986a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ac90961f178de6ac4cb24cde7011b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b92adbd6236b40c5500b49e7b842be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50160290bf4b22650e2d0dc71b4c06d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6972f655ce8bc3ace658d493ae0292234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c79db53da6e53ecf33b0de0a0f704235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202abe3b05f944a3ccc226fba74e6e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220672e30299e84ec282d7aba303594d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2d3210009b49db30a1c696bb9de37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7494240ddec9d2d66ddec869adc984239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c3af6b016505d024e1ea2f9f9d0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac6b6dbe1dc4332c287dbec7e9d871241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733f95b10c96be0187e10d1c1486f41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c2b00c3c1c04b673cf5dafb102a55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4dcdf1a24c436baab621435d311cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7a698010f656ccafd6ddc63530880245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3eb8d8817ac3d6a1229d2144c70ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba264b0bb4db6fc2c44d2996f2977253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973adcd34385ed5ee06627939ebd4187248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1713c06b46e3a3f1fe575e58f5d6fba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c54234ff8d31f0b95bb848ff2d22e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d175889a910b052d3e2367e26e4b99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adccca8776dbc2da13383a2fa9f8da7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c1603e873ff05a891cc9038bcde9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ebd910cd9e7dbcd4e8610ecd9227a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa1470d33f9a8d5afc69e952695c78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b679dd8e2c81c1b5a4ab7ee256e43f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e016c037a6ed7ab278c85a07187b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4afd84533c0ab8398f460cb01c4d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cc50a8f2ef000a2566d7c53dddccb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45e6ca5e352af6ddf51e1ac08560ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad3ce9d7c41e6eb44445fc72024de6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71c65daa21f4d88e4f55c9664790c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea550dd7fd630cb0cbbdeaae6ef3ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0744ab66100f482784196c4be41c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcebf78b781c3f72d4cd03c563ecff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b4c2eb86c67123fb1c65dad095e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae80cddeb2b8d63bc190c603301ca4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df059c44b4569e1b826346f6b602219268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866edccb64bd9ef07c6d64d56e6caa3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bd00df3d12e8dfcbbefbeee8e319d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9f9723fba6f9856aa8f290b508650271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500fbd09bc503a5ae44683c4b85d549272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884533c814bb28dc1518699bcfac0e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071754c6f9610b689cc0b53af2b769b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcd29d96478a8824334cfe9b40ad68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331edab63db5eb1a8401c8a6f588d67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eadf043c4dac66fe23506148daca43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce9511c6b4d7b3e9d3af357c84e051278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26de480348c211f5b9219c9e73b4a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf44bc7e933086a9b21397120a9b1ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a88e55631aa00531adde5ec99c900281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361586cdc332c4d3ecd4d4978b042dd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c26a14542a8b17d699e2d74914b26c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4eae7349c3fece1bbe83c6603b204284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc814a86d96f8343077cc1f5f4fdcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe439bdcb2c046e90f60bac96c902286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de870deef27e6cb990aa7c6258f6492287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c956c70d71027fe81e0eba76545aa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047df44fd872170ba2044740ed35a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ae577d1e35774d5b8eba99bc70b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667c1a12357505f966900ecc74c06b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83c1962ee20bbea870432e02719a9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e220af3bd6ef47d4d02b2b738399122293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e78abb7171a9769aa134eb54f9a05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f6614d5b1db1db9f903b5f3a9e37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4dbc23faefb14e713820802023e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf75336fc415e7d24fed08ccbdc1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad7af289a9715a672b5df4d2c0b7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6dcae16fec7f4a092564c4f3aca53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9b80d06827216bc57c2cbc8673c33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c7b8155511c75964a916e2851d6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3bf744ea5d443648789f50392d06a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6795688401aba4f51ffb934f4a8c8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18342170526b339d6d677e8f8b5b472304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d4ad80fd5b3e6d1a9d6ceda9df4b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d03edcc43eb42d21b3e62f61133c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51e8c87f26cdac78b5e65bb4f6fe8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a530c4728b02ea146c6953eec7074308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89d89c48d66c2ad2fa069ef9358654309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2dfee256f22d1e9720c2dfb4a9600310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69263871971ecb3e59d4327e63426fa6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f031a15dde7865fea042bb4c5b45e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b2c48b49a02d6e5c0add12ef3ca57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1283ac6e30454cfcf1c54a05683c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff0498689f69bfc6f20aaed2849a45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0ddd3449bf07c7755b430cbb0d761316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfd95045b21fec8e98468dd9135a4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf1604e9d10091f46f362250cd5b1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81117c7974f8702ec6936f5d95769eb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d8ae48b8959f37d9f252fb018639d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3cdf587483d4fedf719fb8f4f5e4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb2521a67cea0baf91d21fa29023ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424701d369acf5ee235ced6ca87f72c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acea145e3271a516c7ea868da72f44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77ecb76072eb163115a625f40c1e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210dc0a1e25c1348678a525e29a0b4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c0f8124a916536563b39e334157d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea45dc5665c577e7d9e7bba1ea7670328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6585b5240f3ff8fe0106f9215d2810a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719cd760fbd810acc54e9f34bcb1061330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b36db8e9ae8e428faa47426174106f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d832af05b5f32216b8a343869435a29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9d35df41ab284d1d5b400c7acc77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd9727aa1b8f59c8eb6e2cb0255bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e670cbe5e354ac5213bd5b2515e69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa9190e93ce7e93f200d20aaa6a7a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2dde7c19b2e91e620921b38b55cfe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c129d9fed3b6acef62a00918f64b6d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3227ad2cfbb6df0f25ff22d640fb368339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06bd755e2a5e0ccfa4887c48cf248a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbac9bba922b5989e63968fa8d0d20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55396d73b9f32bc438f51ad729703bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21448a9e08682a50e3c37f364589aaf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239cc76a1e3b8376b444795a18a326a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838be9cb7da000af9d30e91f9784c719345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82297ab3aade7e7e7cdfc4641e9a77ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb49ceb3d84cc219ce2f2eb7f9d6df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18c75efab3e03671aafe7457b8c4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0baa0b564777b3c76c8f8e6728e694349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45485e9e834535818493f8e3643508350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21a588d6b02767b9690b69a1dd566c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b7b5a171b027c1da870b1f1d20951352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0c3624c5afc057e60bc2f120b75e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8889bb543badc31bcbeb997d9a5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628025fa9385b5414375b09e29231aa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b480ecb54974081d41acff6267a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09b26d5416dd492f1964dd4703424e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b6f8092e894d69d1b2f19f73f00c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e259e5088abc70fdb4394dd2bb99f27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2dde82b9d376f27ca4d3a8d93e734360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f482949f935908f2c5ae66e2842146361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da503618f21e279f41b12a3be043ce77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc41be48a5314c16fc5b0579ededbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525c883b9950d6c3198c4a5b80acb3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0c7c49c362e340cf07b3b3463937c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3bd37c579d7630be41e80bb9b3a4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3269317c0644df846698677ea5fedf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519eb643ba53ed0220da8a53f7c37d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d13c2529f8cd3203848c833700ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be316c771423c104bbea2da04d3ea03f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4690c68b4791ff680df28fa9d8624e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48c2d8b6abfe8c70889c975509a7bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33435c8e6bfcb4db8607329b04766d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656d3a0da398598e32af50f67ebf433374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce35ba360436e5cbd19c46d5d9d811375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8a2cec29ea84a08ec9ab6d04fa37e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2e4734c63c0241cb69bd4198421be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b764f6374b6e76173806bbcc7674fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daee0423b4689e73df1d1f6906929d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e8fa0a7898a97679291398788947380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e88a07877aa1a100702e15dceff551381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7926e51afba5107a6cb9ec96adeeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ee3df072d2ab8a8a46f79e16a469d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638e1cdf1d5ce248198475fbcd80566384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e9c907a8dfd54fec15869bfc8baa6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e25472d454e83f6bffadf6cb6985e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c350c37171edaf09e2694e055a6956f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11a77852029d2191ea43e6c757c4f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afcee6ed50ac998dbf9a9c8c8c97da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7345ab869ce80ac136cc0928d09e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010cce04ee99bf6cb2f897da0126539391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f27d40af3e543979163db822a84d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e916810cfa15a1a0f60eced6fbeb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82331c8e1716190fbc77e5d27aa02bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cb18b0d461146ae659c9f6be03a13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dfe11db726ddccace58585116763d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789d2aafc1f5cbd1ff6bbf2c10d8598397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287587fb03562866522e6bc16390c7d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb8341f4907ef29f3c4ee9aa928405399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53888732ca84bc20d65caf86c5902ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3214275a15485ac90c0d86dc9c1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b92aeb56edea931eaa73edea240b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b4c97b5929cc2681e2a0d7ecb1faa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3592f994e54cb93768727a1bf9c45cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f94f3371730a8c4ff827b08f423bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d47d79f9ff2481f7636694e691499406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089477fc7df2c0d8293d65b3ef0bb22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555783d3033122fea824a396a08cb8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2150b9e1bfc9eca479264ba21669f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2ebc4c2466314e5216f026c3c820c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883d2db8ad559a6ee833bf49847fd55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4904b85b49ece3f63d534586f1cb1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1dd50a0719dcda801e30480c2af2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf6163c2d859efa5f35e7f3571a023414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a260ddbe7e62c85a309eab426c69890415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a2bf775636440dd0501d3148fe19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e43199a0e4b95488cd2674738d33c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45acdf75aef7ad5a3093689b8b1f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c65c652d214125a5f98731ab33d81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c3790f183b2d899ce1b66895e3f76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c98dc396fb28fc0861450dd24b2d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0910b1a276d02ed4f2dbc8a57ca4844422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3cbc4164903cc3a437b6fbf85883f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1176c2ed0eed764bc93d39cde8b0dc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4effc2aa7cbd55c152b5fba552824e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652804424f2cf9a2ee469336e45208b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8ddb8b747a4e226687abc8daccfab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c67667a9d3034aac14cca68d2b6d20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99de81530ab858811ff3689e8a0b69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236865d98b8e9cfaf9e01999ee422e51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6106a62e129e5ec7271104658170037431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0f231d5897ff8102ecaae3dd96aa0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c170e336fe0cfac10e562ebca2138a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d425844a8075c73e57159017f5a7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64204ae8e15cc83ee9efb8dbd92e1d85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea7f228c38deef8af4d3dd8a4888af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322309df1cbddbf236f57c484a24ec8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7ddd89e5290bf02ee817064bca24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497d76c6b08204b059e7c8011a654d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824ecb29187e198e0649da54bc80853440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c5696547cfd3ac802ef2b6e84d99c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae5bf54e9e29fedf613c9126ebbc02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0cdbe5368bc30586ee24705f810ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7503cbab0a862650bd7a06a6578116444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cab02d0f19e8f894878e04211e5c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d9843ef647ef8bd744eabe475ba26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940f2baf5c6d5574f71eb9efaed5a28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd4d05419ad2d5198a8574e0739086448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50cd8ba49fdb3a1b522b26d7e9ab1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732550ae93b6b1bbacc7a34e13bc5c6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c4ccd56240abfe1df188dc358e26d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212159498be01e25467662ac040b9d07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccf2ee67f509bd368b26cb5ed91f18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8c7779490e1d645032e93e96e3313454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16e12ae16befd2320fe12bd5fb1085455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ba1430a5e320c1f29ff2010284d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a817111a92becc7da9cdd06bdc308e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ee73645a981aae0b4dd4703f24f62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcea8f73e3adf75843a216db95f31a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff5aeb4d816f0f421f2c423cb4bfa8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e21eb338818a6b1ab56918c2dce6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0e1ec73aa869e46e41de1a3a2afaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc56340e9eb8ca73df97f9c83b3111463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef3216388651f5ac19aaae40181902464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2888bde286b0188997c86e00ef07615465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61350809004b7d8e0c307137c16e24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af45677db85ee45f6bb068ebf2b1c85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299508f4636b4e300aa42448c8e5ba97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d2f45c06a93923e6597db19fc4d02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46177112ce611235c44e0b5b53059e00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc3aa0320d7d6786aa10884bd1ce99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526fd6a863cf8f3d5f1d91d0d05bfbc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2911f01d0c753a94b0f79765659a6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c1c79e53ff881f5c4e077625e108474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a54a0f7682bbbd7f10d8b682f47a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61e7c11cbf1d2a1b3c421191ae1798476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670a8b9bc6ca47e91d86040e3115401477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecb55b5aecb1d2779f6602fedb0a0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e048094bdcfdc32fe0f991611cfad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2443335889ac33b40b97da8bb1658480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d220264028c2935944dc95b279500e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307f0ea3628f7dff26645d65a88eff6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0400d2fa282108f5a6bec8287bc41a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da92dcf778d10208056119ff0c608e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4ce3e97ad2ccaae1e19d45ab1e97b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057480c77840d76b0db8e98cdde3782486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689353a292beb33ac7d102101b96b9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4af49d88cab65459c027456bcf93ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec27a106d81e2d6e23d8283f3f665b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ec70130a65fed64c442fe0ff457d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4670005482a7df1d2cd094e850b3902491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1792cfcd908da7f82c1c43410cff96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c767768d2d73e968a89303455346493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39a275836d6e83134aa857e0813d11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5268df24c3d763d6f0e010ad9ea054c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9cc9843468bec0c1899808a7ee4df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a0e53cbcaaeac8a096d715a7e6059497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc1bbc7bcf4658b04ca267f96cd42a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d947aa02fcb959ef9e4d78a6bc29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a3eaef2bd53a78cfabca02bec9a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a445f665ed95c5cc7e92760fdd18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfeb9345dc4d2e086161bfaf53004e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa6b3da8187c9cd1a341945fb733f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f498ee3f69485c57ac90da9131d2039504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45291b35c6f96b19a569bdd2b95dfbad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375bab03462665f27cded99b4038c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371acea65e0bcfbf36344d56f45bef6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ed74a20a6ef654738ad9e52ef8a88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796f4af4cbfb0da74299c4e8846527b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31a7f23faaa421d51fccd931ebfb1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa37fbbd4ca8303abf818968617243511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e274d915224ad3cdfc9cc802af5387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd4268961edacc40ab01034869c32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d377160d7967e2aef30ae7008c9aed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d14a5bc8a5b9d3fb959561e4fc3670515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c29c222dd11cea92ef14d9a4351c39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0d96a3ba653b0a7af366e8eb70548517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e342f49a3b130f3f6a0852d527968d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cfe990dc25f9d91fe974d96c99b2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed695488226567500716f0c895b35d6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583685e2229d80445d826102cc5088da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febca5e28212b28837d89c5ee967a6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61504a9d1102792885cebc280b71ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3cc031ecf8d4bc185b4dceb1a062524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b3a8529768b52e6eb6f46564bca74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da945db47c4121edf6d18afa77987baf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e156ea5db8e24c84cc7bb8d6551a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cc42691048183cecc7d48d003e408528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d532f7f4cf8418504e4205b26194b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b891a0548257063199162136b410530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96ef10ba7855eb292c61130367d7e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b4c27db2ae4f38bca27c663793cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71892324206bdc163427532f8d64cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6113b68434a68251f12ace23b880d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c1487de2a32497edfa94d7fe289ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5b79f25b304dedbab4b6cca7cdb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1559c362047620d7aa27af78579df4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce40c6abe3f148176071f5b22103ff3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250ce02715f1a20ec80d0abd23a6eee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a88574271e6d0398deb48fb2af7f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d2334d03026d6c23ddf1cecd6262541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3953f22d5c06c877dd22c5957aa0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04256f2db6b1d53cccc5b44949e8bd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a716b9facde6b1f3ed88d21924f9e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced0508c7db4aba1bd726f777f8036d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da89ccf80a4220adbcb25ad444ea4b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254af135b2deea8e09307a18b7918a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d961886dd320f22776145215f40d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca8a5eaf917fbd55e8576b5142c115549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf04dab14fa1225633849a1e4146d2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14809d7efe33e47ae3d6782797243593551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffe06baa208cc54a3781da693a4db9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f099707e50a22fd952f5eb63b56d9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339ab18fddd249d59f3f959b7a5143554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef32cd1cde734fe8e15057e857f2dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48929cbdf8317d2f27ff286676f396556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782293fd205472c3cf19d82d88128cd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30496eff88194e3dcd56b9c276acb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d817d0bbc800da043254ada5c0e9953559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc88d6f9563f962bfbaa666064881f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d935a77ee45a4afb1abbdc2d76d405561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381766892540ea2fef33fe4c3185ebd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8bcd3fb133184c0efbc8a5721987e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498379e4aabab5991b2bf2b9ab907f07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbacde2ed11b199833bdf6db6283c78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a22710c0ac8f689dfca4a377ec9f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c46a0dd02b906c4838569157ab494567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65769a07e71df11a9d547d4ccbfc3ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf004de6a9d1a69cf7f39607ad81c1b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424209379af54ca51c38dea78696cb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd75ac789ce22f98b94f60c6a940be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68794a15429f0af2633794c87e74c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c02838316ea54858b7c73e9713fe3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632427b79a572e14205f65d306ea7d58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5980a7588cbc7dc8c83de8885b84d69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd161b8209478b0fc1be2796016edc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb19ac227847c65bb50ac91bde8b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a3e5359ef1aebfa389a6c4675609f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730dc2e29349ffa915d737f12a81e87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988056ec8c08c0277338b1b032ae5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd117bfee7b33d813465f397b96ec9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4e278fb4aaf86c0ccf4ace068315a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a51ba2fb59d3ea5e25a168f8acd0b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c59937262f8e55290b0ee734745a40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bacfcc40c704279fbd8cbe84c7a56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c94a2c47bbe9fe0ecc4c219d8d7ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad596e58bde021316df9b356b71f10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c513eacbb0108303752f47e4c5d055588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db3dd1695bae7f8c7904ab604f0f4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f8abb9aa276408b93358bfa059b51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b474cc1b8268ef91e562c0193d68452591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d1062423d3963c444d8574b39e8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db6c49ade60755ed654283ad796f16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc470b0dc497df3895f784ad9824ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33c9c540151e0b83a892ec30902a5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a32c74bdc41ad83103235a27c31e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b60ae26398fab5d045dc6c4a3c750f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f24d17e12f7121e505bec59af778c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6fbc0db4628c950a306cd10c35810599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7170199945cb54ced9af6e0038e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b2a65329f58955580fbf6eae70e06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe41c6224b0442a46cb42685b23386602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717783467761153d7fb6ee643f4c66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e48b38cc500f10b08d17e7f274b264604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145c0c07214b92aeb75ea157b581762605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8978599b1d972d2c7294b5c47fa185606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606d5138422f7e1e8ede9c8de6b31e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4266b363549d1f030373c5d993c33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e57945aedac9f26bf7f938e50c6861609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638e382450750ea56ea35c23438a53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8104e7f89b85563092d6dc653a742611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc17976392429cffde3175c762f37b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a0b6684b63cbb17107fc8523fda72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486085503620613df2df5bd4d66638ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9d41fe2cbd5e980a334a24a028679615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370e99ef684c28f73e1031bf089a5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2b066d21469980944474e07991a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d60d36244ad7ceb50ddeb27f052cae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b3e347f43181e7e0d0453368e640f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c5841286c212a1f25c1648dc20988620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f93327a7ec3fcbbfc16f82d004016621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049eea64c0c042390abc535d08df577622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff5691f6f8f5bff27726de2cfd956b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99ce2affe1204e7f9bc6608e799a16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc6bf54f8def6dede636c7e591b450625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89047a90a3fb1df81d08c52b6be0bd4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560129b0d1243c945349ee9b2af31107627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce10f05133fd126f45c030afafc4f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085983348e6f9b90e7ca81ef2f0efad5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d4ecc58b7d024ee8183a0b3bc4c39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b06d61773261c7472938ff3401d913631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaf9c643449cf5b835326eb395833b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a766d41f4724180990540b9f81c48fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ea698808b2f41fc1c099d8b7d554f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30dc6c15778b66983f64e6064a8394635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f07c604080aa96960687938bc0aeaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1805d033227021511a25a523f6de7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3aecc507ba872882e66e51392de0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f32d448a31e075cb5226734b81680639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ab3847fb663f5db014b059765b499640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc1bb2e8827663e3a3ff3928c389b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40e27c072da93120704f678eab2a5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be851180b743f5058cae1e802d4eaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5a3fa63fd4af85192e69f3a625b85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e2d4e259b647e5b75e991dc9cd2d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e571f32f1c49b92e92b628ed46e03b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103d70217e7e17c1f490abf090a05ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3eb9f6fdac486039ad70f152693f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03537a7be3554a0fa69d0b1eaa8c9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b8e5c304378622374d32c49bedf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee7b60326d59be9b874451361a7bde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9a6f5161a1d5ab96e4f743c012e3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99b792f41b27a93aaa42a2f1403302653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915dea9a1b70b430742474cbdad991654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7795719cacb07efc72375bee51b3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a35e41e4f0cb7025bf7fbf8d4750c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3bc2bcd5020481c236074a291e17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5275d75d830a05bc801234dd53474658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39cfbfdb149a7afd3cc42695a73e75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113d758bd5d329998c4a4fc2d6efa58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dbce61de389e1758debc710b37271661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89f5d7d39fa84e2aa63437f89f179662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea523a24b774cc6ade2acc2c471b1a7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f0261f648563fa19ca2be27ebb32b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e48c6166b60a9b6e10733b3be13f6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c14d097b9aae4421b5caac16a7869666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56236af3d21cec99e44a58bc90a278667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5ddfc3595548a36d61c3344f811c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b63220102c86e5b9d2fe4e8edbc9c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a42aaaa2d6a87177fcf70b0af1d9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9034e3a637b61e9bd9d785ba9893233671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708057516893c42723800f3854c15a8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143713af3ebe600da0a82d2948e20f8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b394e468ac5f3521ab7d95eb60ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4368299498771a190a6faf088fb590675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5124e9b1c4b3dc7b4d17aa75cebba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f63744b9be5b51a80fd092f012efd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cd6f2148cc629bdce5488d38f31f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c1466365a01e77ddb69dd70c82748679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dd43a3c53366d4fbbcb76cada7dbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106384b87e898f6f4ef47a08699bdb26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91025f121cda6340e2ddc15c990c7488682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5599efaa34e9dc0e9c202e14b5a62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75baa52f6f2226223c9f9457e66e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642642d774802064696857aad0cb658685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcd00dd1410c2217dd546007db9e3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8f3dd91b6681f9700d371cea3847687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb78a8a13a7d0e9edb2c3bb5caee9b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293afd328197aa6a333114d00d8694689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324d802ffef4fdad6f381e6da3dc0e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45191842e1d090eb26bcd44e28d1bf6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6246b9f5ec243d6430ef039a369a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edec46a4222910d87ea818601e81380693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4eb90f04364d819f17147c52df82d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a395e285b6741d6827066af4670a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e89bdb30b84a23ad186a19f0560f94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926559f4d7ce6779bfb7a508369876697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18925cae942558af05fd657513a4b7a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc3c3036da93994303b8b10a84ce1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151d3a4ba720f4248dfb37757202f3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd686bd90a5e74d499b2ab17d012376701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a44563b03e2dfbccd2d1844ced648c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aea106d102a6ee2afef5d5519afd9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb49b38eada5dc371ddbd281d3b7fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf382a0e534ae5d06aa1a3f2e9096db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b986b1fe757d3ecf0228f0d38d43100706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cb9eb594f2123c3895323b5f8a2ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20bf38bec8d0c672974525bc31ef7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db1aebfeea679e1fc2282ab5e26434709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337829dd9276aa147c00503237a91866710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281284c6022f369c4cfb03144c2c3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1a9d7ade6f2e3cf9c4fa4f42b25a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b705a8c177c104e58ad07e66115f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2662ddcbf15e40fdaeeadba98b9f4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4b6ad0936f899a8f0b6b20a67b6a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e1e3dcaab05968b420e5b34bf99b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87299b8666ae729707bc33a578c34b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df292cf50f8fcfcd8cb4415441c1487d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df66dd0f51e417ba828e6af7257df3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f46b32a549bc83ab40dc6b4d624dd2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd9e7f2a51e8e7432d12a0f8b6504c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdf46af6d8782d3aa83ddb562faf8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a037a7f13cd4bddd1f258bfcfe3f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9882f456f3a523537e9dc2dd59a78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6b69efba05991660abf79c4527c48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5477fb13b00346ac182d50d15a66724726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fcbd438b62c7c7e11199708ffa0f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016318d73c2d704f15c79698e69a060728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d438e2d78328d374234228ccb6665e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66deb9a032e1a8ecda4a7564e72c26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01691e4291d7c790645a832dc8bac1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1858a7a7634395cb1f2278d42a9bb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07c3fcd3cf6087199a2bbc66b73c5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7096aaf77d827508353651f21bcbb77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177604e85afca5feceb0ccba777170b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92ae4033721198f402c6865ce8376736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8873527bb79091a1456936387a65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ffe5efa652f6569736db3a04eeff2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f053a2a7fcb00f3a7dfc42b969a957739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd64bd9704a6788f56ff99558ed626740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344437606ab10f596a5a35d2b434c780741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc4d78e85a79e2b2984d27ae89f10e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0c1c9fa9bf2e7e4bd4c0806abecaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66df6e24c334d3d308cae304685e1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274a7683e865cd475a1de2c81f12dee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b71116ea4c3bd4913ce43b6a634390746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513622b656d47d256b124a3c0fcdba2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0d23bdba6260256cf713966ebb616748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c84a9fb3705154dbc6a60f3343dcd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde0aaa3f69d52f652ed3fa06441360750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb758566fec101d4ab75bc2fae2fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6defc0aaad487c02bfb327e92f7228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e8575ac18bdcb6de136df350d502753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>