--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd4c3901f30f229e4387a519a096531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bf54ea5b9c31ac213ed5233af3cac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2862a1e0bf08999316504e40f2ffc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc9ec0c6c7da1356a0c159cfa37c164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd95f239e12cd9de18e59c6815d3475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725be4a209861c8a225b6413528bd8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd97f7be6ff29a8857e73daa19590b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a64af21691cc4615f3ff04c6cf218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e170c5ad40de7140fda4e7aae4204e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba73230acca5ca3a89b21d9576ff4b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28acaf9ad2ec0b9b49eebe8a5bd08511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5bff312fea58b5f28afb5d29abbc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e98563efb8c61e5214905d59230413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01dcb0cef65a864d5dba827090c10a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc07d854469049324e25c1d627cf8cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda52aaf2ca9fc6ae15bf205d4c35016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739a71c9ba4f11a59e2a6cbd48996b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cf1b4a89a863648d8a44d0ed0a7ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eabe38957fe2502ef5263ae9a0ca519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5dca0f7b7f33fdc799a79b8a7a4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ffa437b6227e37ce62a91c53132d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939752653ef307f71d8680eb0d72d20722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25ef62736ce9ac8617f01d88f44b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70674e92429a99475b51e47c68f0d63a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b34d8211a0f483398f9bdd6aec568825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72b5f4705193e09c640b46457685a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd4f2a60496543e14c000b587508a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d233fd37e7094cb35eaee68a3f91b5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6784d79433dc029c2b3592753ba26529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628570d4482d9552a3cbc07fa0a2a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c0eced955e14382b22a351450f08c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f18d2d5efc8d9d1fd63f74dad7fb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc23544e966fdd67a0f6118cf08e8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa64a231bd6c718dd8436a5bd7f6e3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc278e5da4a44e91220948656302035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ed1e9453e5ee78e059f16242cd4cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b31b0e5b5dbecb9c76aa15d859b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfac6b0356e7f0105eac9d9c534bd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830ea5fd95a4b53487ed525212a2bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8736afc90a1871381cb3c8226340840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4c8d1a76a03be520205973afd52a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840e988631429c126a154bd870adaa342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630739cf3d78b6520b09eb0a33419243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e34b05c8bfd277018884cbf3eae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f428067ab64caaae2c9277fccdf816745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac975ad671b37d41e0f71d111e4086046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b32178f63fa1f2cd7026d278c13447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7be992eb223946815837d7b5075c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcca6fabb7a112f03d490045070e1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac9beb181f912618068586dc4765b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51467f718595cc57515cc484146666651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d32a7a0fd36979c16f2e1395a92ce852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd337cb442e2acf791f8d0dd2a979a1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24839cfa0353cb4efad36d173845a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685f43e265ba09e1d67f112ba2b1d0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d89a72c32d635577da41ec01c44b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d7a23c3ffc0df03acdbb77bd57d8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7d24d9125cc35525e018fa844705358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e7f3dd9d22b8a826bf38e58c3781159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760ebf07f192cf8661c3e908d40ed9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03b3f332ebd7a76cb26505528aa62561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69de11c67b3709fea3b503b6f18590962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81195860cb5f93c15ea3e347b940677563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaddc03d0b5004fc3a7c849b26e766564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bda87a457ce0867a3dd7a7c73dcc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c48c79c85cd9468363d4e9422f73b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774a82fb6c43e536a24b91c7621a87867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb62e73871bf9fa47ef917bff127f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bed24fdca58eab75c5e0a9dc33d0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aab13b16e1b90e7ffc5fd421fbf3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84557cc5e3afd804200a15ce0cee6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d101d0c9f2059f89aff33a5d362e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c8450355edb5dbe9197418fccd51c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c43bafbc4d043d059a65859af15a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18d66fa209c9c2131440b755bd815c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11200a9d151c8d040fd26d8f15909d8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7334ece54e8095df5d57267c29b61277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095785e9201330272e148da67f8e89d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543dc2830160593eda93ef450aa24f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbef457e31d7708bf768bec21e78a1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091024def71e99469a37dcb4127285081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c004166f8a0a0e4fc044597755ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53273a606cf320d70b62899e97b7f8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e687db649db4d268df044ff019e4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b0eeb6cc6aa76e8a79e640b0794d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82003c45ea2b6014377e06c34db05086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96474da4009603c9b203bba22f4e4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782339ae6cbdb3a72b65f59d21b815788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa57e719b719ac270dd49d2395bafd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a86e7ffa7ff42776a5d134d0c0a2a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393835ac34cb44fcf591598c8f08e3d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165a8017bc5af40c3ac3a13f445098b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635ec09fca35db80b6edad585167cab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f61100d625269ef9b4d65486409d5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55668b2bbcc2aa81a988d0a0f1b9b16e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61784433a29bc309205ae6a232220196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f9aeb8a24f98b8415e6b40c8f982c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618a98be04910279b01dada041b75698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452bbc5e216d8afb34df234157003c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bccb4b6b35a06b2837b177c5fb20b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab10b1ab0dd2aa96386e4818053d89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272ea56ad9991e0b0690b61c169115f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804acb5e4fd55d14cc78942e90b7eb3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7766da46ac74c101f441caca378f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c3ed9870e886e78a5c17f6f52831105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe2bd17cbb24de76933d5009460179106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca757234e6a33c58f73110a96a25ca9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4662e1755aa28f4b0f0ee76dd3013fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b61050975939e5c5031884ca0ada8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeae7676fb676a4fb7543b18d2a1c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63922a45021f5bf9015532980ad0e8d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd84feaab943be181bf9e834e8aff8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb7bbc2b9f47e685e92b3f5898d30f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029a2701313712022398503951f833114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d396889c6e03e25afa2f26553cd31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244970ed028b20d6e0f108062794118116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebb33a77013b20a4983baf00a1a79f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7c220e481db87c2ef8a639c693e75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd3051cdd68df539b996a50349c4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552312af23410c02b69466b6668e1cd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65851e7fff357b7fd2bf392b9a676cb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b202aa618ec620f143963cb9e0d65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf093bd6ab8bef36c1af7ff36a054123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48bcf28e433e51c6eb9fd2d4b6f4c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284afd96904d7110db359d30b74de00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdef7d08b6c02ad6df4c1e3e5b1b3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905f528494968d0aea9a6266db1f473127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0f7f19281952da1e039782c184ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0483de47c32c074ae50d6b1ba20e8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9d6f3c1718e8a999952ced2d9dbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9c267f84f52c2ccf378b3ecbfcd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4437314ebdcc1590830094033bb6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1583e332a6e052fa9c730ab7eb3aad6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62fadd2eaec3c8472b1f51011ef386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ff4c03d7b0e052530fc5ea9570919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a2dc572d9a52e19fffca5188b3127136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2c8eba2714c907c644030f6648a6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1113ef7772cc93acb4b32ed163820138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92fc98c093654d5f8d1dc66121f15c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50849a6e1bc2e5e7163983051edd69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c575e78839ec39e2ae9b93879459141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40a68047e3c942f803de2aed9d6d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d7730b9531ba40f2a866179991e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00c01b2b7ab58a96a29adfeb1b0f72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227d773e31f9644a722b1811a66bc61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795672318b22df652dd6ff1cd40cfb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f19af4efbf1cbdb95c65746bf93ae5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85330fc7de3900b69fb492a9a66d7c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab3a868de670b05f0c32546856d933149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9489e37994cc93622e119d6a90b11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb8ea8e9eb387578eedce48cbbff13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56407a824eba2790f885100d69633ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93378617d88242351282cade182a2f9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ed525fc2c624247b1ceb6745861c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1be87031990722f5bf2fdf981e194155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c3c7a82385048642a72757af9c1ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d3a6af48a0dd42456dbb9398248a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277453eacfe2b3ae429c4944afc09864158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5b4e8904e3f49d116d18a044a490a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5ada3bb581c669655d2da5c01075f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b73601492d540063ca02997190ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222502fa5a6ae3f114ae4796d7172d65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e06a1a3d9001d2f6eb441b15295a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbebe2e8a3cf64a62a6577154dae36b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cfa7e81f525c51621665f6425b8dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c0b8551b4ce4fbd4efb59c845ffe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024295d20c6fa2b0d7d255816cae37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b104ba137294649fdafbe2f21e6501168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d87736cf12439e977915e270f7b971169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d52273ce907aa048bbbfc000c6b989170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2172991a15a2929bb3f9c2e315b06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4989b742d019e44e361fdacadfea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0d4dacd7b7d2859dd466b45ce0cad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496137a197ec67ab5e3e00be43e00425174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c35ba5d2754ff55da251484726c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5781a6a8c4e8103a3e6e9676371a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68241bc4ea61fd60d5b85292cc661fd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edda6eb11787b192d477db9fe9203d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0555c3fa9a559da7928a59999ee31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76ac3c7db764a65b08f3319fcee2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b364acca166cd563903fce402d7449181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472731c3f8b20b3231be792c0db98e11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a17287f22211e0ad107c63dee5393183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433e3b059e7d2978b51c17750919e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f747e40c5a5ad89623d79e92957f3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c98f5685657ee657e51494bc4085d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5760143ab88ccbd07e3bab93872ee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3d350b9d026e4c83f2fc7bc7c1331188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdebb4a2683564b397e6377586fede6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43125d673f876883e4aa8e29dda3ea3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523679f198b99a7040bdb91ccbe779a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a97073d90ec2691f4e0c101b2293c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86656536da29db54a63aeeb672cd877b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac43b991584e1d69471f830433148d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c15e6d89e3007394ecfaaf954ad5f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c962b5499d8c8c33ecaad1590c2ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdea73b8d02ae28ff36d2bcdd22f0a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4af39ea943eba1c203fb83d6e436f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efafc1e1a606171075dc4eb567ac54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a42ee61754374e174f6aabe5e0d35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3179efbb516904c72c0771e8c9f44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdce71cb8ce34cb1e2517adec4d4cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a41b7d1f71ba1a019ca8af9b2ca2ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b562e12063191870740b654e802745c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995b4e2a14a0e6407678494016db4e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e4bcad4e05cc6badd32d08c39802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8b444d6b98a4d6b4a8b878c9eee90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f754e70e8187cad6b6367d4bc6b53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e188edfd387a9f626e7b179c49af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a51fe51832aa8b5d705d47fae534c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e617197bc350488d2ee5d1018153d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b5d2010299b96bd8f1dff6d1c87d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f9c13a5c28b3d0808531796d40c6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a51a800a52d7c2739d2e858000ce5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7251ed9f3c3511e9387479a53d60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b607b503ac5d0ab0e97ce82b85f41a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f271f1fcab79888eab208c19353599217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8312670d6b7094738106b63a7921af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf27832dec95354bc6d0b0901296ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29546352511a93de5c73db9b9b0e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16740ec871465d1e2605e2d860d2e04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ee635e1b1e86dda5426556cceaa75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dec42a9e834f23d8aafc75e8a25f16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468760c2891296008f67bab492d89fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870486b55f0eadcd3189fff319fa230225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0ba95b59908282d8c31072b49aa5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206c25bf89dc72c632eafa0d08cf3a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103f7a9a0db04d474b36073ea1db789228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa18703a2c7496cb5d719f09be006db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dc0fb72cd0f6337c127e4493856a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a0f9a7f7140cb24afdbcb1f79cbd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33b0e545c9b4fc39e99bfd43cd38c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4455b25e222e9f07a4aab495d27065233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d423544ae8dfb5f35f48437624001b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbed87a750b154ba5802fb33016ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73930a027b35ff652bfb5838f9b464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cf5befd2c2e30c7033d2e9913a5a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0885564a0dfb6222d19158206df90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc0535e8c6817be49933f5dc9f497239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19efea410fbfacccc8e86be0544e7fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd3497ee8e2cb5c05ff005e6d2d354241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ec3f679e91148f767c28596259cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51672375d1b52a02295269d49ee79061243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c87b8d5d81a98afa9d5ab443395283244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd66683e525eb3790eb91fcb2484e53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc18c371956b8cd227f2fad247bb49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbc490da4330d50b6395f85a7ac510247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37f0248a2a692700d6afafac5bc6b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aafeb20b1a0ce54edc322ff75abd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe26dd089a650d8eb80f2127e67bc42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff352694af3eb5d93b5b26dca8e5a173251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631897b67947891bf6bcb09b58fd9e84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4cfafd0374180386bfd2113b8f111253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75217386ce08d5aa1ecb12600ddd7c82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1fdf48c86c432fa095f9eae00de6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d379cd724783eace1b931eb98bd928256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d597e10a111d87a021dfad1de1df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9aef4f935464e8d52ff10cb8b978e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d78e50ef0d0ead3726b32383b546a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799a3d42883534d0c0504d3b90990a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54abec2a6562f13340baa7bd155d5e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c108e6167935c1be88b19523e680b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31b515bd543d04ec8a4b1c80af1cd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98f491dead943ed6a9615bfee74cd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c46bc5e88ce898c637e1836eb841ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46283f9b38e300792b76168fca4d2853266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c001afeb090fbf17e5b54f9ba9e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba5666c0731588732989274156bd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79e3863cc0aa243cdffb1f812bfdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d687146c7b660b9184926f3f28ba496270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f40a77d1c0e0e1a58d963ea09015c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4be08121056518d35c699abf7b5de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc2cee84a795fcaf669fb7ec78299e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428dce932736873b53d64f7db9bef8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6d43f87949304198ec574a9aa2fef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675295cc48c6b5a3244a21272cbc9e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba11cdb859355efc93d5f6e1b69201277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7540a4a53c9eafb6b1c2c4b63298b33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c870f038cae6276a259c034184899e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995c5097b0225d21b57b27069651445280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f009661d2def0784e9599c5da30d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c06ed2ce1abbb9e43575e9d90db07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a62076dbaf7d84c182acd52a90edda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf9c3d8283b766dc5735e8622ef424284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2e4488bf86d0f0729b830b7c600ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b546444cd61b848cdab63c5061849d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeac76b0c7568f840dd690d9f600251287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407b94385955b3323f8ec3b42ac863288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710db014ece29eb974302645c57712e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bf4072d119dc318b0d721ab97a93a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a4e49906c5e0e83aac4d20d7d30d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d675ef3ba6d7262af43c7e4f9fb953292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8552a20053c76fef7cbb8accbde21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dacf0dcf9816c1c974396e98891ec0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c460dcda95411fa96a23d259da240295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f009a2056660542324e7a14a0b19aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dea14e1af02963da45d5209dedd1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5c2a4d41a78b759bb1c8d3bb6bad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde5f120323afd207b6de4f106d90e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adc6ecc16c11ca027fc7ed0f785a28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a38761635298682171eae6df8bb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aeb8ee7c5b95b78d4a96ee5b21374302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083190d47cd4f58f4dcde4dcfd3658303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eb5ac433b5c3ac5fa83ecdaa4885b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce44dc4b609e7fec1ad4d88502fee93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d873ba04a333943f4357087d0bd59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cffeec7328643bdbe8e7e101a78c36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddcd78032d5751a1d3db31a5cc2f06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e447cf1a265abc96d5521ae9ce5353c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8703f60a9fc691800df71c488d8d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f117203f471d2aeec65dbe57c185749311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd731011b26ec71c352ba1dd6293de4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca559e9deea88ee6dcf4a28d052eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5fb07caf1a97c16b6ac973a1761c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb622ba0e6cb7b4cae7ffa85f8a5ec6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b75f9742f827835652e7ffa3eb71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b9952ef47edab1cea8f085c122eeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf7783ff4d3659fd27d7b617095a64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf3bfd1afcdc1d42880369317dcf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3a928e7a89e9462d5d1f678795ab4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daa61753c14a6ca2cc8836c0c7cc1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cbb9ff615469de5082125b5a49c6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe908e21d3abe81a68142c860e4e16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0cb5ab6290b17a4b584d15603877c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace27f16ab7c98829d21084856b7dc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8fc29827b34633c3a74c3f8e442c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b9e4299e4ecdd015a00a93e0e318b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288c44b9bf8f41311adad9ec259495e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc72d83545217729b01d5752348f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1514884e291ac9e7141ca76f907f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ec15829c58490cbeea4821afe9c3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e16f167bca7d8f5816a8b156301c25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff5abbec2bbef7a593f2be98b07f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8ac1b06a19842ca1d023cefd7ec1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd8df6149b651d7868f7e4f52a1cad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dd7b27cf342f6381218f619b284c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749022196c3f9930680ff61d629e32b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7539b96d412349682bb15a5cb3f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753e49e3f32e4b52f9b71d962449e8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f412026cef6785d147b1e6cf94acd91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c274cbc2dc17da99cbed1d3f5c8f700341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1143dc2cb00e89e00e0a6dd95eec5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bda098f71bcdbf4a9a639665c313a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91466f7169b119ba70224625fdba9ea4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101f50de79916c357d942d3aa12fd43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa82409d6142ed3dd0fa53fa056e87b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcfda00561e4c5a45f227c14f34f90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272b0b53b079439fd91b2ef1f326f09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ab46f4188333438596140435a3073349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c07552c9a6eb83818fcbfd8d67015d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09e51a1518d7dc1dee2eb83ee4c2a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861781bbcbcf7b7e9034a23de4fb6701352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee53bc11222bc4db428d0dd66f9472d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe5790a51e457b69a63933d881cf99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b42377bcce26a07b6c7b6a930cc59f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c174a0ca7829bdead60f5cf51104b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80804ebff6c1190c7bc1b6d4f3c6845357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f9407807b32e150be27c83c9d9a11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfea48d7b8f30d4027a88a1cfd0063359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2d9864360c82cf5c8b7ee9d379011360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3a6c21a2d22fd0de899b7802210e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca876b683809ce2c025e539a89042362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb715341cdf15e2f931dc659ffb32aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed1f5bb50b9b61eef9031d8cd603f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32aebc5f196b343bcbaf447a38858d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88476d9ef855bf56667e66c6882b319366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e9f8168784d5bb6e518f893675b8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18c680420daa0d43e991d2e7c558f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbe3d962883aafbf89f63756ba3778369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab0e8010f2b7eb7ed0887365236d6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe90ab194e43326ad3baffdb53e248371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b01168b4126cbc5830360442b9fd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d339c5ba1c34ce286e094c710c2136a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce263b66b380f69e562086ee699af0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea8a6c659543bd427d523c94b47dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b95d4b6197c5d3e7ec0bac28a53836376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238fdcd3b12b0b0559cabc7af32a866377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f46c518f4b1f8e699208de67ca1ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1fdfb77a0a97f2c1fca30a3d7eac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f676c682be3a7bed9632f1c95a04da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85ef84d6be4c3fa516b0108a0a83db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab6c33d4d03ee2eba3dd07af3f4b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03b2899ad55339dcb5d2fd36e4289383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc5a8c445a47fdb00d7d6611e70837384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a8d444cc1e02eb82d979cd5189990385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73770c1f4dcb1ac3fa5af7aeb6d3584b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481535ba804d9943518440b3022c6919387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20023bd87005453832c5c0a9155d3a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67636e28517ea4fe6a59e016df0605cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8a59c9d4d5ad0e3c55b01070b41cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa62b1f3fa5e68451e0e2fb95a2954b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e6d8e92877a43bcd3be059d8f0d91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bdd6cdd9ed69a3f6e933f5a7a0525393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742c9ac956577539d39e078816dbc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010a906ffe7fb847c6b35047f7621d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08517c04ef77af616a28b8b54669238b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4af3fd0a5e23bc6c2b76f0c8c5957d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af824edd2636437dcb5c40ad710ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ec0c7e4b5a840c92d7d2886eca2e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22a239b91a4aa3f3b4ac5ae029e44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7d17a8975e0a1eac69a63c1954db1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a87ce1e6efa1df02d9769d0aa820a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5a4ba6088a13560db6c6f731fbefc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a70635fae7d26598778ca729569793404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b82b0da65ca4db804c5fe90b92d4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54388c30b0fb13a4dc1e8a431fccb681406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cba6066f33215ac70b9e4c86c6061407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96848c51b1f2acf4080bf8d580a35ece408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3af3104999b9e05f81a002292cfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baee6e6c9cad40b8bb60562eef2996410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586db8e2c40c66bc279500f714cbc7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31315ea1b67b70a213f0ea951825861412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a82c3c15755fc0d2a8d04b02b5c4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059742357ebb7ba4533ced8d9815f28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d2cc206af35dcbb59a42dabf732c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465f70e19efca91e0f3af86f0bf8823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9ec3dc45f0484fe288ffd3cac37dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa5fad1826e1683780ca43a0cd938e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c9c8c437bb3c291466becea892ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc2bc8af800596c49f49c3ed35be4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b90f45cc2630dd2d34f88d94c21fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75706f453bff83e8322f87a2a1a8e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d38fd206159e926aa8fa4f6808d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f4847aa47b87ddac4b76f41404e6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465049e48b9420085b01dbe5d873e9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4c175fb304fe048a3638163c65e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551ddcdb899e3cc45de33a07616a49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9cdca3143712fdc4bd9af5f061dab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81447c3643334a4c442d1b59e06f7f65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83731b393cd3e9f24e82b24f7c8083430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e01992a8e8a6dc2437d19634a4bb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400fdf240edb911d13a7477712ddaa9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a835a3d6c64bc3dff53545d7d98d19b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc453254b7f3182e5da64c23a36ae3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0557b463d8d778a4c6ef14813209c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9f558281bf3f8906d9bd75881268e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74695c60debb16223b05fb779a39c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdfce7c8c6eb4b8dddd00fc659b2a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342cc983283a7eb00316e2f0cc6838d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c3feed746ce5536bf47f0d1e6987f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b2295897a97fa9704e8658ddc08a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f9b2c353d539f59b5f7cd61727a0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acfee62e9dd02b7ec502d9667affa0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b74110361363da436927792aa5ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a822e90f495b5276395deac315d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86404e1d48a977670d87e33a980d02f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281eb0367f7e65eea11e3fa24d433d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8f112412e830a16450ce0b881e524448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3e6c6b59f8c51a7ec206b893e045449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe693c668d935f761321a1556153f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf6420ab6c171b02e8834fda3be50e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63f4311f49758674404b3af876f288452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d1ca94524b9d287a6fd06c5d7f16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c013305b5774a248eadef20ed1ee0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1193943c08aa66d5daaa8ecfafef848455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6277b44def6ac31f6b60756b12773ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d84a0e718b8e3eb31bd7793162b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d737996d62f7b59c1f449c843424458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008f4f75317be61964e96a753895165459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf8865a5d141790bec7a41d02e014460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761e328d6c862c87e0f7988651c763461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d969f796eb2aa042306613f278b79f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b99005d75c453aee8ad88541ef7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad014d028e63dd5a66e653ba824e17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261202f245654ec92d3e1ddcf0b1bb83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b22995ae4598697bceb74386c9ecc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66bf6adf8b35063438394d0afffdf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c0839de8bef86cc7710d3e63a18d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f4b9d7ac61137f8f3c73443458c00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e7937459da63fa692944a10eb4123470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5cbdfce5e279de03f37b2a8cbacce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70a41153ba0f8f65b600fccffd9fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea1c17b5ba73b813b9c3a4281cad91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b868f5498592e24bdf7d1ea90a62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24233d11a745657eb4ee10148f2506c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21d43e94d49943f15b4e1becc904e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae045887d657c66a03781d6ffbc53c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b45940a9663965197995c39400336478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bac1b8e14f8f4635a9815c8af3c3b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a5d6def93cea184b1b2fd14b178b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6633b536864b876727c899858d020481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ebde1ccae9948f8f725b6cecc1b08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ca6ccc5c6c2f24a0d88f0eae973f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7cb2048aff9d9013fb836ad611eb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ffed7f3d75e9f8181ccd128b4f98b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ef586d132e9a56d28aa6296054b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0ddba8565d45aa5f4fb9c4f04432487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e52613fcabeb3baf04cbbe21c179488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2ddcf3d8d0a19a602a37109d97274489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e59c65ca54631e2254bd7b76a2ec1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4bc5aa715d7387894797128d258b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e754646cb26393027fc6e5dea7f558492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb60a95131ba4427b25c84fb4d62ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f27f23f6fd447d97e0787b3149b2d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e24ff3084ad082f5ba631404494979495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23a18a60741c15097c5c537e9faad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82485d75f2bb935ff3d3954bd81b5c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30994067e49bf37dc3febae06b7b5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4adfeed56cb779b13de7af0c861cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29228b6262618d8a5d1999a6446d7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50380eb3d1082beb863a8c66e0864c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774bebcf79c561cf7626ff50aaf5603502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67693afeafdf799d0389c493a3e717503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b94bcd31a2be29c5cfa5117f01368504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0222ce2442abb82ed8f805a57892505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996d885c5fc21f0b9b900bce3d84aca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29164c15c74daa9f886082a34d80c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07870c7394ac9040273eae3377921389508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c771327cd6047d0179a1395a2c431f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfead2ae9e5aeca8b378dec868b2ca9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95646d70caf3fa019c3234fcea368903511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f976a67651b863cb3fceb949db481a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca31da67c857ecd51420fdf2a2375513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5e237f95a77b68939de99e3ac331f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f12eded143e9559857e3061cd532b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030296ca2bd4ff2899bc41354f9f7e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874cabeccd0386b27e8e0501ecb919f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c106b4ca5ce6ad38f40e838648060518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1e3504725154331e79d61198eb13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede29dd8ed09338a414e88c297e4f10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff216aec9921423d45df52301a218af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48684aae1d7f435ebb3d6f086c83f45c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc25cdf5f741c1f23ddec2ffe4c9a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89040b3d34dac3047260cf4657855ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f5c20752e34d320925e0ced6e1f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aed9bfb1f62ac1d37772394512243526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038b65dc7b0b29e33de012a4318086527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d444528679ada7732e1bbd981e1fac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b8fc52a48b446a04fa2db408d4bc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb498066be4399792dd6216d3b40873530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51533af0ee4416b8456fee23b1186c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f84744774cd2f49527f928f47249d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259225dba988af2eb3295dbd81a06efc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b244b3d8ab776669c5641ad2d0708534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8c4f11d76fbc23e0170afbc0dbd2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe261f6295fb9c8718cb80452578b98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc463c4fbc275bacdec1a59a2f9f229537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1c1fd05690bbc4a1f60e55e47f909538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e2c302f59e28957c5dd32b7722e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb15a2e27a66f7e7dac39667bba6d4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be3834c673a96304b14dade8c25b12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e32cae5e70cdbbde7407b24159865542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acebbcf787186f21dbb6d82a9a7e09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3966d3b05b92e81e163db73eee0fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28011f37d683d9932826e797575da1a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79352fd8f03c5cf79e50d80ca556b2dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0ebc0d9ea6ee5fda6010f913fc5f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713008fcad58f5922b864e3ffed446a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5597e25543f9d10442bbe72903c2ad3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124c270685a8f546ad717d5441f0b62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e307ba4d6070fff2ffcfda0ace9dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a4d56b3e4356b622ccb410bd37534552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62e3e3e970d864dcef07a312b4ed5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3033b90ce6693dc1f90e0230af03ba0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85ada7a13b729d3a59dc05fbe10ed1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e804c5be53ce31f1bceb931eab37437556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f88fc5fbff8fac057d00973d8f02cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa906da734f8056b3ab0dbd891573558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d726a2ac81914adbe8d81d806e58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054bcd375aef16f430313f59a0b77f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f912a602a5e14ee6090ace7ff453561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f104e6c456d2a127223b266edd674b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63692f17a104eb4886da7780c316d04b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21451aa09f39d4c02758029196c42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40961ba0f0e3151c2fc786d6734af307565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8c39092d44ae859175e9fe727e2a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002cb12ba505ce04b27936d11cfe5e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d830f71ebcc4ea3f9a07162a293602568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f56c010d39fdf7669efa8443b52c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf84b9617ff04edf0a5b0d967d6a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a899fc678504a181e758b6e33fe893571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f55a3d2308f889f12745b7ba39b2a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742b79603035a6a2c5a5da0abde0c1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf464160c1f73f1923b8bed4035222574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f64d1ea9daf8bf0acda8b8a051e3e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37b66ca29aa95731727cbc229a595a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a191bda93dff91e638fa265cc78bd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76521fc6736b0dffcb924af76e672d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6be849078911ccacd4c27f6e0f6d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57018fca4708a7821406be1a2e23eace580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94460180c5cd3cfebd6755b637c0ad97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb65e5872273eaa33bfc1b21c58231582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ec6298539c39420a97a74a0dc2d6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ea6a1f00a8a0c0aeac8b88406937584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554f4884e3aeaa5c1db8b9ec41db3fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05630b207ecd331b56b76ba5567e5dce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bbb3a8bfc8f86690944a8260f4c30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47253fc4acb575a8aa0aca42a298a2f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cad84b3d906fb743b16eb7f37470d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba372e86db4962285ab7125cc151f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65620a0a460f42be4632f5f18365da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd60a2164298d58943caf061044065592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b44b8c9df49423b5af08f5ca75142593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f4cbaa752c372f0bc74369a9041f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001413e76712d03456c1b1a2ee158b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc62a2023932280c2af4f477bc1c2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fd746b1e1ac49e8a47b819cdd0b1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834a70012de48ce03ebaf3dd9aabd98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843b04375c22f118fe59efc20f19a50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebdc85aae030861fe99cfb3d60fc76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ace70c39cb69b8e8b7b050c9d0c4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8697152b54b2abf38f7045a907f58a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73d261a08b2b323653636e89f34302603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa96230f4fe4d99a38db95b014d68c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450fae05de1750be629b36e45ec58af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b65c4ac43f3402bdbc2085de94d2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7951ff26475c26997130df6834a44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2285e6f6c25fbf3f52b4790a400f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd56598385a53c3cbac00259e55bc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462f46b2352647db225bd61e1e15639610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df5668ee0e9b5394f7594b21d894b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dcb1269ddcd5a9eb32a4ca6195035612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f297d96b7860dd5813c6e737bb0c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90c227dc0af0bea1760042b2277a16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0066a9603a7e5c2c9fa985e4e8378615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b76727cdd69c0ec5f24f944d3a46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf59db488de3c0e5829af143b40c5a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e8bea1e4732cda22f5d81b37c0441618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06962db580963122f9d0b61a543758619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ef2c1c8cd386ff1aa6b21abb86406620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c9e34059de092072f3998dfaa78a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ff85987289e03018f4d3165ecef03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca84e41a98405f883a4fe0f8b61db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581ae9337e9cda3e753be579c407ef4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e2dccb55f92ad160285c2fced9c83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd4dc3d60ba22398c8edb5099d139626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e90cb6e9b49cb7662863db0af8ba1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3839f755480c7a7cf0895d4bc06404628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8349d7079240e5e07480bc4c317bd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923676840058f678e9e19a02839745630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95aaab5bacc6109e9c285441ee0fc3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3941135bbb3ffe1fd9f2b04b78647632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa40e6ecd6318f5aa19ffab26a78f6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff285c6c2de78fe27f939eac496c36e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7621988fc6305ff8a10a831cbab31db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b05edd8b013a6b2cd07bc74a4f2534636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4be88d23965f04c720d45a583ec492637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554aadbea4347f0bcf88da15d75ff4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49140862c7887f7e0bcd938b3428e34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ddfcd5d5e622e95512500bab86ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61c92f121e69238b68a8d8670c877e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f33bf00234b4df88d709e2c57b675d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13c856485b2fec1d3446397289e120643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885432431d51dfacc261555c3a691ff1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4cc88a5fcfc69557534c13892aaa4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb11c30eb16132a450c75e9aa961c24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62840c26c1e67132406b860574dca9c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36180a4845080e8707f0ba5a3055f978648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f818ad4b46c9d7bb4c22becf1d6bd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0065a27b6c00b0d0f08259de86cf5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73e43459b33ca7d489f02a90f404b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e015c93a0bb31d75c4a79613c9b9be5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f51ae604043e878ca69b2cabc106653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f78984fe6e6603af8e235fc75ce186654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44839fa7a4b7011fe192b505490b89cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83326dd12e765aa236f910a2c682dd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0c530fab35463497fa98679897664657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb5bc6f6292ad0c95b968cb325f37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b287155e215c90ba5fa9b1cf12a3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369199643208fd109a808e2518f51f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbf787daacb4667ee574748c0c9e32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787caa076b4bc160c00d9f398448913b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944756cc8cfdc8c1646f9984a2e184b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c80a3bb2fac7887f826b61d01b4ce5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ff13bcc83526be9476e1af4b262ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9f907b94966606e8b2bbf8749307b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceef9f1a8fe93050e306e9d5e7cd9ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd5054448ef85a3daf6b2ecbc41052668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452d166b3689c48243e3cebd3c97d7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ea6d4bfb7e8b40d762d47925cfdfa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dd91893fffc0fdc968e0a1369d340671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9ea94c96bc49c3f5140bde1a96cc6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635961d4a37c5a22c0b6bc1516673d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a00422d1f5a03c1c0c3f6f233c3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ad1b1ae66dd1ad9c1eeeb716b7fad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4ac42fb6400de44490c77391ca266676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0da92edd8c1c3d4ab2892b28268e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d3c646f2964c4e2ffb73c1709c40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b90552f90ef8c35b29954fa5f094fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de925f50046a8a79728ba0776913b242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ec8e58024e2edce95d32adac0d24c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce1933460d9fa373c2458b2f2fa5f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa0161232ac06d34dd8e3f9165ed7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c44088af80070d2ee23058c76b2a9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5cd3370c8b1b4477760916ebb75d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70610183baed82fb5cd8c4e3ccba8ef1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5c8a6053c6400d5ba9f6d806b71d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f0969c7ccb1387a5fce9231c56487688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e519f036f54f0b7ab6947e529b6e78b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620eac0ceaff1dd09ac4105e70feece690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0636bd936af29a44ded1d1c64fd8f43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b5bbf35bc56a5da6d960632be8efb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86c3ee19ef46b71da417c141108fc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbe5da516696c6c64538f9e4a28677694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba93a4ae6b5635e3066d383bd24915695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb6c931bc0b281ad36c64247a63e6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a0213e0c816a0c85ffcd0bb162c04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88faa64cef45107689cc8f604eee7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cd6f7d1fc87c8a0bd934311ad9bc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183051ae033202472d5a39f796382c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3da04a21d001527601a5702b234204701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4555c422a9ca374e1408c78448c79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65aa99fec57c72fe806855fa06dd42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7159fbce996879a30d261da47ab665f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d92f4ef50548fbd8328ae8442345a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b77b7f340e1f7b189658b80b6839706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba9f126ddf779f5f4e1dd2f5a64a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53872d5107647419370a5e1c8f255708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43879f8917548015ad2f1d2c93f8fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c5b5c1a0b710d69097daead2c5ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d391b39bcae05126a61e8d86fc1d64b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3016d0a291876e9a53bbbf95f414b2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba8a6d64e774a16968d18b0cf5001c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9032d55753f556ea6266bfd6527a1c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c95f951602caf1c1a67985cc9bee1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65858ea069efb6b053d3dd8829ce2825716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d297a555060aefdb8d1b915cfe86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ff1d54072d345790f100a0b18bd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494167eaa8a4f7615d77fe5c5351df1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20662eb08b0de26863453233f42f490720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207471541c8702b7fe2defd5f233578c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6363055e4fdcbb363d656b3777c1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5c38b74f570f452dfe7479030186d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258b0676ad915b5d1e929f3050d8847724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea39a589a9954c0bc236378abbffc87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2781e4421417be78a45642f0d81bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65bdef45e16f6fa1382824e8ea9e87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba94be9fe69ba265d2cde66c4fa87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ed488fee2e6a88e1be481c0a0373729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909a2e97a291e90b90be3ff5731a36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e816872fac26a9828f4674b2366c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132efe6e4a42fa575814cadff8eb1d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa26caa5d13ebb64e8752c72af5ff04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90ebf4d66b08360e9dbeecb35b5611734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed685669547b860bc30306a0c6d237d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9dc8b51c1ea0147a2390d004475af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd63eecd2bb6660105f41dd68ecdab5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeda963d16637480b43b98934aa083738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d96c3a10cd70636c8c1223a0214f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c29b91b00dc93d229bc3ad186b9ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79277336f1f12ada36beb693de7420741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56577b940cad0736c5129478686c0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956142b307f3fd76fa14ba2d50b2eb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e783db1744b2a51139b1af6040936744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c8c307e19e55c12b346f8ce6768fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486a6688a46529c6173683492c0f0a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6270eb3c5dd50758fe7c3dafc74ced747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b5a6b4ac78452d000c08657eeb1b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c498b23c4cf2c03b6f5a627addf5c1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4e5634ffbea44dfcad1046a4d9a62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece359e81e50a242b8ed5091fb45f292751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cfc1bed9135780ca4ee86dccb03fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ecfa006c4ef7f2c9d80e46ac61bc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d5f627f634c81408b6797c1d67c67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e023865f5e1f7f5e8fc62e7da1f29a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40c769c386e6a789433c71916d5e68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5284573ad37e100ffb09256a728236f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b0b919e85e77a54ed9d3cc1193916758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc619dcc1afb62e9442f3f5853fc3b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b6a6c1c42bf2c19a49dd554103e861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d825c8c387c689395684d82cf3c532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c97090c375e5c7ab1846879bf6d8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c5b53772965495c64adb2363107784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d716da7e9fb0392c802081ed3e6c275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60039bff9ee2650c7f765ecbb5e1406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e76dcfedd96337f9e46737d16adf2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d53731a0e44a77d26b786b371ccdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a2d5315c74e3ed4175bee5a51064b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca293b48037c1b05b06e6628ddab6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bf41782a7ee7fc8180b35cff4b79511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317e4b57612c09dd5369487e21edb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06217adf41ad8e492121ab703e76d0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed351a1fa8d0ae1833bf7235ffc53214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef84460587ab23011f5595fdc246b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395d667cb5e7f06d479e66f32bb14e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f32572103769f149119d6abc2a5acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58587ffc0cc59099c2381c54d5266be918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777667589c826ec61180d8fedb1d1f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7853c177f1232044154b72f0311d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a803e49d1639052b15f775ea187ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabeacc11ff0052f0dba35ef278987c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f7a915377e742fc0ceaccb84cb8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7882e3811ef7b3ec44d546b76084524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc373de2e503967dcb2855affb82a76925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb92b08ccb72b612bda1f08a072f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040a93d9d8fd96ec47bb5c696e362127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46941f253d5cfe11698c9150ff74d90728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86a49a8bd5c4c79e23d841cab44b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273904d5f3be7e1cb3ef0d99e24f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad130039a750e93f82fe2153b223c9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2900b0a51591e22e0d100aa733c1e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa51b05fb676d304a2eaf1710d3b5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093af83baea8205d86b7ac0cc0ee391634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78cb6ff3f883462fc240e59dcf37d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7b1ea14472f6d95642042fccfb3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088def52209e01daa68d70ff144674737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a2394d768fe9ee0bdf6789ba7b8ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b15a800e56f4862487981d01d134a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bae9bb3769d341a8d090a67a0f59cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491fe001dad3da6015450e949131cb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c16c0928b36d78e21d595da6041f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e966ab0443edddc13271db3d01b165d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b136a33a88bdbafaae5cb95f28ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee195a58580e147195952b9a62c5c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10092deab8d100774c603647f9933f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1084aa4d7ed30dda940eea6e63a465e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69835c7753077bd3910401e9d83b3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07c2cc5760db8929b8ff0ec504d0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae544eb47bc11a56c886e4761eac5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b8da65f79840059685a401162a53f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd7ad1ae6adb0ce7c61282153f1ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b260ca770834d73532c781daec40cec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2851e79d9f37372982010049df4410354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b1acef9f97ffc1c0afb808c4483fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c393d811e95a28a92c37f76f1124b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda21e2a47bd7336652ba67bd50a1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca082f231b5a32c3cf711e78b276f0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7aaaf43fd13a801d92c9ba821e8e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3788c2ea40d01b69fccf94380fda19b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8ffbfcabd180e24fbee402a3ed98361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfa91da49fa2aa239217a22f9788ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063513e02d07a704e0c093bf149a4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a9f83b42274b7257305dfe0e62fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682acd7343c7c17d7f610f292fc1125965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8385f143d9aa26b5566b7e6b724a1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429942292795d07ba02ff8a5e7ecb15e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8ec92e2267ab3268174cc487d024868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d5c3e925eb165516da3cbfd51be1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d097faf1846905853a32db6a901dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785f25857e9154b0fb407b098f7ca9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234efa046838ce0a9bf7266b577e04d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdb1f5787658545fe4eff7c3bbf83673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ffb9e96a3999ab7be2dd28d4c2dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27c63c22c9fb60699541035d1343c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50395578fb5f796758ec8195dec1409b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775ae3258688f28bab18423b4f8d27277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb38e44ac03ce316661e0367a3b767d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc17e5269b2f707ad92d9cb7c2e47c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3316d0a875354a6685964de1f58f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bea2b966c2172d5c578293af7116c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316da5e7eb497200bec4f45e8a2f6a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e94f08bbe52ea640a1ad9f59dc57e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce22a61b801d3af52b88526328db684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79822215a4d1211557bd443911aad2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf34592a8f897093ca2c9116088dac386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a355eae9a5d328c7c6b18f592d1b8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba71cd310f0cef28c518addb9b0994c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba43c8259c932c76824600b31d915889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3751163135e5e2196e286d2cc5b8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6025b6cb178099af16a5276e27aad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e560d1a11f15d66d7f2411966b6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7c2c10758a74c7ee574f0a87fd9b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395502bb8ffeab9444d9e255cadae44e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f94d800940de4475493fe014c25795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb8a7ca5108577d43299efa2320ae396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad72494311fef68e6e5863c84692bac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf656ae955a5cddc712c80c195dc21398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d414a528ac8be17cd7367229b8f2e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c31c3850671e530c05e37f8e56a523100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189fe6ca96514cf19b180e67c86f1d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cf171691f7eab16405b80bc311ec0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8111c804f6b2fcac203fed11a63fcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a8f4a3975170879a4ea6f32fa967c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad93f7202c485970eefea7ed421a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856552665136c0a212a7363c47dd5bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa7bff139d0dd9c6e74c2edd58b19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c407494349b9884899d49bb8d996a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1029fe938fa9e35e75bb58e648b03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8e572310bbe4f8c921d70429a09f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a285a94df6f26fe3ed89a076346e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0277c8ed88262fca267d11d2d6866112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c80045fc17c99243767b59885307a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd38449be1d2f94c6221644d508642114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600e4112cc0819cdd54558b7ccd60fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c1c04406d8dc778a196753d992427116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bfbd0b3721dd9eb43114851ae4f23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d613ee95a57d09fec423f691cf98f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b0d5fca4aaae98b8856e0b68e31f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eecf33d090d93fe1098c227071cf42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0b5204e277f31657264e91d4ecb61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d438610f50de9a398fc36aea1f9124122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611935b49a38622e0d68c2dc2c66c9ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab3a3a524f603ec1166dcedb78e1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd25816639d9196ed27e7cecf0e60f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860a7dba963cc60e174a0ef75244d2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333775ac2ce8ecbbe2a7fca10192d59a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8930514fb4fa26d5f17282fc1b3f9c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973fb812f6ea225e01158a48fdddfe8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841168dbba5c8c6126fd363001bcafa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a266ca4be0d52dc5e28eb628ce4cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60bd8b3bb7076e3c5e8329c932f091132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab576685263515de39cd6e8fb0fdf7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac3af60c92734865d28534080e4fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba552584b486296cea4baa739ef27a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629c61917168a16bc200156ce565970136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94068038a99d6b4b91d6bb8929674ae5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a63278ff33b78fe5e3137e163f8dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8631f31d4ffe7777a217f6ee50522ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5f8619092566987f6212c0b0c2c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891783914ced2756db6a02fb93911222141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14c34c72f15160ff4ddae6f685f2bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b25caec04470c95dab228c4ab2f53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443620068ff75e2d852a65d5f975241144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31abbb89277a1d3a22f4542251eabf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eeb3f281dac074f37b51fd9a377e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b047c8ccb21037ea18814fedc7903147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3e4a17c13aec7560f69dba635f15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b327d05615a441a6dc461a58603c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca945a780fb29a807665ea033d2be5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e36d96407223a488d7ef169340b4af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ccadc4d68faa7c4ac78fbce32865a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca148018251b17c85a423ee2159d8e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db160018a5578e09526e86f98c34edd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534703c1bba51b0f35538d9b4430a76e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac559cf1a175ea298d693bc602d6c33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa847f6ae48dbfbdaf8e03bd476016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ccbaa84af01f10765c59df1c4d7af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4669656c6bd31c3caab84df742be6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8a7b90ed3f19ceb3e3d1df165cb64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317eea429c2f992d3251079eec0bff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e81e0cb0471f81defb1efc5d0b119a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee2c8c1c2ef81ef148c66cfef9f67e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f859530eba7001a1e2dbd561ff6e23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f193525a78c7a5c6ac3acb9d29c7a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba94d8cedf23a2fb585998adf8a44e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c79a06f46ec763f2ab86be94828df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886199fb54bdca08729e3f5a2105648168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c9dab4681a5782026a4785133e535169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a76631374087d1ca66aa740096a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76870499068819ec57ae9a71426ff0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2c9cca5abf4c2c8a646c598099d72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad63c910fb3b7341bd657b1b3a9a622173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b93d460410c6c5175a210aee840a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543481bcebc915a4711db5b6b1bdb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cca923910e38d5d4ea71290f8051bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30243fadf50670377dd4dbb7599a1ceb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bad90b49d0a5dea723fe280899548178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84532d7b14cd39c7a9d5d7bded554179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9fb66a87d971dca50568056371066180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c6568986eab733719930866bc6f9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db15174b114b64aeadaffd2f54f6a70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ebb89ca6c0756ef6b4412eff42ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7b76b623b30234497e7b0e5c1e9d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d77fb82d4d79ea962a2dc0c1ff5b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5843ad93962773c421077bf7c604e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e12e4274ef2e8377bd00bfbfc7f7f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714216cbe65a10d481fbcfcdeeaf0e96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c206999ae8faab07e49be2cf0c5f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b274ce36aa4d8f101451e87f92fc11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c06ac586db2923df01cd79fe314b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3debc96f360e5bb05855adc37e5042192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbbbddbac291cfbe9e3a837b039f23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afb0332c4c9b56ac99e5039d82b434194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb2eabf082563d29f0d5a51cfa66b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3c7a1cc6c5166b1345cc00b2c0537196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa097221459f478df970830bd4df46a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f3e662fe77a0efee1c8324735a3ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff0788be5a6e1f0495fb2f716cd9ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39c2f0d2ca92634a3aacadc21c966c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c99efedbe35112469844a6cce84a1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9216be30df54ea7765180de83b6bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea291f5771b7988ef6a06f8409b9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12c98f5b57c44b58e56f625fac9518204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d41a7c10db836ff0648f31a64c022c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e75776978cda7a979c6ddd70ba1a63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55abc16aa7939059ca36184ca0724d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a0e0df26da72b0785b874b8994985208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc015aeccc141ed6c8035ce92c65d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b341c735db01c1c2f366ff66d47dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12687acf0aee71ad9a55f06be161c17c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8ede1c51486c9fc01354c7b9cfbe1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d4330a698549b6bde62cf330490cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e3cd5b2ea4f0df37668bd70090bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c2e052cc459c142cb0a5566cf36a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c3051d5f4dd8aac3bf5c92039764a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fbdf669b374913cf058a07882a353217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036525b5d2d7a4b8edb1fd31bca3b16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c070a15dbc4ef9b380fd5cb28f7c66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf72109dad60a425d8e8ed08714455a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43663e3cc9d98e05758f42da06f392c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150c5c7db5d700d766a83ad9ed2a572222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9598ca5944d919cd9e93cc71d68fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ed4412448cd52efe7f521ade9e86b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfeb1094609f7213562d621e09b04e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b85489fedcaacaa7e4252eae27214226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fd6f449ab496668a2c893e70917f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097e47a86b49f9d95cf74979739875228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2c2e964f9a27dbc4ea1f03e28f69f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8995b6b3d9fb106e680a82358819ddd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08495ece4a7166b214545d139be84d40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d53a7159c8d72afc42bee2d835022232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae4d9a954491cb37e2da0fedca7c47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0842e738abf7584837fd7e630f157c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c08e6b1f8e3b2c96c039e0fa29f1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263c862972cc22f9185ef7d6ba40bed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805be4c2d86c8522c9c187763153f2bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a78f963292085fd105c5717b7d032238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164f7c8f7796636015f8d49af40bc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b0c4429d5b41d868de58ebfdfee61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47940760366c0982218c67fb886cd5a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0612f7c9c1f1ce1b742b1a548c609242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a54dcdbc200f464ba2a9a0ad71ed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c53798e497da651fdf418e6812f12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb26d9dcc4fac7171dc229d3e1e01e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59c69eb018372a5821ff5d7943f73d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03723f8fd95179ed7043e9d55ebee19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874d3f420710b0583545df0b8993e2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a10443e67ef1dc6c946b65e951ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511564d9ec9edabdc2a90bc08ff81e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b11ee9d7657b238664a3a50ea5400251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f812e5905dfbc26f929934001755dcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b09b96de475902a3fad73f2894720253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06d77313eac6aab38ab6a3ce9cbeb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ee5c3a6934c5b6a253d592750508255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8eedae7e6fcc8caa0241e7fa20c36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea53c33314a64061ff807a04999903b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb801992468bfcf34fc80c5bb535eaa1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baddf48c42768b4cb15f4c9d118652e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b62e71b7daaa1715cf3f6ce4886bf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa90d541cdc96aa2ed7ac93dc750b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f5d80f31cc9aa8eab1a31f9944e12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af5010c19c46dfa256eac332236f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ede8ce559c4252cf8cc91f412f442264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8f17911a106b7bca2d6456c7dc6e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c29ceae27f8dfe8e31cb7b6edc9269266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd016f71db4f1e9c9cf63f885ab5761267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8911109a5e16ae41f8d39c2d4f1fba7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb654ae93d0fd0b5f5db7b72e540b345269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955eae341f55aa52d2ba99cbb59b119270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa3266755cf2c44c3aae3ced84186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dffc1783dcc83b0e6f7d058ecbfa80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb632e601a5443d3162e88714d88e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a5dc748e2ed476fad6dcfb9ce0449274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d7739d9ffbd5894729d9d462723a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ea518eb73975ab210d85e84d2ef33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761fb5d2b000d5704b7c9fe9f182ac7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771679dec6d8a114ab2a0fc938feaf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00345d13467a0e0a5421435b2551df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f33fc2615006420f259311736d11c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a8cf4a44b1a030602de037b7b8346281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089cf21aa3b97c41ba1cca9c1ddfeca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eb139a986e36f1f81478b94b8cfbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab678623220ad0c22b0e53eee78eb54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5719fab6fb6a5ccf6f9a2a3e3a42e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd765ff2f2da67ed1082b082cb045286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5999fccbd38022d7e022a5511483dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8aaa117653363dea4d5a106a15444288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d555641b8bdbc603b8c5260d3281289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc4bc9bbfd6453d746566b9775bd88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575126cd2cc77bb4fe1faf99c2f3d64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3bdaff89eec917b7b760b055f7973292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e91134c9a350d53b8f614cd1de9017293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3344da1edc222f25e23efb783ccb1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e9ae00a4e17046998d6ef45829b37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e58242340b7bc4d4b18614c97fcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e2a2cc9ee91127a0583f6984e077297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567b6e066e07ac8620b86d2d6765a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c27e7de93f531c5d6514e04bb474e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37294889ae1285caeccbb8d349f0cf42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eccea7a64fb4357db1a74b016cb32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ed2529badee1759f2b5785b7cb55b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcdac00047ce9cd242a757c0924f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b1d4e6632f1665e434d29aec57b7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ec97c21f6e66b4a309c38b9fc425305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bac1a455b8cf2ca581195fdec8fca6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b605282c9f7ab34e1dd5ea781ffc91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf8a59ac31e2921a4409f0a5158229308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83fb577175a892b772588987bd8ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265e00f6f6e4f5f97080e2e6d2fdf31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eecca655b8642bd08956c0f54a72d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef81846fcde1e2f741bbab48ed49f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1c6e540a5eab7e89d9fa6389780fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629ec18fdb697cb0723e24ca7be6a15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443029a966cae10876fbd97163f4f5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21ec54c6d2ce7fd4d357023ad540db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff0cc6d42ca4d4865be579fc5357cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc871d5b8029730e931e6b74eca8ca6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2d08d6e89d088f5530889c626a5fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216f52df2d62209a8642c3f8cdde61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf076d20158cc3b2ae29f256759c44ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca18bed7ff0b44d2891c418be2f30b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f15fd7bc111491c3232771b5dda02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad1b07fa064a124840edea71e65e4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f88c8715e93ca06c519a5811c0d7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f682cd1490a6d88e33dfb7d5881896326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b2aac27c52ca032026e05c410d67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e352fc2e063e3be62cba0cc4473d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45e9bd7c81637f931287d6087b2a41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c56db24c5f88013c19d87ed0b38d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ee70fb11e163fc0b1d858d4ff714331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fe333c49c55f6a9913b693e46f266332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df84c840a57db8bf3603be1181b41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c679a3edd1f3bc1c74cd8ccd0771334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033e1b226c02f5250300c0cb396bc5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c572e336203c5d12d5b8593e4655b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da32d9cd6bf016bda9815472a72bab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fccfe295888dd674a509a665cccaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789648467eec408c5d4d98a905c62473339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0406abfc608308b1a896e0795801833340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd460e8e873ce37e10504d6eec7e53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59bb2a1d0f5e3a5723cf50d23222c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a0be307b5997c9692ee408281835f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb50f103781afe98e157f5707dbabe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821245d6c1e637f54ce8567502f9b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e6e4a124a3f51c973e1e16d0f693a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da9d478bac49518189f9152a2bb24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ea41c4ce59d4b7b342a0a92bfb16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a910400e83d77a306ac48246c76c273349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4955df93dc1817fffa505c3e60ffb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f8ac002a62d9c2f1b1380e1ee69a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1110e43e3cf6de8026ad97c678da6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586594fd0cca4cad71bd45967a8adac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254097eae7e3945b1c6c2fa97db9a838354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b48e510961c96643f349b889ab14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91045f32649ac3a240077590a446902a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb0ea04db9d8ca2d2c38ac7be54b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d083438743c34176fa02713fd9f6b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f78b04936ad7cb1092de61ecbcf885359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c8c924f548b5d229089d18c6b150360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749478631ec54f091285b71bb36c6efd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bacc2925142026191fbfa352ba72c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad23e668c2311a3fa7924de996c38d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb699f645ddec4e6120e632144672364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c8bffcf0efd74d08df500907d371b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf570c6bd10140a9a8a1940afe334da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9485e90becb2158633b144fdef81a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17118dbb8613e6c3f6a0a2dba878fb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb43740b029abc081ba39e7c9fce7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901baa07326b6653f9af8e0d65f9c4ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd07ea447cd7d64ae27b03908c9b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01312c62b97c123465ebe007a139b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67f2fa75beaec24322e9ffe180d455373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ddd0eef25a4d80ddb6f1d7f90ae99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a25fe61fcdcb84947211e95ec7993375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c401f51311756c8c63c366ee43e4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758764ac6a17bcc53f49d66abc23a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce657f94a9e1579820a6c5e305fe669378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4038cd2c8c293a7c042a4d8124bd12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7218e3b330a0b6ad3f0a8a1a05419380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf1493e56909e3b69c15ce1fb824c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89841f51e108627b61538ee8422def1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e616d58af401f7b8a95fb0c904e8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd869678f4d1b021b7f49bca8943424384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0771120332bb9cdceae2f9f6e346198385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9640a4fd271b730773ff5a67baa71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4945411b472c73e90162dc576237c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde7a0bcd816d88fe4f5923578c5e9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93382f8ba5f71187248ebc6e7c94867b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a33a4671fb09c1a5cb3d0f6c70c41a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3873a3e067c4bc0e36863142722391391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd325e8fe44e28798f974d92a79821c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8271bc0cb1af231145a61ca51bcb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa8415f9a14c20132dcd098fcdbebb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e524d1f59716ca295398de358262395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a164535f6976d598d4faf70fc906d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c97cc5cba1c64647c9562db49177397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846176018f67a1588c29c0f2ac1766e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466c0d46863886c97dd925535e4911399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db2a8cb30755937b238db22c3c6284400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de885dc4610317cb41470eb9ba5eaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c2cdbb4effe581dbfce435bc846f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15ebc2beed8e1818ad6ab26b1322a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c3dd9b9033f289e9921b70a304f9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e40e381e141b99f77c78f0d0a1a5bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f7eed744d6a6064902032a1a0aae1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b155f0f032932af504d50265d4ddf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375bdefb0fe93383c89600519b0fd23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898b22e083f7f13e640280a50659da9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb635465569d329d593a6a2fdeebf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad26f633280bbd8556b42ac11079392411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9305d1ffdad2b244849e03b507dbea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796edc3b7c9ac0a093bbbd2090d902da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9239d5a84ef7cb3278e7d3b03a16c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3a88be5ef07e0efd3358777561352415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f2fa7919adabec32b63b572f39bb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5968d90f371a6a5b002b89462784fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57014951d45475ff59977e8f8b30c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4676ba4b6e21ad5fdb8c573b496cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193ead128f5a12c13e3ec088b45f845420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9e2bdf8ab271de06844eefdbe5c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c12c389f072bdf76171885260ab750422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088da7be72e80a58e22d4c3d8d01666423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efe8963a7f0d6cf2b3ea036928a8b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320474d438ae7a00eaaae9dbf60a70b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b90355b348dd04d776421893f7dff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5cd790db7b442c1b596b740dfe10f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00265883521e5781c6aa03fe4b8e37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca18f287a607da4542e7a50994917429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d18f2012b4f526aa03b49482d8470430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492a67ef7d38f19d5db740ec1fd4e78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6469dc490caac9f0e48b4697c488e25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a38d6b03d1eb98c3f15c05536c78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45021062d55d4c791b61f7f1492aae2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74f56a508d88e5b281ebed8f09c5e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05850d8168d37741441e6c460061924f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce426a7e213c7915fe9365f3d652c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ba3b9cd31898eec513be8e08c03e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23ae3432fa0b992782de7c9a4d68f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b6fcddc17693527ed42ea59925711440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b125b0e55744073e629d2c6d725f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca32ac711863857a12eecc59634d2c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df828d63b1934d510a9a407a33d1e82a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4e11bd0a7db32bbe457e56a7ebd1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a3dbbb5abd027b30d4125c3c9bd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426e526bc2bc1d5a3fa1e781324f159446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f96ca57ff301f33b4d8ff1ca5726a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b7cf2f7ecd86845e73495093eda36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b65b27fc49212f9731e5a0468c6092449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cfe7371e1ac490342d0d8c4c89c1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a8d1b6741499eaed7a0efb46ec8c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360f26a7bc4ca69b1d4548ac836a34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0e6474e49b9dbcb81f77c1a1c4b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053165b904c5aba06e35f91fa988ed77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58375d5fff5d9b377a79e9167f55c383455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0348a9a49803288905d347a619392456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e96165b2a62347a82823d891d3541457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bfb916cad0acac781da1acde20d81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b03a8b410d9be28c784c7210de95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a2c4d96eb95c31711ad4ad8764f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f7cbe16caa98083e16fcb53952e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257182de3c6520ed8cbf35acc7938f94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7bb839f8f96a40d428cbca80b3e78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf618afef38caf967e350d89204b8e7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a20a341f562800afe4b53f2e527af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421e874a11cd2eb74d34c4b203f290e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80784781df3c292086d139ea1f9bf26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a9b1fff14947d37fcc7bbcf9ec972468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d1104660aa811d90b177075af97b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbef4444c809e9402c6b3b5eb8f234f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552b1b95b56f3c054b841f2d936f781471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42017c0fc646fa620703118beed15bf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608ef5cccef16a73323f5ecb8cce7a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacca83d2aa787ea3e7c87a8f8f2612474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd180d5a6cf8888dcb0a0df77d0a33d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ddb3392b1ab1e706c75c909e6d3db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b213cef0ddb8bc4ff478f5ae97ec8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa97a85a91bf7b8ea19ea495ccae0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b97998e3602fc958074c7db3ed08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451a471112be6d177d6d9c1a429629480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9e11bb072650b586e6e4066ee8b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a520339e63e8ef3b4849244642475482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997934cca52a909d4257015e169507e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6816880450d4d9730a3b374ab001e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3fd625f469c23fa95706e94438d42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594459ead6718c08acb65d06fb83c16b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214f1a51ec3b8824496c3354c9455ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184941388d764a48bfdd80f686069656488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328062388b384a3e44622dd9abce36d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc7a734c16a4435a3f8affde28c9c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e341975bf9d74ddaa2cd82b4f6ec8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96229291402a04bb92d3f4440f2b397c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb71e72f35ed96d933e3e9b12aedef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208a6238f93bc61b5a4a9013334b6d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47defac5bb4e8a79adec9a62633d883495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7227aa8049a490d4b3e8ddfaeb36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a375b638db50a69763a525ab528a69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a03c85b2533c0c1e1003392b1ed4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baadbc4ae8836c809ad47b8ebb671f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668781e6be32182a4eff024021d2b61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f96049638eace409a313324183b32d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ec41c5dd10d9996d4ad29166737c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a50ca5ee248844b903da38b8ef282503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf6856c5678bc91cc1ef16dc0e1b77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019cd052966030cd09e9e5a18c2a28b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672073f3df5a0051d4f8545fcc867b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e6e019d428dcbe2171b40b967f65e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960114c6fe619bc85ca48ab6456eff33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944cc65e57f7efe5dfd87089703a809509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff099d737f951fe1b9c471fde7a5c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4c9e5b218f865d3cb5f5f2a85d833511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbaf251867ebee2f45cc896e307c8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56c9f75c79915740e9c89006085176513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409a8959e94a12e2844870ba0d37866514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c80c1504b152b67992c63deba4b08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802787e4bf9f3aff71a8e9cf936f9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c45a3e5d4882065a8c720b0846fa93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b449561e28a231a61ccfc9b49e8a94f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c52ee2d68635ab87b2233dc3a2fd6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04ab688ffd9560afca083ea7d73ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba9ff4d346e914665b7a60c91aa1a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e573a87c03b503369ae1c763793d53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b159f294df8921d52162709237b6ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c68314c0b1398d5a36e4a66add90ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15fe2fec53124380d9e8a228fe81a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d92f3de6a2230c39e2a097ef2c220526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a95a554ba81fded45ae3b3519c3db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6dce054ca2dac3da4baa8b7b5f1c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd7b82be065df9557a66c8a89f0a49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f41406f226be57063264fbcb8b82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c92787dd57d08af120488311d5a9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56900a3902d20fd0898d41f40220745c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e038af7bcf62d179a152d0b24c755533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182de0bfe527b121edd3f9061b9e52a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268905aedaa92967c637c664526b8e46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e65f34524a78cef9d22087a6ce22c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb01e76b5c96295068c79fff6e4f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886bdd277931091a0f12a5316c097f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233e65828d520bd42daaff13af0af7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96640b2baafa123ed844e2379037b16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dec77e7ccc0de3d2a3c7652b7192e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed494ec75f0f7d8ccb41655fa74d714542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e43c31b11ba7f165dd1dbb3252531543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d979f12edfb1d269b246c03682452544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5391bdc65b605f1596c6c994607dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d934e0ccbfcddaf7eefe2a1af89beb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7cfdd7b6107f8895b948671b4e5af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8910a9da0d4937b6d28b5981c384a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebadd4e40cfb0c0e64e1724327a443549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99132306647e490c47ec0d0046a9ef1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa21b44e3d3c001ea8b71207c9b22c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b048a190e082938af24b87d6b55a87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffff8c1930dc2e6e2a2642951d3b9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0e65df2aa016e364f531ed64eab1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7ec3a79a6d596da7b16b21878482d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eb736477527eb0beefe8eb2a0b713556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e799472f6ea05783bfafa2934feb7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41c60275bc08bc81ad6156638a3e0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28408fb022a9c964218eb0abff5420559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c129b1c85010cd427b98a0a4c88afc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3be8962de1aa606e95d41ae1468154561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a2821ad318aa94add7bbeec20005562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5b94924af35bdb223b3f71c79bd5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c6dff70160181be767298d6afe639564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5da9f232fce5bed0756ec7bd409ea2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526697b560537bbc01b3f6a0128a27c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48478f7a4f70a31d88431c562e5d6e4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c54679d616c65a464b5d2721b227b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d8b8e3ed7c4e48ea1b6b29736b726569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede05b846f828f2792d8464d052564d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d256adc61e0e7eb04be37382c1449571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef586fc4da3bbe6a5ce43d5a0c5b9127572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cfb4fc0a59d4ebd5a1a90f2c21e76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e1c83bc6d323951e97ddad8f04116574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6839f50717eefd12a2c94870010439575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc4a836a18d8a39718d47bd55a93a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e481b1f971b6887344da8cc45b63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f4d974f54722533b93562f0fc3d3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764c05c09d6545f759b6bd172cd0457579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6606f42e624bd95b23f7abc19da6b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc460b7f001c53fd67ae711d9d4e539581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b1f5c12f054a4955fe893b5334ed2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0654aeb7156ac96ec22c5e4191b14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b519a96da919222dcfed0abc92af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8f70ceb2e93b95d41f79c2e4f009585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787e0c54dd6cef016c3804b6a18ba35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596414a9220698498ec03d28f82f06d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bdb2b98fa92340d2944d9f9210886588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a3ee7e883a302e78f2977fd235b19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3161891d641433dfcde20fc93ad8b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c1f3af746616244ab33f11d7bb27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e0be7555e621a9b94639eef92c05b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb541e168f1bbb0b72ac5570f8e7f09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da377e62b4976dd6c44c0737c19832a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a38aac3770cf2c1dabe7af01ad158595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef78741553e7db872dbabcbd230d9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c32eca3310576c1a4f0dc511b9566597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f296c7766fab44101bb349aabe43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe73a730782d25fecad7397c6baee7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eb6a0105d97fc584998f233230c70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9ab491d9aedbf30eb7927d52463b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d1f596686ce4cbb03062b39cda72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9de34a3171cb5589df1633e30a809603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123a4c28caa27130ce0f5cebbfcc1ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1698c9da2a2097897b240353b76d03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef151a7226c408303d073bfaec66d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b05be41b833bb86cc7378a55540394607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030f466d864f1000ebfa4e18c7c2c80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586408dff2cd79c6b89e9a98ca043136609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6cdcccdcde4937a3d5b1af12e017f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee842d4a43bfd12334a2698b38f3874611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c23baf846edf2fdc1e05fa402044c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e979c771e4ac1000e08e0a2d41e2de7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f984aa46c2786ca4d76e69de58c5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc220429008860c97a092887b0ed5c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a5028af5dad9e7f64c1c750209035616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebacfed43d837fd69543d1d063130ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9309c22695167ef75b8f6855ca7421618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61990ea65db22edf12a3be306b12835f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a24054a203e40c32f129b4e8021e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1908204bf0fece2c3236d9da1827ccb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ba4564c6702ab6c44dab144a310b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0e5b5b6e0ae8a3ad6e9329606b78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c39c07daa8584395f6c05d05b4f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144faffe3e5a9939ed56356dae18c810625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea62f294e5d178a544088b414e94a68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b84f3680693d07a8ede629ec639022627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f196a359d5f0c9f7a6bdc71ca2bf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d663594da673c646cedcdb5ab752c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade7b3d4c52bd09d91ee2d7cdddb44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f937d72c42924e7d9ce4185a087207631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8b20713d25913c9f3192835bceb36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d0a36bbac4ff0c119e13b6001b23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e632bcf7088e490fa8d6a455b9281b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac61ea052ad9421c210e7cc3b3a512635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cac305a1e6f32a656d7d46b3014c7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d67e6791edd53c49d69ae3a43740e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a3a33510d49cba9c9f9c2449f16ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df44f7a82810f0740e4f438e0a913639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c989bd8b017b8c15e0690907ac0c8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f3527b220453b7814e578dfafb1fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0288887fea043020046a3781c0987c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa443ceb84ce650ea676f6ad804655643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4780051969453c7ec5d961c9d1b99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28c22468980961a7ccba99bac9565645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306a5c4eaeef6dd306ee91707824a76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c469f236b45710f2ef1f7a996fe70a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85875e2a0135dc45afc70083668de5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e404d1c40aca06f34a5bc8a5d31d2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c3f4c87a9483531b8d0dec432b802650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dfd9a1a6b61b38027c3b5d4b0cbd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eb530bba83986b5d701049cba7d4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee0de6fbe1a6f4d0e1d9639da1ed4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a22cb6b728099c302692ec3c9bf76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999e6ef9b9bf503d1d333f9878a3df2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98710a0a90f150ac61acb05aecfc3c4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9427e773699f3bf65fb5e8c614e0bb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acbc17022134da1ddb26f9dd4c08ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a0f26c9cebaf680383b8cdb8c4f3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cbb285a46f87f9ab3fda936a94151660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e574c07497b3c9277282386e1a0601e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7663225ab30045fb1ea09140418ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fd090d3ef2dbdb2a4e6d78ba35ee1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d05bc0d58e9c204b93091060fffe0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f408d7602ba74dd5ee1b2d5430bb68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd11adde71b6704694a902acaa6fb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bc25d487b3a67b9d80aa6db9fea5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c8001f5d823651ee65fbe9a03f84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcba180e29634db841ab2cb26e9046669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364bbdb4254e298d38eb46a1c321eef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b612fb3a87f450d2e7db207ca0e1b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3143f186fc4c713a7069e5ae7c5ec86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf9a47ed755d396425f424402bd13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361be2afb946632bb5c96ff1b1bc1d0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbf8e53ecaa46c1848026b2a4e2dc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ef5f48c653a4bb72bcf8d0baf573676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa027fabe79b549bd997c556998b47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a4be1e85b855ccf660ed4c8dcda7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729cdb7ce04ac76ab05ca8e11abcbfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8ad46db40182a64f78c3cfedea191680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f1e41c360544b3549352296a307c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f07cae2fa355c7b59dfcbf3ad3d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb42492f4aeca1ab9d925c624fa7208683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96d8351196823a9a589f196df34b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d06f415a0cbba9fcba4d1456dd750a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e3a43242ed3c8824f103d4ac7499a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd108bde049ba9973ea6232bf12930687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c50a78e7dfbd4183c5f729ddddb545688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc2c99ad11892c617cc097a2e7e421689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24897885d17cf66a22dbd2fabde068690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a272d5e903dff9f97d3a9f3c4ee13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80700f06bbe465a47b1db72dbc1478692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241028c76056a84091bf005e8d34c98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad13a56879dcfa4dc9cabc00682e60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b916be7e6dc34208b5423042bac6fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2474984632dd22e2c2f65b573cd4ed8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a47751647ef90654d4c2b83836892b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe784fd36c5aa0576afebf88873f429698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7f4420faf2c4357df2827c7ed4e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1516db95d3d225c7635a9a6be4e05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e982a34e95182f124dae82fd43b08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf066dac9380215ed8c7d2cfb35c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbada16760ed1f52cfd039da717436703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c1b3bfac6f0561a429b8122860c21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54e2a66096e3bf38ec5f918a10fdd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9e2f1c5eea6b305aea4ac4f8e1424706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c709a5276fa00849432952536b052e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b32c3496347ef1caa684ad91768003708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4c4a4d0edec0f661edcb151f0446709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf883c38aef4f7bd3dbe6148c37628710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082b2a808ff07b22ff98fc1be370b91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad412fa863dd96b7ed0a020f010fa52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f5eeb7c3763bc9e98d47802a393c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad66320e794dbaedcf87a16c21110ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb8d28d4988cf9721aa9eaffa4bbf6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c984aa9b6c327aff9b7e35239fc82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e992e04d2854b5d1247c4902148fc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7455c3cccdabe2d151cd22241898a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8accad6d42f203f70d9b7123b8db0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb67ad344322b479fa7e2a0086aed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165747f86e9a589e5e2f77fbe774fc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a65aa695c133ed822d4090a48ffd5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2ec74b9391daad44e4e943bbe7f3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b387530962c9623f98619f209605da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88fd86b43cce8aee30ca688b9a1b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59f212e4ec23c4103e2c04818e6ce9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4f0c0acad924677285b1079e69f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633d1e565252df6d92c380c9ca9f22f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a962b89afa9827bb430182a0f65d1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d37871186d747f7489e2be98ccbec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a01344d67969ca960427adab7c6d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839af9d515827b1df71252fdf81c87d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd65acebe80f3515f4a8998188db84b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0396dd5bb9203c518c5deaed03d66d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b57988c12b41352934d511d2eb3dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86161b86f7b5924538c74c3dc9cd664e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978e77631ee8eda5e05490a43d9eac2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e5a225af8bddec94f043c9be4b71b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8384011ae7147a51557a269a397866739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045594c5e5a83d5fed145a28151bbbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8a26de332c239b5ba1d21cc3b30b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f2484b8499203dc3eeee2f3e78e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0173d1584ea7fc9995e9f55180cf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4467c08bfaed0584e56882d36a7bf12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf94bcb0750d91209a5c48540eec0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9b87a4237f7d37f7d7c20084b38d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e514ad39c05c7d1974940e7b1b95049747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc282a74b91d24814acc265b70d491a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6216c5b7c25d3ec803ff2c5157b46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd888a836c29c94c8fb397ccc70fb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4629cc9b30b4dba8553cb75c26dbbf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9e5226cb3885031305358026f859d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb65cf82527f385a289678f42ee804753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e88ba9e43061a4cebe3b916e9050e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301394a63f7081924d6cdc5ccb1764c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18842bc379b1493a1a5d3247a33c6659756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b0feda4212346f2914cacee371c1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac934cbc0f968cabc5bc5ed486feb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87488ba504f3acf8997ca7c924ae5c76759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>