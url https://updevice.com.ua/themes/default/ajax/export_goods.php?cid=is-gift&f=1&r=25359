--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e59b1aba01b189e2749bfd6c32c3591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c14549cf18d74b8e2cef3738c82012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea13a85670d2cb7c4cfc861f4de9e753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06417ebc323e5e2445fcb559b75cbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276ea73e6c3241f8ce9f63277ac53dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106188765910ad88fdd2cb58c15657936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68216ab9073cbfd5cff7d878d6f2ee517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead302984ab2ee9e6097eb8913a1e058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04495c2035ce464c45ea8ce49ece6ffc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c6d245b3fa2ad42b5b2c56ecddef910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695532801f47ee87588464ef5e59893811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05096c8ace618181d5c04cf1aba3c2bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d544c24e1203dbc18cccbf8902c9cd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d64a3af667d72ecd3e5e73daadb0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e074a51085773dff83b477d241bf55215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921373b8ced52f5046d23b0a8dab16816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af52adb099c817e67faa35147cc7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169196bd7f66cb3bb6cf74531f7a93e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf7561e9940fa605001fa121dd924619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d30a4f9e3dc14d592aa20881caf7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6263c6e245762efaf0a29de88f1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cd0885415abbf61f44786dc2aab4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0ae9ddd215a38321a874f2545e2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188a65c82cab5852eee792dd4c5d91724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9fef0699057dbc20b17073887227325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00c4c724ca13fee690a1d3354eb82026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c72c879b3f63f16ff8bc791b15083227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b99b34ee6e0bf99f0e8d5292bec50528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e481b1fcab761a5253983a73940e9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fc17f6a9c225f1858df2bbfcf86f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa7d8da6792a64378798f8a6b6acf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83507f9ca611ba568d0d235d8755e80d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02000973579e8d3dc487fb892c5011633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffedc3c71ea4c7e38968d8d0632cc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26be90c75c39b30146e1659000285035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b0fdfdcf9240e753b06800c509ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde49b9ab475091991c3c3c22b14c99e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f82e740d1bca4c050886ab34a98e7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c159cbd0e2d9196f9ae57135f97f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972b986871bdb4acd718172475813940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081b5c10160b6eb1ed133859ef75ec541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a180d335262cf40b95129694866be2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3efc4ff521203ee4e1fccbe47a79a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125989456aca16cb33b17b787cee377944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653beb34b5c6eb8c2228ef642df88dbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf13d30fc58aa1ba5282661d34cf20746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e19ca901f21f4c0b48218d3d8f2e9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d1a649c527f1a4f03584c98b19d3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08303f826082ebfd4cb04472c6b7b3e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde973b9e9ed2f8ed23e5fcd76c5e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db73b0ece1cfde2559014c41d2e28e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93f38c2ae136c633bed646ca520e6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036120a1d59b57a67e1588f1dbd4dd2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9fe2a962250d3257fb57665bd6e4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09eb778ee8c0e37364026c292ec71755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82374a7be0532ba43c721c1b35c3c88856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d411f362152ef9c5458b7a8743afdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bb3d93d22ce300928e95ea459123158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9a1edff6c43b2c8318216e26ee46d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d7e0e6264a0be28e08358025de77a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1b9a81a100c43ef6c4a0dde7213fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a4af5e91d20a925ffda4ec546054362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d9b70a1ee318705185ab942e1491263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88362e9d61a12faa4e4c4a142eb01a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a31b3ac1049d9942290eac4eb47e7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c9c9985302b6d4f6eaf1d5c12e7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bfe2407dc6a4b9de003e33110f27367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b4be6de50e713b860c68e6c6e1db568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5166548a319ed9fcc83da12af69dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38eb90ac0f6f6688d257cbd3c2c0ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7f4bdbaa36129fad08a59437e067d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f846458344f83be8f2e6f0b88e0fd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2442e798d8dbb9c26d855d2db18f06d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b3e4cfa4d0a3cd1927a9a3f2c213f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f8a94e23bc4e6cd839df7b8d0cc7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5cbf43ba319685431d5bcb4641f3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aa4dbe3f1d6904c4078842c33c92977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a138a5b5de26cd776ac39b53abc4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aec3e1c0925e3a7a1bac010e7ddf4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f2dab20d16c53caff2e3f9966286f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ca20010f3a2c9fe029b3feff1a37d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942fc871f84fe4c438de2955b917eb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0b38f7800bd02df8995a4bbda33d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47c9cb3d75404649e60cd5e970b3e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092995680bfa5b6b3d44492f66f6e6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20349f10d0e0115e1f5adc16fb3d49d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728681280e535640932aff3e96fe33eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c7a9bd28224adac62445a56e3027a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e9cc3bf3006404048abd9dd92e2c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70805ac6d4adf057eb05b16fabeb942190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810154fbb84d8e5a7c83981abffd8e1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b29cefa10076659a7a1e54728370ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9547e9d0436e9d7d47960c40198293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22408d2938f84238678f88616ef998794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f3092c22b45e3d22b6a9a68132c2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9ef1dbf514db59987239ee19bb98696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1634c71c0a73281805371a6eb5fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ec514b3a89c55214a840628e42d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f321925d0827429e65d35ebe81d0ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafcf3bc2e19c7e2f75e76d9026ad0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2e6d3849ee483f0619c5ec8510c0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c382d1f3416cb2a35e5725814780c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9b6e88d8846e849e66e9d26f66427103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaec60d8a8864b17d92ff7526c1d3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee674402975969e196671f199af42e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00f9c147474df9e78ffc99888027b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a34be3a31a91534aa9abc12af19a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bf776baab639acbd743488473c365108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc530877ad15167cfdaa6db37749acd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efb6cd358bad2f024187b8347f78f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e3ab4dd4927ecb14b7fd1b42e92df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68088e3e7b8b0e7259cc5727cac0b22a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7384729d1cc2bf082c832823e3cb82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e9c8732368db7011dd97341f36c5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85964e6f874db7dd5d0146502fb9ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635b055070876de5b2105daaaed18ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b688c9ae8140ddee84e8ec1ce7d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ec3dadb3e835c6be8becdcbb8aac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64110c0ef7f300f12efbc061c437e0c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd39a04acf1d0cea2c21ed2cab8714120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5ad78513115a3e39d749e5fa56d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbda6926c1330b16eb771e63e4c4ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36f655e580eb43b114e0be43239bd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ffdb3bee87394898067339d78af2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0bb9a0048f67de62e814878e75cf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7a7788df728676b5f8fa8711cbec8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed366f3d6257b00bfd6edc2ce1d66f18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86651ed398636e958f698e86339faec3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da05245d2cffd9b546c8245c1467b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13675f55580f7f0dc3a9df7755271f3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1b125d85d434bb3db5c2748737a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5425fad1b0f5501631b804dd3f7d49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bab07460bd29e0e06a56e6926382a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc287f3156b25439bb5abef76db6a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a44ae1f3cd138eb777f2688042b66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d50ca98d4ee96880759ffbd9f8c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a9b093819993ae8e2f6b9f82792a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a458f4e1848b214462292b06c3d12d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b7c01cbb3d4199b8d5b38e5a1a183139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853a590d313c771a216013cd69d66c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92464d4b1793fb56d6e52d8e6bb08126141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf57cc5ffd7fcc64c7b72321fe4f93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8219cdb056f0ce8244fea14b001e8ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c5d594da5164a31361218e4786416144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118dc45f4647cd8d193d7a546e45c91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4259b5d23718d197086480f1648aa1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffd68ec21649a5dff59fc540c14810147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209669e9cc98db48abe514228ba6e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8081094710a5046d28f2aed3cb93991149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874544a8b8de48a868eebcf854d92a26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe093c7430dd4482fd71aecadbc5fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a838664a7b9741876fef17045fb6e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3f052fc4ff1fee786e6002a4ef025153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dfa088131e18ab9bf590eb1841088154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f6e4d098c57b9e6f76a2ee18afa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900270fb26dd9e092a5bf79f43a8012156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab67b0abb24fbf85337ace198f07e8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556453124141b68db09766da89a8f23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41243176cb72ff9e9d3eae9ba24fe5dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92d4fea7d12f4710b2a964ac190471160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867387d8aba838b2c1d09dad581b0bf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73ab0032d799de9a2362330c5d819162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223194ec4cad989db21e0ba22561633163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aa1b21987d558617e841394d2110d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25a5b7df1f45cb676ef328330676d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b174abbc732d936fa436565691673166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a43650d90d544f54e8d0d51aa18c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911092b4f3bb8ef02e645ab8fba19a14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809339df73196fd677ec0148e7ba02a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2ceec5d12c89d9d9cbee42e2064a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b94ea2771447e63263fa65449afff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449910efa329f2cba0b95e0c3e0a8aa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6f67b84299cb0de5db4c2c9ae2927173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05f0801ccb0bb155c7b8fc9dc7bd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24d9bc7d52b2f2be0668f221abc103175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8735bc856e5ceb493129d7d6ed5ef3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb00f6ffacc8880adc55eec049ddd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008394d3f5b349101c5117abbb8df4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ef4ed918cc535089a710156e5a173179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5ac5a148c4f747ee1f750f16890a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c4d03168bc8377a6c5fe350d5d059181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a717ca72226f4dba8ba08be1b7524182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00ef6d7704cf91b563c77655756628183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9497d9df28d9e2ac53ce73e1b6e0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc00d72edc49d85a71a6d24038fe50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39224754c8e1e3160c903473f18890b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b23311b318db0e10e5da5e044475fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aad9575ca6a7a681b552f2e465289188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f996f3f83c8dea0453ad0430d9e18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821293cefd8b4ea00994b5c8738ab8bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5768f1f2c35081fc8398911c5e0046191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83da5de0c2a3a117454c374c14b792192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734203ce77c9270ae886a237f3650fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f396c83e8f67e39438d5a2f7336e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db97b76af35938b3031197196f1378e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57875ef6180a874aef31d70a751b2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f470e41e937193442b7e8fd20a4f28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a150b07672f2de926fb40e05c079c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad047b4421814b21395ee6468cc6ad2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021cfe6cd7b7e614224516f1396674d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edabd830eca692ba64d471d979d7fe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47221f7171f2d80df6af188dd464b47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf290103db35ada9fcff4ab44d639d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678974962c76fedb33e87620f6bd0f07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37967c50bff0cb5f53e5a6c9cfee6a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c284f40bd328631d697f5e5d6d2f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76a12e0957af9a3d613a64e061f68e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e60a6f9becfc34f38aa57ee9183a60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbae808dde831c7089d13503bb5ef6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72640cb083b37d276c06f6051c375d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbc21444c0874c2baf9d51569b6cbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa545413527e5383d44d6de77a892d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b18cec7d0e09beca0c14a423431ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e411df7cbcd80dccc9c101ffef7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d39238aca997553545f8b3551b5e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092d9233858db872a85f7fa72d4dc59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f60e433e42a10ea9cd36f56168b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f9ddcaa7267c5a5f367877a1f414218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712da4a739f72561714ae7be8d55edb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7b755a20a2316469b50c31702f150220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052f61a66cb1dd342a8791d224e7bea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52153c01c93dea5c066c63a03224bfcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad077f663374ea31f2d4d034a2ea7da5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c88fe79a8bfe483e7bf0115dd00f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616f37bc38d1be56404e89b9027dd04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2ffa2b8180fbc63d843401b45046a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46af63461dc5ffd8e33d9fd2272619227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af632af2ff07902e3ccbd7f23403121228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53a45fa07e3ee2878118539b2cc3ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c12f6a8f5a7ed059e7670413ccad8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3442b37a23e89ea380f57275a941b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d80099390ab8900734c4365096c48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbd5eaed310677b105f6d9a01e3baa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9dfe3a9747b3d15a6fd76a79ed2fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d884ee76dc324126f704a3e14e339235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1db758ac9edf19534843cdb170b8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5143c7b78243a9364e24236db92cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf7606a276ad02e3f812131e6eb6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33874fc9a099cd52f8f3eef5d60eead239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea98c8e481d0746931d01b510d2783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c539dfbba034a0bc6e2b984a409770241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0dc3aa122a5362d629084e542f2c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d43e1921d1d286e03d3e099497bdb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50996cec50dfd13685775d873b84f6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212651a60b51e17ef32f3ca7b69a0c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cfc21ff1afbc4f6e10f500db4e14e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4f5b55b2c8658f3a851f6aeac6ba5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e8839300f4cbc74a71b88fa318ce1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8cfad134293f12c13dc8e268dd7e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4221e33f62ee7a7e9999a22a2d0fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1196d634aebc2e02e3a6c82bf034fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e47b085123ffd577c24fdca91e0ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d61f0175c8b328be028978a4b891e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84080b8fb43fec8143b16cb988a02fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674be84ab408a5beab1f6a006a14aee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d18c2c77bd853cd78ba6b4c63a2ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e0f3dce4d723491daf75e7e34d9d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301e18a7fc88cf03021f1f2ead06361258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d21843cb63f6d7e42ae3fbc9e6ad7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86dc0071fa4d13c44beebb73ef4e42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79e889aa627015cb87ad87e27506b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9599dae186c67118f616676b1998ace262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940ce22934652915c17b5ce31135ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cecbe80bd0ce451640fd374780be1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf87dfae4a118c6269d8747a9f4cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9207346d7a689075f44ea6dda3e39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9e70b00ee31285ee019a55fb20f05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e394444010b72b2894830f35c9826268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f215e93501a6960cbcd5983ee77d35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f273af01c3b01a3ad4d05b3cdc5b03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa450b944bc0288948b3759d80976271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21ebf8eb1eb2dc7241b2b6f35683c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6639c5d59dea722a4033756b62edd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255f5bcccabdd281b570eb6cbfe78fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eecc084bccba43b27a11981bf87b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c25ce3dfa3a87c71e761d879f042276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c18ba3059a86009af67850804764277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4df74ff588743182ff14cfdb6ca095278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8017737e89f86c4e04af7c772783e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99665740a87be1b718f01ea28edfcca5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c79c1f002571cd7194587747b8c4a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae004bf40de626685ffa6160fce189b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853b2ce65fd5cddb5989df000ade96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702829b331754b14160a8a2acfe7fe6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff4d8b1f33da2bea9c99380c5c8fcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d801179d5345195a48106b733a40b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8460f13a05b3c0730550c5587ca05a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66049c86831a6f5155474aafe26bdb6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7047c0e02ffffa31f67b511122bef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e14946b6eb311655803f8fd88d21e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e21eace2673bf7dba30430173b0f42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ce795aa4fc3c93f3b48e620f5900292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c85c269f8bcbd689d76021223f3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7799d9f4ad3ee928dc690060e963791294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777fe7902c3fc532420d60d92dedbc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9107f2a7be1ab706fc2143d04d3dd33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f9c2a273109dda48ff9cfa1169914297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06671cd2c2a15e3d2eeeebf11c7622298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c772955a80ea243ce3fc84a5110f4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923338eb758b0b99d39e6ebf7cf295300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ba249d3d542790b14b18d61f6842f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066345c975bda31ade712d23a9a06d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ab74c28e580c4a7fb19994216c2f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d54ac143516825c803224aed42dad2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d3dbf9805e98a62c19f66ad197f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a737dfbb79889ac7eacb50cc423c45b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c27caabbf29e5f8aab3e5d3c85f59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87b0820ac843121a959cf623cf20a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29fd3013b1883eb5517ef82927cadb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354ca5328980dc21d89a6a687f4030b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d8e60ee7876354280f2a3d0042574311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e3a7fc6b8875f0c94d7e183570b44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413849301e01fed500760ab01b004ee6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee1c45fdf4407225f86957518d05c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12f7f08bf0a0cd4624580f1b39a57a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c9ded8b0205c54d7d33007b938af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec07d10fb603f3572769a51b4fcb77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8cfadf15d3bfa9899799226943af8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a667be1e12d54fb4f1fad18232120319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582a03b9679ee36ea90f99731e2d858320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63ea0b50748b9e96decd87c74a91d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc254a20a5097b60ade9780773eea08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bd024611ade94c3f04429828e09f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33138841a8dcc6b0d7f740fb6c7098324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f3cb75130bf4c57de7008b555f5a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d111ac59e71f61a39e64d09f1a5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14fea704b5c86989570659076538bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313eca2152a90c686ae269f0cd5bcc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b48336e8cb9e55c5f8de4836eed56c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dcc6c01242e326c61501b8c0805e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6feb5d7e5849f872c07e078c35c8ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a1969d90f5cc3670f630272576c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4660692edde65389e1f1d0c519dd86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd8640b239baeaf8b13bd4d3e77972334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd17917833fb5e686b050b571a289b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa3e39fd8dd57cc8ebae408bb9369c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf19258a22b67fbaeafe7c6511a7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0e22ca84b34b39079a00d95f5fe50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3e55efa5208ded12f56b26b06905c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d49a4effe95a754f4d1d88af47f972340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542157aaea71060e2c90e3f6ad4bfa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571efb26f1e6147a6e51226d9fec5cdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2f62f2a5c913ba76d528c7965b07b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0932c5661694b015056ae6d525d908344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156db5dc45135b9e5c1bd84039378f31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a4f14dd6871a56a2ba1a7de403f41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d91d11c3ded24eb4b67fd875b958347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e8399b990bb67ec1ee56930ce4317348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc12c873ce621a432bdd000e768efc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d7374becae980dbdf247b81006629350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f408b84530db695d712a49b35f9ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a927664e789c0480fda406cd752a800352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d2e22804b0196c0d993cf9730a42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce078226910122aa0a46cb30c10467354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc47fd9c07da955ba0559f9e28e656355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad317b7b502652a945f8a87db79194c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd51a4622f5a85166db710955f8c584357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a71a9cdcf0bd6e9919d22c2598d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d875f9c70c3ba4e3226d3285b2eaa81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7253d29190534cd2b30d806784645a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54482aea1c4e546d8ca52ed2f8bdb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13be976abbbae8c20ee2d09f2861a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f316a9589cb5d35ffb8218802d09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1223c57c09a2e0fabae2432b19c98d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47877ad4382ea6873a6a33a4e0ce6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79d843cb5a67667554184121a4eff7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c638d0992b7e7a43d65e17246935e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51876816d4fc9bad2dae48aa956e875368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe3e7e2d03e88fff1230ffadcef75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c537f8acefd2e486794412505a04311370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcf2ce32efa746e60a3a8eb0bd5828371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c731fafef37b7d36e9ac11868b4feb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8d5a242878ff1d7b75f417f71064373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea736e07158a8459ffcc02f95a645b42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eb05c5602a7f729ec12033c18b6ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c80f6389287d29fa9e5ea4bd48334376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc22c980104577bdf22bd79dca0b9df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566792a392ca2241d4d5548f4ee0f14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11c08bee5969dcc9d78b68c2cad7be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdd0f79c53b0e801ae47220f1f5595380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b127fd013edd77725b7856f208ec71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1490d89509cd448c7b571f99b48ebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e93a339abc34d71aec50ab6c45c6fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512258d2e328383271f558b35ed9131b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b578d8bc365a86f1675c95d8365ed1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bfd896c37f9d8779c0b9aae1d75b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8127090183d69616ada1f4d781b86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245521d0a771b2562b5c93cadd7ec99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d1652bc3231863bf820391f610e2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdbe496223983cad94e7be72fb5c6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d609c026749b9add8ea46cf57eec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c76e110f12322956186be223a8afd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d73260cd6dfc5ab62ca56ba6fd9cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3283fcac18c1082ebbc64aa0a3e95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e86eda6ea2db768bf07b2f01c9745b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b4c23d747e2da4b8db46051d4f319396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efa43064dd138a7e2b8d4f0aa14700397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d754e26b41a9dde2aad949b0d310e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8de1d3c1f35b9759d7a676061daa91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30d79ee6670b91708e03c952d1826400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ed4f39642e20b801af294d11d2aa9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b980add4d2ec47678e7b375d4bb79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db08eb7b608609fc52aa9cf3c29667403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2533ce80c5c61a698a82721f76e5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0dfa511a94105488c7f07dbcc22ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a078c9e3e36985ecbf17ec0660775a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d744c46983b1134e88db017b1f54538407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cabdf1dff241d8ccfe38c6f690015408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded8d45d22778edb47a81b95d91825b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8967364520c5de8e22a79c5cbb0d95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a16b4c5a86b31a613370988b3844411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659bcde248ec2a7370bb4fb78beb8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3a16b9eb0e84729f744d4a5e85909413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a7d365dcf59614b72b37cd0f3033f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3aecb38f1ac3ffcdab6b4e9299713415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b7f4d6af1efc229f0a5c1cda7674f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b2b941d70fe17c0365c38faa0bd18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff708ecb3b6f97f752a9b7a72ec13cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc936a18e2b65a155c9c24bc27add3b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ecc61ba996a5d81b50d6f83f398d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e8717c0a0a720ca4c73829f9aa37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55844962c01004ed95306e2dc9c924a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f5b8c0c43d72414a5adbef93f7979423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23c393fb73aa859fe7f7f6c560a8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dcacc8ffbc7937c192934d9e7f65c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f70b2d592c9259f0bdf37f1e1ac69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e80d7e22714c11955d40e5ee46f6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c6662c674b2e7eb91e6a7e0cce2f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f06a14d91ce7f45fca62c3af775a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca3d92f9d9e82318cdad83e6bb44d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16728764d4390b95c52195de1419c6a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472a90cfcf2709ed0382235ec88b00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b48a6815cf45e74674a4449c94b96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa8da41f818587925597f9dcf01614434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7273e88637b9fedbebe009209d69ddd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c16f29c6b3259ddd065e25448741ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711cebcefe4d41839c1fb806a811355437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba88fe3a185108d0e5db8415ab7932438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f3a22d267eea7e6de618c005bb99b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689af188a57f399f81801ed6d55a2abc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb00c62322298e58dc81a92a9d7dd4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9634f15696304f2759be7a29b7a4d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfafe8b50537d3cba758c439a4a7824443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33238b43d5d85bf0efc790e042f4cb8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0670d6865268724076d97454aafe8fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee3cfa17ed13b60ab86edc62fbb4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d035104be3c1cf34b21ad7fb248c7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6774763fb6c50154626e953c1ce56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d8fd9b68f58083bcf0ec90bafcbdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e03a02d12d848a8a75fb366d43cf56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef75f8371af3cdc5c16b0ef8bfcad2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaac9ef85393fc328ff4076e0e35e91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb0269071393590cf80297969e1ad4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485412c5fd8b3a9e54d9c928329d5ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5641f0a590b47372d37a7ea59e0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89395675e0cdf403a2bbaa816c7e45c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148871c8f9d1047df5bd412087360e6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef1d95daa6d62b829754137ac3e33c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e4daf5ee0b45b950fa6ecb28eb28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857aeceb9fc160090b6741c41717133460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253992c63ef0d99678702b1f209c2263461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ab22333f198c00fa9207d7f964089462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be9bfaf55840ddf3ae9f748b890eff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12ec43c5b5a56ec457424b36ccf7c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc9739bdb56a8a18dfbe6c5b5c9967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcea29cd43aec602a909ca94bf5e25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c5fecc51397ae9c248353c6c868f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50c30f04bcf93e4707d2425e92aba6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5f9d0c009dbd218ab704a0df817d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb495f28359e0575bff94366236735470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ba214a2d7efc13c3a02e1e64bdbac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4786bec810b6261c2b3b0526aa27c78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e09a76546b7f7255d8ebf48388a9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e0c304cf1f21c01a0853ca4c6687e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812f9c6a5964e81a2251131c3bca1d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec66b2de030f7eb0c375bed7244e0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc21df934d8eb6050a015b1b85d3793477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36016bbfff3ed1449592de916c0f7cf2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333cbb673b0b9a24d757a6a7978baa3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051950291397cbe63f23734a085f22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde272292f0b88794b141868a7a05d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32057344055fb892e788410fc9c1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1ef0e3dbcdf400a5de71e83db95b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a651779f3774e554b775c4675baf4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc111dcdfde60f60ce84dd5c179a8a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32923c1254be8296cc179a9153bfa0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2ad8dc7d68042c9a458ff37833c1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063b3a4766241a76032a9b6cd79b87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da295df280d0ad0e9f483518227f21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0540e3796e7feb162670c729a07f12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3480e74ed56b49a5726c7d7660b37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f50c278baac5405b03a9540e29c75a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d55dda96f1b948a2be2a0bbbe296a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b094465029e77fd68d0f16c5fbfcfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322cf3f51ce95956debfce0be6d142b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353a102ab19d153bd64d177c29e5f5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a26a7ffcdce51d459d64fc9f54fe91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089351d9c95ad73e5935f7308c99fbab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec2055b72f5fe5c779219b36fcb81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1daca399b438d3323349233f59b34b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e05eeccc13ffcff94e85397af0c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd139363195aa64dd6bcdf533083b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd82a496645395edae5e7920163c2e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b1db4e7316322c4f58d3657db88a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be905c4ea4c3fa943161ab317f727c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7986b85006329786581ec471a3ea9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04de282eb9e5a18d4e6cea62fb1e853507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9326d523280bc1bf7464d9db53a913f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470119150d144982b8f996b76d09d73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c11555a02900d7857cbf77fd7fc7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b48600cb68fee1a3368d865af3ee6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed7ab412959a17729d8afd59f7620b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489555972ec0552ac7e64cb87624241c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832294505c3b2da643c928dd278cc1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289dc02d70136cf3dc15eeb915e163515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b031ca0fbf1fcedb408030fc9d937516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63da00f55e288ed7bb6a861f5aed2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41adabbdabad0303c4f83ef69adb68f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f75992a8aa2e1f8b2a4fd3c5ad252519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b984fdd6eaf8c8cfa491c9e93c0ae37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256695b548359e02b76ca0e0b03a4aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ba6cceb7d02d57651d51156753f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c966b5d6ba843088a7f964336248e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae1eb8dde0767d629c2797030ce3ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e43b768f5955e2db9c2d19eb84eed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0eb42fb5392dd49e83d35fb69ebd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef04ab9f1a93e45c759a2e73ab6ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d199b563a4c1abbf86fc358268e95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe13dffc202d4fbf9422737ce3d7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886943fa7cde656d314ff7fd199f69be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15944a8f34957c833da5606a25442a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f26594b729ddea2472fd00b797ca0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8809e4e8faa10a2d9814f1023e3a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece58c08c5aee5c5f0e1d8916793a11a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7a6004fb4bfcda1ea152ed976357b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dfc7275381aa5efcd0c47306a98c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc07b98c521bcbf49c3780be7c6e13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983eaae0fe68da20d7b16ad68c9ce72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecb1a48af32662c4d93bbfcc7067e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774058b3b552514270f03e66adc544af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964940f822a15bc9dd3db42e50faa67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be521ad7cc5d388d67bacf596f18fe8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b04152ff109b40e34b89352ee032d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1093302aa4296a1b084ee74614e4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0201bbc7fb703d4ea8d80c2e0610c81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513574b589a38c739765e457fa8049b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea2099c787cbc658d690dee1e55f5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf6fc53b9f792d3770cab62cace3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327c7291f185479dc99474af555f6bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e71e6d135f2ef318fae3addd5f03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65f6b4a5e7ce9e5de131c6b298983551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2cd7fea8046c57ed8b9041f6a2ffb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181df1ab0fbf7d36e3a71f3827d3d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b106cd4c4d14819b5b752180dcf6282554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a46562718bc7c0f5f116b05a4d17ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803341a821edc3107c481c15c700599556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b425451db782d7260b6e45a9d8150557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d1f593e25532fc5552a07f5d34ee1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0516ae6217055069e14d1dcdb22923559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3eb47449e61314b36cc9d70a9deb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ac8aaa93b5600731560556eb429e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848bbae17ff9f81271433abf5b230c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd178d1e9d46d5e3c0033aa122ffae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7d3ad0e2adb7e0a844ee6bfa14176564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf69bf374e69850096803f708470e01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded55f2ccede48b85c7987774d0d16f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297da4416344391844d345166e4ce8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84df035d56504765106e525cf2f7c7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c9464ae836bc8667248b90c362dba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f070353a7e61f7e74967995549e1698570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef070e96f76e8997a74292e1535d68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6157aef94d394566f91442dbd2031fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01f5b2bbbc2892fca1286707127528573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0968704211ea648e9797bee9d74e380574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c830eb844d21dbe4a87f908ed239f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9752f2182d2a7e5bf15a75ff8ddc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f77f335764e686f8135ac3c9f1eba9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95fe51f251676a65aebe16004a0ad8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f412ea9ab6425f5340a86176f22887579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d64b6da820e4b957bc8e96754838c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74066a381d992d512c785c6d5626a5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902930eaab259c67440878957845bcba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f61b50e9af5216cc09359adf90e088583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26542f7f26ee23840d9064a24d1e17b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d63d1b2547e95a9afd9d12a4552ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1765c88b83f68c018cded9a0f52567586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77415b54f3a6dedc99c27b7060e514b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aa1d9c8fc508163cd7f42745a57b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31293fb95fc659efac05264d0326323589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72718baca2332ad966cad2952dcfbce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d7d474214e719c418bc49d7484c55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47473a84929662b62ffe17946c36588d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e3a2743cddf5d46a457aa7d8cdaae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe2f8612ae759ec5590179450cde8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef9b6fb45242ceddf6cbc0cf2bbade595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44254241bee8ec39ee31b4e843e885596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b947d25d4c400b09f134a8a35ef997597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eafc784a307e199bae573f9256b63b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b99640694129763c2c90ba3850115599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d442abf04ed8179908e786c2d80c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef25bd3bed3c1b91b6555da37827fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809818c92b8244e4950743e40f624313602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc39b9bf5baafde2ab2b632e46a2a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cc2bea3d9b8b73e342a418f35f52c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b22877651b7578b9023962b8349bad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf96f60fba989dc66c5856c887f042606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3560e59da4a6c07b3e20a0034ba764607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca1dad3d323243207d709edaf431e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd683678dc30352ec76ef7cf6fa0c9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4825421c5eb19e9e7d08bae335799610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860acf2a2f23ee35bb5e7e0367b8e1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c03e54f5ae4868f182e89090b1ac9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b118b6689f9534b8e6f881805cf3049613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cac799073c32f00dbf760815dc87ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03310381a6c4434c4d2e9551fb9a01de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf12d64aeb7c55fc56442d270140a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7313b71321f78cf89d072a6e8b417617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887dc8e1f19470101891bbd98fdeeed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279700909b8ee4b1fb500c65acd08889619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c19779aa3342d7900b120fb1ddbde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009309e50f06fa614f4dd6dae11a0d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6db6d19c2910bee3b31ee95cd4c85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428439b2ce65f6445333c25d19b003f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce128bc65be7c19ff80cd46651ca81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cef56fb26b54ca5013a6917092d6e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84b3606a2c276406fb407ca0b4582626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80a0c0f66fb5792334c7bbcc0fd2f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf43ec9cc2473dda578f3c864e83f1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a598889eff8c8045cbfb56df72c78bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd55d5a64781272f87285aeadc5c0a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a4b19aed407f993799f4324b04b66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebe25ef93a43140ddb8c79838268a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020de3b13e4636736dd96e617ec34a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c521899237bca9176758dbb865ddcd9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3093fac2dbf9fb9781237f86266b1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097d2dc610adb0346f9dd01db3d823e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb57b11afba95a485cd465c9c4890637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b53bb16b60c3c25e05aac2f0ff12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f1b72ce51e9e8247e2b230d21370639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e9e11ea8a848c2a21e1cdca1c885f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61610e53ac46028337224b2012f8fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ddc8a8db14009dcb0ad8c01854205642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdef671ee84c593802f46eeab81e5c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe0b4a77064aa01f0f89c12dfba811644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c890dcd00737ef8f6dc3c0a093f174d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12637e8cad08731d4627c5b2235a491646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b437c69d165ee0976e49c04226321647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f66a036343eb564830ade30d625b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb8af53e57f64b9f841d88663abede649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b858ff9f5a8dba0359e7e07d4fec4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45b2256c92ef7bc9fd40d7417f0f6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cf3c9c5d8527e383c201a794211c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c296827c223bdc9768c4def02ee75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051a75441584f6221553a2e5f6ac1f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea900e865fa94b896cc3938e46af6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532509c7ccb081cccec57ea96b7ee85d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c64ac1e30db7eb2fd41e083a0c45e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b8fbb05b03e7368975a0f1be4980658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afbe2df08db54bea4d1b962045289d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb8a142ba5d60deda7e265e4b6b08f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea540d160e9f718c3c830ac7acc1f8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e62c4d5722512727b05074b08d33d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f2873992ef90778a39b17a1377c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113919af37a324b782dc7d62e5c6e658664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40da5500677d0217d3f00bf55612bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e457ff2c6d2927742f8da0af3a777666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86010f6ad79695281e9c6e7e93ad84a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b09c26b7dfd720c13e332378f3e25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9318f9c61abca82925f256d0e3a024e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b75f9df56ff0702578bf28518ee662670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7b0b0ea15b4fdf178a7a410e95748671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed45706df14e9d63b5c5b35a495c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c51ec505efeea72b90b43cdd4b398673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de4e496c51c23a2dff465fe0ad3d09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e0340c41b092cd58e1312f9e13c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b398a7354eb210cb2c8a2c892fd63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e766831db722ec875d492b5852b67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c48ab9ea51900201ddab379bb7c81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab2c5e9f6817fecf33aa84ef1ef91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d20690961b035d8dd05dcfd29e9b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de1c5f3180e5a99b669facac3ea7ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38490359bd3fe38de354bab8ead9898b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b693f288b67992a8f4d002239f630c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da515dcebd3ac6d977367f7631fd4a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172b16399065515d67936fa26342fe5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0405e49ef733dc4b51fab4a2940c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e33b5ee14aaaecbe41ca12fa1e55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1685ea2f1932a153d42e4320efd65e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02b7731c71aa8397775ab8a8c7550b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725725ad0f6124ca10f88ebfc4bf7964690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6681794559258d215a2f767662b12a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25961c7ab3930465d906c3c8d55612692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd15d8225211edc6fcfdead6db5bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d28e2c51fcdb9b65e286db3aa38e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8276f09e7f8964fbf5ecd7375bef7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359083d48199b7e00b14b0fe334c2a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f471ca22460c04d0f930240531f2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c95c6057d2cedd32f268b29e7c9725698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb37239af5df8ee09508731b057820699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1592206857fbe715e4b360dd02047c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee84efa8bb4b37e3c9db9f606c7ecff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cc708862ca2f4f474fab40b559649702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884ca944388a67a1133fff9c3c66822703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a846ffc609fd2acd3afb2c8ac904f2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333dd43e74130ce07a825c9f27c8436705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35a13463d533e6c7ec4c40825e360706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8afa32a7a65a894e71ab85ea2ab7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c2adb4462be0bc9cfef4c8034f473708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605071f9cc334cf97a6a1e29294552709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126656d075e6db081293f82021924a51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b35245f0f6d91c38bf9f3dc5f580711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a424b4a9e59c668f6b8c498da40a49a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70008d8091be825b224db888edb01e3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0179ec73e1e7ff3e0bcaf76186dcf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5f60ff66f935d64bde6596267c1b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b423a74a2c724940cf73167cefb855716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d6732d360ae3f0fb3f6bc52921602717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cdb7238e076b265082946b609b597718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1a21dcd4e786790842c59c3fd2114719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9929e237c3b76340b462c3d279fcca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8712941a668fe499b0c8a92cf0bc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf018eeae8528ceb2e3b81bd192f1eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f423046609e5bd4e238df94109a1a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed61f47a4fcff360733b429b5b1f87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d013a654a24c5456dfc38c4df7049dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a4254ba42dfbb4eb88c67ba359bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39941fed6d1f708deb1fa3028b9d75cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4b6cb3b26d75e9c11e224d297b59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad02ddb92c1d968a3cec90ec8ef369729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55009556982c5f0c9da179a47b6783db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8833666ce8720507f7a8651a2ca39d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a222aa91593c9071a5330f33483645732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e75fd9266305a9a62a44d0c61b39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dca77d3c3a3bbcfe1d984febfba635734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60203665bc74d349e571a1dbd04a22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15e7a9f9b86427f58afe2fd28a8f43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda608401fbcd5bc57bc560e52c76d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8e58c4abee89d33d22de5a393c158738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8dbb04c609f421eefebf10573d20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39490f9e984240a2b0f5ca44b3473b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaffba443437fb63ef6dc36958e7da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05f23a5c8957068cec66138cb805e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473d8f9c3b86105cd62abdd2b602a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723457779a34694e78052a6c69a6e2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b5126ece616a6e2d9c622561ce7d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd51213228930197f4d6bdd188225b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b964e5ad62d10a2b6400f042a0697f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ba8f3d5d4a74d6d276021e13a5896748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759981253e7a227d2a24d5d0cc315fc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a003c31f759891a661d437cb03903f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31c4370624c4557de620e51d0b548f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033902959b03a80c1f28c1b25ed9e49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d59d7ce0a4c6bea740c26c5bb74f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f5c42e5021753bcef8efd6aac105c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357104f3012510cf2c30cdf34e18733755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9100ab91636bf3f0e035209bc0ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54771740f3452a8a46bf3a72c6e692757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a378c6e027c2ecf28529c6fbb2f0ebf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad65b2a2d91fa5beb57431c6371b97759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb4b481597b77eabc1f2d2530227821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f44a948e6650830b70e5374b265482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62886c841ddde3e5dd78d7fb5cc1a773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99489248a53cde8a16197e8cfd0623304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9a7aa9910a800186a8f84160161b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabfde35e534a2226ddee676062179d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d43d983900b5d994754edb5660bb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802449539539e88af87da5eece905c4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a5d8674a04e34969711d9276e8759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ca55d9ee21e768caab39f9fe20f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fa98f2b316c5b82cebbf3d5a181e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16314a3ba16cc1fd769fcb2fa75f1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f2c4bf99c9c5034d443ec560012e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824515b82d6de4905a7ec5d5432050a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a2de77738382ec763c5e79a164e9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae748524977fdb5b3d6323ef85e713016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d505dbbc250f4aa1b39df0503b41d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8b437fdaccfa1dddee6e169abde618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb97a1c2cb2fdf32c69af78c86a9e0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362e6d1baa879847a7ee7ecc7b1fd4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e804f24f701772f4d50abddead9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1908347fa4ecf9ed287819f5a3d7b3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cf95edc99eb596e09c5a6dc11098523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc617320dc578a52bc05137377377c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcee32d51f9070c61aafc1b67d35a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f39a22dc7fc042f821a43f759477c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cef2871251a4d425e6989a62dfff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f79973f081656186a2c118d8c717228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a20e038aef8975526b4ae2c14295629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3dfb8b3c9b54a3bcb353738f05d3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14042a24e8887033ad5a060d5d4aa38831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994057deec52b87077b619d0965901ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57401949f77a2affcc2695bf29a2111433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f28647615148052421efd8fcfff64934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a240cd87e3fd9ca89c8d2110205135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb801f1ad2a4e3ca810fd21bb92af136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571a09579c9e7cab4f45243af9259cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835c85abf65a9a5d588e0dbb39cebb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5ae4de8561ac33f98bbc0f029f6af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e2281ccd221235a338750375d20f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f609ee1510cb82229eba7c585ae5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96518570cf11362e96a388530dd27042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075750d72964ce51fa2ae0abd016554643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f626b0458a3cea36e9e8561b013ed2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d45c5a979134c09dab999800fe497f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0c64f2c1c2645eded3cd2d7807ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412704ccae7ac1abce6edfe482b59fea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765414aeffada97138e9211d983c99b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c00dacdbfd3ae23de338c5f01b01049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eae40fea9a510205ac964e2c7afc5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe521a0d9098704c02f1459a703a534251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05474cfe2c5abb3a6abbd11de7410ed352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b499a4f6ea906aba34aa70546bc3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850d19f3456c9c854a3024b344980a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de0cbbeab5a9ad91b21ba2f1eeba0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413047259478307eac9d863489c36f4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26ea8cfa6beb1d229db8edb5730df457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff2d1ec43288358a1a7636b828f87558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545c71dfac8d0cade3495453e17631e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcc22272337d48e9a226188ee157e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650fdd1af5b16295761020d3e06142161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eacd6abc6b0ee6d19d3aca19feae862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841f488063ba9b48aac885f1bfdedda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83481f65fd864f6562ffb1c5062e3ae864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bce7c11ffb7a11ba6ec2b2d1e5ab165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163e23e2279904c19e5dc851e79cf3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cfbd09346a67b8b6e9fa25dd785867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a948cf982f287f6c8da7fc344630dde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e7c357bf9d15093d91a469df022869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0efe221c3c15981831a0c6d7ce5cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d11488260656a485d2722f739f73d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c31705d15e04d63d389c4395e682b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea722f778fab0b4048f27ae4cac5c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd9b4e5c506c53949072d7c01ad3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce33099b3f50819b142695f2a65817b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f0a932c5fe6e561f49ec37ff9dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178824818330e88c966aae174857782d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd013fe268abb8350a79a82329678778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899881ddb2c149445f810ca368b99b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845d9fbfe74f984a482c4616de1c0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a57f285270d00f89d65ba4eea9dfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6303d215db4ced25e80c23879a6d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ef484fef5ae3256718b1b2fab48083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce3d2ecd6a5e8fddf57c8fd56d7f3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce357a94c577452e1e550feed20c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca8535dc4e52444e994ffa7c42a99086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc77a1d06c04c25e0870095ca25442287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfea364efc8998d7b7c03b510cb93b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af91fb648ad0308243e932c00707089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe509fea9a03e3b5fd2625f3ee80e83890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2bad89d2982a7afbd0e33a8bbc2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e160bcee8838edd1b33125ce0ed0f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee93a7ee9be64b37e36f1845b03478993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20052d3fc7f169f6df4ed023b1e920794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d8d8f3f084d2ff45d9adf743b6a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b46ce22ccbb3932df02a46717018896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759a49ccce81c1df762c549174abbc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda29ddc829c158ce51a83170af9445198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62405286e9364eb4583d7b2cd5018be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b6f84f2b9e81c617df297455a4024100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d045f9b477e6f32624fe4e14d502a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4f25fbd52f990a6a2647c052c0603102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac177b5edd92d251485c094d767b3c56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c46f72858d9d6a1e98819ce4af0545104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9692189c83d3baa719822d6734bbef6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a2b08cf3e83f2610062776b31d1d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c63e975f7331503496df6b863cb27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4712bd4863773e36ffcbb4ed3b19f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcec346d10b3a4b2f40ca4438b5c33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a996682bae6d5e06a72b0d2104947110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24723aaf2b9e37fd4d94951af4e98195111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9d4478004b7f444f2d54a6ec062e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2254e22bcf8f06d5aba9353ffe038113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8651ca33f17333fce7df7c7f39fc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3c6fddc5ca09a645dab091f0eda04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aea9e57668a517a0cb4dc93fcffb10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d747e26f30b7ec628a1ef13bb1c6017117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa722b45d9e93350a126dcaedd27d8a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81eb4f0f464eb9be0cf103b5b509c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc54f9afbb4049aed60085889d77ee4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2148ccba42a6388182388e54bfd18a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3b96b76509420fbf2e0f325ca7c4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaa713c664c5fce67ae8ed5a96ea57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8de03f2edc7d1ae7516d100a95d04f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978722a187ca449c8e26c7343b686c81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ae2796bab925adb619c8c337339b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b5626436f08f574a38df810a892ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a2334e54bd8577dbe7defd6c01086128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1eeea24311da2da1323e6ce89c41f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de3a4d39f3873824bdbaacb4d3f7f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6e5bbc44d4e5446993d174ed7d4c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8ead6e43fb7ca02409fa9b725088c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506321aca5013f3b936abe1a446ec30a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c544f52c44cde046fc5f2a677f03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb703d3ffe28f559942df312579e18f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbdd74efcf7b869c2482f58adc4aeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e20217e1d3ba293deb9e1085361a9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8331e63dde7070ed5963911cfb5628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6e40177c47546b97a8e7c579874a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b55f84ecd2019dccf32c1117882cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b7bc5325820770171165b857bc096141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc726abfde4d495dfab9c113825f57b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654577f0c6a0065e052329d8b92f454143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ae812f40b3ab78af484cd0ac4f94f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8eff2ee7010b14689c019a7e8ca0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bd0ab0469a3f92576036ccc19472d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af14d1b24fd9615bf6f9e4360cabe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef535caa24acda50c01e502a06e7b6cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11882397606d4d3791618b7e8532c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c7c58fdb00529ef136f30a61c6eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd962c6cf72e071a90cc80d94cd84e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51121f86f35b678a1c765423af2a6b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c0b24c0d387f3dc0e3fd21573889153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f8537a4c00b22af750735d39f2375154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894234592853d56a894bb720a2bf6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4fc05c7ebb841eadbe448f8c1119156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a5f3ce015b5bda6febb9a4c8c0fe6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56de82b948c841a100d8bb3050e921158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae9bf17ec86369a59a6307ff9c74ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8908dc4399d95dd8dddfa9ec7e4d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6300212c5f3f21846c189628bc20e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb119924591c98e59e5a7bf1f1b23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21f5efafd7654b9cecd3cb71b01aef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e5657a05bf585717a56ac524fc2d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74fd428ae6ac8f2af410832420740165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f0bc3b553de767f699157155123d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c92c1e2705d7e65e05c89aa9043ad6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dea29ea5e000698554435defda306168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc2653c0dd5adc7ffe9abeea2cf16a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f201ef9c6956f7abab3770bfcc98a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696d5ac9324b832fb88815105fbf5ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636f2df8cc24dc6bb90a17edbedece1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fabd9604536e44b0546eca14665ed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff37375f164ea16728701280c09a1f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ccc7f30bcdb6eb17bf7c8b66a04a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4132af30d68ccb528044f0c0ce565176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9c9ea6666f3d4286fc78093cd01e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1dcde5659071a154bd937762dd575178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2d9dca1d0b5c061610fd352791a68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205250956fa4bc5df3ea2217a7fb000180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e5000aaac732f4fb5e0507a43abe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9b579c15b5fd89291a54f81a4a432182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8fded09dcbbe9e3cdd03bec6c26c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e1bcf972697c9045c6cfb4f87773184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9e86f68c4801444688b91e6448676185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07fe7e8f4aaf7824b10120d4d80ea6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e65d8d16f7546b980e417916e5969187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b0104c5807f8a3399899e99ab7540188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f6fc354a674fdfe8619fd39730b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b436e1bd408752a1136316075d68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f1cadad12042c2391258ea092ae6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec94cb454ee4052c66313dc45d561e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b445c9e86138abda43ad36a09673e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67029373e7b60b113a0cf8be35c42c78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c083c6a8a2f7007bd31ba658d4d9c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aec12f72ca6d9726510d3cc430af7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2086137f27b9dcef0eb2b0afe7b599197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d112f5b65609ae99f131392bacb36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5b3769d04942b1f639a416a3ac12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef49090dcb0aadc7427cdf5db6fd24d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63030960166d9022d313a23528fc828201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773d10e8eed7ba87638dafb868f2e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7473ea57b755a39da17269e5b175c98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a11818f13fc7b29ce3112a5a372a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f31ff209e7f09523e9de6d7bac6842205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b1df02251610e2b2c31b5869cfef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863f85f9d908684f53b575c5020617b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4212f162a8788cb5e975374a4963121208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e6859625d042c8881ac01b9557a24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa092ee09e423fa0d54b5ee1113a982210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3139ffd35c7058e7ab65e98d104174211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e336d7a15a5320cd7495d148439d509212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaccfa075fd891a72fcfcfd5e69b05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa311ce8287bec550aed593ae96803214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d3ad2f54944882a0cc1019b85b0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d45a314bbbd309002c73f64f73b7d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f82718bb97684ee9cad86925b924e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cdf04cf1ca5244f07f07526cdf926218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf7ea5c8360b05127636449bf1f25f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f9224d414c9856c20d996dbb884a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ba9f2d8745cb52b5f5045fffe079221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2db6355cd3e5439a009d5953fc4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2cee4e51ee7248bd09715888e17aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80227d640d6da58d55ea25e54b017876224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b6907458aec845ff1337cc552ded225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be2e5c03dd8e587060dca90363344226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4e13944527b86aa01b756caea334f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5385e22465c0919c3c5f9147134d94c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3412ef100fa9f9257371d6b3a25c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e0618fe5dcdf8ab3d190a4e87f26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e664282586234f9aded527f965126a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58721b7884720ad2f615bb6e4e5ec60d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a6eb668b7bcee2b788ad27989e16c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0fb20962bbbef88d29419d51cf61f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cb183bfd6e8bd4e4379ecbafb6e90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d0795f8b737029bdc2a71475b1654236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e67f4117f4c479db97952060a886b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47909810a9af9927008476f7e1033d04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87cf3aa94c2656899afe5728277784239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ae56c0072520bca0222c11660008e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5881d74232068981b1b7cad3aecd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd916c1d0fd084f815396079d9ca4bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564deae892e3289a1e1f93f3615a568243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec2f64bd38b64f85a7924ad18d4df5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989fd62f4d492cba299a236d4b9faca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281ade672db7823e6f8f3377174cefc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e7a993b84e8bdada962477061def247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eeda499932d04dda0a664aa1ecec7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1959bd29900b575066a987815f02a61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceea66096442b81281c1e445e8710f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a3162fcbdc9e0361d0edd80d4abe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6c3db21479d071f923d290c7d3c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b333b44f3545616b83669aae60ff9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf190cf39897397f37a7f28fb45683254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921454723f6eb1f22b51657cf4aa0859255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7d1e91d4ac197932f7f4fdbf4b0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec31d546359cc110c4e80eeaad7e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9ef61a1b82df99c9c7a5ee60b04a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58c53c172e942e279d2120bafb923a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db89709ed39321a916047623fc9cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ef52d1d06bdbe879d05ac2d2ea19f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e313d6d0a0d7bba66de2ce0472daa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a153e9cb9aac9667074bd868c8178f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905128d0cac408493bb976e3ac18b4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e2c7b74a7ed6f6d98fb71e3d8dd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011c8303bc3434166be5f254cff1f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304acddafda09514436294ecd63cfe7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af27843237d2936e31a5c355073476268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ea704aff48312a6ce8206a4a8470269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2738e68a507cf0816165cd6ba30a051270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775e9b5aabda71a3b6771892b94445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038938ee9cb0b5e122484443e060bfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246f5a687e4552886d7b33d7fd0530d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ebcf4936f975e41c967f3b3d320d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e13781aeb54153adc2e5437371027b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9b63eea6b7dc4f4da636c0d329e4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce5df6e2c6cbf800a7973e3b259d0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4314a5c64a049e7bd99ee27fa36173278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7abb4c3b4cc4fdabb0f26d02aceef6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d1ba34056b44403f5637cb673aaed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a8199dff831146c094092d2fcaa51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beff3ca0db2b8e298260a9a74e6dce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d6bcc42ad980469aa29747e6aebe9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bb556e1d8c88487b29675a92181ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677437a347ac609327b351737c005cd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995e7045fcf68c3cb39c128b1881330286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047712795488a66557c9612abf5ec631287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ab2efcbfd0731723a2fc3428be0d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db58b06de9ad307185aa94843fb5906289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b1b9afb037bddefbfc76769561c57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720affd965a4a31bc1ade0bba0c58de3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f799c48c0089140140e88eaa620b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c35bc858602c345772e842bf414d8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f2260b842df8f0502e926e5969be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58619063d7e132faed70ff5314b261e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4accca597aa942026b18fe8d8d77d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e24c33cb5f40e13a9a084e1bcbcd83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcefbc167a3669e575c0b0804078530298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffdd8815f2389ff06d500337fb1601299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e277454fb86577bbf2609e1f4b75fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6660039d379a78faab32e237b915d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b45b364d4958ea19fc45232d7b05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc914627a50d39915d1310bf318dd77c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140f842bcf9ff9076b6deb70a0e978304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650746a0302c4e2f35a6033fb4da3ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6092622b4f9b137e8c0fb350d33ea9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ee3658323587be49e32bfc4cdc7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75f4b158cba6fd677a169d949ddb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128b9e0f1c9e6d04b55c0adf731cc51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a53b24d9f18799404892a1fdd4e729310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6f253ea7c16d998aca142664d43ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748ff843c7ce728e72fea73d4d20390312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e364ba92d839652fbbad606cef1d14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42420bfa60c220d2a6a001f534d989e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b39e2126eb85d2afc9253eab43c85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce3c717e8ae87ec12fe5abc29401e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8a3f5fbb369d09ab4b90c8cfbca72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ff03198e958095fe51e1fe3737eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815920eec4cfbc677b3d487430fa150319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b237286a0c9408ecefb6c3bc2231c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376adaa4544d44a6008f45c8346e32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf149f4c4f586a8f0a14489fcfc57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050625fb3cd0127b4568ac5363820b9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba1109ff7bced66053393fa50506d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38376eb7d27e7e9925adb39b690216af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07463d7a51ef841effbf85eab81c81b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd46a5a56f7f198bc10885aa118021b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757318ebcd74c73a5821788cb30881a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544dc68fcbd9bbab877a08859149318329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7ce147ae2221eab43f80d1680e974330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c90e28a014b00f37e831f465d8320331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396cf1eb27ca6f8cbb3a64a9659f63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d95d327e4ee13e7634c2ff8d7841a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c15ec654038b4e0f5e0abd1ca320a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95850c7c0842238bce9d77e5164d502335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9114fc67c3ad350880f4bdd09c0afdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc6907e142b388eb70f0b4e803060a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7e0b3fd78aa677e99c90b94a623a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185faee184ed21faa859c1a8025783339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67901b34bebc7ca702fa90881201ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff25ba01cfb3d9548f1eb3870816ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647086b4296c76fa339ceb1f472a248a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a91f55f80e69e08ac43e319763ea3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3888ad62ac61fc0479df4a46583d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c7c1b3ec2fc170135cfb50c1b5d98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7a7300d87c57f1c1310557e7132b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35bfa7441bbebd2820aa4d8a073abe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d519b6f3b10c97c91fb88fbf1fd89d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55816eda756c272d12a4e8a15b01c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d391db96b5b1cb64d23743d63ef75af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd76096734e465bb31df35c297731351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a6ebea82219ef957b1019ade0428352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da822354735cdbf8d9c19e9c0592f808353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69bee9dd7627c5b5f76d73834d1ff3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5612e7a7f6bb6a881e5370fd35ae4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bdb2550ffe91f5efbcf1f379540b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f1e6324740e591ccf99414a4256b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b3ce26fd2dec8e4dfd72bbd31f3e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df09fd4a393dfc9a36a638f3a417cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beaa7a5a80f9882bb9c90e32ecbdf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82144ddbfa6471d99b76422b5ef072e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55321d0bb18dc8b9ef2d7159edb45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af2494e5ce08c1c17cd538e62867a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b903fb113b5f8023206ed42c1e3a5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb3fa3c26f8d1bab367b240f1baf9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a18c0704479a723ea6c477eb708d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f70dd0fef1a4b8be133e454e124c5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a122162c3ee6521eda727580a3da1e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b5dd1c63e19fb629b9bb64bebc7dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde6928c197f50715b49f9bc7b9c69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ec78b2a464627c4495cdc6c0caee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf7aecfb2e0a088c1f85f2b06ba7f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a250bc08c079d068a335497e28281373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412af71b07abcda5acac61037a75af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8bbfbefce780fe7c8d89d2af383e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a0a6b823a4ae5562e9ec6a21f6437376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d158cf072c941aec2e3f2265c9484377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a3525c41bbb971a308b7431c372a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f06bf9fbc391b021eb9a00708044c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a939738c6a636693993b590322888380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb33f72b4f82047a293b9af0ec6007381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332597364d7c82ae6a2e0cb34a539d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e157f9400646a5631ee7759648893b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf52c55bffcd481b516991fe65afb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb15c501bc189b1264fa9124d36fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53110cd78864ada58069e46c4a8dba1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326aeb69df7858a705c6d85fb6f95f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616129405486b9a985bcd7f801fd793b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6008a9f11569751e8e039a84783fa3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc46376319d7f2b10917cdcf7a508a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599ab305a8457e44755c645d6c8451c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82533e8e558cc4f4a81366ae30c0fc6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244b775504cc33f451f57e47499ed4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c2a44556d5ea0c0537a90093c7150394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c66521e6ead639f26f3e1d72e3d15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f5679efa3fc9b13d8e026ab327122396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ca991a4e841e64291883fbc370053397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109215728bafba2c3221769141f62e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889daba28977bcd5fc5ea298c0098f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1124376a16b96cd233933d58341267400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d889a74870e4e4495e860ebb1eb4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16ad952b3dde6bfb66b36a442bb771402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430bd0c10d3ad472a757459e835b54d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781d2b9f51f81bbaa990e4680ae80f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c275ca059cfd30197b743e631b87c3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91947fe7816843ec6ca9a7f64b3cd50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb315b8fac0d4e4d7f7251510d7570407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b325771fab128d4a52ba9bc38b4a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051869cc4617636bea7cb0a6262ae041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122366b966800acbf0ada9e1c29fc95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359207c010e842f264e60a39e0236282411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3188aff39fb992c6086376b13a346f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711fda93ae4245598d9b3b4b927b8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fa7a8d787913d8b92584f237d818a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d94b4d0a794fd20c471caa8cb1e64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23326e0bc6f9fa027ed5062283d45198416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f55abbd0acfe77e3173659ca24294417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc38871767ebb207df0e3eceace2d62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661c00c65a8b267d13a1434acb40722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a733f09c89311603774e331d1dfaa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de8c8887bce4f0f943050028531761421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e07e9e64677dda251c07b4122102422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beff181ba0d2f71edead94951b3452423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae894d7fb1f7bc8d4b258c09240b7a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99f084834a9607bfe9141d3d162659425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2053811ba3c6f60b64cf615d1a8f7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e035477abb13dbeaa1c9afacb327eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf67ca507d44011d01aff7c82e77f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0b0cb7bc793d1876c229ca2326094429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ee1aae9b802cd715c949c4b33ae7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e0deaf8bdba928c104da499cef83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20186a353d5b03049634529232ed1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477df9a18533f0e317cf1f18699bf78f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aea761189e3ded01ed6b07e8383205434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dfeef65325097311976ed8740cc5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd97f6acba3e31a722651530e093317436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635020728f6f3e10a67108b666dea7cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f506486f9b443cad7756c84ba604f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38358f1773163a279c54da05c50f151d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731007302724c4bebf60b039da6c1e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfd7a281c95cb5fb6b00dfff335d3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8317acc045cdeef67636b7193660fae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c9a74a2914327dc97db789ad98388443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425bcce1ab5ee8861e456383e5a5d62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af96217079b6f3447997d9c9841a012445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3f2a084b1f47faab1466b5c87c6f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516c24207e27b17dd32d19fd3bc003d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c132088c4ec7daba95ce1675b6774e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53ca0cb89f5de0bef5f694e0df2fb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e666cc2ced29642c18dd53ed36c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b32a25442577cc8b2db8fe977774af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22cc00b01a197a1ecba841784fe791452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ba9996b4b26b4b791eb6de8b5a86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ea439e769adcc1a8e454e2948a64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ff1177ca26c157afaf85dde452936455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803353d53a745d6ccbef1f7b056f72a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581c42cfd7bd2d6e84f770f5af9425e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba16c76d0261f77c53d723faae3506f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4570591473947da3b00a6906b5b25c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad430e1275393bad5780cc6588a86b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afa812ed9ceef2382a418d456556b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a2eaef4bf827f25b7b706513926f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f460b8573a4aee495a5a644cb95d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97990a0786a69f5c7fcf5783c0d399cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab951bdc4c3dd6804dbc962cc9c477465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb7922b009bae7d1cde0f94c7a9d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dd548a3f1898abcaf5407c9f92487467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb7bebbb2bd4041e9807899990206a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf4d34a63358ba8f3449523f57782469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f29b7c83dde6105199652a3ead6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ab27d3f61619d277c37a146fdc60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d524010de3fb211772e8006ebc59c8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61568b74580d28ec168990191fc88b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae3e441ddd43b9f656642606210fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aece3197154cdfcf54ab4636f3ef32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3326e90a73196321ead144b1cac09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b73fb3adc49ffb0da382c09e0d7275477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac7779e8da4845253199440a052710478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c4e49cbe9743adfffe71e9eb7a59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1edbfd456fc45fe76e4cee88fc779480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a100f72deae8de88c74dcf4b91816e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a95a6577f7bc8cf5c82b229563b1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc825e8b177d6badd1f69b5bcc74ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04911614d815f3dfe73fa895137efdff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7a9a3e1a023ba1fff50f8a4d8ce32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb594d79e6a40fac191376994378a3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c64020ff1d1debd2f6fcb7fa2921487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d1f78e3002036e2fa6115935725b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de509542beaf7648d3f8444554d60028489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dfaaaf409273aabaa1913c6aebd27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412523996b70b33cc3dbf42cc925f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fe1ac1f841fd23402ca36ba956fdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a108cc66461d9e431d036c5c0d25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d983ecf477e91522fa0d74b93860c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e53cd3486a7caeceb7d63f07b632da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22617cc5b1cfeaaab8120ae27c752a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c2153847bf644f7cd0dc44e5faf4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff52d957d3113f9bfa197b4112aaea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02e38c1c7ad102c87b860550a5d6e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07ab80d5d15e22cfc07c33a1bc6aa1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4376d175f4e9d71f5500d445d7144501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069bed105310d4f529d1160c3cdace0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4ee472a1e89411ff791cc643d3749503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15580c24e5bc2b36c8c2795144043f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9964e8bab595f53f42a28db4c376808505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb9336862f18a6d8d20c0c4f053a96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855513fdd09ce77fdd4446ef290ed7ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988d998b0f99cf4abc180f99c71bc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efce9e7965d644374fa9b9ea679c69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555f0e70d50d644c9773a5e75e62e91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20063b65e296705182f4daeffd8c3a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a73072c7cb1c416496ab657ec56669512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4980df1a547c1594d900d69b2fa1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcdbd25848f786674c7bd3fceac128514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142687a3a2063120b0ab90cd09e47cd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2eb5d2cb9cd4aabbb7f23150b0e16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0fc06fab304071834c5b26169af66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096a55021db48a12e11aca91f759071518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648911653b363abb962e2cb782f666d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6f7f315a0cbb768049712ff72e51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f207b12dd37bded350fbc651e4f6ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea2e2229d023fff75e913337edb63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898daddd7aa79664353c79f1d0c2a0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354e65a99902a01a93423d83cdf0bda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c3ad96f22944762c61982385d497525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c406d238cf5b4e0a72e5a0800e56fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9634bdd2a040e699a9f65b6d0731a85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc614e4add2223b211218863ea53524528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf0380d4b52c2a6f0bb54f2fab5650529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb5a57c2b7466a25d20e32525627ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f0e925c4a0a6249a88fcc768c05ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc55f5f79c131ddfc5dbd0fde372f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264c4931502b5a290206f85747eac25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1637fd764f8ac846e5380a99536a687534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3b529769c677fad67c7ef821cbc85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde9c334d2267a61f3112dce358d06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb41f9e2b028e2955fda282571c87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75da2418467009126fd7a652e2119538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa512f2d7b3c2c9e602dd95936f720d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fca45a3e7bf1c49e420d16ea7c0d21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb30c10f7a54050473dfb203bd8dcd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05225c51d2cfcee678f39b1852e558542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c36ef976e92a68a27a5b487456ce9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275b3f28b880ba7c8ef80391fdd088e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd903a6e04c5572872b701b6834aa61c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c54b2fe91b5f5ee35bbd5a1cd73ff4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08fd6a4be016d987f75b003b09650d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de49f00eac5bab2214f5508f348dce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b97e4714e7fceb4f93194f70cff0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab44df6bbe8e1a87a5ca914f4bcb37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890322b8880fabdbfa3717d7bff6d1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3022ebc4616dda4a7e0967f4cb63c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980b5428684bf3eb3b7321faa658976553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6b1fc26b676ae6fcf20b0091eb91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5b228c3c4e52f7da0a9bba7c87f25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d89f2b6fab6e610bf4bbebc11eca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a8c0aa1e5010d81c74aa4728fdb54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3289776089466fc5e446e8ed74310c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f940677df770250d93835943e251e33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9694cce2cb95bdf7c99001a11b9ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a84e73282021e49204c691fc4bd65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba7f6a3b5e7639a43e16099464034562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa233a60bee3bd3ebed92c4de46e09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f083db14db6c5bdbb5eee045682af2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc81f364c18657f8ddefea958f8e9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd55470ff7b95ce1a8611d4526e601566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25355cb45475fdf06bdfafae960df477567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0bfb2d1446fa72ab64742c7e25f73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3290b54d4094cb196bfcb407935ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b155c224b440fd5194fd60339406d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b6bbcb398339edf593e8b3fff4005571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94725d16e4fd6dc77ec3b572518bc2db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee492fe9243ce90128587920a4c43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce32197ac99251985b82e0aa4a33df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ddfa9779b8e32e83d33e9c0191242575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a2fd4aeebe97dbb5a61089f74f4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef835b478836a31377a88390758a392577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c105e6704a6dca9d10e7a94f25e3d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d02d8931a1862a57c2d00385a9781f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b726498f5344cb52f37d122e49288580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84499062c989a4532dfa46531b9551581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15de1cd10bd44ef602e6d0c45ea6abc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758389af3aecf484d0b34f102790ec14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0100b342a8f15934f8325a0407b42a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ad4c695d482c88e2bfb28fde2cab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea016bf83330ce90028f90ec3ab220586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153582afa32a53c83e13d19ad978b1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebdd8be044bd121877303ee15fa955588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc3a496676a1eb91a6559ed1f3b4fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107502681392951013389e8dcdab8fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503f9ff125f63bdbb6879dfa9bff6e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63940a318eeaf9e24750a7d960497d52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81840d4ae1040470abe703ca67632f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffc6ba617365164058db19ef44081594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb78d35b70b78b4e3a68c3f8f75319595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd3e6f68f6a2a3cf905d192d89ba15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd5b70067de4491e1f961e39d5f88c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86145a24f2c83ee6a00fdd2454c256598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd4b11c75758027c013c72593487a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac1fc30e90db405deac3a61616746d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a11b10dd5c37556f45de6484906b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc471f8a0e561c3376ec567cf52cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063be3ee27c8c6477f1a32f45ee9e76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac26e9d1441c7ee0d4eaf40bc92b8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd4e6df3b520183b617aecab2918a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8169a21d3e92386cb1af7949465c030606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222d3c068894ca400f8984ee91e9181607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b523e5a75568c2cf73dcad98441f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f5b68060350e41c3880727656e8c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd907e6eb24d76aeff613e1385d41b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b468a8181c76393418bf8f02062aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c536c21fabd3ff3e992f17c39be222612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383501ecab48390eb7d4451b6282c65b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169d0f75ba30b946cf1ee4a3075f74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d0489aee01935e13b05572fefbe60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49751e38f711f5267afdfec2ee4bf74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ebe0e7da2595a11adcb479b95581617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c8a38e5fee0356a3f35695bc0b3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bceb731a7ca51bbcafa7964bdbe66c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564bae54977fd34676694cd86d3b1d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805309d6d39864f463b4b564a60d058621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211392ba133740e3a77d97bf50522e22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac608835e688db991e796a9f8daef7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b1f4126702d428b89ddf1a23dc99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7586e06d649393cc8b6bafa6c90930625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0d63cd6f9bdd5a52f5f8769b14ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4da4752567fbbcdecf4d1c9a02168627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12d8a14b6907e2972a1b271e2e3722628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b4d185632083e6be0a9f0901ad64a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e706eb093df7a10b0369b8a78dff9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e02e1c306659bb20c78cdca179fe54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3207f7b3036b62ad67b86461cc20613632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346081afb8f780f12840b46d09e78559633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35a8eab276dc47f42676adfcf0647f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb89546f7dcfd28579e419de42d9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396795429b0142b48d48b33fdaba49a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f5ff16aca4aae05d1e0581b5a616637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b226e1239f3b10d755612aff216cb9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff588b40651b155968cd35f30b121b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3040d030ef9eb19e59540d85a6fb918640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562314747257538b9c54f7796f388c49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656b04f5939c216f376ff6268bf5569642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86082bbfa716b3bb604f93647242b1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461703548b71b8e152e21b88ec9ab79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257c9ac7b1d08e042be0a4297678776645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05beb49b16fd355c16004dcc203cb18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f114644daffcee478a04982244e3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e725453ae5c5407e0455df35454a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbd805b6ea9924d3f3907055eb4f02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d906b56c8a4c77b6775b0c1650a71d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd919f2ace38e3dc1ea454fd4db62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0f4aa5cab2dbdae9bc2095fb5639652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a29d3a64ee7671826edb2659203450653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bbfdcfc804a6859f9b6ff4e85a6e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c73aa6cda848fa4c506c3b2a52e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80072fda1b1425afac99326d988f85b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d5eb423b1926939a11295d69c605a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27b417d7932f1e7c36d667fb60b3ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd515f9cc8b577958b5172fb2663af9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8189b77fb4efbc0acb40f9dd8aed4ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab801e9e0a7e1195b774ee42c6da0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba9c64fd8cb664b15b64deaadb2c0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f8474f7adb78be761781a7b763ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44560c1afe648522027d07715e251e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500391783b76ab84143287f37efee8f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd426f1b0139b269c9b8780b397b97d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fef8b6fb1b0b337f5ab4e180dad7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63bd460ec2ee0ec85dc4c4853b57c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5289a790926e9519aff75ec50e3c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af85b7fa73e80df33fb080be45a168670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8fed2c13bc5172674266bbfc851d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c743161c9674e86ce14888397f3b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d4b061f44f5aa24e9548a9ffa9dd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef6051abfe6556a53f8c8742bf2490674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0ff7c15b76c9832e7ad78a90b1da1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b0ef2181f38ad4526702dd3413a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc92b7316e55a17bc58dd3cc62a0c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3fddf300ca6cabf0e63a2472d5d96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89156e3cb7cd9c13db0d5304be5f21ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf3fa39a5227f8f38085202e7ce0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487586c16c7c4f2bb09c7bb65c2d288681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1368879568590e9e2a43e684c08782682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af4bd208c20cfe869fa41289f0337683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb5c20c748b36268d882d259e60b06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53d040d9700f2edfc51bac45667b83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cf54f50c6d5630cfb1d6e7c3fa610686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462dba93ace68a4bbebe673ee04a4a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910b2fc2ccc0aa3231768c3a18a583c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280859d5a80bde277860115cccaf1b54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56923b588aca017a12dd0a71bcaac0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4a7ff8b8b6d2f3ea16c500e83e1e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbea49ec62f36169212d9c7b203bec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3901d14fea2b4c45552d941f88b81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cc03a6ab2274c4e4ac706d7458078694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754017ab4b671a26bcc6a46e5307dd86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75201950554a85c92ff9f2e007aed985696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aae612659fa88e951f5965cbcf28c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85a9b6480e0493384fed9f008b8109698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8970c1f8f703d4cd461a895ef362da1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f7a25649b7d31b15870e0f209ce1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a05df51f99a91711905a46076400701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1230967d2198b36cfb6e399cec1e473702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadab233208faacc59ad67f1596f079703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7c35ebe5c77b9672b5320c3fa245d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fb5c223dc810b2d5639aeadac065e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2b7dd032a1446cba3127316b97e13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749bb0d01d03c9dc0e09ff95f8eada9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49648c6489fd1a310de4c2b9b3a68738708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9873cf3aaa5fda5bf00c565c4cd791d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bcc21e36c4eb1f53713c4aa386125710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98467d53a67412c6149e9c873265e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357651e4fc4cb140b83cbb6d4b2e6fbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb2248040bab0754c51d37a7bad6b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0057e0b566124517c1b6376bf0a4f08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392412f7d4756264ddd030ec1e32102715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7479b323d0dd61e558e24391a9a40e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d57bdeac987aa771e790cdb1e1d764717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd89d1852f4b529d561576b7fae049f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e128a058d84157474024549aad1839719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63838d64d624bb983ceb71d4f79ce6f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd04c6137030c36c2504a3ac13464d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f87fd21348138c7efbf7134bc237722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec798ae0e45ccf797c2220a36fcffcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda5f1f4f79286ba20bc44f9bca6d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7803d5ed5a6e8b9eef82c0dea6a1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14cda82bd1c98e00e41e87532cae4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b49fd74e7c17e323b53485468b799727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a4dd2ddebd0ded82769aaa7f21210728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3092c5f74705983e4a0b11804321c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e61bfa6898d54ab4fa98d0563b3d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed070bf8a55aea7ffa6af497d796d030731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862ab4e191be2e0787ffb8ad2d877c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da6196c93a521d340a1b65b8f4ec15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8593a933ef5e2b17a8b752ebeacf5cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987c6766bf0ac1b318b769b3e882a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822ef142124cf453cc0c343e25c7c27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27253e6671e2956489a4a9dfa0199c5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ed45c139e1265c4aeed39eecefbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29d2702215213e61c89a223606b6e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e272f30b670d9e816b1955df7084c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e00c78662751430e6ee7c6673f6d97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dbfcb00dd99ab5283c1860c48214d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a06cf0ae1aeb4375c41459ad89094743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff35730b04b8e01fb62b9b288ac01c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b10193b0d2603e461f8731ad57644745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e82c7ea81610d9c6d60989bca60a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0773b591b6dbc17f95e5a81f3a0655747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c4d237fa343ec77273260aa475b7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8430528eda3d49e9e7b3cd01554f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573efea3ca247d4bd075ffbfb605a18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202cd6250ec018f81e706e34e84a0c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd989e2e62a89cc07b5e812d4568f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b3c8b25f1cb8c050307a2c07d1c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010cfe2aa2b35944e58c168e1b2ef60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b86410d18a82c8f663dac3217e501755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c941807bad8b2b42e294b7cebacc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b80448c3dd976a4d8837244ed220757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1c1cd98e15cd345ed5c3e0d8d779758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd00bab9eab657bc7a09fa6d12097759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>