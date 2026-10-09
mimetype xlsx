--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273ada8f0f5eeb826f1e917b01535191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eac174ecff20b55bae3a5f94473a532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886f4daba05eef679a971e5c5fba4ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d323ca44ba24aa8480136876f4239524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9553c77de35ef79afdbc3d9cf6ffc795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed737c1f4d95d8c230e5ec4ffabe5fc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9b3db86fb40d643b18d896d18ea07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc41ecea9e66676579d376b4e659b418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d160ad723d613d9d85e65256abe3229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a30ec5a0afd4868f576777c4b64b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36981ce4f9c84c96ff7b16aa716ad011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab1e92eecbc59985073152f4ec74ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b11acf0b9d1e1bd70b79463ecdb9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc80aa69137194ec693d4bf1977e84e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab97bd30ddb2e4d6de048c5ee4c50b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2c9c028c294570f51e09f9945fc0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6967db578782a16e110bbea8bb2a0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40c45a89ca92bec1dccb81dff5cc3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5088a8473529d9168680339db3f38b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be83bfcb8253ab76f36db8a460133a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849769da6452efd1e258b5682127ca6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebebea1d46c23154e2619c9e7207a5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ae3fd37a2b8a1fca3ab12640314923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c64b60c9cc4910874a2f1c3c7436324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59b53c18ef000d26847da9e00c1bdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42205cf819b25d00303846e994b7d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a558c73892f549e9476f64234bf0cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db4f3f35bcf2c88ef071a23c76312e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91072d53a967b86edb73b78262c2888b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae0c030497063b1c6703e810324ca630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c1e4dc2d492c87c49630a56b83bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299386c3b811d510889213b03cad93de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e86f57eaacd09fc80532c91a8200833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1887ba063fc3ae615d012668e30d9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa979808e2431168d7911efaf0c307235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4878311631ffc3a02a5fe506371e11f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac867f1e1341cd72ab88a1641d798c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639853be5c45064c0a52abdce1ff854438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715ef6762f83bd5be6e756e0af6c8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef68110029af6f24a47b453ed19d2f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f409e6715e9b5a1382de4751b0a87541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7511422f0764b87f461375a7c82f6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5484f482686499efdbfcd34037ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea626d9e01f626f462329b13e704c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6c264599d0585567cff4f2ccb264545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbff006029d512b36e16b64fe0e3b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe540d573f1ab21bd898022c181fe57247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7abcb1a86c5edba853a241694eb83748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102d5c15f2a456b0a7a22c27f61005149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1bafecbb32578ecda8a9d0cbbe0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4864ee985269574a3ccc6959226aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764591c59db4cd111aeb3ca7ee88a9ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea88fe6780146dbc1042f9aaddecb8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf342601074504f3e3d51ab62e61d3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee5a86f29e57cda3a1e155c3d975a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831814e93ab2eb5ba1a6b59d7438bd7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6601d661ad21c53de012f4ce5b6fe9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0fc28c87a8149412cb27e7c40609c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf3cedbde7662a50ab58b3e9027a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11231e1b89148e053dab44fb28c7ab7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc3ade6d4d3d25cd8b0b0b20ec397e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf3fe5aebaf257351f3088b26801f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57ac24646754155022d2cfa5e52c2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d07b421363bb1357df8207eaf998a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a163d00ce85e3d11ae8ef427be78a1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e3aa98fbadae940bb603f14f5f4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e380ad6ff657c489d9437e900ffedfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fabebad1928f6e292988e1341debca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ed2592535dde8f885d6268a1052f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e18a7d85cd7a7887b84db1631973d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc31aa8099ec279921dffb5afdd10d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa150877b863cf42040331e82ef97a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee88a532fbd574a20d1f031b080688f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704307d5bd4c2edb312ffcdf27041fc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d118c507c3089fd3f20dfa090f78b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e53dd9ce6150c22edf6fa924d28d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e85a38feca4ecc71265df6a32506af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56224dfdda581fb87c57657a66fbfda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250402a54fb152166c37aaa155c814a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4d9246debd390525d8ba4dc9de99480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edbdf483f9dc14ab70d1f223bdb32281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133c94827d82f2da26819500eb0422d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b4b4ed9e3cfc3060b5adff663605d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9bf1fc1e954a914e4a2c390b724584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091db9750e96edbb996a689008cb238485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87147212966210061ae0331dc5d41a1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e1a1bfe873e56bad643d4841809e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d201b906f6b88cf1f60d353ea72250488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c59af1669487113f9590f0871d5be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea940f22385e39d36eccbf87c34adae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434465ad364ac4c61cbf4ef86adfce191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1217f08cdeb4e893c013fa2af4646b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bbd230ed01244a075c7ab21d4f84293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb319731535e53cc5c624b9122652c6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c7fa03ae42023530555da53c00c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea243433763fdcb077f9d3e102c1ba9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50805bf8ed6a924fafc0da9c02b7c0fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47242c49fbcea515a6c63ee956cd158998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30f1e1477d536ba9045a28db6167899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cda318c131b6dfa75b9bb08802a09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1ecc7f3341d04bcc4eb8e78fc00dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1100d8349d8f1401c98bd4f13f2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aea8c5a4f7a46b1b09b5c4ac85300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de98d6420f8632ae6a88a8543f3d68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d497eaffb0eb1dfe22c1b800d70f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b6325613255c29dca215e6b4297e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b0b4f99942c943bf7b01a83e87dbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d54eee591465137142da1de9be9e24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c73a71839bbbab069851e8257cbcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c9487f70205e11ff6ea0f412ff39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bfc6d0b62581edbab5948f33c0fa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700150c5808ccffa9eabcb03008a627112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a34c5fb65a9074b9671a05769ee2e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081c2c913d006c89d8100be7ba279d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26317a44fa24cd6983468d9ccf99c265115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca55ac141ceeb443b8a6f5b50cdc6bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80b2767c35436f4d12417b2856f657117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e37192a1b9a8ace82c937dd5ef330118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b862a554a57aa49955d1236d2032ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337e6b04d12e35cc9696f2f466a8204120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89931143dd1be3da593ec280c76718121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7191dbdeda530ff45d7c790deb8b18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404934e572cbe1b3d4063e91b526da1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a497efcd4173d1b1ae53063466f6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e901a0dd0f6197ef93afeab9c70998125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e46c6b4e856a72f5c99fcd70bb4f82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c5944064122e163fabb0cae61d0e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0024a7f29f93f89901aeea85ce04192128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04775f1a096feb20473d8744ebd48e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c16ce1cddb17c128554658428b1ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1976d2c9aab60b391c479289891d6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d071fd1fb4b23f5f9b0805348839132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91583b65b787f2bb97f8e89d47f9c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423bae28dfb8190ce26060d86cc882c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f431095ef5a46cf9eddf442f24ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58af8ca10b29dd88ae18025b70e01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f3fe715154564eacf1446a6838724137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e479afd3888eb35b8b1ea7cd8eb6ed0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a473e21d27cd339ab5e53790e1209cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef6a449e21de4e4102864bcb5e3eee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3670608e2c5690f5431d12439dc59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ed740473a7bb273f5c8b867b72354142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeef3889355ec0163a5a96701d5a742143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad855b6aa494032be2bebf9ce34a5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa8c4f0ee1b1436fe30d4540ae083a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7b53071bc07ed08cea94f8cb3840146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943d76586a042735bd1875403fbec15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c54a2267459b544442f722b9bc7c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494cb06237adde9a3ae6e62198ac168149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0a563a8deb3df181e0ca4891cd1ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172bcbdf408956ab1dcb26775dcd587151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba3a2f66ce2f3db71b55e0ef954b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e361a824a7ff9eebf4e8aed50f81b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704c066d147792e1e8e12c3ad630c8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65806478a442253e98210d7141d19034155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84b2117b13a2cc5b7355ba95b0b7a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21b91b6267ce3dedcb6e05325a0a8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78697e03bbb11b8a78fb89f2928f18d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a59197aeee004eab10cdf8de7e498e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f0264ee028ab97f2110c2eb94e5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676924dda89d4af0253072d3c59cde2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef185f2b241b6e71ec12fd9c184589162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb61b7c6c9edbe321612936b379aa75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af5f8b4a45ca71a255e4b306ebc086164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab76ee16c40de034ddcbcc64ac67fb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07b01724463b04c6de5c0802c1a7ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a1dffdd4751676dfc4053856e85eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75431d65187e0f767a074b69dca923168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf44448feec8d42c5735401cbbc7e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c576c0e60cdfb186bf24610a5a4dd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d296b277cccdfdc201cf679de21ea2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f656968ad9cd8a6d22d8fcdb1dc518172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1263dd28e16a514ce58bc258c4e9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06166695602eb6c1d9e90652f4d9f8af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf9d332e9c2b8ee3f9162a112eed49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5c9d22517e0e967f80e37b053617c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc77877e91e737ae8e2ec3ef8cd96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874f63e1553ed175ef8a5e5bc9916f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88969a6b720b3e56e3eec3f2f1eb6658179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff54f9f0c11b7776d26e03e97c23716180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea9798c545f1abb819327541d8bc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463288409ab75121c864b45a4a22cc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913b20efd66d0b96e236be3cf1c8409183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374f9daefcbc4046695d380ad3091d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef961d149a13ba034430d80c3734d23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad2fe86d380810cbab08ffaf89e0dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce8553ab04de7c52329ae9b5d8a8c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba14f7b418ddfd081916138834fd69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28280afc0ed5c4a62f1f01b47ba9b49c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798232962b5f5f60e9006c225e30c580190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9ccc7963f0526099b42a8960af517191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5abbe833c9e3f6d337bd85bb783fc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4c0691526fbb22932eac11bf5818193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec21d77ec448c12c54b15f1553dc374194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb02fd0ef50980cf7b2e59ace447b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0e12262b493f17b83ccbf70c50430196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a96f0f611ed343866ca784e781d54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb11a74a4824e338a58aa7025957ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281049b49de768713880abd7da155917199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c37783c169929a8d86f8d0e22a413200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f3bb969adbe206d29d848b55f9b2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b62491572521ab6e19221971a60478202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7354d986cf96f19681cbb8a4c40acc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2cc0cee5ed4bec20e5a4453093d55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db62de17539abc279545bc0a4db812205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d5994abfd5839ee48d6de1a3c58e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806a399bdc4e48f3de5e9efdb80b40e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56f3dee2bf6ecc4eba053caae54c27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e217ecce0f02dd9f662b3d3038517209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11da937cc23db603dfb0eaca1fa2c72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bb777e9f002c43e6b50f91b36e8f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe6852f06d05ef4c4ff8d19342514212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f740de4eec09f6f1d25e687ce29239213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3faf6116d1a4fbee4af18e893da8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044fd2fba78b760b69dd651a1f0affc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8c28a8366abc3263c9c26aaaca4bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225e7657f54534519f5608fea110223217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed42265fb68f7adbe4e418d476d5da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1323a7a2bc4cb4753f2cace22021a6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244965598da126f58e1408037d4744de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dcfb4950411c8bd171d0c76c2eb39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5446a97dafd0e5af54bba14c3212c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dbaf10a12b39c6d59a5ba8afbdd91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200d34b57caea3438810ffc79b3ef7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30486af4e7fe638486afde11269dd19e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d0a4a6154556a3679665aeb4e8d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70be29eb0952f8b774b2acdc6a6ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf8b24532ba6f2f8b7f8a2aff070c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913532eb034699b6bb9dfdcf481fbe4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb326c3adcfa501b887d3c5df37f1ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce9a72636b9fb50a3c7237333e9a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049dab27f10ddfad171afe31488ef0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0416a56985f18fe3e900072c2f605233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18318e837c3172de225f6f0327d3776b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc4986ca628e2b93e6981b934ae0a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0192aaf710d81f4055ac27dafffb100236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3070ed30fe5e1afb93c5dc13d28e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77ed8e5615476e36ff4db217f9294b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a1e002e9ea7f57e64fd944e8e16a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72828c041c281ce1342f3c1620a0ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13612fe40c048f6439510716173cf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719c7e7de271c7e5293fb3ba0eab870242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c883554654834584ac53f7488a0c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092793ffe04320ee3229688a98e8f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9574abb209f0f9ab94177816564cb43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bf4581ecde7c54b1922b898be221246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af066d50948502cf9eaddc280af059247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d16fc2a8289ac33bc3efea509780a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30efb3b962b4a0e013eb2221e3e342249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1321698f583220ad31312b8abaa2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adaa2159ce7949278b865c125fa299251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5dd05eefa2f19a0db7c25ddcc0c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a107bbef6017cb46d1c1f4c452e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775749a18193059267695ad38ca2280254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef26c92df55367634b50b4b46c191255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3fb27cd4feaf4832da08857b62a3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd135f589d8e59fe5b2ae9b976ee9361257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66d78a75ad1cdd8713fa8cb4b854b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e501f90d096f7e5131a9812692dd3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712b18dbcde487a9ac30bb624ef878260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e05d1fdf497071d5cad948b9292e9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b3fb3c80b76d7e99a18bac124d8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4f0ab435842a7d20278cc2577a12f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24bf710d1d9fa78491b483d941bfbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1922db563e593fbdf4bc871077337b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc0ee59cd30817eb6645290d9217b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cfd08e096d654a08abdf3a354ccef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da861fd183daa892a11e000f35b7ec00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907095e72ffa0b19b4fa6a76c385c971269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a49c98fa5c585c41330da2e1320cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d5beafa66b2fbd7a237810b266c9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86e6945aa71b0eeff4af62f46200e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3e21ba510072e905503026d532e8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b62d8ef24697610682f52920efdede274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e84c0648678215e066618eb933fde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a8158bc483479ec23f46ac9620f12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548069636e27ce5ad43a90d84e73610f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab36c64ca06fb7f66a055c18d4cc5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a2b9f31db885aceb6b798a77f3e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f615157a6b8f884fb42d4b672d2d8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e9bfc8ba7006ad44a209c038cc2cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbb3a7973eec58e984c425d0efd492282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11ac331568df8ab76e71c4378871ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590b4f71b0455ab6a721782d5665ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73af7b278c1ae253ef38d9f925cca0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087340c4a3506ec46742e1d177d862dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82005635dde3a67cc44b5b57ee04763e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6ac4f2d483b12ca7fe536c83bca6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85cfbde8c1234944b9bd4ffd70035289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd8619e35fa395c4c08fab105e915290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f987afd0a7ee8cedb829623fc7e37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e642fa1788bdf404848a10279b199292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d48bb79ce59d5f04b5dfd0b73f5292293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec76aa65b0cd7d37628165950d4b74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075702be9351c58cee94a3f69f1acf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d1cc3d666eb9169ccca1804a61187296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772859d9980018972a5dff6dbade7a18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651aedae470128023bf342b4398a155298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc121d52be46ae197e0c867837a0cd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7842a8bf703a60573482f4d0c7ad4d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fba1a02f7ce88aa70df0f1c1edfeb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b597cb7c64026a8a2dbc5144dc7d0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a142b7c42ba3572183713e7848d16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded649ac43a847309d7f6147b43afbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77d1831e0776da4d929b59860c89ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcb432d4043641f65588f681917b95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0961d7fc268b631d5d205563cbc12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e9761c2ddab410c339d73a6740fe6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9bd764d8b8547e389e6c52e6bbddb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af91430530da57d6edaf52e20c2655310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328084220ab0fd9827cbd341b819364311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97067c8ec98f29b29084d1d99a90281312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e117154faee8cde8200db4f4aa604cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dff66d8141a85160f44a46aac4164314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024326566ac234fb2006c8164728807315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc7e45cc9463b6fa4f4aa4fa8194d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa682dd627500d1f930efcf5dd5e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913f4cebd95a98cb118a2e78f5312bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ee0bf0af327e42afba9bf79e4f82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a08b0b3a199f8287dc9e7865dcd29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94a13971881b3ce00eebac6acaf927321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b6ee0f1164d9addc8bfb0d41c5049322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cef643b124288c17cab2a399c4743323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118ebb9068178172b8ecf4432c1578b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc322c0c8d800fd25b5c17e22fe52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd9dd2fa8f922cabe6597253c8189b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21216bb31ea0f7ea3e3886e6da832d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd503e32ca7873c908375b2f28d912328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdf94df271c0e95518ad4b491399a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebdafaec7d6533dcb1e30d44b88265330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965d3ec5b8e93c66b5656b414a87bf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bed6a9970d6f7fe1ef75d5f2d2235332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e416bf43305680d25ad34b2670490333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae761f889ad51dcd0d6e955524bb60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad075d0704395ebe1c4278d8f66a845335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0d56a43049613035fb4268b8f66a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27624f265f90cb4b6326ecc9b5c7f6a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff1c821f144554c86ed44cfe6030a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94666b26036949d1aecace5986f3dab4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c61f23c46327d77df0a0578ae40d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ae2ff55f6d22cd7ca8cf109563e34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc5e18ce87944aca5f5c8a4917f28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591683a906e3292235ded3618f122e3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b0f398e05415aa0cb6aaf81ce0166344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf342cb8fc21a085ac664c8d50a8987345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b429867b90875a4a03bf38a351aa56d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced5bc54577d24c38db6347ae696d11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011eb5702e184941f41f6022db2796f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25829aa9c6c65352ed4f73ff9dca4116349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c26ff8e09be70eb8e027a49332a4f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e958aef1cd41c7f0ea8e5c1fd074186351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d17a77e0d43ee9daa0986c5210ec8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f886cfb6847f144df01af2e3de324353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191dee975f11e6d62699253f6b9659e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65400aa79c5365fe389a35ce850998355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f565607c046dfa30d3dce0f9a089666356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf067aa6eb11b6c660c3a50daff1da64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af1dde00e05d7d33680eabb30b495f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795b0671377513f343682143cd5d83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ebfcc58e6d8afb677dda64af4b0cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a26803e434b17250fcd97f0cc9ca0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323fa1cc97b8030efd19161a29326c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417acee554b8be214e452676b045bafa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e5f308ea94c054e55307df8a38eff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09157e00fa6e9eb78a1121c7485be2d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79abf10224423901f1a39c5f01b9f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc4e5391e6caaffb958fe4597431b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e17d58551db0d782c1274580e85f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299298d6587173bb4ed8fb12779adccd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75f7053ee8e8c7c37925c3cbae568c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224711452341b73b20c220a6e13634f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd3e46a5f5ec8e62eea16421b775dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa423c0570e6a41b9576dc7162bcbe1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30241bcab3c34819e2c2e540b03fc9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f13d4b71c7f5e18983aa80494b5b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb31d70249dc06630546cf4e35ac4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23ebcfbb98dc68cba61b5f99e034fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaff6ac8a4761607b8c6df11a64fa22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc36a1e9eab4570df6f5c0b9a2c00d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a5ea1bd6b154de20f49c7d248017d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882b03acc3539685e30f8c240d6bb2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdfa464798429e656976a9278c8d16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae410f24de86a7989eb97dbff2f4d199383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e9925d8a3f56e61eb1e9ce50cd344384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d44e321e491099009368690ce2ad4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec374c785015e6138f75b94fbfaa03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7ece4367bd9b181d5a7f8b642e125387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56d8cd29c86303d041abee0b05e1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758349e12f138a417f69edf8215c664389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88748f86d12bbb37afb606e7231bcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f4daa1a3edf1d79364c883d8347c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186786023af141d509e6057a54bbba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaeb0b78224140452bf69abaa35e82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ae5d8bd2f1499e78c0006307bd27b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf7ed81f950fb119332849cd6d9d7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efad4258279533d24fa78dd7f97658e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22dee16f4f00c8dbd97289b389d9a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce3175531dbe49b9568244e678942f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3504fc1e2da8dda97b54d8af59840399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7779dc2e0b457d0167ced649265fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbe542a85c49be400335719dfe4385401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7455f4708e3622b5fad22da134eae28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6279d530250f879f833b9afd9ff76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc98a5bdb5589831d4bbaf20addce21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396aedf37ccd36d776490abc17bd871405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93747f69a64d59115f07867b9c96fab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3cd537d3891b744d50ee3d8c13691407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc8b59e608578548a6402e19f364be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a033703567d913c485f4c9a8fbacb5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d87e1e9f752d1c9996dd999efa381410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a0bab155743db478373cffd179999411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03b5a3d70d461323ab4fb3880b704412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5043252c68c95220a33244a88e760b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0bde51a2d704667c659a3f4f72d40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae11d8d9c51ce7fd8ff76a1faeac5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92ee70af61497cda8ca3472035a4af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81655f93331b876e3487fdfd40df46ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edc0343c1484f83c677f00b1459795418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa660f46413ef2cd0984519af6c09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aabf80694926cd6b6dfaf07a341b6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602307222a61c99bc5d3863741ffd1a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6f0ede617585e4796469462bfc33a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c72845b589441d4233626fcd1e073e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd34b9f387e79bf3edb1184f2717382424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb56da09c957147fabf3218c84f2a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911dd9e0adebec4080b533cba4696a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cb016abb1cafbe001c577eda6f81a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f546e865bfc436ace4a9bc2e59240de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c62cd9ab8d1237c76606ca9a002982429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a5833749d136ab1b7257d11bdb75e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5569769114df1987b1e108ff33846431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9dec3f1b3f93637570684d56dbb99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaae27c389e5c1e679363cd4c49b8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c871b6eabe63faef16762961b21631434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9a445326ea28634e728fd40bb4086435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50478ec1ceac534512bb9b6b9359ae13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ada12cf47afc5a872743772a036ff6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d655825ab12d8924f44debeb6c290e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804db7bff3bfd5e79d6739b7f384f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127649a14cdff779617799dbcfb59fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f63a7fdf0e92ab331a9b2dcd9858441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d585530a11b19fb043692bdfbecfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac095f83983cd175cc07c2e9f45ead443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d77e52674d647344be544ffd3f0234444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf3561f7c8c969e73bd5ae35b3358445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406352bea2382008c85a404021fa4fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d0a8a706a08e4b1a353fe68b60404447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459024f731b60975c7e01885a6a9052448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df701897c35eb7b4f85663a50846490449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d4fadc25b5f68f249fade2aaaee5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f8adff7c0f505cece04206cc9ec2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba17318370b18551701656d32e0744452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45495065aefdac5d8e787c417eadc5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee8b341d1fd4e7f1dfbd880eceb297454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243be086c192d224f97be943e32a3ef3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa02c6e8ab7ebe32edc73caf04980456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2e0856afd4d0f3e6aedb8ede2253457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa004963b573eea0f75c526315864e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a03f66edef76682b338234d9137dec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e009481b7865c682357dad0315a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfc02543e1f1cf9d17b39cbaed17ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66ce05d639fb3047ea799dea4a2a71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811014e6567b51c172d0246da81f221463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e353437bb9de134be4893f8c574f77b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991d4683e608ab7eb28d19c7091314465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33395ee0100c5b48a168c18d46d01f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8942a5064f4388480fb19fae39804467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff2a6d17cbc4b08a168f7c54208495468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac30a82694e1f0c9895f027664b50a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b23c1f7b1915ca04b3af13308115470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c380a57fe56f1132c20104a00a0b23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d1d3041ac7348d80a14bc9d3b0c6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59671a6d564abf43ace7e6207b89ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c834a5f6fd0d1a0b5ea07b070113f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a47f5b916172f73861c222ce409472475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb97441c453bbaef8f82a8f5e0e310476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9e49a2560dd5cbf41d8a3369fa72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b524dba73f8ec6274beb3a112d9abdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca50adb5c15d54093b855811edfa09d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe63a39ff15a4e182911b7177e5db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd9cc3eb4ef51ab06bae8f961fc083481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1551e3d0b87a8f7e03e76d703b7d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2528796940e02459a19f39d4cca543483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fb2252c22b93db6212b6bfa2ecae6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d955104c29333382b5b3ef58fca5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ab07b53d85874dfa73aa5df91c1fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0b649c7b481418a0262a3fbc079de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0096e8af492f5386b6898e143fba3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e98cdc5c6c421d373d45cba7552eb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93883621da50f2e8e3e64f6bddce28d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8393f8935be3c7fdaf22b2d16b27ac3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2aa25e0cac92899514bf88c7a614492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593be54d2ce24369ef9e1f3054d92847493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56478fc697edb20a41b5a3dfc6660535494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59413e425b1e086bd1c3ea9c64d48d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d7da2961cc25664d240fd9262a6c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cbcf6f55b0d4e4dd9229907ef58f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c5995bc68921a1f2bda9f8e58facc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317cf30ad750bdee32a33f2e6656b58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e1517e958c29c149a48119d64fbbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f98621ff86948362cfb739f29986c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769308b112d49d668b1fe83aea17c95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0dcfec549c5c4cf2a151d8e93d1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a43f28a947416ab48ea21e927144ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f13840d5869b9c42920c56cf33d152505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75253dd6c6a51f6f7a579111b5e8a465506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81bc45c773ef47fc58b92a46bc5a09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac54e3d23e6581e50188c13231182508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76032e35587d7c2fab109a1bd081ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbf4f91098b799ae8f03057bfb726a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8637616a64bb1de01db18ea50764511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beacfd31c864ba01c049dfc23ba121512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c20549dbeb8f9268e3a4bdb87891513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ef9c230f0dd4444ac9bd91a95421514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed50b0f03cc5b47dd8d00301473a3b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9689bbe34de31d1328adb3a3899a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af49a9b0364b19752a044f13cf849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddbdc11b165e7160fccc667a1f0258518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065e4a5de08f9361ca42ec36e81c0b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8edfd9cf0c68ef10218db16fd7283520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d392e986727911d5bb243ae941390521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9503dd0f33ff4fa98d2a0928cd06d0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db07d09d5441807a1ff097f8ea5335b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac07fb6cf9f8f7458e197abd5609a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162565287181a527320aacd8641c6569525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9137c91e3435ce759415d2000be8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e37cb1b61d32834dc179e33bd65d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb548b888674b91232268f1f0b332cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917d8bd429a81dbe618d89b14cd540529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bcbdee54985c48486073bad644b5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed633fdbd82a5f182445840d919ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be759a1e2b00ea8e4417818ab1b808e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecfd827b4154a00fb12e1f3ba713ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8b934d31fa4d6ff61eec539c0f1f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43db541251bd0c949bc2d64508e15d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55488b49f5e88438ab245cee2a65157b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb15f80ecceb6d65e91ad6fe10d1099537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd6a2f58e9389377c592ed0d7d543538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88964b65bdd18421def227ce9eb9d7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbd85a616b0b69aab4852cca493918540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22669dbe987538e222c48b5f972eff29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f74ffefcdf48a6775581a9f228ed48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36290e8c3a8ae5c99a5196a96dd8b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f34ad47439d392626e6b3c33aa8c20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b09ec29f79919cfd27534a8939b23c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ce2a203c3ffcda67cbe7bc6af487546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a88947155ad0416690d742155f6819547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7fceff3f7ba02dea5d5db20e9a205548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d691959b5c66ffd10412c5fb8e1ad30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d79a786c7b6aa600e8e2fbb2f0952e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86662eb723404c7b3b1c078a3d0f487551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba904117922d8caa621db9e845bb9731552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59810ade64c6621c164225167a2b6238553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75684a90fbf0b00678981008a2975b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae7b6e3d6acd92f5a2c5221bb5dff6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc10385d05a7ec9e96890156af33fff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda90db282c66c964c0c126c2858da5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebeccc2a010a75e5511dcd3a5cf944558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e354282553bb287fd4e23bc8210682559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059a0419ad58daf7bb6cd39269ef49d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f26d3c988876d7d4b6c8d09810defa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437827476883fb0d056732526636c54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64404159e8b6c6adc78695fe13f5764563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969a873b6c7f7a133d4b5040b30aef5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9efdc00989294bb96c0208ee0f31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f10481f8add645899963c53b39ac73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40f4f16b8796b37f4d96bc78878c3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffdb63db48ddcc2386c07109eabe46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f74b8485e0a7978473346f2259c21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e503e93cd78cdcb6e09cfe9cae13e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d5cfd328a4e372f24ddf69c7c9196571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1799c2d8b32cd0d043546ef3373237572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9cc621f7e7680264a3cceaa536e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecba4541167a3bfbfa49dee30adfb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d062fba2bb4420f2880aa218bbd8542575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48901326eeef45f0974ea3822ad8028576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3bcce17a5c3c172507c59896fd13c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be12ad4ed32adf0db6e153de938a0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b7657fe1683a1a1371db0d3eac41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d39b882cfe192147346381564b38d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20471d79b00bf05457539cf38a7ea1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c30c98aba72bab412db835b588d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c43bd4b7f85e1a60a6deae9ef8f031583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecdde3d8f5704cbf5359aec0bf132d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6859c0fd0a9c9b709276c3624a8b52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c7df7cc8d6ce9daa6b81cfe8b9128586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4afbcccff88804b629252158239423587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff778d828bcf1d1c838580e83b19ddb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446962cd289e77f86e9033f9029e43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42fa543cc17fd44b6dcba8d0a5238b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c73213c2fcc437aec423d0e5c64af6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af72a621e526e694936120ba646551592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd38858e652e90ddb86da0f84e4dfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f19b883da6e4761916d0d7cd4291c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716a3956e82714002ef96abdc8195d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42fe7ef722f274f650be8dcbe628b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf10c14b0056649e8959a51e5e4a80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a87efc3a92082ca35a8fbffff7e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b1472aeec0d01ea4a70926ea020c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5726e125092f4bd3640545fa1b0cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107a3671b1870d0c9691508ad9e6d75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bcd7f4b3b795f2ecf8aaecf7698fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31477cab756fd241a678182550e7dceb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd1fbb1d16935dabed2337855a97e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b591d780c48c2a48dcd804d7aac4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e6e2c4cde4da01640fea9ef2d24d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042a4ad094a927443b818650c503f90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff04364b9d7ca02480a055ee4dd0b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e5149578956863ae333541d979004609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0655ec0818cab556aa426f017ff58a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a764f882b60577ae02f7e74dbfa160611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ab79173a7bd96bc7ce04efd103aad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb583184c483f3ccdeaf51b21de7db06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962768a74873f5ae775e1d0dbcac547614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c4b065351eb02fb89ede42b90de0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68654278e26e32be4bdda1988069a746616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79cfddc51ab8035db8f6ec7bd72587617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc6468bd53867d9850724f8f6744cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c47cfe201fd379fe4f696af85afb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb21e5e2e7341864e16693bb3279438620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c411d2b6eaf14ea58f172b8eafd752621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771f38c950be7d3486d29e9bf111dde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87322195b3c5695464ae4f1ce985e49e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44c791399e5871b0245d385bf9bc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd484a7802e129fc4750f9a0b1ed1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c601ae507894e1e453ee94654de47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30713b0f0bdf6555ca88c7a4a23adf9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510608a342912e04d8bbf06b2797178b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875532b5f74deb36ededd7c0fbf918d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b025b834305c95df0965687d3bb0440630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda2589fca2c4186f4ef60ab65c63d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe9bdd1fd770981a1b3efb397bc2a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66159b02d7ae716a90c3621ef660243633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa1fcb99395b922ba71114d9fc1923634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d02512f310807bb5f7b9debe9c295a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf213e60ccbd89b0bf8ff173568dc0eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce615be3b3eee07082e6e919156287637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061c4b2bd94b05d034b5954c2ed8d67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbd0e6e95329bcea471617bf2fc371639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e32454859b26c3f574ca1dd3080886640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e33f960d90ed779757ef02927fde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fc3da7cd36447b8e73d8b61061b80642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d93fa006376136261e41ccc63d7629643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00dcd0e9372779f2b0aee273e83058644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60cbdb9313326c7ef01c51960e56b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a3f18a32bcb71b8456fd953e10ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4b0ccfe29156884de0f5b5a01a8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460f6cdfb69a352dd4a203720b1baee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370af6b4f4054bb7997ddc96046ddf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58795281b3fe2174233d41792a0457650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515149b367ca58c68f8dcd40c81ef3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af4a1a0168fa9f0205ac33befbe34b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a36f55b2b88d44b45cee77250d1bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708c275fb8780ca341a4d3175907183654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b314f0c8552d7e67a5ad7f4c0c48d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0425daf439eaecac6a3ba8fd43fa26a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90665ca870cf24a1969f3b8a9a3eef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f5c7d677ef0b1c411e9589be29cb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dc5f1c420f44690792be97228cc5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9672da3cf9224b73a136c57e384e61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee94c2d47e5de1ac0e96ae31d1d9d08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a41cb6702b69419b7f3b20080d26e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445de9261e77f2313ee1475ec0aba499663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d59cdcee42d472ec6b4a9371b3dc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ea3d1708805293a8602f0dbcbc67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc3ce2725d786e36b0d33b4173b9c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0088c72db6304ffd82bb242261fea21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98974c6a724cd75b3ad1451fcac3eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab304dccf8d35a99cea83678c4cd89be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf60e9337fa48e550dbc9300b773ad4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8d6bcf96016575d0878eb1dbc0422671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7373b0f512c321cfcd2d34c05b0b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb6c3f93017651f1c13aee1774ce9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4e9c0bc018507aaa93b6dde24614f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc85a7db2186f0766d5cc98d08e18e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af16d28f98f84becf95967680d814e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0474d7dbd5f7ec0fc161b15c82cd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5220281b19a6864e7083c6bb3dda1e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dc84faf3ac1e99a0803662455eca3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0df5b11f8620d980bf591858bc7556680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ffeabde552f439bfd7cdf83730ffe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa723a543d58572752a0b3077d4d961682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd514a90da49a308e8760b0dd673d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b0f1985d892649fd2ab03ce7a8e2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47618bd45e1172a5858dd7e98a20c463685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1127c1c5fd38c212db45489474a814686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa6f8c1ae41618c738b9a62dd2b0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6610accaf66169543b02df88e8fbad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125a3d6bcf28f1b8e2896d9f887cce2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a71959ce26c869d70cb8229153498b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e540986339a24bd813ec53e88e0ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b5d8e22d231ff311f6696eab838b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ce622040c6d3817af2453750c8db0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83b6c1d8e512d152dd0fdffdac6362694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf7498710cbf34e0f37efb3ac7f535695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b618c45269ddc8c09b05c2865d40e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68f2b70250e2661a59f2c34d2974c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fd76506f5393b1e096c5cffd5ffca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def699eebd957469b3712e5cc8fa94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceb868248f0aeed595fdb389c54210700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecf39689b33a6e7053e418603574ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642108207488bd5ff8d8b900f7839c69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a479b5a994d4b85dc2f259fb0ed2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f3417e45e27d1261b4a22f643aa7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a53cabd67f7c68005dd32f1a3ac3bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c0981a18dfb9491a3c53ba5604144706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd6e46fdc48991f28c2123507f4964707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cdb6def9fb8bb5e2864f9cefc62f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8ad9f24c2cc271143b74e31fa2b97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66917669cddf00f29304becd0cbb776710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2756b44dc0ac7ed296a1197e19ea2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0650253f0ea173feb8bff0901a2b1a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d103743f66f2c269c29f2f85a0fc90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87801cc8c1775cf342925aedd8bdc5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8270d04eb7df72f1050c352d80745715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a25344e051f5d2f727d49e81bd166716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a18d67d3b117134ec1d8c4301ecdf5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0baf2d5955407b54968df62219db2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62332ab6bdcccaceca9acf7638e59d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9180140b1a33d5abbba9b11bc811b17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f727e49927c321a39c5d79bb6acc852721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2db2bd4fcf54a88f29fa1a8315a7c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec83f282a533105d4b39d20f1c1bcb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59623fe5573b174a7d90324425833e41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1afd6c056d52b7a98ef988baf4c72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ca54df2af270076e655bd442b26a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6623ae177d4cc5e165f633d52bb72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e2167ae9f9baf4c87580ae3fbeb19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19235bf880b346aa0cfd19982e591e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d1f69a4d7f6824892efa80332ecf0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eacc282687d0a4c6f0c52a412ec283731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832eddfc616a7b4a4133fcb5a1c73d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f335bc3bcb5583928f92e2ec556be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27747acbd1014ede72075c90c6b7c7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08159a8faf6d614d21717dce3852b54c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ce2826edeaa0506deda4d491ea7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f053d551624ad9fac588377f42723e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbad4856eac304dc573f75d1faf077738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5f82d3847c1ce098fa413c99f149d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a283111223218f8bd231c3c8f15ab5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bafdf5e052f6ab93834ee5bf3c3953741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78780b879eb9b12fe1eb57ac46978d96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbcd02410229bc35237bcbda3f729e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51063fb7b44923e6c92fddca5b9599d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc377df4b99bd4ca39a1638fedf131745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa3268d246b8573b380336b9064f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05563d52d0e697de1e108563db105faa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25485999a78ffa1212e6218672a7e2bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69255f75625eb1e05762b2a9d969663b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef240da72b1c215f392b99067951f15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551df6ec5437e1da9742a088f1e5525751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539391095aa00446e0c2d5aa1e44d331752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f004c8bfa4319305c1db5b5a3b5e2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e649c3f5706169adeceed7c3e46f0b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab8c40874a6376a6cee9fe8aa669ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0c42c463b1de1c2f93bce24b52d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc9b9593942a9b4dd2ddb0b6771989757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc1ae96fb1f1a45d88ae10fd6d5b0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974050731991bf1f57bd76e79bca492b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de1f8a15050186d550d0f0ec4c5a361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3929d409322eb0ac5b4071983c885742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757103d4c21643e3b106777c8b62d8d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca42caaaeacf41507d4325c46cea9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b824d00227abdffb4fa8200daec1df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e97674a548ad8b9c272ee8ff72ba46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458008aa6886c511b808bbc04ce72a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04096b69f35e87261894f69512232df38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659c7989ee6341ad8444d88c5d71a8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753392ec1b2c12edc53afbf0754c76f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bdfcd1fa791f5f336d478e370e1b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188acc954b205db8bf992d62c67d82012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e68f3da7d9a487d6f9dd103883d04213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b192ff875dd894e6155e28fab52629214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d5c6cda4a12b384750beaa7ab5c1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d5ffaac21b691635c3280ed3ed3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb47c0a713291b9bea04d4f9d7c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa3d258db818679186ce2a8965b28f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5645d287b3ea255565e5a235ac17419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba611ff24cf8ddbbe961a959d78b1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64844ec027b1553c6c33bd414f8585df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d7c619a2e360e268175c3b7c059a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a90ec6d324e63c30349c5d3698a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3950178ca45e3606af12259cd179124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00333d145c871b1609f84a100fe1098a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6768ea93138302c4a7b5c917da885f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5d841b57a6e7e2ae8fc4ea3c888a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da434c825fbd68bebc69de866e7d887f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcde6704e9290b48193eebed841ded29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147cf53ab1d036af9dcebaab6ff9f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788990da6fd2682b2ddd6ee3d19dde7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83e834a8829c9622ceabee035475d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f662794f366774cf73327fd88a39aa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9d47899d54c74ff2e98077ea40b3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229dd4b79964d3fa55f62132a0e3dd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879c21c5a12eb77fd956b85538eb7cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4d8ac9d3d7cceb4dec4033db0682137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ab1f1a79dc1705c876591fac903f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d773556c64df2a0c766a6793bb6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb8c0400fdc1a46e7223575e973e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4073418ebe65e1543b81e442abf944141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9d8a6d13ea41d9803d5ccd9c79dbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6883e0f664def0aabebc71e079555fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d0efc0d227aeae3b5aee64c3865f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679add9432d7be7549b5a45bcdb7eb5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a234c8a90400f630c0669a984b5aa0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0c408977604c6e3adce1e26d0dde647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70414b88be18ccb66f20d79852dc461148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bdfa02bee06d4540f39dcccff502849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb9f9b6fd89d10f8e9ac30eb7e84b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646ca316d615d9bea587e790df375af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d2ac45137e65e93d2b206e316eeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27d76f01811c100f2a22e17d677fd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa606406d109c37e02575d7da1b6c6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0df0b5fdfbbe5acc95bb85a34adcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d106deefac69fc930a2fa15aef7ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb896c2630d184ed70b98b876b03457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6d430bb3e3de86601eaa39a2cd08f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1862b027eabbd4eb53b0ed9dca60c9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e9585de749ec1c5be873cabcf537360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84512dc2398df15916a848db66f6085461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54294565eaeb9bf19d1e55cce0b07c9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73528ff4611f4eaafed08feecd20a8bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3c069e7de53b02432391d291a48e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b7a7bd99c8d752e86df82c92252065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226c96b2e314d67b04df568230c6da466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9b8f7e1fa3f5f8aa69fd5e739d4ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec85b46c1a96dd9ba53656d2321bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9864cad5ba095e44c52b93dd0b3b3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0faa237218df2f59b4e098c06982670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e78062d4eed99d9d3dc9534776f1af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7f5e0ac4854c27cdc73276e412d5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818feddd52d955e40e272545ffac4a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c66503608379add1546c6e714bc41574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092687cf68661cd6f9e102f1b2e88a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a656ba29c182e92f064b8531cdff5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cec4bf295a970d4c0ab14473aca2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa1885d9bcfabfdbfa75eabc6930e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d5ae943b2b923ef91247fdb350af779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ec209cb309e1af85a2fe1b131ba7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c592e2959f99f15b04afc973e5c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7004d1c628b3b9a657acc165cf78c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b888a15f181828cd299763258754ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce30df15919f7b51b4bb3d1d1e927cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c9a28f5ff1c3976cf71183f24ff4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f79873a74ca32c4f86cfbe3afcda7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5016cd0fa953901078d6ef482a90987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc263233174e68898079950a07fcd8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430365f3dcfb566251702d53bfc5465889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb07f07ca496c3ce7b740e3cb9aa5fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ef73b817608a53aee59afddfb9e0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308602f42df1d79ad32701ceba2d6d4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc146dc4d9e926af4debda05b3e58c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9de284505c94176ac8eefcc2338d2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf7683b121173b045c3eeeb2db9f8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3208a6463df4d9b960fd1f3d56ca496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5c8581c9b120c812690cfda307b6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c13385f90cf532018d3b2f38ad7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a316f4b2597f7b8e9ad675aa8b3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b3d2d3b96d40478b6412a0c8dd7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba098b6963f593ee676695c5cb700258101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87221494b4a026f34f2fd9c28623b7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1151f5f10a8faf43114e88ea61c6cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7102b8b4d595438e21ff017ce6f6ca5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca3540649dde8f792abc11863ebb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460043f66d04acaa4b8af15e145f249e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89507245894d4a6e668c2adb400fb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f10ec9e274e8b9c946bca81563c418108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5a8e407382ac63c5232eab2974a9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f1930252b194658d359c942b4b0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461df45693cb12622f439a31d874b93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf1b87db9144ec093100829a4d51c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3901bfacf77c44a5cf57bfd6760dfa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b086d09ba3e3f8d0e288b5eeb7826a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc279839da58b85a95afb74100a70eae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ed5f980dc6340b7073419281cf091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e4ae057dd823857e7f93114622b47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb163ce7143745150ef290f9682903118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e872b248168b1c0d4a25d238ab3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04441a600a2a2225848d677fb4c953f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94656343d101517fad123983fec3e071121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107740d06eb1c90d89e3e8c3aba6add122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900527cc4a14a2c3dbb6c399948f11b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b54dcb994d732a6f9e3487b6ccfb77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e529cda2238f7818e23236937af66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c164f5edb661d022e304df63218e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aeaf44965c2b28dc6478c38488300127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267fb15ca8b92f04a8537366973afc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0fa83feeedcdcea6c0abde80c4909129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33300b62d61eea22dd1752e9c252a59f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16b6532a7dfe5042a16e576121a33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ef9474cdcc94d88ae15984445cb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58572fb9065d6d4eb59c78c5b82976133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019d8feb0d6612e1a4a5c3bc7dd1ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c928e25f8a185e379ab07d510128a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff21a09650a5778bc0fdc0175ee16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbfbfac663d9afee1c6fa98cefc378137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a3ca3a8e1ee65916b4c7eb68a4280138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf63b8ad3ba0ec24fc2b88d9e8a3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3474d9aa0589af052bf2d52fdf86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1ef23c8a47570d307d94f0a912b83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693505654d26a7dbf1216a75d5206771142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f98a76e21621c1d9984c9ec7e9dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8bb31ef59554b118e17e3ead830fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f8b0867b0c811b692a0c46a0e3557145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85708230b3cee464ef47da4b04353d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76fa072cda7742968bfd4d86b85b03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a5bbe0e400cadf2cc5d335eaefe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300d15736948c75404ef74017f08022149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e2100c8927eb2638b70421cd8ac84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0138be5c75dcf94cb924d30c2e3c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549302b5a2f80d1a7c3ee1ab1d29f814152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda44bef13196c7a7e5bf4e668d09d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ff446250944757fa66b027dafc5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25799e6ad303d85387d2d2e273631b42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1da4ceb592689f8c17c5f319fc03e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69123d60ad1a27c5a7abec07a66db5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47704bf437076187323667fd9b01b84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46807cc88bd2a01dd0f5756885db1eb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2804b0335ac6f0a643eac21ce92d9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72564e8438f39d8c57b88a1695fa73b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fca0bfca579d9b2da671d707c11b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac4e81d3c79fc29c7d45ad0f5d06fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a15d49095daf924296e8579ead14f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3140a0977b39570459417fab1044c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60ceb6661401afd927412023f992d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60aa11fda08de75ac5f4015a8174e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ece5ea630ce6db64ad30a6900660f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ae04e6b47398f052d67f046e0310169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180fd545cd51633ddde178a753143d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a670496798724008b71683e4e403171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e2a3f8330c2e0d1726080859808c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66850fcb0581a1795ddb751019c19a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccc86cb964e4873a833feeccd044e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918c671972e781379d9b17cbc7c40d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce468023ea29bd46597201591d75e0f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0525a82b27b6fda050428a7780604a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469c0fb471369a34c7e1344721c4aed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d03afd4b166f565c0df1989ede4e46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37016889debaa8a6f8b50a9d996e60b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882802b7f06f73d7f2c8eb175ab3e298181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7edced7d0acaaea9646de93706164182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac97915d2e27f31e17a853920db0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bccbb6900a515138e724e05d40e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb71c9d756db608c931e737e5bac214185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75671f3f3b3f45404e3c01c566f2c7ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3efb68dc1ac7d56d69d3e4daa7b565187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb965c5752fbc81bdf01fe308d56e7f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc04fa8af25b68de6d6ffc158ddfeb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68777889e13353d196da982becf3b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8dac8ca9f27f8be1e6ed9ae0ae50d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d4b9fd89d602dce869cfd6bdcb769192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d7c931bc43ee9b443822328c29d72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b3540f7c588c47d2d09eaf640f0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab812a71ca66b68847b4547d69513c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80e184e07e0a1a113fb24242ef1a8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca03de1d19ddc17e80724ea2add5168197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6560d8884b8d909fb836d9631f20bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29195de7feb54d3fcace669db5764b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d5abae5715e99ff0af5e0ba5031a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59495276e8174c8edf01956de498cd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a1305345d5d2a4fc0b9c4176618a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab587b6f8fe80dfa49b7b61ae8b0c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd477c111ae4c5aaab5ce553da97c32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21738832490659c31b659c879e5adc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b74e5a6b419b46e01ea1b5fe08a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc7d9532491451e627afd91f9bef1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f0263a3affc033635bde025846106208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b7bf5a204a9fff5a63ad58d55ab1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594f2f345da3f7e006ee49aeec04f83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39202da0be9998f700a4cfe12e599273211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e53b5b0ec2a1452fa0a660bac4240212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f714fa8b731e72e7b69ec7dfbdf015213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad39d54d0a43914621d5bfd1dd20631214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4bedd8c8c90ad3b4c693f026ae65e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c70561aba17120f4c9577a1fb5db0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a143f90d39a2f778e42816c500ab0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ebaef633329ea854e6dc1edd3bf35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620401ce3e4d759ede415664b0c460ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a31929a6a3cf652bdc42f1e0d216f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d9514412a585a8c5e41f6c90df17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4fe7ef709b60c48ccd41a7ded01b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc35f3dd0109c95dc7034dbb87f42f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113b352420dd706f01ba83380f1cfcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d3ddf3da57966d98c78a3b418048a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97290e0131f8164979cf3c8e18940e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2799c0e5d9dae3e6addd2cc36370b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d1a818c210e57f623ffdf7246cf3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775af66edfe2d0eaa7ab6b1262c015b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0223b824e2921c15a9774e1f84b9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080642bf6983917d2c8f6055d90d820d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f011119f4555370aa4d72bb61d06933232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedadffa4acdb5a11738dd29f20bf6f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc5dab7f9f50e9fb77b6692ce0b41f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6b80f8b53a8152797cc40d0ef2e87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83111e81e524d7b741d49b17f32e8ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bb01825d4914c70661f848a38bff7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff57d3ab9d16cbb3bc84e44cecd5d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0e5cd1288a381ef472a6e09922b32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b476bdc8b4467fc37767ee2d15ce7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5479368ab3e848b5c8500d8899f1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04a04c44fd0f33930b167638591ec9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd87e5c053cbb2ac7b8795397d1519243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7990098478868918dcc9afccc043c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a693b00d9b35554fde6120b4d3fd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154dc7f386f121b4af1d83cd652487a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e357052ee1db203a6accfd1794ecd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd09291f5bba2cede102320fb724b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b7492088a3cb1d09aa747d7c410a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb175adfa8e950b0f96cd38b3e4c997250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609038763a23a134466cbc8a4f0ed19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901547335a4920016f5414b26254d3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e8ddd9dab47f42b763aa66c417ba2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6b222f724e8886b99fe3d5778f088254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b3b8114b24ac122ecd6894e3edc0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe9bfa15cfc74e90c3889f600461c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe7a1538ef21a59017ef0f86810dd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67652ed7abacc8d9b829aefa6e2b33fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c996ba69fb5d16e57d865aaf0d7f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5d5e205893f30ac8beae39afbc209260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade5ea333dcb1ceaca0db2fe07b1e3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c965c68b4fdef0753a45d1de08a0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc3ddab9906aff72245368d4d2c30e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ae6c74f26a2c00ddb8e69bd41efa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c911ca6f92ff1e693ae9cc3ba25df4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d03ba81bd3fc1ef65522e14ea2796e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab425fa632be28b58f6fe01c7630f2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355ef22d245342565c004acd45fe53a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fc36f8452b8372dcd6b00def7ab29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe2ab1e10474c71a7bf5e0a502727a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3010450215a8c8ffe790f20cabaf49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaa57c4c58520894ccf9a94900bf0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8641561a2450a7eae6ced17af731ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd76107ee9cc9bec7b7641d0c0dcdbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0f9ede6f14603d16fcc5a34d65b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51ee242e69ea3e9972b5f8f8a1792276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8a07b31233bc2b57c50d5c23386e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016aa21777a4f44fa3ab35cc2b3310a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246b50ff9bb9b4227e479b62e94d498279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d1a46fe89ceb6d51e77fb9b668f6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be1955bd880e80fd27db6f3dab3d15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bec22cdd363fe05deddef383a4f47f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd627570dd11d2cac07f133d959b5d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e29a792144e3965ff09da368f69d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b6e9dde5833f1b9944ac3b8b18e5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bde22fdbc923d9c1fefc8857df29f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72425424125e5ab3631ae622dfd9f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bdb8e8dd0e1a640bdfa2df53f5c30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db50afc570f10a60fa88e29db303e7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9777b39f58feaa3b06c307b6c3d26b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e5529f34b20db65c0ba838e9c486c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dc2e079d28e0669876c57d931a515292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea711b0eea3fcf63717b9f3a1806be4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16009c541e90128f876f56bf1ce4fbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9ecd76b496848b77a063da6236b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971c836ddfb9811a10ea6d96798074d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ed80920a28536dc24f47df7d4b281297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d83c084ad9a43dba324be5dbf374298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504f2a1d1f5631bca116238a30f1326299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c453376a17716ca8e60282aec265c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f99fc94655f1d30b10aa9a7fe9d623301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9141f0dedef4e5d7b657b06c523bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c64633218c1d432411d9a151ae6fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bd64a0d2ea23be08696146ed5c5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39893b61f32255dd5232c350d473d3ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e82488867d83cd80f5f48b8cf7a74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3fde74206e5c906f9d684668f8ec7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d280671453e5ed042b5e357bcd80bf4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb454a36aa3c0f89942d788c5c016e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed78da3e51aa0f105a2dfeeef52479310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc5551ba16b9e235c7c303c96cfaac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45793027ad282c30261dbc28b731ae0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fed1abed07d58e62ae679e925a10d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f187502504ece9788efdef7652758314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a0d1999cb2512305447cb9c0fee5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cdef68b7d790053454ea26b27d17f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ef4382d66d6980a0db7f63eb7ffd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56188a14737d23af5bfd54e73d86b26e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3846873fa7a9cc92875696130ee2980319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be3407889dd6698d5d9a913951ef3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7e2445618867a5b88587eaae7c55f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f42042fa17bc4320ee8b3964ef70d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0616a24319cc099d7d115b6e62b62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b980a49468bf52a9d078c6b73198376324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a2c591b1bf7d30ac4c37df2bdf2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8ab7d4c9d27a1f88601459a627f3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ba946d3e4ea0218b00498317ff2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2608641b49846bf43ffbdb190310b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266e29459b4dc28a42619d72173fd1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff63847d538b6c02b1551d480cad1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f43140b6ef526a621bb52b8b4b7c63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f1eedd253236be1ef0aabe5d6a719332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08458ba1deea5eb3c64b7bafbbf00b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf20866cbb1130020ac6080ca2ec1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685d0b10964ae1b9ef0e2a4986eded3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4860b7d687715560e5e357366252092336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0e3ef6879d088cb29cd6ea3c3acf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac241aef6629e63791ef4b89eb8a624338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995acafff520ec8fe74b442778c2d450339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208218311074a2e3eb301bfafbfa53e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87fc64be4874fd4aeb9cb01fcf8508341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a65111e70c46298885256a53e221b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf7e1682f8383df88cc6b084ba947d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944773372d612bf2e5353a3613ab59eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1909984adb47e8e4a9610854af7a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afb9afa35a16bb57caa8ef8eadf251346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeed75fef7dae851f30b7886485d27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abe7f0125b385be51e3df27c881f69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e302d1d34df4726a346dd1ed2f903349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518a89a6bd7a78144287710ec159b4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf1ae43f573657e8f842ce1cb57fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d20891271e477b140ffe227bc44eb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4f0df160b6a7ee4e28544d7c6443353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaec3e550dba76be9aff7f6cbe76093354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2644fcdb12a651bd8fff3bec89a54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c972db43fbdfe962b81695b72d4e849356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf93eed551ae51daed42b261d5ad12e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae20a1c6f0b79119eeebdf69e32f9fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cef499c765311151e03816af40b3cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef915dc517567ad33a3c2d1479459360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82ec5f7b7bc7ba85d50eac70907a3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3c277c9fce2e214bda17cef076b73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40423ca26764e8aab6a242c338b361363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a86ed26288848bcb4419cd3421877364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63cf2fc7901da9f9d3aa234a72a5dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d52e28030bfe3600386eb95c497618366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650268ea42ee9dd2f098b7378659ee2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f995b379a4e0eee5f5506ffe94324368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa2ff6b2f4c0892ad154a4585e1f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d80a1f77c49181de84e083d52a0c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315052961fd5c44664021df5ef3b51b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472952129d9fc1a9ff3eebf9539584372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa86179a45a1baf945dcf3dfb0806a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0491fb0b092627203f5290352766ff3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928a34f2ac2428aac5d71fe88e9d577375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52fe3f17141e025caa332d3a61a4af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dafc1497b1f38d3cd1318dd4f92995377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6676c8005de78b9a51de5677d52f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c5c2c1557ae1d76566eac52a05385379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248c95caec03e71c4f7577c7b4e76b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba149d8c25e9f6def6fd26121e72ccaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eac2fb66f3688d09484e21f59c631382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7a2ddb79079f64b8d8e4c44faecfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78410de41aa8e9f8a754d1b5fcccd474384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0513d5e579b7bd23856b412abfdf93b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d0cd26e1f4cb8b532383fd4b08be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53901b95f83c8cb59924b260c0543bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bf524d17c9def619c39c18acc217e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551a918234bbf947caa7f2a3812a0d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a739ffa04b5b3df6d1bd854b3d82a79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a79f322db93d54d4ca79eb671e41f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81993fe496c20bc3a1febd7bf5aa456c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472b7af042faf5d14097656134fc36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1c826e552751d4e51b9311a716836394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5bf72522d466fc55a4f770d1227ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b2a41ac826a8cea6f4987bf4e9f1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ef3df45dadd2654e10b2238b859a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396cc1710658c079f0410319e2bf927398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5b55822f0333de3027288b8ea2b69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f5bb8ff59c397121808a445d2f960400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027a79d88149528deebf2eb2736d207401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68093bf172d335559366fc373711a0a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d6aa21fe66aa81d465da4c3b4e92e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc2394d9d05a40880824eef4a1d88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26cb5a4c25f1c9460aab8f395e353405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a08f905c537fb5f242c93e8b86045406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e85e0e29409e5e424e499c3a9a6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9bbc40bd22bf09f224363442eacf5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe49d84367ccd41881764b91e718e20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9be60884d6812ef1bca27ecedf72c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be757ba3aafa377f87b6e1f35a47759411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe0f132382dd280a7de1ac92f0111c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb38597a1ff37471b453b2c0aad11d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c6a9d90b2d9658fe60f6bb1606a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cdb7f01f7ff0ed67b172045c18fde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a61ad79a67ef1b31236f7a208d092416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470870ec8bdf178c2d4679afe4a41c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b39e86f28c7c8446ddd3f088dee70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88537ace9cfd412463e871f6c36ea4bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3991c50d6024dbe94a6275425f57ef5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c6faa96c05760e405562dad71b571421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221566998f9b817748f9f9ffcc5cf4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cb6c792a3f66332f72f3ac3b95ab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265efb3e3eaba88baa4348219c6dc43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c0c352c57ab2f14ffe40ad9b55646425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001097c509bdc4f9b22d53c276fa4b13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32a493eb40eef3957d801b8510ff1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad999f15a8df6248a39167d434d9ed06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b08a18b37c3d42169ac067e3aa99b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc381fc19219a26e06b4bb4f9c65af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d80da3edc74f73e58d36b82c680015431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07edcb766052bdabcd835bb2c73ba0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7c0b0dfff2a8e3fe8d6dddd959ae4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97858b42825d030ace135629f4dd2d1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ac3cff5344519f54a3c27231c73d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2cc22f5fa889624bedf847711450d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b5ca63e0eb6e54c03af50688275be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0205c4c18141ffc1676bc0ff19d6e92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be324cc5e79f8795c4f2438ef3da3b76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c81b3ab19011ef7676d7d0d7075150440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cb2830f1caef602fd49bb4849db15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de324b53504a5e4903f8ae8532d768f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc72d006b5939e54a04d0478e682c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649879fb8eaa40b6827ac4c3b7c28d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb758cf59c8bd5428bdbc84f16662328445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd35136b2744fcd878d2dd9f6fadf14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff01f49198fe05b0c9ed842751042d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c49ee936bdeb3697850290558a58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ffbda0092d1372477092b55e37337449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c265ab6a9abd0b912b24de6f6c631450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f7e1843e36f06baf5638758ddb06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442af493b1996c1c61cdffd58ea2d53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ae525b74fe86b38e61b9ab78ffc63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0802d9e4e533eebe3365f9a4fac17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5f70f9c918da06ba91b2c95fc55e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee310024073eb92a6e84776e1975787456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135962adbcaf212e633aea9ca03dd28f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae4411a96ee0b68e0fc9a9b02cd85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408310ef6433b1c9343533c73d9aa79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64487125e9a25c9cf65c4414c23e6f2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089c86d0fe2b487a3cdb2430a6343a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7873596e13485486f051945df6a71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da6dbf43b4690303d6a7c45d3ec2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09105145037674a10a3a07caa24b37f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3a3a22c0cc8cd3d4c9fa69178db6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba836f0b7ab4bb867eb3b77007262c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ffddf55f9579044372e45889e41ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b82c0b5354754d88d9118cfa27f3f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b1d8d46d6821e8d4307f7391003a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220d70505fe1d98c6a11c0c2df7a0ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06214231f6bbb2430eb74ba8d46182471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0095ac7b3817764ec0c837a0a1adc36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c951e14ee8482b6533903380f15e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ad7ea875fb0f2adf7ab7ce9ad4c18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f824209f646697b43a0a8e55f308f13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1221a2d05e6c90ffea61b807da034476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa4333996b613b704f2c9eaf7033f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07403d79e6595123dfa3ab9f4d58df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4402cd4756d1df57ea3a507d93f633479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97a96cc711aacd9efe95ef586d554c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec684f073b550402f00fae2c74b9fe7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4abb0d90f3a6153602223f0c55e5f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2be5534c80c92a85d8bd38d289859483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197a42026301da8e458ebb158e2409f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568e7d66133897d2475e47307d3239485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44942f003e2568d2c0cee4fdcc2d2afe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d200ea4e0255fcad2832016bca087e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bae85cf1494cff994ef8d369a5f778488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00802222707e4c77299747b6e8be5b26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b559d24dd191678419dd638da6d9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb25a56e9993789c3374df7a6ecd2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f442d98ede4ed51def48365839d281a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d081b58192fa3684f701507a18f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc49a3aa5bdb9d4ada2f8b5f64d0a3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf57c43fcf508ba6c7a6fd85bb92a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518b6c3191e398570db4463b808a9ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab89cbfdbdfff47b1d36ab8b551969497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ebce636114d36be88be5be7efade498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ab6bdf9bf028841fe9d66b6be6206499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d147cce7d99385e053293807b484500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb203e15160d5a733cf75997940f0a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94652ad54d26947d271b1c6eb204f9b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969e7e040ce46cde7f348c41e62d0f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55ebea57a135f39e8acdafca555185504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205bacd1b46983a2da1a8d1776609ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd64323384e75ea9330f88faae1b66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5db28980576c721d00895a26f6214507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debaae70fab9547940521dca724d745508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05b04d5fd0545a6e1ecb2362a98b53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58917781af062ad7d136c8f9b2d6fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c648b80a7efebb0e099300c7702302511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b337f9078481fa4d75b8f45a7296334512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c7f623b3660eb43bd2aa899bdef53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c4d85195e040f04861b8d1aae7f13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4df6119be1a84d50feddfe56f7aca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37810e1d0645a3bf0703b1f5c18050a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d69a6b09072a309abdef208693835517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc1fe60b8cef00d1a9f6c8ef7530b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336010153390b75a5f87999bb183cbce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b31fd4a6d00e5406771741fcfef15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9239c7a972b409b4448302cf8785929521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e95e1e5d621ae0fbf2981f42c5ea85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afeeda21273039984ac7caa4b29595523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e0807bdd76a0f5db6c86e1435502d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa3ea80b1b635a06d6c26d821ced9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354b62ffa5060364e0ff9451e3b19c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dff6a07575f74659deb5ab59cea713527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44d7f8c542a1801de112d29a547aad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8095a23df3a51b606361b87eb8d5360529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a587a97202da775547d3a9b183e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda94c9a28b4c1a436f46298a337674531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238608f674fbae194dfaf8bcc74a7e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb9e9390b967880ce2a1a4a71b7bd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d90b7d631d7c4203905a3dcde22ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4beaf0332926a465009a89ebe359a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3120bea734f8f60a79ca7dca8e894b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5bea73dcae4d3aef3031b46809d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad7336d81e1d74c9cc55502aa7152a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed32cde6aad2832c0b9ff15b77d1055539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d4a9629c8b28bb424064d653a1155540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f020c255ab05ac2337d32085cd02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776e65e528e3f0dfb35fbd8846eb1cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f74805c1c7e02f3314c51957fa964b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337913ae575d7ec1c19f4d76fd49687c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b99b84de5eefa41726fee929f6275545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7270fcdae5f887e951044d4ab42a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef1e8badd83bc64ea5423a62999c9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3287c09c8e03de5841cc9c6fde207548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb7053432d575d5590a47d6afa543549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784b19acc235abcd77a4dd0d81a266d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35a87231882a65d66c781603fffc92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b74b608d40093ed10634cb6f4a67a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39a0f682c5ab4158c4ad44888adccc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b08e64c129108f382f2439cf549ec7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f64d88c3862eedb2e12e7ef094404555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaabd6c7f8a984791f84edb8cae1aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff185f1a2575e0df693e3e22656b42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d445e76029527cd451481e6b5a93c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b70ae75c42285f1b40b7e6dc796f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629ed7b01ab2f652235b3b1ef2cd65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb2653d671cd32b62a43724bf3b324561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128cf8607464779ac4768582705b5a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6e8effd479d4cc5509998b03077f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71808af2bf7f3d1695533139b54271b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593af976c63acdeef85d5bac22e698e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef64f1b2d446a365c08998134852271566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1f43a50d69b6f4096ba594554c58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2f5756cd2982f59e86e4f0e2369d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436b2d1868a1711147ee34634c0e71a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d02485c7e4db40def7a5fc8ddd2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c29b07f1086c1485014e7cb612686571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e529d4f84b489d147464494dc1ac5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a7c738064f1f2c103f55a521dc3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033061fbb84855b1b56e8d327f7d4603574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e5f3a77f828a70452abcf4cf3d62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bdcf01f64abd3ba09feb448c5bfd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b5dc64349e01c9d280d4275e92c20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c65d9217d167b78dadf42576e7284578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a3a6e4298cb0c5cd9899c61b03463579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686852b37fb8e8df4134db2fbf02c45f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e5a73858495e48610d2ace5e8e986581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee96accca885727ae5b50a2e57a6196582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c3bf95d715789b2fd42b6a6d786e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201781a5bdc0138b4ba379a82941bf78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8dee68f3bce31de06554efa929e3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885834f7a4d48805ba2219008648ae9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4a4f26f0ab0cb603927ae312dbf50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b7d87594f6fc253284387f8dd1b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a28dd63e304fd3d1484f094e9014cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9baf4d12a3f7de4b90c1fc4bfe4b97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf47184f03657a6392204fae1638b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce839f179b40277d0b57a1b9b076e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290ca17b07f2b2c0ede219f14aa41e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f472e01c7e77b8b7f9d747b5b8601a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bce4aa548a957069a9dbac143ce14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae238326094f097df18d0cca6a193f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6131ac77945a6d82775bc62c67db92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98d4d0c9dc3624d0748e2c7a9c001598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ba4f4ced59e6e65a273c72f98ec9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df35a7e809ce6f268caaece236b4079600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4f41e5e2a511b2412d6f0bb9df728601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc5202771b888b310c6a2db70720e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82303e53bf80cb106d6793cb4221b1ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48c70beed740cd7094fc4d8b88fe08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410046fcb5f8934c81eee1092be545a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628ba2dac83c7a2ecee79fcbc4b61d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d57e07f451dd590893f6bd6ae05c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447d2a94b4fa241365c82743158f12a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7722189f826f06642cebcac827064fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc4694c26da0c114918e9fdae7613610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25f2904817e4c1a256e21a90f0317d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6721d25a823e77567a101b755431528612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa58e0514b53e4a7cc60862aecfd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a0d797d6af6e4233c14a6fc7d5429614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229367b58f364c3a3963743a69f7329a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a842f8087c481624b61ca1129757616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dce260e0908352d33790a35047405617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7737fb06bb50fa606c985266ae265618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72636cc4e7565150bb4c7e94e7ed631c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcf6d82f30226fbe6fda27d3373b39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7cb4e93288d0df91f424984fd3014621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb9d3f51b28a2d9b38a0be1937dba3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ae7087a2507461cd523bd0385101e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce540175e1f05000599117dd02969624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dad8541039f45030eec32192f22be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d13d42f0e3dbb7897bd738110bbf00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610841af293393d6eb6e21efed0499627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3458414df8bb28599190e1e09e8c3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b93e647eeaf6de47fe6088b931e478629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d89c4b8a13be27f0b29aa8a92296c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66ba8c9119ae414de51a9f44acf72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e280e3a3e235e31c35c68acee8d45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea096b95cef627ba5b3d0501acd4076633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7ba1f7b8decb888b1404ece09f847634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01500b6ecad753d69f3d8296aadb46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770454d4625ad48ad3009f5a0d095d6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2a853b2e00819de65503d2db4e8b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb2a070c34c1de7c72804d80ae845d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a035f2647cfd9858d9ad6f3abda56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c357b027192e5a0a3e3c6315ae2db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac41617d711cc52153cedf39244e373641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6463a1ce0a7b0f8c8ac70e4a78184e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f2e8ab1d71d05fefa9e13091cbf2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f2c6b939f450214d88f72f6faa0bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfe5b7e4014f3cbe66ed5c75802627645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455f67084d936813ac8a0b70380c58c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec229a4895998d8d26ade68b1a4f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e9782ac7df5ef1d07b9ea8862a91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f41cf5e19e4abf9322408e98c998d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deede8297f39d2b0ca9a71b157198c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d77eab6bccbe3ebe3a484420f8bddd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550174506cd86e7c9009be63ecf267e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2671133d2ede74cfe6cbf12339d25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7bc873ae86c1069e3a39c59d6ece654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df6104e5cbcf6d0a985d3d6aee38e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b058a0e2c234aba17a21c56496c6e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd01e49f0994922c00d6f3052fa2b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0ba258edad006c71421ce0bbbbfb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15862a90f3c905c7b1ac98e5cee18d57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa8a98bf03e453fb420b7a395e0307660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee799fc616bdf5a099bcb49d3b6a556661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a10a7ad037f9dd143c5f519756b99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28953c48f3a110d3369ed24a811609a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d28f114743d9ca89019d89f26edac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14113bdebe1efac318e3bd2048a44bcf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b6c315623ee0dcdecf0cc96c43c0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf757849ad47027da1e84007cb8cd9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da941ce9ae6de60cfd385311ee676771668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18255030c6f0977e1eb5140fdde29c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012caf0aabbb10ed97715908a25349a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f76c8a94fa28cae28a5724ffe6ffad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c44f7e998eacf313c00bf11aab2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be732aad43a1e5d18f7267dde42feac1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5216785c02f3308dc9bebc2304a1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257cc67113b6ab682d988e12cdee968675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ddd849fbb4db5b3ca73c6f2182ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64747219682cce61da636f549d80760677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030120ae57f5e25e24425d6a92a86f81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4b0c66beae21837fa762f2fb96ea3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861acb6867349c77a37120bb96cdb13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356742bb5e89e9431c43af9d592a8a23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894352f6a72f20c1f0683265b28e828682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e64bb6d7a25943ae4deb46568067e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98657bca3c18e28f480a3875846412684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063c7c1834a980201f7474dcd6665bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b2cd54fcfff4c275e91343baafca6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d3d1d4b4675719b2b70e7c282084687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6588f3a8897ff6b465b49922740562688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d3fa2901de534521a86dae0e56302689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae7088bebdd0a59ba85b2e1172b31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec64cbfdddb21f383fd6d8d5ff47ed3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc646f3265ad6890cf4932d88ce66389692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7753e609d61dbff745270ddeb11b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1278a9008350696205d6f0085f48b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e922c9bae822861c689e01db91880695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b18c276e14ba41cdaba49b44007216696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb7aedc4d8f1082107b4416c09e5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51d43c9d5d7074bdb89a4f0f93bcc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda624230b044b6016ba72a6c7ac8dfe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b302a0da812b67bc8ed22082d95a583700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49160ef6201d91aafcad6b468efb9fcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32330046d7fc814a51e1e6916f23efe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde197b65a3dd3610dc2fff5eba324b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d40f0ef7dc405ebd09847fa1dd81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9a4e595b173f1e8c49d3775d9c126705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c062526b577a9a86acc2623df614a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26571cdb50507d0134864779b2353ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1c52bdee322b212b64c58fa5f2310708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10c0b0120728cc83d8999936cc6b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e594dbbc281ba4f263d19befc1b202710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ffd1bedf8c6615c44e56475051282711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad2c342bafe1986ae44149af71faa8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca95fb675fdd173145c9709df976bcd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e87499071813814ef7f05329f121714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0511b189e09b004833c9cc516ff6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1536567c4b4a56ae05a8ac62087b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759ae2f755f5f7458d15de9a59f67d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b20c1b916165f3599a2dd20061b19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d74e26d6386f840cfc86fafee32c48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ab8e14559b723475b694378abe2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f876128afe5085c03668be321a222721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60147c1e457b17c59bc0169fb40f49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9dd09fbbb0e3b3af30ff0376d042c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6bdf8d0271031ea2b56431b8ab753724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cfd474d53c35b135f9fbf17391197725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7016a73de7b70fcd4f488a8bce56fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddae2d767809d569116aab561e0899727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b51174305ed6c3949f296b0f88dd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428dc0fb85224c24bd84409bdd56b0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36f62f4b441e60388c2f0201290a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a444f255bbe8787d853bb2c306df04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d19e63e7fd365557c03b0edb13bb45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976cafe15f42efa8acde4dc0c485eb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d989e35a70091d56afd450acef818b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346e31b8683077995273c94fc99c33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77d79cc8c24445041dbb65a9bea47d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dcb61cdd5a516e9063774c00489ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762dea9d80391bd9c2c2943b9e266d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d485ff3822b691c096888be3753ca76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91584734080da94c6dba9bb008d2ed17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d034e17b376af1be089e5f83508c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caecb20e81b794d4568802d385cc93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b8ed45c9ee60d2fa259cd10ae621a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b552fb776d95dbc95b1fee532411a99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dea4da5acb3326c3f2f92da4c4b6cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c975c840470d0c9f326b0c7f40910d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e43cde13b9e6c66b932234c1b7625747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f452f551b95e364062d7575ba2e440748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdfc77af960823d4acb1337056dc26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7cdc56954b2f718de2e0d99a88e28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6b7cd3d9a5454f735bc39cedcf58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9e78bcae8253fbb5b217d28228a6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da0eaebb2ca6a252e28dfb2f1a3afe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272c6bf60d8b4a58351f89c21357579754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edd8fe5e29e4d42aea78dec575543f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5fd2a0875fd92b10d99d4a51cefb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc6f4a4c538a2ce696298385bb7b85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5df23c9775bea9d86e3e5abb6206f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330df4808a8f30da989a74bfc35f6a05759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>