--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176cfb180ca86318da917e5e87f66d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc55b97b9137110cfcd772da20ad04d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670fb666a05e982b1a6233c810dc02b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f51e108042bbb9fa7de562bf5adc8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89079f51ac125d853d7816e9dee4e7d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692b849d2ea76666dd5916a07e76a846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b262b376e6d16f4c01431fbebcc0537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6cdb0aa0dc9206bca28a4cb3b34188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df644e29c368ade77a405313d0d1719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbea44a840338b348973087978f205d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5610b0d6524dc5360b3103a5102a34f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d15d29cb88622c9003fb82d382506c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee667957731c3c0ed228e78e850f9ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa014b2a4545661a0815a3960758d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dbfe10bd8034d9bfd65ffa103335915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129121b20774a3aff19f9fccc216d97316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2842cf7d6280f4f69f1421e7fa4e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf601260bdb4a479548974e5ed1f44818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c65fc25dbda396e964ee57745cc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726ba1824e5c2a563e3c0e69ff16f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557faa204f933067b96026ba55cb41521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431b3e9a979b2a0690c3d3f337115f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7d8f14878ab2cd3d3090fe7c15ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078327ffd937ac5a53a18f578d4ec8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1e9af242b95c1ba2d419547a0a8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a7bb8a76637f41505291e2ce9f7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1f380baeed8d313caa4c5e4c2af927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcedf3266e85a7c8b9b86357e7a94328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efde9c8b5dd3a25cdcb2d18c2ea85229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e905a03e02b280394d3d79318f20430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac32167de55748f09858f27b118ed8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59dd0d2a66829a3a77269349f12aec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea90a66baa724fac5e13b99dfe385033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce9347e5ff99c813750cda34ffedf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ac552681668c90d5b95c1f5c83e0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3ded26d9346cd6f15102c6a655b0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a90b3bcfcaeef4c194f17fcf6ce937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f13c34110e744e253e776452b90a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612ce5c1c121a284be6701c1ae3359639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0587cfb8ff6b87a1aa9ff40f88721b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534bdc049ce4b54b68b192efd323bc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53642c8a08f51a293282003a1614b8ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767aca472314edd1dd31de3c490646743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7943cd08ea5e688e691f1a698d477a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f959aeb7e2a004c506f2d1ef131d0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714311692e028ce3d813e84177be485046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ec09edd4fac2efd6b9cff65a2b9bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88992625b2561f1c0a462e7924007f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe2be7e89c7b587e83005f4eb8e0d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa225714f95a2c42b657a48d5ae0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0e13e7bd5cbe9b69717007546c5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9320bc41f631c78365ef7cc40db26552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc2b61db1c961da039a223ed0db64053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3919d128f7071adcae362c76399a1a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe013d3c7a7786ac9c3e48a6609f6a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64607cff2d21e26a829ea58d344f8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0806f474632f3cd06565c9f8cb2d1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf8896c39cb76eae038dc5b8fffec558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98339b243423e227f05693f00cf4b8cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38802bce5e1211886e7e81b80f3113160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a71f1221062cd5705e0668a2dcd7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c18e85863e74cf9fd788cf8a7e1f2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6cb54443f219978dc546cc52131b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d9357e8d25cb5be89d508883fde964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f710e06ec7bed4d3bb39a16b90d2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f69112f6a7920f6db5d1d21bc81e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927718c7ac7851183645765891d93bd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f1aac42eb6bfd1868781380fdf32f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0346c0ef4d39ea74a23a2d72b939b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2776dcc6ad6dca6386607ade7e34e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eb2d5c39adcebce7292e5a1e660d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21253b30cdc147dedf5ec6287cbec5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b61f2d1705c7deb2b59d7043e116073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b8b93fbe1ad68e6fe9b7ecf63ad3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e0ef89d302f480516cc65cf3c08a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dee7c27116e3ecd51287d4716e88576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012b5987942cc59b21360375ac47d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa1d0de3aabd04c845e174e546e02578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57800d5bd3fd625eb2ce4a2272e16e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf2d8beba2b777cc05267ed895fc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923289284822a8bdfe9eac675faa35d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f0c13c47a97398a1069440377cbde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b2d825f5f409dcd51a846ea6e427e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf408cd4e3629ad4a82969d5b59734284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7a7caa7c8bad4b5735afcd6473f8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a15829b97c1d69c0fd6c7880d924986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303667c79c2e39c047bb55aaf6ba68f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2344af77642246792f1d80c178f0d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620081acbb187db63cecae6ee0c7d5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837012302b9a69f465ee6ed46bf2d43090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e55fa6c47e5c1cd4fbb13b46ea05191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe1c77325b74817810b9c0dd446fd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cfcb0fa02c9953326ccdaaeb7464493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e804894a7a734bafa09128960172d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac27c549fabbc1c9e3f1e5bc4f8d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119e7dd9fb9a95730e625739d0a77e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d03951cf0cab267153cb85da04ebe897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dca5f4308823826e838726ca21cf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a390a89ce2ab90cd93dba4d9612c56599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098d543686862e4d21c30bd3b99c87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ed1412639250e477022e4794d6aa2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1009f1801f9ca2226104e805beed73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e7850ac5334ca919284bfa0d3d54f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713232553dc5df782db6c65287852482104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f3fa3e3e9f8846d5d20ff88588281105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a0641f6f84f0ab2e896728d2faf67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c590d6457cbc8307fc708b540505dbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1738ce0f006f93395e3b4ec87416d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58342064bdb929c6b23653f0ef7dbe48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbf99b16e023ba0d850f06f08c8db0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dda6b80696d899cfc5a475fca153e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684d809dbd23e5e8b2bd47985cf50dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaf2489fceeb6c32fe12a9906d22ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff929615b7aa4d11c769854008c4181114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f2237b3ae0d31fff9b4790287eae0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adaf8c8492ed110b57deaeff8566b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e859c4b6e8581f0285351a2fe6aa93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbf0d2ed3a7da3de3723b62c2676a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11c972375dcd02a74fd0a087b33394119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae8078d6629f146f93fe59505a796120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6ad03c9360bc3b13b972fdf201ce8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d95a0b4ae080ad512def302163b3b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28a0ec160959e7b230f516808f41ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de36a6adfd541fb76d56b6a81cb6be8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97205062717acfde598008a403c57d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2961eba4c5b4bd0e67e46d42e0585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3160f0532db1ae67cfe21637c794c50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2daa83f62278ec126718895b2b9449128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ded0aca02a52f34114a3061ecef23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219d9f8eabf725b464617705b3172f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a16b9b43117b31d522f36ba6994de4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3649eaaff4818ded5ef162dd8bfc6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1d76c2f9c1d7f02f2d35ebe34cd71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdbc6d904dbd83a54054a4546a3900134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd99ad79f6a4668bd1732855e65c76a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c12cf6eb13ecf509caada05b715a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9b306ee80aa17b387a989090fd200137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b65c5c01cbd948e66119a31f17c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639da2d1b979abb69c894914660ae9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba91ad9365d987487048a9c6d999c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dca15c07c0f2eaeb12a2a9c8c9ca0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76722654db0786688108f44b3e7288142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053221fb414baa5bdc3b499ed3b2a69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8bb48fb11be18fd0e364d5e102e52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddd593cdf5308ddc1b606650158a0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b518d80bf01ad8d9cd74674800018146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ca1d46de82e8caebd34d516405dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3462b520e3cb23c77c4ad6207915856148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023103f157353795d7dcb8c273978cfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819409510043e242f309043159d22a7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354091534e5f53e62be56cf381b6523d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b3956db9d6a5757013e0a8e85d8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4fcf133eb1161500d7a6ff46ff8dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf3a60a2c6636085854576c76fc91e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f4d3d01afe67423f8e66704ee0ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec91bf8bd80e1e06816b1967c0aadd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad101b1fe66634a88dcc3f271a85f29b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1f15d275780df8e56c9bef4f0fd14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24385aaf0e287fdceefe871ee626ddb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741758f5860f80119ea99bbca0f8cd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00ad629c3a9830da25aa00b1e74f9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6c1bc5e99e90a982259c35d8ae28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6513648ab597fc2b2d7fc1bcda2f4ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4038e8fbdb7c616fba702d374082e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be67c8c15ff16deb89223c18dae5b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d626afd49b213f74c127e5c443818166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dfc6475789a635525e367fc47c9e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab07b7ba34121de110c94683d0dbfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf3c7ebd1fca06f09704c22de4a5df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8756b627507bcc26c9b11613b844a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419327f347bee0fe42d5d4f044b524ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c3e679b2dd7177b171f0dbc370d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd2b022c0ab61d1376e64939dcbb9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9f0722315c5268ef43b8ea6523ec7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c8f8aecacf3daa3f8b5fab721850175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3f014fbdb98dbc120aa5eac4dda32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148fb75d66fcffe2d189fd78d4cbc24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961a0cdac1758f6744a763b98332fb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d8d6f91a341b6f7085a44131ddb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d638c35ac2b504a3073df24c2cd2e2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aa7950e50d10638d99cb67be8b727181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2b0d59679104a69d5efd11b0eb91d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060289af5f0a849fffb90098d031c367183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826dcf402a13087872a8063ff17f192184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef6e4fd198aa0ed5a8082f22b3b221185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa31fffc365b3053cfedb3436c47e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16232c80a7b28d526ba6f3c8772c3556187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4636c059ee22afbbbd23799348ec8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9580874d62420c4082b1df0201d3b45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d777d796e6ea17845c31053f9f74d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41753aaa9f6a85f5aab9b79342f4e17a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f1d71f0f70a85229dd0a93bbb6f40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee66435698d9bb500fa502089bbc62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b775a80c0a98f8fdaff414d2181e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671286a5d54a88942316f30ed05e0868195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7dffe16b168249a683c0017a5943e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd537b36191a2ecc3adb7c230a6b3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43f7499c4b357bdfc30f46b6da86e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea183cf03b70f92a6da7ae0974129f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52621536ba6da2cb09c9b9b458cf8a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4077e7c6553f1cc2ebc8865601c285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a06d1bc429030c13c93e657ea649a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3ce3330d3c3464293c0b76465b8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a5048eb21392d42fb461ac4f40e1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da44ba9142947920c87d56f7fe3f4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acadaed73f65d5a24911c0d86c51c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d385774a906f8e18d1a9dfe49e01e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8c82895ce0c2e5d197714e912f6c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910d352589cd93a4c834eb3f0094e13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f37289c523d5fdcecde6995ee852a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b2382b7174b47ca1be9feb8dcb61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d10d83bbe82c3b8dff11a1362d7c05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecd6d17a8f9954c5b1b2a62ed75033213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4bd99d1e62c2fc5b33c1658024d64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673578c1a97dc359da8a2a70c85dcaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba279bc0ae26091b52bf1caa453bde60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6296f0072d2d99c55c597eb720d607217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d36bde40be9bac6e5cc056a323034218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a280ea3b07b7698496a9463a15569219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcb89a2f85f53e58aebbb9417b6a71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83b9ad9e45c705e073f9f414af7021221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368cbddf53abecfb2c24cd6150232a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521576bcbeb98f7189014758b8165e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d3e658cc07b559b4150272c2a3665224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e68bed5625472001819be1dafb657225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5e73ca7e86d6db07dd1cc71ea379e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db4b07a267b361b1bacd2547596db7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72cd5e9698076f3ca5bde1ce185c7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7e5a50ebbe2e8b637c4726cd22e2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b068b3256372a7f3ef38ed35d780cec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cce7562b6d0b735a63ed6e57da2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da103ec513d90c4dec4a60bcc4d39b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7334410b4e31c4ff1480d985b2b0972233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a09b06bf53522ee018e602bb8ac58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b530f4a10a890b16afbe122e98dd38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f72e160021c69eeda7e8fdfc39f08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193425c89dffc6e77aae6606d57af4dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800df751ef01a8efe22fc5536222b92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06d631d0c90ed6d34682c9d39b8707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cc6b0cbd725904c45c1f8279884da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2291123e2de6f50935e63541a7d6880241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e938b686591912fa1ec5a37779490b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f539fdb1090f35c4d1604735b61a521243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593647a58f7559f6e1611d343391042244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467693c6b916a91a0ca6ea69f9dcd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c040d0395c8573be50bcd7f5240e12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559945c5470244997662a3dd9bc31817247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af92cbc611c72045d909c10d23e7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac182f3871d10a3655db92b7bc4d36b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea0e132be54e9122b882eb972b7c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293280cc9b6748135b968c68bb15cfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcddac68c43f26df92bdf7c2832485a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1938a64a13851a51a8075fd614be1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916300cb4dbc4b9cbf9d7addc94baf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a0c5a59ec4229e503f4d8730ab5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e45a6caec6816d6d563dbb4538142256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baec515f218d7bb47a93cdc95021968257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e28303460b5267ec50e84967a5c05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9984e3186afa5341a416146a7361b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c50393d6bdd835da17a9d2367c65a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd58eb8887b0cbffb477338b437a7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128c2bdbb6ffa57a67768429b9d42f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729710d9aaa0bf84a49989b830d994d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d7cf104c404505ed2b9ffa3576e8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bc02d9a9ac447a39f7d90bb783940265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00b0f4cb77c99817e0f69f84d04d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1797dfbaca2bf64f477d6b94258cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeb36a4988e5f62f74962a4904913a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900f7ae6032de7a0f0fd2b2cd87f3e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129b75b7ee9a282063987d0e778cc63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d292a11b069995fb6606a9c0974854f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb83653bf127b59e8c88a8b1f8ceb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba7de570a23ae25fdabfdd485fcd6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e868bea3e9e0f89211c7df04f3fc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96417f91c5b14e4bef0375d6357c6cbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3579f143d3d3fe57a0ba4d3669c8fee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb3da28e79d532f5144fa1ebc550b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dddc431baad97a1f699b03a49b6bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bab48796e0ded3722aec9538fff4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb4e9ab5de14e3743fc1a5b40199a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c1b933d5cd0d7b205cbeffcec8e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377dddcf7d7466e7ab291f43d72abba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973b47f3d2be4319ca800b629aa5384283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2ec4fc6a580b2981c78f84656c2c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa896c47cf101f9b9b82f3b639083285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ed400fd01c472fd401817dde4730286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805770c919017dca34d3505c0deb84c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6677d2804a80dc907e879bafca673b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb471517e88c5768af41c0d913a1ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b079b59c8d0d27d33787079d58861290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edc0fb8b0860ab7e25f50d92b45921291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868512f1c7c86e569cbd501687652c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6329132367454507043aa0964252e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809dda6fb789d0517f8435621c29f0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f9336ca41b688eac2584d71b6e2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4c234287cb0385eff5892aeac2d89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d40d41d2f299854b8323a16cb63b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee8ccaff69149f2ca0051f1d01637e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59637e8862f1553e169df4f32aa57e8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79770efe29e952e95d4aa5bae1454e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22d5af024f2644721d547432e48f2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78049eab5aa8606713b792b98dacc4d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74441931825e706732593cace1a3ebdf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c51d8179a6b880531845ac67777a36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969f3bea2cca55b966d2c438a416a94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971bcf7c69f42cabe40f6deaae6a617306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c271140b1587b80ac3732c5650be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7ca2b4b6c82c889aa2d711a7c232308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102ecbf01b0148bc4eca387c0b6e68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638950e221c16b3d7bb551a7a91235c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b388a233f4c3d089494fe6a7e8be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bd6f437c7867e61627d1b2cfc7e47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9faf92ad89ae16d76072b5d320eba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef979f23b427947ee8f6d4117910db8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c9ab633206c46cf0edd895ae15443315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c56d12c6f7217bba6a3e2aef0a2a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791026a2f219eae5d476f80fdee835317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c98fe58ec60ca4524e9efdad33b175318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa87378eeb85c6597ce3ce796771f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231cbf6e920486202a77538bbef1df3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa572b8e1ebb83145d86abebe5f4e74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94b7fc917350b9a9d05b2eb7835fb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a70aab2717fb3765350d73f640faf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d3883b4a3c8feac47e2b137a6f60d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb702bffe6b6a0c36ec7c0e63fa33d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62982ecaf29c189e127139093f0c444326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6142a02b09999f72e4bfb1b650e9aab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33deceaa206be4a2448f413a628500c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8624f577c98bd01d422ee791372dbd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700fb0547c784ec711a4f2000b776c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194abaadd0de3fca8b0f1fbd6e1c8514331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f56f4cfa460b76e60373670db6f9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dcacade5de773e9e2bb763af57b76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e64fb12ca2b787ec34f41634c6ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e940a770ba57f129b9de322ccb541335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a2694107be234a98b08529a05d14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965a0997e52364aa830f54d7cfbf49b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53b8e214830138583fcc756e15763e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c51168ba7d33564b42d85011efc1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e78cd53cfad99b6db90bbf1dfefb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536470e7d3acee78340b7c7390485f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ef78b3af4e79864daaa0bd8e6e980342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a365bd15ef7e40c76362a0c68b215f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb6553bb120cd2fc296e7fc0b2c55c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aa3f998f2526971ce47aee961dd13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fef2abf6e324fdc05b228370ede6f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6004c3c4a3e718935e1ab1623cd8fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65374e3aa2712bef228a9bf2f2d3ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd85ddbbc67af80816ebd3193af3cbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848824128efe17404c7772a1ff0356d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa271b043d75e8134a1bad3ac5e964e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3a7ed99ad1010d2b86e74654f2d13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61174e3706a1ba4cb8d2ca063dd5992e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdf9467f2eb537c25770d0ed3d48d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1c4763e9bd19980a2a2422c8c13dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e56f5b591593de489ed681e1aa0882356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e18cb6b790f1fbcffdade9bded771357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb61d421916a876dfe4448c29ffa64c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d9c50f90beca17e95e8ef5506e13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539cfe26935c08176760e23963ef6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b868d9aca266032fb602778c2893d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3747801b79c5a643252c09fb9971fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175ac84ef360e8678e4a36609a41761363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b0985215e1ceb1689f9ebaa6eb4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d169a2b1a90c70436a237a07efbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66b03e90c00c7d880c2a1643ccb467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a823563474a51228e9a23f84d82f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb977790fa085d30230fc0212dd6fb87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea81edf8fb16d98cca10b66da34ac79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c283f25b2d53a73e40b374c2c9af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32a98035147621d2e4029a36118927371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82595afdc0113fccba919190031aa056372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852d81a7750653f79429b4ace8f119e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19999a494b0e5b7c69066fccb0bb2922374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c3a7e8f9160fd66cca237e471963b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9056d8576a5a9f4adbdaae0848cb53e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c04fffd026fe0bd5d36fdf5e79cad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c71c57ed285f40254484979fe9ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6782dabd140e34dab4574e8d83d5a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fb0b2a7875a7c415c95470d4d4d7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217a8b68ea8e9563f4b9a56a1670fd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b369a7f695ca1e238bb65721ae9e36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c57c8442f3512d514a168437478639383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d9c28cc8762fd28293bdb3739c4fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea543cd9f1ec3d904baedf0a00919385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fde94e09e2409b2f1b261eb02ec0ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672248fb75ee499e9354356b5db6b33b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04308b176ae5005f3e2fdd015c0373388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b837a65b8c1e4785b5d51d668677d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129829a8934320ec5db51dea990545d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257874f206be3f94deb29b92961300c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355470a08cbe786debe311cb30b39fc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168119106d2fe913fe971e98de4e2929393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78993fd6d5d50a806d0544b21afdf0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6aae8aeff5be0ddac9d32cf74cf21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a297bd596010582772063f9c548bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e956c0feffeec3107f9324921c273397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907994bc9640a7cea457cf079971190398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7d937f8c2b78ddf137be8364f4856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda0272d561626aa956ad99b0009eb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c9945a44c32ae9b83a8c8128a54a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bde1d358badb352fd4677ca11c273402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f8dc655bba1cc9a11c6e0bec30701403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f527017d7d9ce84c57b4188fa1ab7ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030364b27058165627ff99b5c349d7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5527e72adb1812ea205d847da8e56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae15d01fe2d91425ac50506d5d7dc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42edf4f65eb80755d684b94e74e323e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255f048678c9704e98b0c66a18e781409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05783b06f247da5d05eec8f3e2b7be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595777302b0d68cb6703322ac3149adb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd522590506709b0604f790e97ae66d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ad494750b6ff2f19677efb578edce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d6a6e884605d424d29f330c088aad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d239172bd8cefcbcc25fc506cd3d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dad8af1dd5d474ba3913a7d80004e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdfc282916b0604ec3963ec5bc7f31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf7df0bbc0107bb79b5f7909a411c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df1673769caa48b1d44e36f2c0383b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2645e7d1dae60bc5c8fc614d0d5860b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9f9a94d3d0748a20ee5a23d4165d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e8ce8859936bd7ca1e87b8b487907422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35600399d4be1863256c1c5209137eb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13959ca1094a5cca98e3574d1639a32c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a1916d472de0dfb299a3b680d135b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b41cd04447b8eadcea3c9c8070bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b1d41fddcc3797d7fe11c3d3aefb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329887948ec30fc1ed1e460c0bb0c8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f024823fbdc1656bf9042112fe837b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f68c65e97cbc8035f48b1cfb302f3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e984617628d741de6eb8d933699329431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221011c16a06ca2cc8216c00ecf6233b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2c147cf50bf7c7d043d254b89a7db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16298ee2a426090b1c1b478786752bcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b344b636253f877050e255f61695f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44908d607e1d43b9f94232c25c6e258436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a696ad41451910cfc17786240b66a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110ac6903a0328c889dcd9d1318e412438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2993d82f193dec3a0f60711395879d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83599b3035f134c67c7755c1ae6e6327440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136f36ec6b6c8da178b420c6196dd5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490c30a6e67d66abd2f17a6164c927a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a8f943b63be0afaafeda0de3a6288443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696e2ced319d537c4cc75e3379f0ed7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85df037d6991c5a48bb71a6ef8dccd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb50019060f743a874acc3711f22f17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccbfcb4982c58e1ad8cd2f6ce267b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2aeb57498edfc34a5ad467ff8c501448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27249694afaf83c197d609538083c0db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cecdd86f6dac4107798c86a004be6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972715764a481b199de307e088cd506b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491f47f762d8403aa056f5a9d7ab1ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aed1c88859f71ccb332a7cbf430bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be88990e6b25b0f7f3a3a169c72b411454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab554b7f8b29998ee56119efff486fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c602935b5157d0faa6c0b30a466eca3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd032bcc28a23620152af3420cb08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360960e60ba6603943f27045e5a5018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958a399094585414adec490c3329d48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddced18125a55e70da50a368018e01b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d926ae3cbf32ab0d377ee48b62f0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07483a43d8ae2873152db2c4bbc4a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7a53a92f47ba9b114ae4f534f023463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9a34e4941d5789e701f2c1caa71ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0411a3109ae7f28377a7e4878b979465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eee58732c208221af36615115ca13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fd2b8fa439686142ba9ec632f838a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d09768cc904e4dc82c7001060cae5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bff69abfd8a5d1acf9a9462cd853d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d4f1e49a4e95a20020622eb10d5ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a71c08b6cff4c174321993c5b961471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e5e5bbc4dfc3475b4996030861fc2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53ad82dec71825471fcbc3ab9042cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b46fb8675dac4ce7816a3df06f0c3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc875f3a968cd1f8bc4e7d30904049475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485bba76aa8fe32b3d524bebb29b315476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9268e1f646556b8bd2570809d134d3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ca24c27b359572a330f4869cd5f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee30581bff303c68b34e754175a944479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91301afd93e9ebdc5f33e7120fd0d793480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096f0a8fd6ef675c422596a9dd560d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371b48122433361d82f3299ea4f897482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e91b8251eca963468334cf621b521483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5595b9db76af0beb4de78dd8baef9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d90f7a57223a162df781656d0e2829485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74679b605384b67e90935e4bf7993b22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a8f2c975009cac2293e3ce71b41df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0566b6dc9925ec9ae7003d7715533488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82ae981e11ea5e7ca95479ab460a70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0fb321368422a3e6cde7afcb0a090490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd22812194813a626b3ae31e4ddade491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab1aaae51744918350711c4c9cdc16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01025119c77a87a60b8c660d16566ae3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f64cb83cb9971ef483ee51bcd99bc4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60960dc51c1b1994d13893ec1725e653495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e853d027b79556c16e1fc76930fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1af9dff177a7b40ca75711b1a3872497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486d46d5f0716c6018c9657d9ea0697498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffe564b9bb73eb7f1088f8b00b4cb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc492e6a2ca012ff09c7c18791ae29c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02786c21ee8a819d749f3b798cf1d022501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef5138e3bce156bdb396c1e214b7c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d9d573b1675d02a3edd54e88842c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff521f87c688ffc646a59a61acabbaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff792fd48adf6e8045c8c7e089a770505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aebeac36aca0767f7991b5301ed71f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b2da5f1491f754942969eb8792cc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f742a423016c851866137af1e595508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dc56f751d0ded3d752c3e235988fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aab3d87e785fd412e7d5118c79657510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f3831448e0763ef2eb397a39110b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c2c97fbe1122925654ecab9ee5ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf479b83268793f1677829b4a1ce8a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874ad28db8513a47041a75bd18355fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563fc438ca4c056fc1b2c5593332a50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09305941a0ee9b7fe1a7a3ab9155b5f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb128b15cb7c1420f23298cb32f1044517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cc2095b0786c81736911c0d607f00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a33bd9986fde6266567292fb080f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86951027df14b5e95cb8f571c066a1d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd23195d81c3f8982f635683b3d677e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821e0dc186fac5f96232aadc345bbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14afa22ac8f074af54145a38e7832c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d3f2ac5852e251a0a3a8d2006e8ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e16c2aea04090eb1da884eb9137be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca56a12dc73b6ddb1a076712da70e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff08988180c1218eaa71b626d5e9af7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900fcf680c59a3ced92454866d14f98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4992c44f12799916ba2b8b9b87b368529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa242c21a8e308d8d8e05654f85168a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acad54b09be2fd0e9f93b6cf3098900531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed52a286c45e56e88a51a098507a98b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85ca976b174b23b77c3b9414a1f095533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da53a4f8c9447e93ad54ff7a203dfd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b0524e43dfdc467fe9bab15cc788c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce0c85dfc9b0a1c602cabf9d97acc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280315c54b1ab7d203227272c3e70e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f6696c14ff4341005579ab0027e79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303dc2d4372b3fc57c03eae0b287530539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb466fa3dc9b49edf1481f8e6341f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bda50caa9b7a617779e3f54b4f054541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b940d050e1db78091308615f66e1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410db8f19655fc3abcf55135f67a6b07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff4462e9ae32a2a8bf8a948739e80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae99f54129ca727e4e002c6906d644a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190340972304c46e2eb4273a9dcc9055546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c169c70d8e96648e2a82ae9cdf01e46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d11dc16d8e7d9ed58bab128415e6ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2afd618b6dc5d7089d3d2144d31ae8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f90651b50719a2785a97ed3cacd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4be00c7f02ee173ee529c13b8538551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3cf9a2c9fe04f96b24e8c9c6bde17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8bc29d275adb9526579a4e25e48c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672396ed38f15e069cddb09be3d1b92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042df37443aa2732b3a0513823394c77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e480a819f681c09ef49cd03e9b4fb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309786e067637a153da845ac6cdd2bcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2f0020e123605d725cad68605d01b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f86a9714ddd1613f373562402f79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1a50a5a77c4f13a6d93e82fad60c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090fd396c050d6421ae0321116fec8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff326fe786c34a5934e380f14fe751562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efbde4890f76264c4cbfc4405516b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6b85bc45905d67d615980618663d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac49173aed362c6719dc8e97f6325c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1083dc2f349656a2e6bd8ec1499f2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580db0745890863c93724b22447af0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe11a4038d770681be46bcaa79d3999568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e338800bb5938531140004e973efd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8f9ec8781b60338b906315dd8fcd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d7b9d786f411472e0a26de5cdc171571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee332aef700667f06a6e9e070e103b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568ace76d4f0b1db4122b088d4fe551573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4a6cef18a4ce735805dc79ac3e08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2d9e57c0cdb6c5b9cc3a294a25fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f843df0ef256cbbac9f5f7823f7b4e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebfb9cbbfd1ef05dd1c8eec5ac5030577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d16bbcfd9d19433b3342eb93db6b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab385f64cb358d0fd369ccf8fb3a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def234d76155990a1f180cb2ecd43ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d1ffec1dadf3b06234ae366531bc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe005e61492a1761a41f1531085352a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dc814a805d962a42a8072a60a62b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a481daaa944537acf2ddbd6f14b7b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f16f4fbef423e1793a8489111add7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba29b02ee42f6dd55110fef55065e0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cecee40897c01a8e28358a610ef96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65739cddbd73649aa2d02ff1ae5b90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acdf8386d514ca6ce926221b56d6dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e00d839d0ca77df67ad217289ab1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402a9b4015729a890719e19c0a41c76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc178eb2e6047c7f8495b03ce2c5974592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef122be12e3efde9f0fa3cb8dcb1a57c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc4f22870bd109a73540f66e34f7ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6beb7b8444a7354ce6e2dfab3fb1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a389988ba93bd0c7e563af6fc8094e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c525668b79d1e3e6f44280ebc2bc9be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860a22ddc3cfc188d0e74e2c7f7158598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1298c12043ec2f78c08d77d58bb79e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6a1ed30dc5fe68a781236fbe940bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed8da335d26f6d85a8fe5c9d544a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3341c976db0f54590397f7bf0cbdd92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87dd07729f2d9931a3126f372f5d38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33832e1e6c8aeec20b056eff2ff5837604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae59545b305cb9f6ac44eeb8f13bc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cae7920d69cf5b2d9edec47352e48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bd53f18d76d52960d8293a59ef12f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0741ef209f0334cc4a33a469c271f34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb3c7680bfc0200e37403d4dc958f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20893e030aeb6362ccec8a5245045d5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b45674d76cfd2bac2c6277b59c552611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc9ee63bf6e1e3b1f66ad615f2a7b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1cb66e5d9bc57a24639a7a1ed566613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a3a5162d025ec66a4768e5f6e4c5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd281f35077df8aac98a9624f0f65c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaf041c51e69369d9b6e46ca7326ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc77f27adc10642e8ffff9ae7934e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3efeaa331b8cfd0fb12812e724ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e33c5b2483a20cc5b4a4a2368b2032619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ea982ffa55aaed2be6e121668665620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c2f5536909dd60a5d22f74c799a4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e303a7f8276de4823ecf579332747622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b2c4cf7c3cf7a21beb59fb7dbafe5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf70b2d3a1664765b3f4a2500491ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d9b8b197c318d8ce8aed16fb79f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f6bd71b0782e6b80fc942520587e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb080aa82bf3882ed8411486bfe24a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df03dcfc74411c622ccaf55a2b530628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb676b562ab672778a5c2b39cc066d64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1fa1a0d08cdd15f7f10d9773628b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefe6de09246b2f0eb0e88565045caa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72a4eb4c714a130ffe8a76da4b799c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516fcd5c3509b25c635021f35205fa1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89619f4b99ffd5c9bcc0414d3daac6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2747920e79041afc018aaa9be960b06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e37a141eb886a358faa422703eee3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea60374ce05dbf4ac5a1ddd8ff5e2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d49b9d61cb6e9cebeaeacf641c36a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acee514bf935e7111c0e4bce1a9fd8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92812cf6880b9410a7e7b4e5d10a06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063daca4e6cd7ea98783aaf7a1403c5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3244043ee46bef8da971f6bd21c7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d4d29e2a77774c34d1c82d53727f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b068095940273f9d5f47a6ae115e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7ec142c3f30b07df987cb5fca3085645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461602c1e6ae95dc5be8d9db21d2da2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821155f09760ad409a637ec67dc93fb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a4e8637cf36ba51885684c220b938648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc61181ef129c116304e5838d835070649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb98ec4c604e3fa0e58b60e3d112ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466b11ca61868d99bcaf158339823d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c4e186bdec0537ae17c8a40b60638652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e92b44acba850caff00e231a09c268653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade8d59bf6fd0d05fc6dc69cb24754654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaacb548018a5a99e8009384d76f64c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee2695ff63834c0d264ce055880b59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e12ce9e514f5a538758596115e9142657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4832918395e9a18689b3d445ae7784658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785e6eec621763becdb1f85708fc77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68d5ebd819fe5e399845b2b97dadd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22a30cb20f1b9c2c484e61c9d39f8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd69ebba21f7dd8dccb7588e30cf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e753c37168508dab0b545e978b56a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a682b9d24c76fc93f002e58e872c9a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eb96872c6ba5345eecc5e68fd402c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c520effabdd868179f26ff723e0632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e9468e385e3aef5cbda0a05848787667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049bc9502848d2db9ad56a2f9d7bd3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761c5dcfd5e0802a0f006b70dbfd917669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e8abcc5fff891ac43f082c7396c3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff095c6f450e2540f0bb5778bd0689671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604723a28fc17c6cd1c1b3a6c54e172672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28262de6bd0e6ad6267b8540429244f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4219795c289c750c38093920c769bd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbcfc4197459cb20728fa608b77e46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d599bd98e79364d7192ea6395c9d51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc09b81e9404465277431c82ea481b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a90cde021d25916dfd95665992e62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b8625706f515554ca821130ade14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e987e62dcc2753eb2c2c0e0ed3d7b91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6fef6c71d0e3d02679aa5f29d7ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3359747ee5c9da62bfb8ef06f330b1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77d9baf4f7fdcf8197d5c5d7cf4c7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50787430287573d7836160e3ebfa585684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1deb458066e3314c9e42f356d8fa4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a744f55d063a4117a2b5395f3314ca1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224165fc23dbe4e168cbf333d7302d20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547150dee2f0e782fb8c85b8cd203e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17522758205eb11a1e4003ff0a2b87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5ad0efccb2ab0be6b055a9fb30bac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a3dd22e76eb2256d9e358e7248d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cda46f46fd2bd1cb759bb0ca0d6df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a2c6f80cc4684e3a13882b65dc85f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a078eba8fc70343e8f200a6859cffb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a76407f32c0e780cebd9f172bfbe7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5fab1858d02d1a83fff872d8068a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db909f4610e84a6764ff3570b0abef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd976fba203242a6ac833ed8d57a19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c63fbb898cd5e795b1fa918a165a91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8c09305685e5f2f8e48a353266ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b590801745de8ed7b2a82469fa6f60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec33e9d4d7fdaaa02634b13e4945269702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b57081d25b7416c87eb53ffebd3ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babebac965a53a1e6652dc243fe002f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d36dc6aac888aff3e800d5bb4cb55f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f56879ddd50b202cf93393a736f62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4e5abbcbd90c1d9a5d76620da590c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2ad7e810a7c3a334d0bf6367e7cc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce699262354198a9e4b01b31ffa960709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a8dc00af74b3305fa3017890d238b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c083d7260b85d6fd98ee4046674c1f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c201bfe928aa27271912c270cf064712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d8844d16be29ffb16093a82ab79e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd39697fe4a1f7ecf794d9854e317de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da487507907d2bf7dd0e01d147c06d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeeb2e1e27e54e1401d99bd8d349c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdfe8878cde513ada8c6925589e392717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0836164d7153aebb2d8bb0342a65c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b0641875f1f5fbc84fdab81a1ef1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c27e620b8bad479a0e5c46fadf3a92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4555c0cb21e4e1588f27e8821aa0c1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc927508a7661c19433fafc0439d5482722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3cc8f95cf7403c520f47baec7e306723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2116d1ed36b2f2152a2c74a28d7b2d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c53d670a9e3c5f4187b315af7c4b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86970511cde8b4ffe7d5167c7428e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d0f32307b5fb6ad81409545218f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e28141ebfb57b78cd830ed7a3caca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ac9dbee24085d8a0acdd80aa589e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cf77d030e0c013f3c0b9a4727e015730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee000c04dca421cfcded978a6dc29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edbd16182f3913bfb64bcf544fefe2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8eefa94b3bda500a4157c5498eade733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128c929f03728091fdf8a031354f896734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4537c9073a47623bed3417e6e6ded6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b303feaa723c70795314ffe497197bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8046a654e226791d3fdf66ada6fca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f791b8330b631de3065bcb3380c406738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b96c80f15980cc9ac82baf51a32f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fe4daf006cce67e3df60ea0c21ff9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaa0fa84dce931c61fd4189cfd55fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297da1b471f2cb73359a69d9e2aa69ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106ad7f54464a4114ab716903e3eb78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e707c3d1a6fd6924acd3bfd3664aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab5027829db754c7576e3015078d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce5ca4ba0242cbc3b00b2badf73b9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79974e9510681f8ac4d5a4c7155cd663747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb6d2b5d79527ba1ad6d0c0faa92e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08d7f2e7e47a5f9141581138498490749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05845de36a32332f32cdd07e07251fcc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041294c5c720b0ccfe2e27d10241282751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bf8206e8a0608b6cc9bc980ee36a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a88f578e85725b948345ef52a1072753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297910849a91ba6cd1f154a7dc676701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceaa055da596302542294db975a7ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb2a942e7791dccc535354e02087943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c2dd0a00408b119290faf52bfe8be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e849b34f306774fdccc48a48c50af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938d6254fb3731af4f5aaef7436e32d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3d160f4d5b6b868adff85e868aa337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d8c31f3a02c79424e1e23c7683c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ade187132262142ba2c4bca8b16a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f037352e6df9e93a202527252b3c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178db1cee33e2e14f06771a4a0a90311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d45bd23f9184b54e5176845cceac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73adccce5be2d2d3be1e19b15f9fa8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c76d39b36dc6914500f2e635a583014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9245361b3f6405d846d8617af53215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edeabd0e34d759990d5a9d8c7d53d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a734a02bee791ed6d0a4e6a8f0cf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fdf5fafe00ef2a13d0d50cbe83afb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455e60f7b4c940c40020dfd5046937119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886beceeac36a76227316fd8e0940ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b845bbf2c986bc63518f59568abd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4636cee53f16a8bd8ced1bb3e3078622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd4467b6ce543dad7b9a2729c642423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb358c05a375d95b390820946508c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10bd3463259ab62ef75f1d5f7117b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa19c12be624231158d663bbc5b484726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4cf86edb1defd705d200e9e3e09c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a35bcb13a13dd2190ca4c29d0c4fbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dc7c88610f654d38aadf225ea926729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7d75d60f0dfdc6d80698be1f72d2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074367bb09a7fff66b085eb80029d1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6842dc5efcfd8bb006818b54d207532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60e8d3ed6dbd393cef4c412c85b45133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37851d45519158fd6a12b4ff42cd138d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9ad89b89877cac8d076c79c406d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eea025d2cc1e9092fed82eb9a415136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477f8ffa062254bdcdc5a74e0d2cfa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a56ab2d398bd1e81ad0903456ed5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae8ae7fbaf05548458a4b17af4ba739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa201a7121cd4d9cddcfe0e16f29c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5714202d2cd72a9edf4579720b27141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e50e8d59ce8c5f087a8b813b18141042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4bf8adc51f7e33503be92c78c32943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a444007f63253ff3b315a4ee9d8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62463b1c493efe405447267a655259c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad610907b44fd7e4af34ce30f13f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7cb1b332caeb9fbf36ef75fa894df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb29755fa001d7e81ecb27af3d4770a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33283f6c3c388fa56ba1653a49385f2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41213ef8469f233b318cdc99ed27f96f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9982ad7c6eccaf8b861adebd8127d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0de535bedc6889e072dd0cbaceb3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb7f89ab726c7b862b4ac429be79553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13453c0ba04bdc9a9e2acf5487cfef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd27db4d78d5a82d75bef3539689d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac9e58359ab4a982579a57861d2ab356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab9900e2f2689733a5436f6c2272f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd29d9f2f7f628f02c8811eeb823c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b96838dcf32b8977572e9016eaa2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8115ec7d97d0d43fc16aa8ac7ca6a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff504416f426b9c04da1537040193761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889bd73ea060dae6f91a84499b2fd3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f68c4d83d50f8c05518262a693e6f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30bbc196cff7087a2460ec714663e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f8355594508dd09ffd40322092ccb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaefea8d5c5a1c9b434f1f1812202e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d4d2dbee19281e3a4c04b4c86960e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca6cf9cde2133e757e97e26ca685868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243706f2c5c6ba99efec31b84ed544269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731a1245ce40825d9794ca3e8ac06fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc4d7e4c9b1895902cabe231c286271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f21c226ef73dd2bcc9acdf303d44b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fcd5a3f11db7ce7c7f3aab137273373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d966c1209e5fb5a4dfee7d3d2f5c1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e14ab057e48050b44bcf8e85cb1ed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e01b773038420dd7b34e6d2699eb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76214e3b57aa4f3f430f50f7ab5c7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecdb56a7a28b9d4a3aedb8d664624e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9882a81b552d8bac3fc313d236998279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad3b96355dde239b1844c4edbc554580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd690254540353fa1137d03bb3f7a4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361450fd601703e93826232dcfe3865682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a669fdb9b72c2f3ac5802fb7c4b38b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f89ee15ad3eb51ca8ddc7f50675784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148e490e8778a83dc18aa3b9948cc6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16f442e9877be533a2244b4c86434886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864c6e3d54a8d208913df929550d48b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9816f7c658e898a2238d516811fd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565a5824b571b5262d6783cf83e9b6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e21fa002d36c8058417e70125ae3a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7edb5a33b7259985593da9b225686891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5c746577f4bb787a8d113a55f708e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e108ba3e0e099919afe792dec4ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2590def55558dda79dfb804e8888f4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36692d1d438fe94f887fbcb2a4d66fb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526275e8786b6fb24a8658f0fe37828396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7711de9e05df6c6a46892f3b15df8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5939309e138661d5193d51751431d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f501dc5f0b45838e85ab62e62f7a57f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742e49493f97d775f19fae2149a695100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf9e751204e9088c030c3eec3e7acd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049dd3e73e3201f3b03c3157c6cb58c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89458f2bafd92c15de8a3c55d9590d77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824cfcd7ea23249f399c1de2254aa86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca75f485ecc65817ea48fa6f70bad8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f080246b1ea5ac4e7c1ae12b7d479106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0ded9c52b8752a8a11971f6815a43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562b8b1b6022888859c08dce616f70e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8a207eac191db2e4873730ec3c937109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3973dc141ecf084544e1c005ec49a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bdb5cbbca581a1b0f4dd473fc958c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aa7ad60ddeb136f856baa96e90056112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92131a187994986cdbd3ca394a396f20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aa40d7991f566ccee6e3da8cd8ab2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2486649457b58ea16642d9b0b8f768115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d11b77c422e7e5387efbd8daf570eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02499e5b15a671072a933a47845ff485117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399987435ae3a0415af20a6e6eaa96ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73335c0d9d4b4a97d5a9122019835d3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa26167a1750c7cac0aff406633b85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e631dfb75c7c7d6c373b2309c9847121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc4f1142b6d91034c3924a7e17f08a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0f2173f35a6275761f4856b25f11e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149d4dfebbb6660fd2b813c8b568c43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84375617e9e52460d1ed97470057cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc63482e15312faa4d9a19d7cca0dd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f52259e4f9c5dd8688f6a971c6fb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae6f300577b5789546c7e704deb3b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078d7364355bb5c2d72055dbb69db0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bc10da4c966b847a2d9c21aa4a67d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c4a6313291870fb5785f104bda0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb2d7e41377d0602358c3cf3f09d98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acedeb3117466175ec0c865c077b913133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb45f6ae4b56fe9df70cea967c0cea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d6203907f3164c3c055d0eb204d59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec844895f805aa4730d52558cc18ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f64c00b099baca74309ab1a5e0b299137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf30960c6743314102f395b7451d92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc52c8ccdc5d599a09dbe4b63a77fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd2291f02c88d5df35d567380bc81c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132f597209286006cb9baeef4718e08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ee1c4188e5a0c9ad8aa30a1b2ead9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e96d4ddb7ca5a8f8134c4eddf9280143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89822f5704dde201340db3951f7423144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f7cba590988d522b827f21fac444b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f01928889984852f6e2753dea20568146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4d02fca2f94e7f8c737b6a642ea7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448612280a109e9c5d2bae61a81fdead148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e089c1f179370950b0669e8aa010d74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511476898f475a0a70c073625049075150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec0da12e6601e7c256e06275b15154151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a44507c6137929b158f17b7808b535152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb463f16452f90109b9354614d5faca0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e12506866768e0fdfb579fa78eeb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776dea99c2c9dd9c083732a93fd37b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b367f0d447c52e240b8e9eb4045c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab3b706f5a927dbbdda29f315f051157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdc18a16989563abd19dec5527a291158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2fc713fb611eeea51a4888190daf0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338e5d84e1f67b828b1de0e9dd77a90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a033125f7159b9773e15b4b9f3fd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb6dfd190d4b96493d135a67fd7690162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7488002ff949346b5d2b6721e166e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6abf5ada84a3af582f85f8e1ff22a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f25d91f016d4215132065f535e413165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb565fae5e2476ac9b0aeb6bfa18ee5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068926efb049429b030f5c91a87634d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf283ff601f88ff9e9958b53bd92a3a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0f689dd4ec4453fe8cdf4c2d83483169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57c0e96f92f43a79848618bce1e84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c05f8c8287df2a75b3f4e841ff6dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67607b9f5fa6c59732f86f15004993e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c56310cc9cd9d95959929c82ab3558173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed73bce345a5f2c38b9e03e5a7fef1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29986624c7c74adb1553cf7aa2e9d047175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740499d114453bf922a9c7bb76d6663176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff473ae9d5aeeb6b7c81988792521e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f499c3aed3dba6ebcea4312852ad282178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c16440e70a16934c0960049b672f73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e52406469c6399f1a63b256bda5f33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e619932d7e15bf4c0ae560a71aa2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56c70cb25739fc9a5b44fbea104913182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f150c5765cd7231988973e6c147e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8a0a2fd50f5d0129d6478d78fdf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe7ed95e920e5df5e4e64d91b12520185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c7a9ab9f87c7680abb2916fe4695186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b87ad222a7088fec217e6fb34c11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b516cf3282b8eed85589b7753cf917188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee04c879292dcedaf4a247ff60c229189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1c15da08d1c801c964885bd8750d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca58bc00045b883cb7f6e99a1d11a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa9627ea9dd9dd727512cf7ed3960192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d212d1e1c852563f0bad85036d7e5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e368f70993da4c4b90e25eb0963e097194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a0ed6c1436a43ec216519847a1169195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303d3760f044b7789b0f6a9fef05ca9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab131f8ff538e702c29e75b23c627693197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7202207a7938d5d24520f79f7cbbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b1afe08d2c4f2efb1fa56fbfcf39c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca74f6540817dcb7ccc1d365679ea54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db71e580b20fd86aaabf759a351156c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12061a65d0c00c9666d018efe786b7ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f290ea60c86c3928b8aa7ff7d8d9a7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83349be5be46cf86af7a2e83e49716204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed2f7917515320cbbdec0fb205a76a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa2deb2107d4ae4f72af4d74d43545206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008300c66e1de17981a55c393e5561c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bdc42be943dafa29396413110372b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1779ebfa7248eb38f6a08a173f0cc19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d3d7303f146724c5999da1a4e2f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e36f6b9abfcde588f5e27fa68b12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f035a36c4d0465dbabfb13ffdfdec6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82b5d146d49770f581211071c1dd27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62c1905abbfc00d4df218bd64fe081214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d519a43905e0876595614269acdbd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06560c575c32d085fa1645335bacaf7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39260f9b56e2de9d4b0c31960c8638217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a049a4b7b667004144839294f03e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5e4fe87815db312c41c6b5cb428e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bc04f29b23acd16d69aaa65806adb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d93baf81ab1038499b113bfb81e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2b0e1a6b249288ee00ad8cef91209222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f73885dbbe3261cfb04045eb1cdf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617bf5865c4344592f9bdad46036079224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390fcf7fc52064188796d8a4a391b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08e6d02f2c24f17f6f997af07b81a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae337bded1ce2afa8701b79c5137c4f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d84af5734de4dc2f45e43a20eb95e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823e6f5b763228239bea900804aa2bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab9cfa13a0a659be6e977cff61458230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a98494035e7361f089987061bba29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeb62b0029ddae74eeb442f490c679232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6c137e0488d9e438b63d6368e20ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7b104f2066a47c39d22db5451276234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222bd808968aca6be3882190398499c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d19453bb05932926d7997f8550b31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae158aeb99adaa6b067d0b9b60087d43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baa465c4942324d19e5e05cd85231e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302d9bf00dbecf08f17be4d464d8bfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e967cdcc5cba368484f003a3289e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803dc40d3759ed01f4c1b53d785e0e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fa744e99f95962ffd2ec6270e2ca8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817dc51eb64c98235fb5eed2964542f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b562fd19170fd6922659c6cb0abc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2562df8d9bcac24a2ef67ce11be4ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f5b3369c9623b087239ad74690a1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0131ca3a52bd5710182c8ba8860c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e918dea5078c93345ee9ce196620248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1444bbb8bab3df86e93f2da6bb428d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b2380c4d4de1495d0988caa3aee9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc06c5b11e3d78b99ddfcb6f7c6092f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0e2bc8d89b5ff94cf19d842cc3a57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e579b30f0b9e672e04510c7a0b6f0c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02681df74d7176625bff08b85dd829e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8ee76fb59d692034c5a8699fefea1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7c589643444e5f64fcbed8a973b43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b403667f4108b49ba388010f956a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552ddca223d33aeb553035f0da27a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0101599dba8b4e20a149dbf4c34e53e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabd4e86526b6b13719136c4858fa9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adc260dfff280e0292b4fb0ccc988c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa72351e05471519fb2df8a5421327262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2ef5e8c49c3599039771cfcf295f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4e994b51e99449d7a9db72a8a80c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde08256c359ed459f62fffb67c9c104265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9a03144d99481d475de37a4610dd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4154aa716fcb69d883e48040ab102d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fcfff5febdf39a45afbefe7598d99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b47dc63bbd76cf14bad1e7b18491e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9856700fab7d43b44da89164e5357e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87664548f66b16a69fa7f2e0b2a09419271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab796023dbc12ba1aeac79416db133d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b14aa489db85f59ed3672f3449eb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9521b8d19df3e1b37a8ff6497eff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be70fd1e4a219026cb328e83e88f28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018d60389be04c0c4c4e0e26e551b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1000a45f07a71449d546143e083f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9d5f69a67fd5ed44c052cc598fe4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847d00f71525aa152e5d3551a7a63ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5925c835ead5b40497d2b1afc319a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4e17236cc5c5d65e21dd73896407281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b005bfc373a18fdecb80bf2f82de53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc02c1ffc7b9415ddc19f17354b3b26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f3311d9f8302cc4e38ecf01a22da2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ce15d9ed28e4dfcd22c87086de2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9be5b6e405eafce52f8060c8ce9ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc427e397b6446d3814290453f25cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4010ca0572bae530c3ee9fb7ea1929288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f971bc3c0887078819948637ccea6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64981bfdef450d5bb934c1e021c5c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b5914689d8c355ee4615798edb8f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033475e85effe1f64e01e431113a8192292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088a75292be04a3372e7f8f75edd719293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9034d417331aa0bc0bd3d204c2876294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d637eb897d5efac1a13d37627f8b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d9a53e76e5382e438190dde8f5c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab4862f5ffe3892b885c8a8946fd72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c8b054e5b42ffd2aeee02744f7032298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf444cb38cabd8137f29bdfe6eaf4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05c12375d54e3648d2e5e0ef5f1a10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d8eed4dcd730152134159c9192796301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172646b47eaccceb58bb6a96fa969d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc35cdf8fd2eca2540a3f40a3644416303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ac814f63ed76e09a294b99bd7ac89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1194cc94da6dd303ede60ea2a33856e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c805924aeb804d18a32209a06c9d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6cf1bfc889139045955b0a52f863e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b59a110d1cf8bcecf0a8b4d6088c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b43c9fc70b3323e587dc791ea5c770309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767471c65187b6872a6fcb61bee3f92b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61072388f0a64b2000cc9483975b83b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3143257e856245983cbc79d8ea1a9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc33e4c9d8d3a70e4189813a46fc59a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3dabc81661786ba857579144d6f51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de2cd2bb05d2278cda005d741c8c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5419238787bfe96cf044c61229ee1ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd547914bb4d623abde1fc564721eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6409b5436512405773aa4f7ce9543318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0dc9f297d83638873b362be440412319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b25c2fd6b161d7f97aa6c4b7237b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f716c099c54bacab3f365bbbd01fb38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52142dbc51bf8f7fa5d4aa044f15046a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ce0538193ee39e0b62ece0daf070323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ac1dab8ade05f84b66a997015a7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c19ab8dd80417b63c9d92e8d8d350325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ab31a76423994fdc813284bca306326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566aefc43357260f5b87e0ca023041d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa7afe276368c3334a1e738f5b327328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed3fafd1bb7620371d8be5432fc9fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce9a2d10da6af84062dbe5813ec12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e99334c36e1c8e89071c0bb8ffb6b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fe536c86141398edcd5e7497729ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eef0c832392e6081f05356c16bcb54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80601518d3dbdbd09de611f57a4871b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b35c2189553c88cb083b79b9881cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6969a4ad35cd9c1ef1908408c03c14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c692b2ed512f04c833d8b7174e6e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01153315b16b35ab48c650daff8abc5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c70795a28dc8055d7fc260b2c0ffea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc372566a6e8fbd153d63c14eca02fec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9247fc2c4dd20aac7d6489d06b13808341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263df5644698c996c82f4f2b09d657f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d61d568ed878ad03ed1fde13546d5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce866ce4ed15774b670e0542e8bd55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e12077d118897c8df2bd4180a9d67f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c520adc7ad957456b2d417e59b51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2daeb5e5e2ee4e1b479d06eed03c35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85630e90906a779b70ee102562cd8d07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d339466d8b02cfb638cbf645d1dd686349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c806df2c6b06e70d05deb7b3f8ae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31e13cbd6cf3655c03b4e5e14bab58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6bd2b404f6694e8f72b27f18e7e02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be4af5f64016734c34479b1209a51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1e317f8de5bd90c59b931801644b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc85d1389cc61f7aba567bf4fd1a100355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a8fae7b7937b2885d2f1e9e043e10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3343456d8fcd17443fa42fc565c1b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6d909ace5926cfca9b77a86fec82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137afaa99eb65c9d77a41cfedb906b3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097c34a186254f26b7e3433249f6d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491fa788eda0ba58a97434ec52fd28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2ff69d5aa94cea189ec9c41bc7ed7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b274aa77e03fa1021ed6388a78438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a302507a60a1df52bc3e3500ad503364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd420dabaea44554119e0d58e9e2c76c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620cdb2ceb036cc36a4bfa14fa8eb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b30e150e7aa8c64889f1a2b88dec73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630857bb5365ab31f1290a88db3a3a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc568ff84e1d6cceb9fd05008e37969369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a926c2898bf9e4cc191ced5408275370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23407333c1ce4961beb3e64995b80ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219198f71f2daa95468c36b5572dd1bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad04cef5ffa945be468fa7538478031373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b9337a02b9a18f58996b3e7a5a6cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985ef6014f938a6172bde8517fe927a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48246597a9e8b8c854bc0ad473dfdd02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323120c281ce2697a8a6753b12c95f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803980b7fee51158d9202a8b31eb87a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d96ea43032fa34b86dab4a7c3ca3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902135d6462bc7e65764648d494b0aac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b720a7e06290377cec72ecbd7686b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383634ec68dd6c9c522ea03784f946382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d029eeee52a996134051a07809b730383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f45f6264085decaf9ae5f5e6775f9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae6d9c9e09e83e7ace1b66a885e78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1275556b0ac2ed167e9e2f439912da3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3954fe700227400059830389629ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e80ed5b548625206a7844f9f2ef5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba15364cbd3ec3ea57ef45b34862f0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913805af87aaba1e766b25a8563532d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045e853024aa9192594b6d787d033c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64a78813e20ac552f35590f8e243f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5254dee11f913b76de492627af501b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3f0aa070b223077e876169caa4037394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c469f67b30dfb20f352487fce8fc1dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a1a2b9759fb1479ca2ee9fce6a9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c228b8f654c8c489980bc23d071a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b5b2abb30ad0bc902326c4ba987b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbad4c57f9b8a621f6caa9fb3eb8b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f6f0bf37cdf6d3433f7c3b3ee7369400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa53562d8e252a74f216be44ce7dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54b91ef60db0440f7da744aba625e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92481c549529b374d80baf64364be4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be59da7b0fd6ba80a12f778173622404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4184f6079ddfaeeedb0a4ccf86264405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054fd884256198d5ccf6144a5a8f87a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a91b5979e544b3640221809d2967f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f54250ebf03d17867a5c1aba23f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d316417089fdf6a355d338b0dae7271409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156fa1c1f3c51f1795679c0c3f7a971410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93d036a2f44c48c86aeb374eef64f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4931af2da5ed09e889d51edced968412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0e52e5b39a5e4fe15bddcbb73c25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd82c2783d2defdda3225840f166a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611bcfebe4ef620aa5655024e377d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ef7fbd21d846ab419d6680d935197416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acde54904c8921e3ed450f1e3aa845417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2d2ca0be7af2f96c33852e3812044418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef369c75419bff84258c8863f1978b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd58e227a09d06eb786c97b05ddc0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef0d231f19725c535d7ffcf8c1aea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabf5eda3fe2df065c770d2519e4740422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421eca45eee0b9f78766ddcdc20e704423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a864625bb2d4b538c3097065af96a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83366a7a507cb8e41c7b86ee806a7450425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dbfbe67566ce7aad78b1c096bf7c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e53282ad53364a0d1ad27bbaa8ca5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f5bfe59482e88493d22010b21eade428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95765e186629afcc892154b3a0ede23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbab13dafd0edb1f47614f2f9685cdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9bd294c2d279c6eb03ea295c007a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699df5df6c7fae3976ac1c7f85d40a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df9ba67bf9f4f177a59829567d7647433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109549ac0ae2ff5ea545ca42691aa3b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dcbe262a015e5fbb2e410bfdf5cd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70169d4a0f580ec318169cb9f80de69b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cbd5a5ad6691ac7cde17d1e8f59ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e34b62747cfd482adb1b518b7d4c2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f41e82072a8789a6bed1f995778e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199fc4bc6be8dacd5492442047a0cdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5e9242d211fc84a4ca17ac6dbb754441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb290c588b9125535d597e515e387c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6d023b045037b1b579639ce09f9f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645735081cd5480aacb358ea76a613444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790f85755b37c69de77c7ac1b1364d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec50158da9087f5ee582f94a164e707446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d6606d5a9d45b00c9d8cea82f327447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d4a555042d637ad26f18631a0f8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734004e015887f03c0f39c49cf620dc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6bdc76c31f6bb97735d13e271a0c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093648b039ddd6e48723c0b4c86eb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ff055344cf277e1abe4efd0ed477e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c90c4c0da796754b4ea479fb03a7b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c14ffbf80688372216e367ee04e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6c92aa0f2b92077aea99988d974b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7f064ab9ef7007b02231fb8275fbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63863fded99254cf37583aec4bb3a637457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ee8008d2cbe858e5a8ed6c8106ede458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d75a948d479d44e0b92a1b875b43a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629629aff1e99315e965a2993721586460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62065a8b5a3321f35a8455b280463a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e7408275bfadda20095c9d87ce1fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2257f6252569e0db383f66d0706d03e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c119014e77c9398111e6bd23a93e08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e1ad9a85ebad114312be8dd40353e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576687343a1143e9ec103d904a22e48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82c0561e24e3cb86ee9066adeb746467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31819221c7d8ea53530aa571d605cada468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956363c9eb7927e558ec936ab0cbcea5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb6888c6ac36d128a56b718caa0640470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de165598d537ed99e9e40e246b094044471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8045f57e642d1f68966ec319ed74d93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7788699044bd81b04301217316fd93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04ddb2635c33e18f1e50901723e2f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca74f0e5ae35accd97cf17860605cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b1d0049f546034670a342cc9ba418476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a282f1c84279811941dc4c1dd9b61c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39075f2b0106a2873b9172b7370bbf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb61611441ba3ce52014b2cb3bb62b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381dc1ff4e41f2f65b1178cb3fe2111480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e9de0d896696a6785aafed5577410481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be09d7b450be260f485c93395c4eafa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a329c7e01bfecd23cbcb8a797c513a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25114db1cc9759a20c739a1a46bc257484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb78fad1068f5e9ee834415f40f94c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369d41842d46d279de8be59a1f3c78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f12d16e06475b69fd679c666e2a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9e83737d8ab79e822072c7d649ccc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d96bed3c5a023d96748e4dd0a238f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49ba8fd891eaa64466b97b821eda78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db91e45d7d33d25394e1387ec60056f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d0b5fbbecf5e3f03692d186f6c050492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b7bbee4f4a11aa31782a51046d77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff4ab84e57d0ae242ced11e3ebda1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8b08e344cf644ad4faaa5a6f09ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330c07dbf409a9348f3bcd37a4ccfad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92ba81b14002a48f69dbcee130f35c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395176607c80f915bfa1a52836037066498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5de9f3759d846ca9e6a7eeac3b82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894599c04859953bbdfc20556e315d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a4048abe97c8b16589261a763c51e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d150ae2dc5c9d83d24503ddaa4fb44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680dcdb69d724701da5f478e31d976503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd47108197b655a6734a08485dea4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c657e66167f021a517caaf81d60d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad855beeebc9984ed57b71963ce8681506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e66d16d59d96d08fd0d32d348f8961507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a71c212cc8fbb73a244bb1b651aea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac98626c6ec3c48b5b830df5f029f76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d43b1f302fc4e9f7adbd594b263eff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade6a5c0de4c1bebe482c0913ea6564511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33f9e4c52cc6f4c7c92820b66efacf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265b7195b02b46266e288be7448604b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ee85278b818d5833779b1f91875b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477d427eae20d48c7c559e6b9e3a302515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd35f12ec6f14444100aee3ac9ad20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d531e05d687e3a55c224c8a240c42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2d8612df29c7097ba93997d43fe8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a72bac2eb35acc96c5db886eb362f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afab0d1d1ef37516d378866d0388af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bb6ff365dcf02f52cd2513dea3cf4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052897f169acbecaae77ce0e4997bea4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91001c173af58a8f6cdb454bb1d835eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b433b24f3be9adc800bbe34f692f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbb6716cead14bd272def42a69cec2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d9bf5fbb668d8a83b7f38a2ed529526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9a17ebe62b265d7d07f992c2a98e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e141897ef40adcc465e18ce26ebe7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaedab4b05146c458801c0ae8f6996529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52189b7da56f899fad1a871812aa4fd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f24f41e78d95c3fc2fac7da9e33e8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f27c4571bf503f8e563403dde8c7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328767c34e73c27f6c29c47ce9a2d87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80aaff4eeeb3f5b5551c240de7e392534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c426f73987257832fc94a87967f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb59f756eec806c4d945a10e9a174c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a975ae3ec655de455012e51e7f7416537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcdaaf3504773215a46c52907def04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d2c5704ba14474c337df6b7e1e0cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f332eb25857f74ea5f2eacd3f44c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7032245e3c1fde18168f61d1e8d18f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ef6c226e0b9669bf3bd51a751288c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f5d00941b7895b6c64ab0a9da600b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53561a853b012a5f523539751c1de50d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d778c87dc8a62e26c3de63e133165545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83829ba76c5a099e7db3aa7adce60a3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3709cd7489a281d0cf0820af45bae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421de509efcffddeb4b5b4e6870a3198548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248dd7a56f1039991c087ebe81809c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f9e290d9aafcb10b721462849bfd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b357fbeb3f8749b1ad928255f22c1cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf777f71c9b1bce98e065d16629f43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed3c83f6fb6b8a7fb4a22a06fb68b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494f096d2e4b34593823c70a9ccd6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b195f610ae7c047a33e5d90c33b8a9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917fcd2a47c1083e1f98a9557215b4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ffed076d7d6bf8e8be33399aaa8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e1f499545dab84eb61b69b2b58a4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa3465b3c835a08f017ceb2581198b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb801d9d386b6954e99ca69d1f492b8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa751be5a82f35f3da1a4fbdf8b05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c3c4d42ca553d51516c03ddc4c160562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feb8b7036d46d373b5f7f7739cb033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f6f6a83fe5c1b82ed8972ab2e0b45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597db4f76293fcbc2588406f167e0dc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e8adca08e6d5f5bcd3d4494245b22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1145ec03e8167f7b4a3c376101185567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a818bb8c0ac3acad4b74bfb61c5546568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618475fea51ebcffb607ed0f58f8981b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1a95b25b2dafe662bcf34a9448a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e137ebf3a0637135d467ec609a5b5f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6d53c04bb5e6933d1951c835585aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf212800d95e4b655133c43d5c3853c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c888aee818fa9c7d2df4aa9b4a40a70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240978e33c05d3fb99464a8193230304575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240d846f28718c1768ea025a7df460d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589ce46be7f79253eea1d649d1578f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef6a5f96974cabe41251541ba934ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea9ac333e2d671d875d3377f62e73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eefd8e2405f35acf3435262824cfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d94e0fd243df07163d072ace13af1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc256fb4b7fdbacc7d00f13acc8576582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74b8f52d0bb0f4c8119b0ab45641d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca217e020bdab623cf4d2519faf41d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936231e9b132d0f8edd39fa3797ed5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7608619a06b7f48155ec6327041de3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72f93497e0ae6ae06bb8a8f65dbe0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceb9748d28ad03e3f58699f4f71844588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7480c2ce52d1c35d743449039ef485589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e4e292c7a5274649fb9a7e8af03e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17f90b7c2626380743720b07be1c8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641baa7a4896edb7609aa5ad6dffcd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e176886e28e7ae49175e82252eb229593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eaa87d0a708343018a454dd60b635594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488843448198aa6ccf401d1dfb069c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1ede7544480249c2fb7c4514020f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286d801d4db825fb808f6005d83dc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9f136f9af0c7db79c9c199decedba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50efe9df3b5b5984aaf4bc81142e69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a52194de7bb6fcd3c6f139126a72a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763645b96ef66995409a02a2bd3fa92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede225b3f47bfe67f4193624996e7b1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f605020bb2a921c2e68eda191a110603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d136f53336a74eb366274835b07113604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce0e0a65b5e44c1eab4b7e5aef2cea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5261ee9c719570b8db8598868b7adb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a50b9a6d6fcb019eecd7e9ccf9d80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba59b7b0e43e4ab8b85bbe91752c99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91741f4d5ebb2d3a1c482293c77d4f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1fb0af5bb7e6a518f2d4628fe0553610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724050f6a7ff1c3017264c69615c42ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71e4a2d1430045a62d7081236e88e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d488d398da2bec954d46d55f4270eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20363ac0830a58b88f8f06b456491c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a20b833ed1234415518493a4c59552615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370aa7765c0b731cb98de800e037b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27858108f3c8ba3e61c0da2c71c6eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef365ed4154b7d55209a2940a2d09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80f1948cdbb65cae73bb33902d414a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e831d03c049530aa670252f6643b89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b3ee11bc80c91d0e8a4464f6023c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3f4746ac088643bbe309c5a066239622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed08bb5e94c8ee35fad64bf1415adbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f85c179ea975ca40eb0379635da2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501084ec31b5f9719e9bba5e728e5cdb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5fdead18f689ac7367c303dc9f1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3fd47e42f92c1f8176c8babb39836627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4373a50ece313e7d31b24fe20c28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9a16d9d82f236addcd816aeb60f2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aef89fe724aa784c84ae46117df1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4693bf7e648cdc6b7769224184cf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd170dae6253e4a758d6d7522128b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce9427712233c6b913e5bca61394a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7158b74eac352151da17cf1f46c846f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774608d19b9dbc58034088b55ed69c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4cdc44e976043a8bd3288e0423c9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a750d67d207fafd0c78f6e2b57be94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb9eed3e4510fd8508659a6c3c5116638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010a642c749385e6e300f4f0e104ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a569c22e0fa9d59a783daf94997b43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ac38201313a5369964d0116b3c266641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc818894b9a25ac9fe76563faa05b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0821f9524e919593c9125d8d08074643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef57ac387f57d63cfb937fad5e3936644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad134dd381ba0bf441b8a90654ef5582645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08e40bad2c816555981f3b32b4109a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca27ad63f75c1b2f677746ebf32904647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9ccd749ba362ca1e103e844bca853648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f676c21dea2cbdd6b1a9de4f3e15d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc0dd89b7334908b202717821e03d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106524a5df493179305b5296a9e85582651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4abd3c85fcb4099b57b2210b3f79e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdc5528f49d0f3fe02a700ec155aac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f74b784b6433f20acc4cc611437c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4549424aa7842e2b025e7b5c97b69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5927c240dc710ef5b72a53f7637cb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648cdbc5ed7db7cffeea2dedee8235b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d2bc60bd33f05183114d90eef8e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bddee91ed71283e71b32157392a12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41980bb4ed327a0560ef4539ec104e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e6f3fd705f97a83f17f27f73476cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dd74f880ec664840f02975b617f5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169958ce6c2c7800b83fd45f33b5a4dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4144bbe1cd1a178f6a1e56995105664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461e3c37f325c7b0a43d48853dfefa4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab91db7be5db0afe6e47ac4843e473666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb59052f31c671b36e0ef1105d3378e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3117f60afa5bdc3e5b267dddf06bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee2754325caee393b65f48b59a9265669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2877caf10819e41a3d6cbfa5a843ea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad650520501d46cc07b284e55c44d91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d40f6b61b96335c60510d598de5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53fc93082781de0aead3d23e6f2240673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f68b03009efdbda3f1b761b3f38cde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb827781ed967f4b07524188b5df14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86e0c81b76d1012374881bb14e4444676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d84cfb5bb6d94db55f67f1a65b84ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bba6738edb63a846118fb8ce9077cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c9ff8a5d2310f682e4e5cf00c9fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803599fe1dc788a62bd0f55a9598672680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d80123523552f96deb05c2e743ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e91a1f52c1a1fb72a2346cdc3f76b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa9de73284338faeefe88f3cff256b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415790a729b96fcce2f4b409d1d62e0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed504909aa2b6d6c788e2b40d1fbf5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca93379459da0368bac1ef22a4df8ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc56d230f883d85623229bd4ad701d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de49470ee14937edb9e4bcaa8e01ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b233322fa6f179cb198c78c8c29908689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed479b9c775f93396cf93d1430f7b1c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b7198745d876568b0a65bc629f4e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e9cce2ef27d4f8b512b705b1c48ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2d9651a1795c409da07141112afb9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d47e8a7b2a28b607200266158f46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff400f9497cfb5e26ef6ef4aa4565df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68cd680ed3660e58c962dbbe5d9458696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61250a9532a666513852ccc1d5c340697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a53994a0c4929b41cece44cb17011698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f221162c6de04f623b998701acc6558699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e450afa1514e4ca7ed4e65b3443bc2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42378a99a238f669bb7803b607e4782701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a2960598669bf14a71146cc2b660f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff98781d8f98567b394fda2c8479e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc545c648bf87789f038cc7227eea39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd9c1b8829dbd6653af2ccb26361d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0736eb8184d495ec3ad72ad2b506b03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa7ba100745ebce034ee24dfdf4e0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ce9dbde495555a413f35424e9135708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aa9f4ee1678192db21509f0fa30e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583f254e3b3066bfe1206ba3ef2d1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c4768b127f1c1beb6c25fe9bad09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b975b982ad47fa6c47f8e31613c8584712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba0a896cd99ebeb5a87f914bb621c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae440486c3bb7062c3b0b10cf3bd03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835e9876a428cef8526477f8e5fe4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed85c2a41c76621c6c819234eea535716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0b351d3e0415762b4fa89591fc39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e575d206ac24c24f964ea3b4b50fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d325a5d0df2fb42a839b44b87b464719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cea2fc93078f96ee018da923910879720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a230a3449e0d4ac90dd9e3741549a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a211e223b045dabfc430dadac717722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbb6a8f0d5bcaa8617192be0636ca9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f572f6187941f6e1b963ac7a25f94a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c15f95af8203e175809390fdfd38ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a642fa31df09850ce79b31e06eec49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb707becf906645fb638fd1993a2a516727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeb2429420547fbd49b1938d496067728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab650ef3ced5065a0773ee03091bd53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171fca18c7a3ae58be9ca5510e46608730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb61f4d44866af42a3e6ddd30a6d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba57488a6f95a7d83c6bdf0d8d58af3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6db88e73e0262c47e61a91c44e7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503f8235c8693c66f8fd96a03a4fcae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dba5c5dbbae9172c13d7ed2ff3136735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12a7fc053eb0c30b7a6a955fcbf54f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6e5795bd0ed8556a7d64b10ec7bbe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bc00523e66f7c2c80313a48a807ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfd7b3dd2f33afbc8523f552ae7eef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de73ec41985ed6003f8aaad32b742d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99196136706fb4a45f88d31d0827f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463fb31735a1b6be84f4e6d6526b406742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab51708144fd9877b402cf43819f8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70d0554fee268ee0b09e0acc2d23cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eca153d7ddc253b15bbf6326655b36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147ba50182384497c63cd98585c88ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3bf62943e4d132e4190ecc4234c42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e90973a4c46f4c0a84ccbc57f2cd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78170fa090901c5f3a5e7c58a3c61d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965251a7089c716742d6328d5fb309e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370381670c4038372d9f1308629bbdd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae323e9fb72ba15f939c0042620434b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23836ed15039029a0cae7a1cb2a9cd5f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>