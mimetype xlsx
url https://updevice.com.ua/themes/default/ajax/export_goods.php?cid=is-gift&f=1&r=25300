--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f0f69e63d25dd0858eab4ace8e031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0adb3bcf85d7a612be1dcf65888fb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5cf51188763dbb0f953bf0afeee23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d175224e28456a1f9d6b6c37f986d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb8908f4f1eb7fef4d960ca23e1a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66278d7efceefa4201e55f13be51306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927e2ba543aa29b05ef91fd62840eeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e43a7dcbd065d1d51bea837d8d6718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813808333e206644f0f28de9b098a579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b19408ed9adbfc3b6413e3a102ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef73f53ce9aefbcf51f69bb4db358311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4974596f8d5f41364e09b30193985112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4149cc556f2f4b0ac16d93db3f047b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240024d9e4c88a4349b6cefa66d845f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a923d89b6f15a52f9d188d33bdccce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c920fcab1ca810d3a5c4d1b9020478d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a24f7fc2f2a844dc5d23d32a5798b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1ceb0ed66e3854a488dacb3345bdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c26725da23a27d999ce400a6edcea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be6960db566d06f2a6482b6d4aa3b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281559e5b6b83d8f3dc8e9cbfab8e0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9f11da4cf70c5d379f07148de7b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3f9667b4540409c73b85273dd723e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f0c4654257b5130ff086d953de91324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd275b5f70122d77eec6127002cce025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec014dff8c0ea5ba8f4b603cd992cc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e22d795fe9429d7348a4989a63cef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c29ea3ac98728eb7745fd3e9d1e46728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da5ba08f00fce0f0a680dc0d1f11129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d260c03b19ec26a1e3752b4d346fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8f2fe5b28a7af649eee63b362de0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f84fc19da6516f6d541826f005552a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e6288a9679c1759f8892db804e2fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0208bbe6002d6e02f45c332576625e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7ccf61aabfc8b28ec10338cc0394135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b330aac7dac44ab0620455999b2029536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf554daa5b36bcc49d57d0425fea91a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b497b7a2d5faf5603ef655010a0f5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e0920f8f044f6bd04cd9f28b9ed139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb91d941c921a173ecd83550e9fe22540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d69d232ce8e8fa16b373e1094d21441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c9b08680d04500b8ca7d3f8f61a7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f3f62f5c02154eb6323a7b8543bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f49a987448164cb3e7cb9f1e6351f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505fad26520c6fca6e023302de51d7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70346145d8347b477914389a516e4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac20f57f9669d74340b1966fc532247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af705a508336e6063a71accde30863c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ac4ea5aeb9fec6df90e5f954019f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116abb2451e3d827a6fde71c315776a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484ce5cf11e10ef64edbd23f256d9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c7358c9b60ab7a7d67bb40a83987f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b14857665d371dc832a2ac322bb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2fcecd16932405dc8b3f0663cf0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013a375adb8d9afdca3133d31be12d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e9fd16a9e07a0797acd084c6180da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46773ef7555ae29d797ef5232ad2cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ca8be85ef503fbb51d6aefc3ad0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d875dec33e916004fae654a3921af9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fed5fe647e1681861e7b9950897dd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724244386fdcf9af29c1ee547c95a3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae0fef1822118d583c45d0a8cdcaa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc927d08024f4b2ba26b32c2a9ba06a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97b02de9b2c8afe38ee8ebe006c76964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fb7ad959f3327cfaa141b7666538b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0cf4e999cde3c3c69f72ec6e1743e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d4e3785d300b449e3d63704bed14f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1ee35bf65d8dbdf6f97b4ca2c4c0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bccd0e3188fd72ec2cbfa4611486569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c82fd2d61ac6803060018afd094270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abbe14320b7ec5e9c762edb862f72671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f99e4f822b26ecae100652869c0ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add9937c51c5fd3a13b0ebdcaebb0d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751303ca8dbbf8c967d3ba242aa156774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9751efe3bb473c521b3b270749b882675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789854d8acdce03587359b7ebea6c9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489364ad20bfd73f1b4975a318ae0a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf830d03e7eb1838e2475545e45ed17d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534521c93d628e9067db809e63794ce279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47e52333fc528a14fb1e6dc6c2e98380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bac06dd408e498fdf0862c6f46c3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f15928e28603a31dd964ef2116fe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4019b8c572dcf7e322081f2f4af6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f5532a219238fadebaddae33d336984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bee094e209d7bc5e0df8186056e8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7268a27833789c9430e3f0de7f5a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f99791194db0598c2a2ca92489c9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b711543717c10e4e7a6369c4fc349088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38416544430914c0af1fa29729aaa2c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf814cc4db557fd7d7039536d6d1e4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2952a6b21462c69dd928a3400f1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c49751f819c337d8baa318d5201e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c8adf56eba8d7521508b4e93cfedc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96491a76b054cb79c728e89bacc76f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e0cdbf144a55eefc0cf05a111476595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19001894a694d0f7fe373c51ece5b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9657cd86e14ffc53495d97ce8fb5ba297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec8e9f83ab2ea6951fe3ab3df90b6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dd21ab1ae0f3d8086940d6da28bfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a43a126224ece2a72ee8e75129a42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca855c184a73bed736e8fbdc44f3d8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebd43dc0060c0c2690a726e461532e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a2b19b91ca414fc7da2c66f44940b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc0b5b96c8011afbcaf6a0bae39830104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688e2c9e69d6afbf9a23915aa1f3100105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf12c687f106ae33e65f77d06573a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918c756f9a5c0720eedf1dd30d3548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fe9877006172256b1b4ddde31e368108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4edd72374264fd56bc38b6b76437cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b831dd8196f4d2eca3951c765fc5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c21a29a741bd0256bb38cc05314f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a28c7c299f45f7091e07f8d595a2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1f7ac1851f8803810454496e171b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8e0c6c31409255a4b1c8968709e11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b212fdc2d9eb8bb8da49437d211baf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b935a890ceb63bd06367b8993976116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb121c1f1b7f5efda79f2ad82648e491117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e227454b103880a9f2e7271d04ee14c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a81662b8e7a2ff18c50f920c210e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc85b0e6beb6fe61c4c9ff182ccb74f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5006a362ef7d285b8b08ff7bad80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c381f8a88687c64014368581dc40ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d16216199ea753ff6962d14591bbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae4c14a4261326a1122a5e34fd1c02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f692e3551fecc88fece823810fc70d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6a09f172c594f5d9fc9f58e1ed5f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e7ba1de3d53227608a92180d6b8ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1597b54e2c79a533b969c200145b658128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cbb50009381ac0611bd03fb0a575d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec2f613c28d472f88de2dca5704a32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c251d5f87eb88e24fdad4d087ee23bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea253487e7d85e8edd25b82727a014132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a41804c41db0256c205b4872cd13d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a1437bc4e72b5d950de6a54da4fd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ec2d4b4d170800e7b76e35c45421135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b714528449e44df5f6cb53332590a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b199d26b5584d0de7b4613a6d76f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb40ceede08a53ad6448e2209a1a4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adcb6b535bfc369391bfbdf4620cdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9fcb02ba5e0d8c1e557a169ed4a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a78672f32b6f15118bb868be7fec22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ff445e6f5baa7b1f8851cac4b0f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9a8151c27e7fb9f85f8503c1c8f0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ed07d7315d936578b63384b003a5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ae9618deb4fa86a26b99b8970c7e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6bd5a572723844931f4682cb5c7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a6b4eb7a7f1dd135ecac8ece469f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710af7d9f93252b8ab8ae59f7865399b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b61f2bab9790f88b32112dc05431cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d6079f0ad8628d1837eac4b7654e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a562841da7ff1687603cd0d2615254a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b7e0619509fdf9755c6cc3dcde84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672aa1ffd0c943f6ce3859bc8c6d946153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe566fab933a39fc77979bf9660f7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f04053b027a5fa93aa5ca3517cbe6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab7882bef846056dbe1b91eddaf07f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce003c076a51b14d8e98a4466ad6b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a24f2c35176069d2c85c9e26e087158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef29a542ffabd75e5d66ce1ec325c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8a244de2e39d4c12bdab0b1e063cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6e9f3b74a44ab064767f3ab368b5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0b612be26c17fddba8d12c8f1a376162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05dcdcb1116a1795d273ef75c9436a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c094d906989f9450b4dccecef68285d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457344ad558c7f1c248dad60a9543635165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8843d328330be97be7448f7be2c4ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af539519b143d25fe97b2b4457b75c5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89835d998cc14b9947393d8a81f459168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fec993b4cb19289e5d7af1dddaa13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c651fcdc204f13cfd6f497d01a63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef37c998c448c0238f02f56d64192af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574da9a81e91a0a5320e85f703f3f97f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92462845e6fc20d5217966d88ab1485b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88070a49a926f041cdb2154c401652174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac01a4443073b88372dfd5e00b551a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58ba657d5f70cfe396261fb6082b79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e1409a9611acdc8de36a27905017b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a58c7794b6e4adc1bf3dc48ad34485178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5da3a4b0aa1020b36921f71e7b64c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0059fc96df1dad84665604b460144cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c36edc9306ea1a4255cb37e8cbece181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684fcf9c44f882a8b8c6a7806eb3d78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ff301f5cdfe8c807a84a263f5b8a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42439394e6b985c79a719ec35b08f8dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83fb61a9a1e42f7cb0f089d8ccf93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2471c610ed262cb9b88a53ec69b49e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed85cf3377e38c295c5a2c9ac8268d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c116b3a48e50794eb35fff66b6b7ff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954bef3b3baf864e5dc5ef3699e032f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7eb3c3811cd7660fb81c2629b2c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d113deafcfbe75941a7f6424d343191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebcbee7303485a74d732910c123cc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbe82e4019f071aa0192f889fc428e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11871437ed73e1d27c5cacb20021e9ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8a54370d1c4771526ec3a636b9be0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf3abddc6abbe4b502023533b299b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd318134b3ceb77b599d7359bffd9494197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42550fb88447719f63cb7019701f92e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e3ecd834317a2b440d3d59033561199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87066ae65d1276764c14e033d445247c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd0a06cd0f0bff235117ea5d951bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a794867afe1a66da3228dae115a7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f14a1a27b4068cb49735024c31e46f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03034ebd5834a7deb5c93c0cc8564dd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605447f7017b33a5dccca6fac41c77d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeec4a424b1958a97731202cac0907206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d71293418b41ee93f4c1907d175d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bda0872aee8dc3bcecc9aab7b60cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae2144159863a70e62ae42b674835b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7764ef3e86187c192e0f1c43606a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15edb95eea6a0dd51a9eb5a93a5a659211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad5433f4090330cd0bb5c13a5d5528212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba57f7cdf6bdcaf06efc44ed64d67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab567be12fa9fa3ce8095584e0a952214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac9ad0cb8d965b4b13c579e76d2890215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639f1a48d54527cacb370f46f596c41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89309eba7fe9b1b8ba6d178c65218e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0334bc79cb4117929763b3896f6eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2577db30922f68c4c72546fe31243219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a379f99a91601f6f9e227f6df419f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcefb60394b8cfb3e9a216e7df335fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c9d8bfb9c78470ab0a720c2882089222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25635da4988fa7c6ec809974d2c516d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefb12544a27913841b56b42203ebc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2e46475e83dad85fcabf3225af9c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520976102dcd5e16fa9228f27765fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189bec2ad348e827013fe2c6a5772a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c01ac0e2b48a555c25c59ab4800ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2e2776efd2d4605b2f5f4bdbbea22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a13dd8f3910b8041244fa96ae6828230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d69ef71f73eb15d7ccb6cba707a70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99515aef0e543f7d2735c7120b14412b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266172ee648822767686aaf7dfc2359b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8ba95ce068c7e205dc49adefaa451234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa484a47c8a7e6419cd29e51b0dd3fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044105272308000a5979322edd19390236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5ff75103121a6794bea09a692755f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a773ec91657353084f24885b27438238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e518865597748deee78d95b84167f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f00f8bf941d77b776a8024d6a1929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f007bf29d7c690b288239fd94be39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eb5019615e265f0ff405d1690f847242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0106b15bb5f6859124c4cf827ddb15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ebf019631efde2c056fcc32e509b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe167c55c711827e8ece1115caed6db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca57280158bda1bfc1bccbc17dba9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59ebdb9e02dcba3f4915af8d5e121247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b915ea7e2231d1384c63d863e43ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5735c972eb12e4cf9d394985a3622a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a308ff491b4ea459d749d0162cfed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c9f27808f52fecc3b76f77a30dfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887289f26234ac50db8a710c93c727b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187742ced2ab819ccccad49f7b857347253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8740e2c887087737777b493f7feab0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d62b0d9417086befb9c466e6c4f0a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152fd9d1f6e6c4ecf48d6fde1178f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606f2a82c72d45aa14f177e46a6d3c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc67b2b80bf18ac1c4e5f3553013a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6de1a26bb4a5b255c4e281e15fb07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694558681c1b0bc647295ee96b7e544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf3ae8668aab46a4f3e6ade022ff49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa332c8c20131f1c32ce3cec1fc6e9e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9d1eab00d5121dba3d495c7b5a8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9c8e67cfebbf88b21ded30d397e1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd6fca29abe8287c09fbc00867e20f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff2ed2ce1437cea431d331b818a2b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f1e3d4d32907a96958a012f01fec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d0d83f0813443cb26e2825d9512bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581f7fe8bec0e6f1697ebf8c9f5f645269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd638ab4df39039aaff89917517fbed8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332b1ab916b4a379ac6e5eebc667cb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bdf63e84ec18f3299f9357c0178e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695e87093f7660dddecb0e65bea1d80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ff417c5ca855ee86a0c739e2abfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ace178f1c7b1c7939fd7a7f4a4e9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9970c4cb53addaed6c14f967d6790276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23131b2471ce5cf544d11940fab5934d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f394c72b3029fc380a0cbbceaecb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d210d67699454e5e23e954774038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9edbad5fa34c84b162c623edf312e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b584e9693f191f2bf1e1276f4a25ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8c74de3652f3a204b7a94bbaed397282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241618729b0bfc1a09736e7dd215913f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87888e2daf56be35cb3227496c945c4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa03ce8278b0455c2e267cfddf7ab29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8127d63584de05bf77194d5eb632967286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c706a949b283f19fb8b8a9479d304a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d13876561356c8d0c0b3465d91a0b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957329a91b62fd20b64aff871feefa06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4721bad4025dcbf701fa5b0523049c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e974081158841908f53cf8026d20b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e459bc2ad5e3b84ca958b0d3b1c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e4d223c0d4190f43b9a1ebc8dd8bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1a0d90a9ca4042cb3f0259a61c3cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb1920709bacb4f27f1f1a633a317295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f372296cfffc3fcd360153e90f46c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b789e12e0519febf2a6010f2301a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4afb7bba60287f253e312ff12cf6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994f74df861cc7fe4dd550f0d52ea1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70b149587a7b5af47793782ad97576300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029417b90db6fe97d40837df333ccee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007b4e0815adaa8bdf7a331988f877a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00350b3fd4aa155626959247eed1e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323be70d29d8dcdfdfa771b7cb0979f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b2bb2d37905f56c00793bcc08fe12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a20c78461f76be16f94a151055509306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697c32bdc34c9d5e4e8099febc3f8c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b5344efa3e49eafaee9802e0cd76c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31f87764f5bf9455969103ceaac588309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83136dcb11b2365c2707864f2e4b7e99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025cf7c345081c6a0a97700ce6bd21a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a78feca63c17fb69ba88ffd10650e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfdca8fb502567658a2adfe8fc5936313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05720ffe8e682d26a1f02c595906817f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed330fe220dda8df64d23e70521be35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a239c31bd98a4d44d4eae4bddbadb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f29be354fc875f93186c952b81b76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50a5e6e1f96e1138c083c8c9ae4fa5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c84556e96adb375d7b5c699c2ed88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc83238aa793378db1eb7e89ccc2c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efc175e899622c5ccfc9eb11534246321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b99e022ccd4b2eb47f180b1497c1da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50761dfd25cb4f5b20ff8565297c0f5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8f082d16a2b5cfa001fe738595969324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b4291be05a4f667cf28ee7e5b2a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecbec96f8dc2a2d3a4f697bc0af0bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8620e08095af1074835cd55e6ad1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b7c23b164c753d06a6f4db87dafd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf92e899d2d0c536cdd3c6eeb801181329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f838e0c68d086597b6d6ddcbe060c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478313a18ef4f0892f6185a762226e73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c81a900edde02b16637ba58bf50a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9de8b283cbec55b8f9d7bfdb4e4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24976b5945151da552511f4cc6f543334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dded2f7bc3b62cb6f68465431d54e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267750c02df2a863b44c5aa1691c10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c86f0439080e307e0c7cb727e533d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abd1721d31d0ad69a3e2401d015249338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3072ea1a9370f295ce52931fc2aa8b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172dec0a9cbcfc8cb9948192e73d99e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef555bd1759cdb53d991f3309331d8f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19211739a5fcc52d42d01b0cb382e11a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be69edaf1689e97e0d59bb790f4fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d9856fce857dd0ed4a85a84f4b36e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d02e08056b2073944c5aa5c0dc6b0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09ca3f2c67bb91d126194bc1258ca1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde6260fbffcd792408fc6fe190c41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9ae1d8c05c2bd88c8815c790acb2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4469e672a72d100475040c779db4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e4ea7ace13b6efe3625b3d1b94296350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e0493be51dca6a951d51c118ebb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134cfe988ed0c45c255d9167c8bbd1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c2417dee0ea89470f3558019acdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3091adc1bc5de274c0bd322e971d7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e5316509b2171e0b9be1dde905259355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded43622e69d369e3cf2fb6572959c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c28c023bf56de8bec21e74cc50e8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7ed8d53c9346e2d03938fcef0ac83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87131401b346b2406cacb6846712ed9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee028af95ab6afc340b762c6c67f7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc2a1cb5dac77af7c3bab71de1c348361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d33ff4aad6088fa02a36423fab8624362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2855bd09e1c9bc5f3ab80bce50e9562363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad68eb40f2f0bc09c3c0d844d99311364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b7fd53a63161ca1a0c675c49a24c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39d0efcf80d984c303d56a50081c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d8011aaeba88fc4923b5b065e11da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070bfdbc1f72077850bf4e328b0240368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5a9590b686afff5ee51ecb8b97a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29c0f968edcfcdd0a5d031a004b56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486ee810a524dd1e82753196249d7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c220437877ede816666a6282588bbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77591df6e5de79b8050f6219f01a01b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216f050df8ffd70255b9e1517bfb1f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a285963139915cedda9f05795c19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe873c0ee44d21f03359fb9038042f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e28e2f94c47ccbbdbdc5d12fae09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7836a5a97bb752e39729e890a9360d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f08fb730c95ec7344b298b596162c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae811f698e93fb6f88ad2e688682f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267afd650c8cca189033523756cdd2a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2cbe90df3855472a5dc7787457ed6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e146331a2980930c9d0c6595c8afb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056a968085775680f0d931a219f92a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36537a020fc15c94accc0d5a39ed73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60905ad3f7aa85328d0e04e14b7b19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76f973592e6ba27713640745dbfef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade52f2d85c9781677f6bd221e58ace388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d5f87370da461674dae93f511931a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0371410d3fa86c7ac383c35c492901390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dedada216157760e4d7d0ed15e759391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0b6f34191ff24ded5a609ea820a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f55e45659b40487197015a4e82110393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2748d249c6db69ea59abd22f2527b4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eada5ab7ce4c1eb549f7de21112a42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaf0c2f9a4461a4bf0fdeb91ae836f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d92f00eff7d32dc7786aa76199967397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17495951db61f19610abfe7376d4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f450a63fe9f3bdd869cd5324ce9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173836e6cae72d930c37bf2266dc4d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6872f01191c7b765166d139b22802f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f34511c324585914d1bc3f411393402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa445961d559bf1dedffcd44facfaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afee7582d13ab2ef5aad8c4809dec8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175a44920c223780a83e4883ee22b42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5bc7f798fdbbc8f7c54911bc92b4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eecfc3b599f40c21d98d00c46b3ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeea36ec9c1312c7912562f52bf535408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986bc507c60c9a7bd2bb5ed141239e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af9a677b46f0f751a267328bfa9b49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb029fce989efc469a4cfcce68b95575411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb05f4d033cf11f7202bb36fff5a3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7f774386e9fe52da3981e01cc6a6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c427301e3f9637e5c29f0807b3c062414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10fd88c1a1a971155ee0e49fa80d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec05f53f6d79437ce4645a6d133ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f6b44e14e39cfc5e19cc9a5550f26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c531636e388cba1bae9c96c23a392d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d47becd484e9581a42639185cc034419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04a7e62dac90efb7e1bd3d7f07b58d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09725487170bac6012d5889e0ae6d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f42fdf03e5a5676a697a6f30cad567422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c76e7d72895e1cc84e81403e2c1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb1137079b1b98e0e0bb49cf927957424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2242c24d210dc758ac24a79306fe6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4420cd1816e1eea75c567c6351f5513426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022c6c0aa89e691566954b2f23e510a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598bda0de80a97076ad3dfb7dbe336428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5989f8fa252f316a56d96a7d110e527429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a93d56c0b305d8393e69c5535dc360430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db6ce58ff598d7777a69d93f16d6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2720e29e308800e7398d7e75bdc7d14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b3965f770b4e7bd5715ef5b17d9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361980b53cae56c2784a20ea94fdf20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961494dd4bedc5643887dfcd33adc523435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151fecdaf0f33b4690301f14e69b6f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9a3cd1b9d2a37615e14e6933f8aeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009774bf1751c8ff0705aca5eb3d8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afcd21097a3a2f4949ddc68245b519439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3c93e19c8263c24fe668e28fed640440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc0784c4b4c953864a82982772453e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320094874a5d5c6e10a3fc55e6d3470442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb30cbe6e11eba730398c0aa310a1b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba28329ca5f64ffee82f6782e254f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef15b2a82d4a71c542e708bd41d75f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b1c3d2278fe6f76b33d6f82af2869446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef2a183babed3eadcbf9505a680283447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe529c3c473e4e3ec45e1396765f99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428550baf544d2146ff8825e6e4850ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db13879cc3d5e6eb93091fa70ea50e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009330ad0532b30bdb8dbd9f0f3b2fae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ba4728b64da86b7faec25b9e56fc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa95abffea8ac8a47843da40ed12f52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926b5dd52b565df2a911d83bd49f899454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125550071fe1f0c1ae5b0dc4720dd338455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a91a9c017227232b0d91868c9a957456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ff75b6d59db5ca3423da0a29b79d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c380b69c4bb32ab7643e14082a20e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcfb55945bd6a3624a13c22f07a69f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ecefc20bd93ee676c3f97953e90b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3344547dce45e2935c42933949ba69c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62052380e5de312842a03f823fd458462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd21061316d74308759c744d3185f39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a8289f7d8ad80f84c784f9a54ce08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935fc9f8efc36f00280ba6c11710d07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce1a5cd36076fad27cc2208ac4931466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a9b347c36a9fb8110881f2c96872b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2cafba29396c9c9c2af5194bdf426468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20060d4d78921bcdfd060a4535dcb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518fd497a3bbf6df61c198b7983eacc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972f7162b3aa0840065e56afbe041a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36d588349659765afc9d27b4b1f13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c228bea4a60df81033cce50b864b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee61f72fa401db949d5a19b0aa1f5e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28ba9cd53dd781b98314742a7ec02d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148fc312182142b5402ea736f350271476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8e067213965f0cab2635979cc7e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da765d30ae54c0ac46d013faac9dce08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d79bdd13474d7728fa05d3c8fad91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f4f6664c47684f0eadd7b85df62f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310f0a225c17cbdcd1fa5467f81d9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a37d6315d02d8e402c77d8b40b29d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51135c9c60a0a68fb18a83be5010eb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3913cec8eff5171cc9172d5111562484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fb50b386b49d4d700a746b48225c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf943465c9d5f94765305b3e82bb15bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b583ddb1f365ac166d5cd408638046487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc673014afe06c2a86b734f2515c34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd09439482cd91aecc017d75f6f6864489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8cdc9c2001d78f4973af567a3809d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e0e43be718314f5a40367fc20a6d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfdcc81353956c507572619d6827cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1487b11c398bfe9a2a00f5a9ddfeeab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb94a7f4dd2515f0303083e6377a84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36effc9920673803e7e7825d2d1ec4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a28b7a468e3d02a1878a7c9fb811f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ab772bab4a1cbfca82396eed83f70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca962983014a3d3c45f8c18dc76037498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad19855804624dd503a01713adca097499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c5f0c51f539b11913309b9af91fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fff8b8c8499ec9f240ac4db0789cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7426c3b9b9f28708de40aebc8f1a88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef441af673193802f94accc873062503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc97ec934f635bd52d7edce23e3e0e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200c646530749ff65cc9a7de21c7e51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464bf46e2694bcec2dce0295ce364fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365c055a6f821dd141bad36fe620f20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8cfc6a6283c5f3cbbd1b71b6c853a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a5b0c473070cdf47d3c193a89c285509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deaa3a41d28460a8e06445b05b9eb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487db689198e5a6843d5cb3613e9839511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a085bb196302eb7fb5f895e7d66cbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2019dd9bc895984aa515363ccb461513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be618f2193c08b28c29da1e6ee9306b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac774c26cced0406788205776edf57c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af841b3cdc3a3e28270c4edfd90cda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b532d3007234f3f07ab6fa0900237b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6f904d5544762880555168c1593e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311bad826cfbcddf3a05c1df1a63835519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4ac6c6df3cc9d7e7ab9447436c2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cd4bc4748f2fc58f8eb692d060157521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8583e6f0caf8d0f165294e362c638a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346937c54f870beaa781d3ea672a6ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416a56ce381ba44155841bec2f8946524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52028cea97baae10e654dcd2cc9ba9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c1bb938a4d0a4930ee4e7bd1c4e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f80c1b43974814112ab1fbdba1c25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309eb873eca45aa081474af84d94773528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc99ff9b9e3309f57b70a8fc168888529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0f7560993503343a043097bf238ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d730f7164f6a0b127211f9e2d5eea5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f335ea54bb497d398c58fa30cde6c7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242446eb53e099d74826419e677c9da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3df3ff153f27852e49ca86e0bd3c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2d852629e8fae316f854828ba1019535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868518884678f17d7e9703286b95342536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5814a75384a0303071d9af00bb720f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430646df0c501cc920008db779c8d8b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4ec4b049a706e4b8c6288675104d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0f7e469c5990cb2595c7084443cba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb11e776ceed398a79032ac2387bfb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92debdfdba2005f4d4233c59537dd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdb58d1c14064e09a6acbe438fa271543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4ac9de682b162cbfc730d63f87309544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea307eec19cfdeaad0cb498e9eaf77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c48ee9b61dc074b3215c82bb0b80c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e142e6d6fb1293bb429a5a0ad8b837547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde641bc4adb561a31d41ef6c1961ccb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b7552c1ad52b3097fa94730c7393f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc324f0912b034cff86c8cd1850675550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081342fe3bd46757e744d45bcb73ce6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc87626f70b5ed42fab8db2b2926558552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0ad2d0cbb2194d7a247a7281c7f50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75596dadee1d4f0dd7e9a4eadef8d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d46212f0789c84b895b8aa145d5b45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d65035a8b4012afc88cd2bb1b1a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561ddbae30effd82bf9fdc0893349b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a985fc128aa3fef06fc9e7d2f497299558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d725c36980d1a11461e0f28c8742559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468adf24633780ed948d0b8229f81b98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9906432d5c012f009eecacd9c971ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1642d44fcecbc298e5e62ddd3411f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfac534c215d9bd38693717f8a4dcf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4267eca3c9ac19ae8dfde713443d09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136454e37bb0a5fa77a1d472b6b0688565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334824521f8e517191f7e7a49af0d52a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9463aa89c467978d3f4ad12fc6cec5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8860d6a8f681ca1e7c39644cabb762568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917efbcc7f7db5628fc80b60371547d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b02645ba4a18126cf1aec5ce9109d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc60b7b3550c5a0a895684076acd431571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0b33c82b18459edbc9348d3752ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b7e428a75701abc767221754b55c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e0f2fb2efbb31762388ae24f72465574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03042613b4d5c142e66315fc15f2424575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda164fdde63574eb03751d46c02610576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb6306e4fd729cb32ef107e6478df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d847403df2e5b70e623552ee81a31d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af091d6acebcc8ab3eb0b65fc4eeca9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bded9c7af857676b92baadd62d82d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe858a2a57c940192cb1a40309d461581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7f4ab6634a81ef3cd9ac2805975ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd59070e44d113a39d84d595a73ffb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb4ff180f6a109f6ea6a1cb6cf5cf8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fdee8376a1b912c120afd26db8702585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661f61e2d01f85443290aa925303810586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2bb417cc2c770b50f1c96d94db7e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e80c48de8d22051d18c9959c78fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dad3de250a466e4d8acc3fc14c7c06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7a247aa1ddf40bc736db11966a66f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07487a3b3e2419a8684d943772388d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd898fc77f2d21a1b5de25801324c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16460e61559d1c66302be6505fcde731593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a2337262895ab517e1e88a095e398594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ae00c75ca79906bc64825e5bae72b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d066d348346cc32492f1eaa35ebf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb0bdf980bf9ab617a3d817648809f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7140b25a98210b5580ff10733b15f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190300bb6c976f46c98ad776dcd3dc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dcd31c92069b2d0c898830f4bfa74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b3e67321daa3e4d59785a8300b55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c928ffa7f5b7a02e02e5405d72b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e25145e3737c6f4678b79f084fd59d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dc004c66540cd9e0afe61ef959b69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157984c15cd9e4c52c3e3297641948605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418409a0a89a44d0634270fff2bd9447606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475de9a20048a24c637703d0b683e1fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e0705a1274ec557097dee3bb4f4eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60474b67f06250b78d6885545fff2175609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f9b88154452acad2b25b408e15d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc384277f1a4e66a8ccc2477e66b71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71812f60329c403e7a715bbfb03588e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93166a6cc5d7b24bc5a494369a883791613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d9ed7050068680136bbbac0f06264614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939402c35b1606670912bd619a532b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9077e2ec482a1c3f252066b999fa209616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676962a9489e57d39547dc737f2972fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f289f4ff0c50fb9716963b359d6ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b80251cab9f99da16cc4ec3f14cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801d44c58917992eb36dc0f935254b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929aa1628f64c0ca8195a17d8c46a20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fac1ec74d8698fd51439e4bf37b68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b6d65dd831369115c80e77c3f054f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148615ea655f292ba5814ad55575d740624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd251ea7fdad47cf624c2b9d0cac36c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33d4e6e3d0b5474d336b3629bae95e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb81aeaa57936fd94e6821ab91a6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1bc47c6770e6ece57ad8d78a006f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a29c9ff54cfa51313701f3cf24be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e1a6fdf41009b9a379e8945bdd2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4eb54ecc2f1291756b969b38be71a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3512eea26790ba3ff453f65a8c924632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0afac86590aecc8a9a7ab5427252de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064e072aece08330e8b0f9a7b1f78d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2e0c7a1e3f782104261c9eaa43e9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed494bb24f6b36626cf816a556a407636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79c13eed181349b7d6a01a820d6423637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054bcd90efe060bc1f6e52624d8394638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad2ecccc40c02f85bbd2730e24619a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8357391cbfc94c61bf0a605d032dff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62228c9c92109be225f1cab932d4368b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9daa2e6aece698b363ba3146322804642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f4de979ced2c54c42bae67a9e1f2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105884ecd0f4bd7a7782b68b3a32f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849705d8a2a31068b73ca6669680d372645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f13d240b5e3a4c7dff98378a85c6b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857fd00f3ba928273716e9f01a62d0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca95b8f9b39e81277e8d7934657827648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413dffd98c9dcee6358d8a2b384a6c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0025098310ba83353b7621f43c694650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76138ac8cc6cf681c334d561a06346c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7db0148309dc58b08420e99fa97c4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629ca43c7327b7d34114182c8728de1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec49a233823fc549815a3a954b380654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadfcbfea82bf6cef6c216ed85ccd84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb27ae44fa9520660049827406fd43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeca015816658c12206eb3c4b73c90e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301d806af9b4039ec8f001da4a2e4ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfff74e56d6908aca3ef5ff6ece845659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2257ab1a86ea22329df346e49df6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750e96970aa6bf99173ee1a95c25d56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79886e7abbab8bdb0524a2192e44548c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a4321ad52ed6a0844f9c906c812f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1c39079e055854a9a48eefc06662664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898f44be6e412b4fd03d2ca937a8c6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8623021211285d29735e38df43892666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd81ac79e7ee1e3191f98f6f106120667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc46bd361aff30587dcbd58e0a91e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f1eaa2661c2d975db1516a31c802669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037729f8ed4af0e3510643f8edd8f6cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d713c2de8bc0b1c2e6cb1c647c09a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b433a6f54fbfbe88e6635dafcd9dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242024d6788f1bbbfacba973bbfecc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfcd5c81178f842b4eca3388381e64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2229a321869683af929b4b834377e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73269a0acd648f7faf04ab7086d626d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e79713a2b9b950b5751f6f8e93d54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c11df83d2a43b40fc0d45bec28584678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dcb8187eff59e5327f843b65f0b3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478cbf0385f82cb8d31eed2d274494b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a46eacf321d8834c0ac4eaf8ca127a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d423e90f859c8bb3b2ee2e25a3d43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4455fd728b8350ee45c2b727b2d203e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e174aa180a6529051ed8fea7166f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d29bc4ae2d674e34d8e053c79ec4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76f2264dfdc8e2ddce4e8e1e39b644686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f25f43c8d16ab0ca8b64560ea234b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf731a16f0b9d9b95b30f679ba7a1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ac5aa57e47897f535996f6b6e3163689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab403809efbd90e1d4c2cfd55bdb79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0736a6699872716ef3d0fad90ae7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce5b98301fd5055068f371773546f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ad91447e28eab379c8c4fdde8da5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51889d9365ad144bf82c6b666fe7628694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a040deed65b4c7dc6197d304a15530695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b6256346cec375a59e77cd952bd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6baa767afa48104934e497b41051c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26681b473af03923bc059eff6e29c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d808a6f42cd8a3e7353832a69d78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af038a12917d06f3e74a174fdcf185700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925d7f3825f3d567d877a8f156d8777701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5eb905ae10ddf41b30ee578bdfd8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6e7e23b4251159439de7142998e1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0402591ec69a8a3871577a199b8af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca144bd57e89549fa62bb680c61e7a40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d287ff883398558359f615897c5337706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800d6ecc94641c6c9e70789f1304b11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3a808e6089093d304644e46683468708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1026130c999adac04286e61e3bbf04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9c5441c2344edd06dcc199d653ab7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffa79e7fa7c939ce2c4f53e2c673ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cd6c281bffa9d1f8470e89fd89399712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742362a929bedcd81ae8ff5932bc65c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8958c5a189502e4284ca1ceca803e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f6e4727679d6d35f5ec6c558c4bfc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285ea6d73831489409d439a5371aace716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca279522ba822135b77cee2727c698717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63687dc3df5363925ccd9d4b477392718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e10517b0f84cb895ebf2cad251c6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36fc6c453eeeb5de11cb5b234f4082720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549ec6bbe2cd7b219afada18839df7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41e88700afca31c50c063ca78b11f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60cbc7fe13f2206e44c86aa5cce81a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8b3931e3291e44e2f62ec53d88dee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b820f84f73cd5c2ab9e76ff9503f94a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0cddd308d1044cc3a3900224d78a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e362197ea9e01a177d479d0d6ebff7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2e344f075a17a0286c21cb5c63a54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc5c5b0bf6488583e462bf0fcf2daf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710845f7edea9d5d608e5462574bd5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bec6dc25c5a6c3018563efe18f62f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63a3b7b80ae31170297786b01beb6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269ec83da4f765f3186b11a0d3903aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18485b4746c104e8e10fde89b17f8473734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c9da7e4cc0afa01cf621741d0f07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc44af9bf669517013a83c3eaf45ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d748882dd546fb9feb9c0e59cea8616737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93810bf2c8f8ddcb8a32c372030fd8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2b77de60f9396d6034ba09f4115e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c009e2cf740636c8714fb9afdd8c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa683c9e39699320133b014adc1e3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76870fdbce2552717cdc605a95f7cc6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a1872a196693d89e9b14f8ff85b0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80130196c3a814a05b3b7c28b092d8da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8b7e3b502a02448453c0b0a001c57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ef72951635774a41163131b554538746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30447fce575f43715493ba0f6dc6c2bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274033a90fec7a85474b6b12bd3cf36d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d489aed43786629662dc147482a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40f5ec0ee6dea101ba79da5e3b8ea9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555761449cb2b1642c9a8a114975234751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb0bc7f45bac3352ee184a7bd7b29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bff43271e64637ef04fedff9b8ae7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f9e3aef786d93202574a573c61504754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ffd93304df91d68022b0d8092bf83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7665d5c1a91fdb2d2ade31880c2e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548892b34a75ccc693cd303f3e799b6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dbb10d5b00a9b39a713aaea94d2ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83eda28e2516468908913619e68c33759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ea53dca5f70b5e697517fd1d421931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830612f76caff3071890b9c363255592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aaae2f903cb5fde12f83859e841813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423c8420ce3a2c3dc8cff161d4e5384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f17c503ec574d5b2b90d807a41795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0886ecfb55e32e2cba829fb4520256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b35d9877069006b88b008b059916c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ddd70265d5a14d0b873866f9890c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c8cfac37bddea99112fe20500ccb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1ee99ec0b355270f7c904624a9c3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af08ea17e3da5d9aa57127543ff9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00428df55a83fe01fb4b7064d02abb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e4bdd4b520e03dba8c45520ff35513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cfe2da9a765952bb16698e7c997f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0b441277e9ba254f44eb131b85e6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c12eefba4943968b61ff2e7396423f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863afe6b5b2277ebaf42926700dc317d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4110aed2b4d2373486a4001120ae9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d2e3b189b2f12c79b4827acabcef619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435e9d80604cdba0d0074fdb297820620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d61b9a71129b7c3c7a5e5588b98921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4417eb6a28dfaa9ee06c5c3764b4cf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6870a57c7a1e720800ae301d359a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060b5c1904fd5dc8fc7e7b58163fba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adb869200c3fc855782ad99ab90aa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4dad2342e673a13f4c9aba3b481b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589c7ae91d4cca06036a83e181c410c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d33612143bf7792cf79c3e0f318c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7bc56218a1335b5e2ef044d239c7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02b07b64bf8a1431cc21fc330be45b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecfd37c588ebfed4c32c28c432d82c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0d9493d6403fd62c7b86427afee4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ad1300a007aa6b852b240e61f58f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd6a8d40894c495eec583be58b6cdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d8b9c8b0024c726abd8fc24b8175335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b2cd44f64dfc73f32e4c20a03b7ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a1a1248031d723a6d5dfb80ea731b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc64656cc4e15ae0b549a10ef51ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ad42271db8b0346bcdbd1b0952d1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fadce8fdca017f60f438fb1e63898240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6181165ee216d037d079c63dc2ae441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9c7fe71d7d0877e519a43ca0ac07642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e625da0dd64bb8567a5fb14e225e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb813f85dc8e8103a67caf15e88987544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c3c966125722f8ddf71a76991df945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990268ea6f459e024218ff6920490246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aa6997c8e5cd5c956bffa34cabcd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb51e612ed157a725438decdc322848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acd28368084629019fb1cbe0ce25f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0375a8dd2b94c16402cededa431b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed552b8c4781fa42c820c66e351635151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73e7277db5749ea7ed00dde2b134d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a8683cd258ade8038501b733f2f7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31891d7b4aa49fae80ad8cbbcfd8dab954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b4301f0365eb2844c6c470f99b3da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b9bfb7cd042a73280ca0141cce4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bba5bd59b4847939c75c38e167d0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0671edd882592a6b643509fd51e2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a274f8deab8214796676edb4719fbae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301b2d8a7fcee0293b66412e7525cce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d9fa1c559f3cd96b50aba5bf3f8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd11915824d0eda010d7a85e10b0abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d61aff4497e573d36167ce7a6619b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33184a79a1262401546efe0be5f5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b7c8405b0ea2e48e5097cba0dfdc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21090215c4e0c7fe05e2935ce33e478066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226ac193c79ebf64c6f78cc8eeceea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be31e8dd6beed2374c72541ee29f06268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404264ca4108d8f4904f0629ff4307f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8246910e6ba025eb099e5a3a268570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35506ad4dcd46a522edb8f3c69fee8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f19e2684bf7382f03c087dc0af7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641d08a2a83aff332e4d6dd846645d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a415a0c2198472590b038c8b03a6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8b791243a432c09fa6ee1cffb943375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282187f11fc04d6b3ba7ff9a429ca53676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8fc914f6e81565d300aafd0a4cce777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5514140b73c379b1dca0e94b9056d4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd89d15c2adab5959a54597b55cb0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09447e4e848224992d23f87bafa6e7d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b02f2cc887f2b799aa06275b3d5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f08dbbe92d9985c97e79188bc22c9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a579b5307efecea476a167241e263983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a261a78bb6f887cc847246fc970f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042782f9c0ebe59d7b848a1b492d4c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf935305214784d1e19b998db9a6dd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec56d703901441810ca095d5afe21e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd766661ed531a82da3d543b83eefe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042aa29f1183f17ddfb69549788592889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a6c136113ff8069e3c23cca70561e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef31a77508ae2f5325d105c2995527491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88104743825c6dc22337eaf6b77ffd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab62247a004fd276ec7377a9a0f40493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121fbd774cc1cf5efdf35a74b66888294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff844306a3d3e4d0bb07e14f597083cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996403fa350eb345844dc997a5a9c96a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dd2613d1d85ec63e2775fbb46448197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3721a6ee4daef2929d54250303e63aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae26cbe0ec8d93e842534e1bb10951299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aa689dec3df7d8c70ecdd90a95937100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0068de158a5161e457d00991f4785101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2428c3d62120c56683c185fe1be549a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9969f86d7650d888acc8849972fd7f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5182726fb70734038e88721e29ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08030b23f02518b35f3820f5462ca417105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6dc1893e6409a7a9fd437e0f74f3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf91574f08fee231d2361ee55e4d85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60029ace9e13d7492bacfc371cea3819108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e47e66108abf1d481667586247855109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc406139db0779b3f029cb52980fc277110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc52b00b70d717cdd746645618aa69b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508b5ec90a294e037465577e2683f3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc46f68fc8c55767b8d7979b791749113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca937e4f441bd6324193b0ca64c94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890031fc0c0ae631bf2ec8c8093801b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039342051627d2ff6c3a93c1400ffed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92988ecca08930726a8764c523080875117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a37a3f2893cb8eeea4d6cb96342b4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8b4fa64dc3d00178b2df0e1739c87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f18d779bf26b581a592b8084b72b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f24eea1c644e65d93f8146180d9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca858ef43a43d19ceb1b53bfc211d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c5bd4d5813c4be6fde845ede0759123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66ffa78646c9479b0ae90d93d6e60c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b8cf55ad38c277cd8ebddefbcba88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8edd58fa8a113db5f4182e70e4845a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ec0c44a939300e6ac90c94197f0ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014d6a49a83848a7954377c6cae282128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f6bf8ac07f05958dc406d7812337e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce3bb4f58899c75af86c3815c3a3d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43054c124d36f0c9d1f34f8cd5adc518131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5d3d7a0adc1c98fbafa9a413a1a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f490c9b41264a98b18b93b9dd6cebac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01936c6620c01980f77c1c79bbf3f52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d5ce642e6ca7f1feb3daf5ffcf30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf6ca8272847cfedb970d3447d5a7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46367fc18b70fea35b466273254aeabe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186581557b93b203bc89e488b516188138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f637a1d70631203cce002f88f9f4a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0b55fa1c61359eeeb7c13bc955db1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826570255e685d2c20001684056bec0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a4100105267d0757686ffe7daa555142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a77cf7dec6373560db0f28fc2d88d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01fc0152dff7785b7755a2fa24803d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d7dbb3162ef42871880d5c100151e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44c89da29a77e7720329667e10f5ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f1523b35fc1d4813a4d88d9943f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbde35c651c71c718d1ae35b16862d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fea0031e9f53c0ae7fa33bf7e215bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d5927e4490c8e7c2216d9eba888b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f7bdfcf015334b8a293a05457c3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc7f712b542e38d891bbdc5f372e2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ae3f10331371c96989048e70bb14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb518e3b6d58fda5a3fc5dbb4bc421154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50edbea6db7fc7cd8e4440a8fb6b48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b9d86206868e82a208bb6554c08c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f048d2f0c8cd3e2b7fc8d2edf5d8b0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1416da6cb1810aa183b00c6d951859158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308fe04c4192fa6e97336126af81d82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad834e65e0a16066bdb9f92ead1867d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee2208e0f9a2ab1c07841946f96c95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9dec5d4f2d65f4089b241c6ddbc46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240792770bc1cf7a1892190990f3cdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f050f6a55175e564365b6af9cd18d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c6c261844f93f8ab599bbedd7b317165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe7799e230c4c43f20dd28d48ae3a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f499db33be860333bd975717950f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46691c7341097783e014ebdaaecec763168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5f4c867dd1c80b94683e45252208169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe699702757aa33295d4e115c0d85395170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e231945accab40f9271992e9f51191171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c36f5a7f897419e971fd2f967b531172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4ca7159297cc61cce566fcb0048a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e958f342052ff6f6ecbb5ca818bf52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6ccdde7069e3a9452465e92aa410c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a71e2f1e8fc6ab91a6397c0f87177176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda1ce34d7dd42ce13059d51a939e0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7a3fdbdb5479c861d7ff22b97fcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e63cd2382f281ac47ed58c4c2c8c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc821a71ff5a446c9f76128951aab4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2a366144f735ccfc2e1791e4b1143181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d650dda71d97565109d35020ad5f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec0fa90899995c86b0f33f67c484b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ea599101fa594b608c887e70e3cc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe13c1931ab7c092976404ed3fb59f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b424b626df853016f801bd985ac7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e97ebac4fc00d5aef6bbba280fb7be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcd207c675648bc319d0553e66f534188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608c0b0bb3715d2950ffe066eb9aa9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc5d70948af6ecf0a5861fea8901a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaff54e9f75074cf634452e3263bdab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89d076b3a6bc1279bb515bec42c22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514d8029e85a28e5fd0e75df6fccd5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f232ddb230e67762ae7110b64c97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0f530e50180592511fb93429bbb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96cad27772359f1bead855c58ba6e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d901649351a48b6eda5a266d0e71215197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a45ada1c481882397f3c14aaecb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8035a0e575d1add4ea4fd5e2aaee6e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082c7381cdbcab1c6b892669947df8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f59e745fac3016f7d2aa9a0e9b98b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a2eeec6db65f074a1cac4b9ddfb16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ee2be746b94c2d592a7fee3346d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7a3c6ee1eb44bba149f5b7f45d96d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3fe6d5d90c512205084a5377e3fdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32ba79934e49f5ad9e06a609e98bfd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cce5c9585c44cc22b8be5d89908b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d00e064d7d7c4a58bbbaf0e52067d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1d47615c7e21268a70656bd3b55c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0943ee29aabc88a123915ebdd87e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afde302491c8f82cbecbfa6f53cd55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2ed50ec72bd7bfe06d73496574c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e80e5253366e4f7780ba96501325c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241410bb4c233b370c481044625f3e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05faa57bf267032b38d09d8e24540b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f25511828fc965e3368c57e5e12d80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032878d8b57bfce7def02c50edf47648217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b900eea18761c0e47ca38bb6c25b2c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2ff01ea0c0cb8e0f15ad9390ab8b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cdb00f3f69f915b14e0d25e89c9a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a4658284342dc704efcd70c9e3dd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b2101405fc17b4d21daa9ba3dd719222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e408c8d79a684a762e7e5d307972223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbc4351a1ea1741da4df39e3ceb005224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1de772f5fe5c3d90ec40fc00b3295225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798748eb176d8a636ff2184c6691ee4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8bced0e72998889bd5d6b576f5b0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dca62b2737f98feb4573d3175cff1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac32e31b73a3d6e35da8b5c9393d67c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae09da95aa1250cb58339ed8ccc0aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc880f5ecacad575fc27fca05a12ead3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244e0e8883b93982650262182ef67c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ac249d9047f7f735da130a9d0dae6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d09ce03faac64333f7ae898edec4cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6479208146bc3163514ba7a441ced235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbaad4fc7a3d3cf71e7a6947533278236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883072be9fa30de97fabf260c1807bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084130af3ea40c2dfa07961eadd8e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411958e6ec19b152a47c7c13011c8d03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9fa4ab3a34a3499b65ec014e83d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e51d496ba3f59ff22504166dd11d20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5238e9c85ec96a565f0dd84e80d23e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde29d075c96f5b3071982e2358877c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200aa9763aa6549b552cad1f49154d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9727f1ffbb6bab55d63a19973aed5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd16f47a90bd74536802abf34080c6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826fca7032cd6d682fef1c0018d087b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836fdd20f7c13c886aaaa7c75b8d816248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f555d821c233a42e19469a4b687c4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739d74c1d0542fe3a08d4366110917a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c00ccf20d67fd95e2bca7807ab1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b52ed600bcd298d95bf50213cbb278252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bbafa9feb1c408cbc6e40535018fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00f61be767e049850339d6e5dac164254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a08611979482a3cb474a47262b39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817147e60ced8969121103dbbbb196e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7c8ae0a7f2e5a5216d5f463ec969257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24cd25e017681e36cd816fd42e134f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393b855e8816107058d527ca40443a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4dbf8f39d28d5239e4fd9b28208b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896abc5f7e0319db8f8ed93b70ef48d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746af37fd7f8f4bf8bdb0bcdf572d31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1466a4ed74579e2d3f3cfa5acd8dde5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c557122b687e17fa03642aed6468b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5508582849028b4e1bb3de5485b76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a524a7303d4cc17fd1b840a79e506a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a16674fa01b61b0c6c45744b27c08f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88cf8e2761abb41b84053da0949c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062f8dd85ed1bace966b851d636cb49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779d35cd49d30dbac68d3860eac7b56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5f961c64a6f6227425f61a7bf0181271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a0ccced90c7de8821133f4760254272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22029484e747d04eec12086f3d933273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587fe59b474c2495bbd0ec11751ae4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc394c02c458da819db3481a663c213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eec8e2368c74f7fbb947026a5228bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e36a08e7edc39f03bf1a02ea354eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d030609ab20982bea6097ffa9ce6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482e1b245fb20b02628ceafdca86c5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f457d33c6397e732c53dae255bc1ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a700c2c1de89aa3cd29341ae1e7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021b67486f0a3e997e4d554d9db03f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa00fc89811b5028687e4abb9047e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f385feeb41bf55269a3ea263632538d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aeb77100381ec85c9cb8c6900652e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145a04d16ef558bb4405099a1e17c80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec34183c171b391740de51e5728de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1210d276a7a19f9e0b761bf42676a97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15541c41f9fd2b0abf5bde60000205fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c0952c87ac70608dfa1e004198bf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd27e4450d3860876a6b60a37d70f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901d6b8d32e9ffa14b98c92062bc7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c9ca9fe5b1d8863d691e33abdfe42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2f53e3a1173d684f7c72a11248318294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44dfad96573fe8c0897634affbe135295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a02d364b9c29b02a167771f880cdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaaf078fa18cc2ee24301b1d9e762d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b5f5657a62ff59f849c83b298c79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb994cdea989bcd2fa0c89335a98e6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4939fb40eb5976b0b272d651c8340f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594f43a78ba26116d5ca3402d84fd75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611db05782994839104401f956098d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf125cdc5574f03fee510368e274180303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea9cb2bb325a6cb4be2ca4420a9f76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f58ceab4b89b7152e2b043fd78e7e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637a0f9211e507abd353d78cb7f7013306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbf11f19adc77127a22921cd78dd1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188243f0615a013bacd41287eb0a87a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794196b14c0d4a69db500818324e545309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d982ed5f3303a002ff0f522d0b6212a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e941b9c8365d9af08e26cb24da00a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078ec5889170a0f5a30563174bad463312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3863a67e5704b6451570c9578e8ee50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb12eca2ad7472610d352776aa395b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f33fbaaff78ede748a7196f846c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6911577c6ab4d368fe60a5e1da3949316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e6bc875a851a929ecaff4e4511d3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9a157e9324dcb1f9ec0a8b86ecc7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a08e9f689f5a928564ddb0ba841c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415521b511ee203229f0e3ffc116b050320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89295ae8e3bbd3165e06804d915423321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c53e6b4de830a1ba1e11079c3b2558322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9adf39e86bb0272d94782e53f7102323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8e129eb07acc09d2166e828219e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441b65ef1238334b4f8ba8b9c9d9262325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e231de58feed85876c83ac780ba1ed6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b48d682e0af3bc226df654ed4704c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9373957d94f8e1acc37a988fdf921f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928123d5d04ab16ba85eaf0f7ae4080329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff33ff749b35c860788044b8acf985b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0660a90f78d6e7c4806ea8a96213ed8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d9940eb39f42dd4d6db759920bf99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b416388e0bb6e9d337c34719320c751333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b35ce1838679e0be698a29a11d5cd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf14930262577d85fb4426313fde5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbcbed38b72d0dc72e47bc85018f4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3ba32f81dbbdefbffd34cd100553337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73819a9cd9b0d325ce79244f9e03bd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d702a7517534904d90d0ad0f4f9dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3e683358711bb642e163404e8442340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574a022ef9f29a04f68a840925717b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117cce502bb797b51d37422f2eced57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59213c0d2995c8f27bfb5a37729db3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc26ef227ef5ac6ed817fc9832b49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe5c56edaa8aaa89e8e470fc7ff4f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e2ae49f8a18f893574e1ef7d2259346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4b899dd6043c561f914ab7a088f59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3e5a04fa691c27fbd84a8e0b447c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d9df5c7ebf92eb857b19c6e17413349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189be9156d73f20c74689e9c62c0ece3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea20f7be0bf29b9318d6ebbfb9194351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9afc842fcd0b1d874f75caf5d297bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4105e7bd8a70951460578c18e8f3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d766ac71a09feb9696ed80c7945b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54c100ba9f729ffadf8ce6ad4c8c94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804763a7d6e71ee5610d41288d052cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf51c54b8f1303dd50883bc8545da2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659877fea021d9cafbfad04aa3c20d65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76427041864a526e922bd9aae8825e08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3dc9a3a59825fcf3931ff1f73f601360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e935bb8a9514b96650438b6c76775c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970dd38a787509b8320793210f1296362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f4a8ff37babddfc27122a6783236e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f5fc1997088028585f84e08134c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19cc19b451f5fa1bf200c93f766657365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337f94d3b311baf4ba5968f992add50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd8c420a675339d89b236ca967b99c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa50dd16376a076e556a31c3c4318c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad48bf2c79106446f32fb29252c19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e03c52bcf84c53d6b674aad93c79d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf701198d07743be48932d2fea5c4749371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cdae39a710cd69149ed2b3d65e814372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94418e61d600e9e020cb2f772ebe18be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc480f89b6450238b98d629979e206374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3f6d5320073d20e75a09dcf734f37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597087a3cd84f656340ed7cf34b3f0a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33f11f628ecd330d344ce1c5f11a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771af54bfbabf881755ef0821df62f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4919c3f55f598a68a571d3770ce0a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52217e13e20d446c25febc622f4aaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4792fd1918e96a669aa0c1a032655a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb7a28db9f174432d33c0b630a5bab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec64c676a7656ded1bca69f64125c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48d3162f4aa50b4d08050e9b4bffcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5794284477cfd09208e58d642a6a3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ddb825950c681767d162077f5373a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdf58dadfbf0312742f4bee1fa75b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f6e604779aff4ea497d97ca0ecab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f82c9bc7c55cee097f4c944bd16a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d11e16b3cd105c094dcebf9fb3367390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7430f64cb8bd9b5e1313e4c17cc16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb222fe71b0b335bf93b8f2d268725e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bbc2fddc1b0c2b2fe140e684904d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6166d57b6f8bb5c9bb340f93e8b59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97906eb691ea5b525014f1ac5703887e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90522f84546288ff72d8ed51f5d0ae69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80ec5cc684d5d4658284066caafd08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b46f404f6f3a92c6dae3c1e7a1efb3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce333b71383f466ab95d7d8d1243582399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774825295b635b5a54a841a960df3b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c615eeb9106bee7c2271d6c9dc26a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604db55627814d5065896d7670368d8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3885fe1e0459c74b0f424cf553347e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3da0051d7acd12a31f23fb778b5ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2778c50b82f6226f042acb4292a92b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c21bd48548ddef6df2a19a461b65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6f80215f6b434fd55dd4786fdcb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7941d1e91168465b60cb78f2f74879408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa726e3fd66aa3fc9959149917c9196409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf801c6ae40e2fef503f5cc3b4cbd80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd600f34fab29284e029134a23209e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eab15684041289f31617699d314679412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fb4c6be2bdf6d9d5386b9c1575e7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d71f8a590c26e92fc9f49a87d110c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eaa3373ba969b8d92ef6f72ca7022415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b29661c495522fe3d0c5ad46115dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df02f0c24b7a6e090b187feb45d62d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe8fcc93e8e421f9832084603b8a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f1dafb0381931ba43436417517875419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d7b7da5e678bf292669fe687d641d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a806edd5c954b5ea1b05eae251753421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b3a441fc9f8c7ec83360f1aefce4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f6a07b5abb8faf920d3df801988e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841a8479886c2a4dafd7300a5af2dbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0952fd87791c24e610fde1d2979497425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ccf6d9060eefa409a0b460ac2c49d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e61e1d0a2394e0df374de3e344b5b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68864b21746426fff6d16e1a534c8cc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a3e1b741182a6064e96f35ad734c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9086f4a23e30f105530ead2417eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62470f11a2a18605ef11e322e639970b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837d8c101049996d97b548a4f442e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8be969c018987ccacc20e178c3afe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee26ddc8978d3fe42bdb6e761e94a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6878906aa1446d896d269867903e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faebf3d73426a7fcd94ff1bb02f5713436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5690fe8a8d2fef825c09c08374491437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ee05fba230e408a577b4ccd58e54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda257f3d3606081fa2d3267a935f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec6e1587aab797ed8e99221b474cc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd5bef9757c8184e79df4982499b71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717afaa6dd2bab3f11761bb6e6af235442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779a0d4ecd473add2019e54a7ab8fd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3ffe435ba01f1564b26ff9bbf4cd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f147136a0c68c29c9c4c0bcd9698ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670abc03b54c674d52016f30def7ba86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de76b074c40e43b93592acfa498329e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed80461feda3764866372f25406f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f364a283374790e731dc8546b8767e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc1e61e4d138e9c4c98f628cc4e8d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0fc42b392d04b4a162dc241987d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94377af99fe510f015971814a8381e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa99ba23223d2604687cf93fb03764453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3271bdd812906ce48f4eb1fe39190454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecce2885a6c1fc8f3258cbeb21e0e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c458cfa47be59792ba0f071cdb97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be35955700b7934d58d5b2057d1aa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3acfac36f43844ff70fc7933894fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3007d5a52636499274fd4560455694459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb7ab72ce620a22847e9ecf4acd8e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd6b516dab43e9bafdd74ddf4c3029461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e9beafeadb259723ed3905030b813462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1cc60e0574fa035f0726c2692ad97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e31f87f84cdffceb77af565b5b4d71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e5b398b785eb8a7ef2aaa3ca0d59c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8209a5d7b7e3b6441f1e62e589ea4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8672d2b5f76e2f886a26c51a1f546a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d544f31b99fcd51347f9bfc6447652468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52b4058484926d84ccada3e4146442469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba774179411c73359ed2babe7bde3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473fa6eb732b4bf0520a47210f7454471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe18945a0d1268705dc8d7ce6dbf4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e79123dadea68d7c1438538d6900f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548685fcf39496d665d1c07977001ecc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f161c72324b42ffc8a21cdcfb5a9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec489ed555a2d605f6e75acdb0bf6bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f184f5d8382db47cd10983adf9c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64284ae94eb10342b7464dc6bcdbe8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e0254275c0d72f15c51376c9d53ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2882def52e99cd7da7dc7b2ccd09a39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba164b50ad5d6934a6e5897d39afc753481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d66f98a00592fe0b015e315256d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228f0365b766f29937c584b6213ecec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d06d32fbb8ba2d3e7f9f6e40d1762a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e13005aa910c1ca2d7b37bbb5cf22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ee34dcbe25625cb4b5915e2525355486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce77b76e73e0109731b32d203bb1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad1fc25c5d85ef7f8401f7e1bc67e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa838bc9f0410b5825493f6f3734e64f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11d969dd48db2f48a3fe9c9399c3e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a7efb25dd2058e79d7e7fc214e5f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c62e367b864cbeeb2b958f003e213492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3b6cf4e53246094ab19383b4bbba4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb899fa13ea5c62317eca612017f8429494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4752613fe3931d4746d75257fb85a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29977cee61e7c67ae2328b8e8cbe1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f8bac3eba0446ad4d74d83910667c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699555c5fe3c364433470f22d3cb48ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71136ff2f289faf52fb1d0faa346f4aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779ab57934f50b60a529bbd7b6e86d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db7d58255ff306d55f9d6f3081b122501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4f828f59eedd827fd07d380c5b85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee00bbdefa9e8ca9e8dacde82aacb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63950ae1889e7e748bed2715ae4d3b50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a92746e359e885121226a4328a1d8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150b1b339821881b807513aa50ed10d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b35a2a2afad9d6c5becc7958beaaed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f86c10ff2341e4a3038495c90f7bea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c730a42b6ce2cd67a349ff91db539d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322af70ae292728eb9c64d9b1565cc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4fefa29f555e44ae3b5d605ee0fb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872984d58c7a847ffed159065d4f7105512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6009b6d7c30eee6814c21d584bd7d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61d1d4b06abc513b92a0f3b42d9e45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d14ad7d0b93609f30ccdef22a152f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809eae6988086ffb22f24f54e8b57b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e306caa0e8ade07f6fccd36465a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868babd53d5ccae64e012ce61230cbf5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca0e6ebe85a93586b06377b0c77cb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba368ceda65130e2cd0793b1b93120520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef6d7a5db5d56e4fc422e2d970daae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac71a3a4674a6877dc0f510bf3a690522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89571805f917bc94634c087f839675ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf503f69ef6ce1d58aa4769531995c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881907d966b8aef7b814e17fa323b9bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e680ed3ea1461b974df85141d19ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f3efe23c72f20102770d9451b3553527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b94b10ffebd98cbb341fa9cb7bf0aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fa9d5b28661bf105542f9b51a1d03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7ec42f2ebed40e4d7ed59c77d5257530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63b7a445d337cf9b2c99bf23c7429d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bafaf3680dbf2c849ddb5b0353034532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577677e7c320b3576791f187b490eae0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e4fd4037e21f19c85bfc462a5d2f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76c43c5767e2205df4367faa549339535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31568d73c105999a9273aed929ca508536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4645c0544a5a3a00a503b8343b748b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237a506fbb60da94c90adfc06e96df4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda0517e9b19c0e91511e327e66671539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b8a5321cf3d7c7c2ebba672af7879540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f98f72ad1304f95351f6345838684541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddda0de32c38e2a6aec6679f10cfd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad8335d8f5439b9b1f4dbd2c52632e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522773b9b46ca8c8cf183eb45e56017f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1f5c7862b55103a4fa9171087f871545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c371ba88d12b455355e085c9d78ada546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e80bb2a6e6bb16821288508eec26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa80f2f6ae30c14240ff7a231dd90e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfaaff48c870bcd78baeeaa6507c64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3699ebfc3bb5aa46ac4e67952bbf1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf009a543aebbe4cd27cceb5a3ce1ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0bea2fcd9a824cf204d5ed07ae8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f2522404f649deab458579e0e6c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09eb6f54a7a7672d20a96d4390e265554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36266dc3496adc3490464af3804c532c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820e11fde19552d8ef986c33f97b366556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22445fbeead23072f5ea21668cd0611e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898680bce2cff2217d5aa7595aa7aa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267c9306ffcd81df8ac161eaeafeb65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9803a3843539e36bf362a311e224d0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dacdb7af726eecc0c776ed0d9597b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6036e942eac07affb56fbfe93d5bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd9b2bc9e25af1d92d4c496cf44b80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d8351418a457969b67e9245e70173564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a663cee57dca472d0143225ce205aad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ed3eab21c3df2db25e5831710517566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16905d5b0a63faf6b4c04d0bd6c691567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec33afcf34ac3349375e5e583a5f9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c792e8f1aa6893b48666fc096d925569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913344e3c96a4fe8da0edfbdb6dcc0b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e4854d8cf33fc2c3a33a524b3e582571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80e7f347e0e198f4abaa3b851efb85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af31da4d461d906c07d37bf1dcbaf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153b35100e80c574e42d7ea9e6a465f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceecbe08ff7265bd148bc63f0ee2464575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab277b67c903341536809753e6c7577d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d0159a6f4c93f31ca919446e83d82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc8dc1607cfc460488523672c72ab1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b965553bc7279d13225cea53169ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d72784376eba8a953148dfd8b4770580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed34edc3b677427160b92da2c7b6043581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315fca1b5dc2f2bbf0c51641f64f811582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db30e74e62b304cea2f61a2b971410583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82a4f3bf7e5e113f88c645dfd31955584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7e8aafb14a901f0feb836e1b8039585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec87becd91a63265561c1a3f0d49d4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d15f61290dfdc8f8f76006e0c0b5c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91baae23704701fcc436a31f978ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64921aee79f114eafb52cc4726929589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da830c24ea9ce209264445fb6f7187a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e571d13f8f660ae7ebb6ea03fbedc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a4403a59cceb01b6c083647f1df4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403f90c30cb131fb7cfb8222a9d641593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac2910d2183b4ae996ca138276a7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8429fbb7085e2d2178f0b936534c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f757027c4c019e5ba68ba581f3dd3c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060779ea7976b4b3a13bbb03e7743f8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c4e079d700af68b7d3ccc363d6ad6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2edeba481c1d6e79201dda7c2576b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37970556c61e991a5f63cee4a0e9e25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039ce32288cf4f3db0711a1fcb851a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c1d8cca0a6392eb6c2c0794c07af9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617686fe2cb982f78bc8d2a11c5a077c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093d74ce29f8b06b89c0eddce39d1ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cfee18e7f904d517599a2c1651834605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95534426372426474b8c1696f1b886606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5dfccd885daecde41077743108212607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9205b6e131970e54e173d65b3ba6bf8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d177f3e7b3e555091b51c896e0cbad3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7413dd965847fff46055b0d24b5c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f7186e4a29a04e692b45591f90646611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d251ccb46938d77594d5d2b00254f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d93099da5097d1d6a7d0cdb670e86b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd69231f71f23940d81497252f32d06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f301f223577ff4aec90bf4e956ac3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fda00ac2b613358b6492548a823d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b61839193b0b5a8caf16d35dd7455d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384532aff56be2933361074d027140c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515a60ba2fd1450b4bc689309c10bcf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208efe179d8b29044db2c3037461fc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d09aa28461bfbcf02422f0d3ee8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f6be9908fcce113fdd9d5b6bbd58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1bbb00e0c4734f7741ee61776c681623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d465ba9b2859e10ebde28b1c04bd36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81853e80d926c894197ce7e204688b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c864b293bb6384e534268fb8f2911dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402fe16ab1b4bcd774d3d7d2f7281c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310e9aff35b29e8abf393f5fabc9393628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49bbd4a1eda94618a8eab26224a91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633153b3fd558f79836aaf4fc95a2bc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f47ffb69ca615987d704030b08cb5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34664452e0eb5b2a4a2b7d989f8b21f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851827aed20aaae45d4b2c262a421e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4ff11084d10e88ea8898d361b85b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abb217c39589dc25d3a6bdcce00844635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f70f7541360fa8ed1b1294efebba0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b5e9f9e9ee43c6411455720d92d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa10d36661b7277c4c65c44737783c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eadd8b3059b7c9f05a19101b6e6b2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6430fc12d42ffefa91922020ce1eb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eda905e17b433072ee24e70575fbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7c1d46795aff2a58adb3a05d19aeb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2aee0eead2000a23729cc400a9b73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d61fbe9fbebf7232d9667dc6867bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fbae39982c4a0f3e84a9abeff735c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bfeac0fa4edac38e2ca59f204df3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f5706265a4f0cabab1a2f9ba4f5c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c4baeb46ed4ae82e7e714d9c16f03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefa81187b208ae477c0d54d70671a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca5c49ee660f60c218fa5ac0152998650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3607df3304b53e3eb8dd4f1555b80e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b3c76303fecbee3ce8f0899184d7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e23de3bcd22bb52d6b2aff54a52b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea85296deb2435cdbdf71676891ebd5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe11bd09517f922074c228bd396001655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726c47f4653759e5921b0f3b71ac1b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f15e81c91bc6a450fc64ca01d261657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd894b03bee4560b4d351f2fbfcbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e29d12b5198d3dcfd79c43a09371659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f02b35c76c90566ad55ebd35e23b65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db1828f3651bcfa67c12a2abbaebf8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5667fb780ba4892d829a7b46b41fa3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb87f04d3bcfd4a585d850097f7ba2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5112363f0a0e40346a90e1c903c3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253079d920c9b489db74046b6fa04ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67251f209244d58642454cb15ea2bc48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68a4cb89274aed4cb8ef461c5256f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29870c4c7a15ba1d14fa062e2e2e3fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbf4e7be60b2bb1ba09a2122eee0d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbfce3dfe4dcf63665ef78913684be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da3e5c4d616873f29a39ddd561ca97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b0533c9a0229922e5720615bb6549672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfed36e63d618b8363b710737853cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a381552621d96ff8a38b24d24e8edc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aed04399fbb098135e0d339d643cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44450290c8cc79b8c688a055dd0c88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3198e31b9e8a510bf066fceca642fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d432355c84522f91a37052d7161f67f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2533578a196de4d24cf56a77673e67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ad85b1769ee8cad26c047ac1b503e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431dcd342ee621e7b059c9840003e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1688c630b464ad41623aefab02338682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b774c750cd4f97fa268ded1e4e08a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c97774bcbe6ef6f98a49de4f0d51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7e5f43982ed245857449daf3a04b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e4e4965a7fc4f90d6a45028855daf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0d76da7fa269a462685c1e0b8ae44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f23b2769a44ccfeaa7faf4e491321688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba68c8642aab630f322499099d7a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca08a1d9b42e8e21aa2256a26946487690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cf4b37e73b862819acf15ace23e69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa086ca6aacaccf4fbd7e77510d72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daff9ece586aa4b786902a36877829693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56905c7cee17ab2ef98e1074a9c09d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76562ca77b93a099ea0fcb909c4954f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b909a0dc5fed8c1038db768b982d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd870d680bb339f641ee65f966e45fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf4cdf2ceb292e8168e0b0e1495e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8714873f373b0b4f90d063685577f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d204cd23ac80388922e9f7b539263700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ee3d3647a89f9342516f12bea7c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53707249c8529c802c40fccc44a065702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8c9607b8d2a6c80803eb38cfdf13f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509ce50a70d301152360cd164cf869c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6dc2b1141a1c395958bcbe0c3eb8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43268a13153c3e34a46dcaacf8b95cf4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a406d0a2d7f6ae2a4f0cc5148ee87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539285a32bd866f4636c123dba362b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c43ebf9b6794882b866b5749df1d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751128fa5197a0dfdbe39591fc4edb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd954709fcd206dae2fc3ce499cf820f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabfdff9efd5d3bb3fdf06c8c5db002712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda23e5e65092f83445e51f3e5b3284713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efac2092dc81d7e00e98a0d9944867714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98fd505d9c992675fead2c664fc87c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193accea59aa39f872cf0285d45494f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64046ba2d11c3087415dec189afc2e48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de936732ef3adafa4dc92d87e1e2372718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45035238de2be1a690b5d570eade3a74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bbb401fb3fc2543a00ac69da38400720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3799afefdafdf54c3790280a31461721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2465c31f9a6c1ef76f4a8d5f8e21f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83132cba1d982d6a7b45d13d6cfe119723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bdd77a92c9f3a7195cae7145c18f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd13ad998b9e5274a319945e1bf741725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bedd9e85aa1016e3d3c78c2b734ffe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3331e0ad3a5be51d79c229429aaf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab8ba7a46f77d5f3444b8a1437fa03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8977ba48128a4410281893096de0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c419841ad6fe4f684d209a2280d9dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e21584833935685c213ee43e713d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208cbbabd1d5e9fb114f6e3cb3f90cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851bb060a40adad815a2125505949c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38b8f41525f1b7f8045ced9d8d28da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f84f1bafa34ea08d3b4021472b825735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d89de704bb96a2209f947624df0f6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f056dfc8863b9a82e3c1c8945472737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b225957d77fc6d9b89440f64c7f3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e7d9c5892447999bb456a21a196e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46898945b63bdce869e32d4dccbe16de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aa0a325c769f5184c462a763229f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186b7389b0695b1427b364e08c35e1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9af450cc24ca2f055a192c0ae5ff2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a20b5f143d983c3ac006131ee0bd8a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359805beb5dc8623b85f7a81a9c6a08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893c52e9be45ea1bb53cad0abed804746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae53d4800a532db7b6e15dafdf61bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d346a4584412e16845f04484fc041f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae946471d3750dd2e77af66d43c63e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db038c926c3cfe02ee59c188c68ca6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4ebafa74c7fd1a72ee39a98cf8e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889835ce5cc69044428704e7303c3a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733326bf09c9d178f1c3d35432c2a92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6bdb931c27a381b874f344b46615b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dc336d6f5929dd0d10ecc60cc9c59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b0a37b68852e7fcf7f729ec41fb86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b551e3bc4aeb293969297e9c3d418757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022c683345511e7fd2ac569bc5ca6b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8ada76064e9e68ea1a445fe8ca40f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>