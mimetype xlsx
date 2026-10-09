--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8f136578b9d53e055092326feaeb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba86480445ddbf132cf273faa3c8d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a13edeafe5f36968ec35ef4607852f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30692016328837676d8d65e494726ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ed2bf4b77845f47d18058379650e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6489bbdda278f3451ecf1da0f381a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe49b5b0c9c0429a337b24cec5390a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b36dae498e1c795164a710051b2d948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c0459464a6cf6c20fd91a8327f2cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71171c238ada86adc06385a8f592c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b821558e79ff76fe01a166dcd1f40111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c91acaa835f760a0a3f0846015562d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fa591abf081580f21828787595c1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f3096a46f4d16c6c70e28e7685ee914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286e1166b33ac6d5a3a0fe5f93937ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf402d0b679685b099ee387de0755c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d573abe907bd96b0f6c89d53e9888817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a68b5b45e5a39727a6f7f17e45ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6b31148dd1af81e71d0b13351a9fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e424ea958bf8f603e1f23b45af7af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59d07bfc62666ae31fd02e39bc843621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ddc8db6a9368cfc0fad0dae26355b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0530d50df539fffedd9eeb43a689b4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a72ab42b7a12f6cdb0fd2e7de573124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75761d2eee89048af3fbb1a1c3138d0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd424fc3cce72d42f47cd34b4ce2c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4a9a732d06c31c4e6d300a5f4ca8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6a3136435d8777453281b847d17e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d37cdc73f2137671369b4867d9421129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ce224c5e4d5ca5a5e0c77c4b40a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8cbd0720b9b7996098d7502acd8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086fe70082045d56f726853c27830c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d5316ebbb320a19369ff8fc7cfd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8d29eee59c1b197466aa1c9e6a85434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd3a34890e55c3d7680de1de32519035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a6dd48288541488aa09c260331b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163af997f1214909d9c915bae86433237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a5ee4b202663498f0b19a0e9fea7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59111e90f35c9030ce08d3f98d439faf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0088fe3ef7a87590a3c36b9b8089540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d76ebe542df18cdacbd2bf749658d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54303410bfda0394f5f981a45fd26f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3e3b2e7694e9a046fda9e51ecab1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdedc41c612d4883183b96505560d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77361ff4e57f96c335158b189a5f96b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78bc9948473ed36b3aeddb8300bf7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac04090b9922bcbd110e21ac9bbad2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882535f985c486484b738a97c2d08348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb5d73f349e6c1a7112082708c9ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dcd6a6d9ceba3dc62bb1afcd01e3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f87a53742fe95e68d5fe9072243fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2dfd3df094af7e77b2a24a79afb8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c6c89c254c8c299375c9f228cd6a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171e6d628c75e967cfdeb3195d80ac154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1303b2fd2eb6c0f9f53e3055a9f8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e4e044da83b8c9c9fca2d1ac73ba456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb3ef48ae2542121b4d9efdf6716e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b21e0eea22a95917d17d25dfed11e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735df956084f9a96531ef2843c3d5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788b8f4f144115e1aaf395b86b88eca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bcbccf54a4da37ddba370298adcc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c540cd94fb67a64230e3bddc8a278362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571f0417d12f1fe70e6be0b2e243b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090a73ab05d8abc7aa1438d1823223c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a321d7408c4d87419198139fd64cf0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbe2c5a90e50532c1ada35c78075e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560caa675ddd0a1a4a542dde8bb4ecfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcdff8965c861de6910decafd4a8db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65783415792ec7575549d30d0bed4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e9cfa11da10c7438f3f11c2bc574270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f857125e68bd340b7b89fd87397fbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f5988dba1b53833cbbc8a813acc2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50009a21a1a5f676eaacf32e996b6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aee65dd064f9fdfad85aa4a59ab0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a7fec6e06840e30c93092943f56975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320647cd2c715e7d959231fdc02bf7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0414bb5be63821b6f0cefe8a2954f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae3269ac0b2086c3d66a6df82e419078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4207545a422bf52401eec22b8a18f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4702d2ecf66d23b513af61eb7cae7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57069e7239c5d9da9899f50c2dd908381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237804e09f57f28414c76c9f4ddeae3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda799c0bec017f53c0ea8e573fd69583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e6560372d0065e7e308bbbc7513e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cc6dc25915a05fdba1aaa25792a7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390dc0d21740aea10f0309cdecf3cc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba764cbc9bd31f7cd1842b80cc1df987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8fb5ba31bfeec086156bc0d9830488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618f9e618f439c882b9359cfe2ff77689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0cff437c3b580d7c2edf8c807a2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a31207ef517dbdf6bfac4008f5ebf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6d2eb99189539bf2ac8bb8288b5b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a32ad4f62a953bad7edeec5df5f56b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5682f50d7b361b289c80f59cef7ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49285c9af808a6775ab8923a798fc7bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25512a258673815b0158ea5aea0c402a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4793959e4a2499ab4b0729fe13ef2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c9d8c2939eab5fab24922c03dbb5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d301867dba37765319072521cd262b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a75801460c1dd90244069c7db9cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3daef899940c47206a16428cf1fc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab896c5068188139088a502eff1cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e509a23173976d836336be32a7ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef2f8ea4646441376ea4d5a8ddf1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61194110a7c291b9d0fb740cd21e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709506911d1b0724fe416c687dfff0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc2a57bed24900ef6d7f7dbd510832107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f975c68c0f90c240cd71709e18c88e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9472d6677b6f2d8e764bd64d67a385109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda0b26564e128ab71a01a60e46a5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e871077a2ac4144a468299feebe42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771ca75c76f74dca303607db189afbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70239532e20200ec54ac8e2424f3e421113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e8d2abc7c7bb9c8600de83046556114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e551b0182a3acc22711717361797115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6b794f2b672a7277c73036e903142116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151669a0347b90543a22667ae63526a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17620772fcc02fe16ea3e9eb4aee7773118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700aed645f14adc9f5ca1cacdf29118119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef55249a4223c0e753f58701263bfd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e551a02d2bbfe5065510fe883571f50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eda2d4856caaac2f85a31cbe3f2fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d528d9d645d08a7fd8cc7b0b554de53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e26e6f77614e2720115ce1438f997b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55643f21388068986b6f083430a64c7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1ae492c0fcfd8441523841286acaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45eafbf654c74d73db1f375539db96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6835fa083755cd5d8f24a0e43196074128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c2554316ac0c3fd88298e6c89b4e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b0fde3a80ca20c251392347bf1502130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145cc3979029a5c3c38793c22c65745131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c877927751b5240833ddb1276246132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1adf009f5aa2edd9453c28f769b31f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ba3c47164fd4c22406745eef821ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28616fb903c537512476f7660367ffc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c837674fda985a03ab5ad1b2b1a81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c804ab5bda3a99c110e4b4c79faf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a79c4c117d0956aa920b618449dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056726525c5cc23682cf84bc118e91f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa241ac4756b4519c68042c50398ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc64b9bd5e674e1f1439c7a4c48a51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f55457dc30d4f5fbc445f5e6b40382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dd19640b897d12d2f3024a3d70e5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077369096adadee0deb2d6159918700144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b90527369d3ad30c07286305b5d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440641b05efb8c779bb1341ff2f952ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e221caae6f004ad368ad01ec0d99f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04161360fb2a4e99c87a5b50f139ee0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61392541eb4b5d888eb192cc3c96d782149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5c5ccf28e2d772ef0d5dea6e8832150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315e181d431eced968033633cb510ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8191ac9e20807b640504d06d5fd93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee655c9badea903eb4288a882cf17ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c131f87430f6575392d6f20652ccb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8d925d98f3e91f26cbfb9a5ddf9ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf8cf76cadb05c18e64ab7fbb5c1cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090e328cd55f6d8e1380092f6a8d62a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b744110f6b6ab23f694038d926788158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65733a473edaeb5cbd1701e5ebc316dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad46b487c8a0fef4c96169c35d65ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd666356a4786b99515bddde650b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682cdb34e8cddd02190735b3dfd8295162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b25e07e53de549ddf2b76bd805869163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b6d3139641d4b469f79adef16205f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a3da6cca29e84929b7f081bb1a8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c2f2eb3d5bb91fa782cea5dcb2d42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fa9fdc2edbfb1fd90d4210efda238167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305093a93ca9c3747c3aacd46c7f4c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be985313c96b2f8f37feb0f9546b76b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c9c71ee4da682eecbf7e809cc5ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8f2c06d458e96c9f583127f4ee53f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89097bf6dbd78cd15e0e7abb8853901172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac27200ef337b8e3a6e7cc5548f654c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa19089924a601144aaf36cc84231174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502331b1bdcd1f8666ea221120aae82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026d400c019e34960e1c11a01dfe4fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b9ae6b9ea97eea658a42de03a07d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc073961f478db088ee19e1553f5dde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b621255c3b91cacd36094a3e6c1ca7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a3e4e050a69d1eb3a01ff032b8c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16bcf17ae6d49f240a7236e4910a31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0be44924e919a86c4450f4201ac12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef45bc398191a62001aae95a17b0915183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64351fe56422303ae3fc42a473481919184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e8859135369b1b50f6bad36655b9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e931db7a422bb355c43a647d4f0faef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb37e1ffe1c712349faaba1ea74bc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7e6ad52d5c3da470cd40d592afc35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7040c79fb4b6cf1eef9d0f67c6501a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca0bf434b59f29f7da1b9b231ed31f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b921008ef142ce17e452233267311191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba09b0d773ab91b898d66f2a8680b49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b00c7b3fe5252c0bceb150f0960a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc75920116bda8cd4ee915def11dbd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84234263c69407054d1a19f225a5d2b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e084397aa6439156e068a7d85125f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d03629f3a78e0d4c09e93055ccaa99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91282742d6960df2a8b2a121cfe0bf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a37acf2daaa5ba20545490cf57934199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3198b4fd4cf18170698118ad03197200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c1c446bb34a5540549ba9d727d908201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ebc441e5feaa1eb945080576ff2ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29d2604b3aa664f579fb902c8fab4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5475bd6a0a441f544d7d828be75ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabb76c2d92cd3db86aa421f10236a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ab28fd38b21fe41334afb261decd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec4bda66c639ba1d055f0ec75693e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e4ce3f7ccf0fccfb5232db1b19b6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afd81f56b958b6d6d296dbe73a750f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaa3bc18a959d00cf068cbe0a4814d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebfd1a6d07da8d37f1ba458c36296d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068623ed5b2d6445b29002588215b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642889dbd9951955ff81cc26150b97d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a35e04b328acdc1ed942a852b2cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb64bb9cfb0f69f241cfcff49bda5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fcffc2488532f55b75083ea60e0e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625f48bbf87ab3b5387e931b56c6afb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff812b42960511013afefc1454135d3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb78687bf32b891db242f86996b1d71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304bbb5aec14d812bdc5a3b685a7cc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a558721260617dc68a41a064411bfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad8de59598a2f92a30f0c53d0dc67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5edfd82638f6a25e1af7b803b4f97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f286636fe7bbd762b51230460756a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5123b06010ad9d65457d8c709b8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe6754f7bf784a90fba29e30b6afe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c494fb32dbc57ead77d6f1b85dcf97b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2093e40bf7feec21a19a621121365e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaab7daf847a6f2c09427de2d44ca0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe90c99355ce604fc7594b1e91f45a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bb9d184ec2c1c026f599fc5a9dcce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6391177b297605f1e40fa825914240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20266033e839c490283660b26c6ca981233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a119ddbf727172ef9992d7d00d6ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1329cc9a1e07b8c900a93ce662341235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165265d206ba23d23065c9981785fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b5451a1f4309f2363361b0461c70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e9e7094b5d035d459e5412fa38f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447561f992bbe2a9e0e7fefda430575239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa534429bbab0f85b4c427a51756f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235b05b607406aaf41808fbed37204241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c4910cc7978f20d8ed1de2bba24e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abcc132ef1c9cdbfe4107a03780cb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbffcfa3ae96875b71e865066b72975244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad39134405bc6ac3a2213b0a7a5dae2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387d344c7eb67663595abe7d3cf3897246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa102768bb6b3ac9ff5f38b7a2d5bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c98041bf6c443e09c53d92c075a0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53501bbb1d6803b6b5dcdd721130344a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda389d3851f713397c002711e177997250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061af51a9f9565538f67b10c6a4ea29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbce88b43bcd21a38871ed38f844ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c315975b6ffff3b321eb4e53fbbcb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d8b02024845e17bff3f80337d0c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c606665b6892c2bbe4d6290d6a9335a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1813a6e998b488059a94e071b84205256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d8bba9d93f39f96d01736f6f9ae63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bafcfd0be3b10d0c17c694690d5f28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d848252501379846cee85f265155f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df9d8e5258fad278b8b7aef16fc35f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2e137906a9e606649587b62e5817261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db2cb631412049a18feb51d3d4a19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fa8eb5f86f743b532adae3636e21d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61190ed756bfc899071c1dd110134a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eb05783667e269e9eee41e5420ee7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765284567392186fb05b793c89697577266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa178796f6e5f2f539aaac6e9fbcd54b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5890d9508f573f672c1a993b8bc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5496ed9645fc79be0c470942d2f416269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f24eeedf42dcf96296b8ffb79beb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01201b0383013c2311d3257d5ca0461a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ae032a3e7240302bb1295a16027b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaa2fb54ec78cd2bf5cc97596d193a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176702b683b0721a8acb06863515326274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4be77246ebd55b6989f41df982b3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9296a4519134504915b445ff52e6108276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f902bb500355d8b35cc3c0f66a40506277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec7f7c9257ea57dd0dacaf2659f3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6f2e111b7bbb947e567a4a1c477d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87537f1dc5e9fe2eb2e5497897a97e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c545d2fc9b6a2692c263597361dba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d0af1efd0d8fc59e9100056ec6d21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f94077a6b0ce275ed9f3900f8ee09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872bfc98a9f25beded239a069b388b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb771d2b103d9d4c8b795274691d8ecd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149477f6dae89b6a97fd3855764c403286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a43ca817909c07f4e72fa366f7d9f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2f98d4dbc6e7815ba44a794369019288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55330cf08638b611fbeac71c2c91f47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1437d83a5c7f0ab048007d86dc2b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a925c0019269ba21f1e3d9f94749c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa6454c89a0f59a13337f92ea573b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30ac8ba49010c4d1144669ce57955293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a004dfeab8ef1bd9ce94a3f382eae2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27866ef50e43d8000f5902b2abed21a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8d27bc3212a56ccbcb2539111e53d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db46291e050a909c52044732481a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72cf227b4f5207f9109e33becf241e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1ae874d5eedc352c029d2ff012edd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd06f130e5fd30c02b7e439fda400300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6897a6c0e8dffc1b1fb1befe4236b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d71fc3ee9ecb88b5d2a153202598302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc2c9aa03d644ea7a12ce4d337248303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69765c1e85237020f49690625c47227e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188e0ac10a73b7689c23b75253ea60e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc6019f0f57f4dbf53f04605a23f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67cb0bb66daa532d1ae1b2ecaf27d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f833a310f487dbdabb977adee1d3a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe5c9d64e6a438a8b2cbc127ba4426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b16c2e4e79f6a3957d88120ecb8caf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90149941cd46f49c4009fe8192c7375311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b7d73ecd713f90cb7e4edb008a2aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d737664622571794e7399cdd1733023313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169fd261d19aed3c698c91368ad57e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1295bdaebe234a7b2f67d788a0ac38b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814ca3775910c85308d13359ce79f5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b69b1accb4843a12a903223c96b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec3a4843d6a47874f30009f791116d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d373ba3e801ec6c64da0eb4e61aed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a44e25d4e48913fe6ff62df2cc342320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86ac5a2fe2cfa7be54eb3a4cdf989f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed7eff721f131f5718736f4c662615322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f4bfb63fd3800e04d27c50ec2a2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20e027aac74ace88ae285acdf39314324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae73b60000d63965cb0dbb52377d1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cfe96aca9c8997193dc5aede32c39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd48a89a24fa647ec10cf80909e643327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da83b8b9d0b69673b8acdcf082e088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51d48a25899f249027de97fa96949b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33107a7b73ca1009ea423737b5639a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce3d83417dbc9c41162d02dd54745c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477200a6a8801f809b63a7b2e88adce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db78ccd922991503d173a73fee4f37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ecb9eb13ac50c6c23d4cb0e3c436b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054faecf9a0cade2a28fac340cca9399335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e4c4680f69df419df58b7bc66fe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2e2fd862bf704709a031156af9828337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf98310ebef315ad35c1f82a2c7f78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6437774582db0b6a899ccf5d3028cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b870acfdad114e675272acc05669e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca084503e7db6ce4ea456a9c747a37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d828c78cd08a6e577fb5a117e2a802342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a76657a0fba09b513a2f71895832343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e15ebe44a8ca0e271ef061474de1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376965d72cc5b3af40981d45be96480345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f1f38b6cc251a2323643b42644c84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3662cbf707cf914fa012149dd7bd965347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f860adeef22398bf882799cae770ed5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08ba5ccb4d8b11fb6ca000663ca95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c22c13ba091563bee5b21736dc88d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84fae68ffea494616268de03696ce6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f111a554970eb7db26c70f3f1acde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9c93cc149b670956040871f94fa3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe9d4edef3c652d1b5db0f973a4e10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739169a26e27f0438bcac2df4b76d786355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea22c202c3bfb9374c339585fd6bc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a4d20f9a6bb12073d63aba65cdee0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08ad6dcba624242d23751f692a964d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022888583ec15c58dd8a1759038eacee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c80d410f958fc8e6db4be45cd4b02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ed616d42d663d7a663387cb50018361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcfd5ab28ddc06bd3155c619ba6b80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dd98023678d6f041c17b07a48019c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46261a30cb7c354fc93efe7414ce2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03322319d8802e4ee946fa620a61a729365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb716664115e56f8fe1368e15e0d5d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc419471c22cb1feb8362eb5883cfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bab43aa1ed4f5516d7de0ed7daf3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f31e13314191085f320fc36314ab8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5963fb2bb5069a9090747a63c08cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a2a0f7cab00c7d5e09c098acada1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21a9377e3b25456ad9de36a369f359372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb3b9ac1242de8db7583d79dc190fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e997000f6484cb0689ca1491a821c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c814e2fc679735c8c332b9cdbbd436b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f85bd7b4e843c3df4d764a101ae71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed371ddebecef4608f461af7bea5f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d47adb8b23ab8927465c10e141a79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf0ffb498d51e4b4bc29bf436d969c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33ddb4239c43b95e7397d6d5a7cb70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a2abdc492efaec5f330d3c4fcf493381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4941e1b263e305ddd3748abbd5bd71c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba194a89c8e1c41d55921a1db8e8fd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa3fd35b6436e9a6b1bd9ab11e21be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f3bb95da4cdaa817824ce9b61d09b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3512eea36ac53da06f8b93d6fe4c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae0a65951fd371c85c2e7461a68589387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6d1596ef2e7981b5932b6ec11e928388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f31a74d833f58c7d3641bcbf70553f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98909b8145249c73821f7e5eba1c0a5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e6cf64fd0b83eed1e860e1b421b8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef221707e1bea1b9d27327f253cc8ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c52a035fd676a35e744f5af3837a25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047bc228981c5f4ff092d2381f50643394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb229990649e98cd738b9b771b75a7d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463118c91296dd7d29bf1a0614b5e30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225214cef4221b33c77641a9a1b8a05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad26071b728b68eb6d4741902bc5247398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6d6f15b1c2c852c341033282ad58a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383ff67b563cab75c49e21d27b1fc02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48611f5dbcc9eeca008e3493d29d84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc0d59fbf5a0e0ce1b108e554f1d84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e48569e3a0072eaca8037c0cbeba0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3c66d28204cb1915337b2e74fa0c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ffc686916d98a607eba1f923d33e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c9e90b225099098b92c2153adf9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d181a32e7441a75bf8e3e4184fed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3567c4d9b21c9de746f2eaf5da449408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa496204582701460b974c5ebf8c65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38974d7958a1896b94d996424fb393410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23eed06dd2f5dec87d82b79b814297411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ff2ce6b02df5e3b5f46ccd0cdfa3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefa03e5ace3f3939777ddfe0e331f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f6333be0977e373d16fd5ce504e55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236600f8e95848bf40847c4a8a7c8e97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2abba866cd209e8df4fb23c38f8253416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64effc47c1737daa42164e6a5bc962417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d6f850dd70bdf9590f9d27f92caff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5aaebc4c8f6c78b80535f01c8cf8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363600ebd1a31acfac32cdee71bf745b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3561a9dcecc965204e56b4e09e64b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1e5ec9057470e1ba7e43db4e2f7af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84486b903b7ca6ba4c44c3a8b01bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28913c216e7b9e037676f0ddc0e1c4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61079df7bbf4d1197a83a8fdf15a0737425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034075ecb75dc5fce413c1363de1cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39177613805f6d9fdeafca98e97bdb62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b589f6739e1949bd0e31890a83b77f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766598e997fed1c2462b962487e9b579429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f1999c434a3e071048253dabd88c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0788f270ce9b4b2ad25a1d0eb842de3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69759464b965c041136d98198cb9576432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc06b31e428ed5f3905462013388b45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd0adc2eaa8f6ba6a7f9eca8797fa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbac218daca4d29d33bc21e1171130a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56d657176bb01886151bd850e840e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583fee1c64715839d373047a72f3f5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3afd0fc5e147b60f6e402f33f5ab2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c37d90e6b87f15f5ba7525e2c3937439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f9bef8ad82046ea4b6cad776eb46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fe69ca4b116f98967c84019d6d44a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378b7734055ef33ca40bb8d7e7bc05f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85e84d69de1f3ccc7acbf14f4949d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a618660bc6f57acf746dbd00dd08fe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73c3b4b82f1524d33a7ef1e7becca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a5e7f3e2c67113c05d3598e5a1854446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4cba3e869d19544a82134acacf01e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc906d6919400af849e59987d96d1b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841c2005f771a1b73b45ad9d5bf920a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f289dd3a738f435fa0177bf09d95a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d03301ef87b55bd5e714da6b0f89c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb482ecacebde9cc6eb8904183a563a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13954b573b7f6366070a3a864146d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be80622350aebb0679ac907dec5760d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e3b918dbe6bbf02d45999f304c790455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55b61534753d11ae71c4ca6734ce6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633145e8cecba19e3c6e0c539371247457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f901bdf9b7daa0f67a6791b01e525a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3912a6ac2cac89c1cec0e7453574038459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb7fb7785f2bcb9ea4247bb5f2e98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150215c234fefe1b589ebc9e9afe7f4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff3a301fc2ed30c2ce4f9e1768e979462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d42591e6bccbd9dd605006a6189fc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d025abeb74ff4f3f5a7c2d069b4bbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c56bf929b9ca27ff55c346c6121f25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b18e49be19aaa79b402acebe4c564b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be886104fc42b3f18729feb09b51ce99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb8530f99772789e2fcb1c54ce6766468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc029fdd26abb447ac2138431ad293c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2503bd351defb894712fac7b835f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6fc19602c5428bb17d11f78831e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845025bde6a8ea8c628f2008cf197351472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedca594bbe7a94ee3a239dfcc1ff87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500754fd2a679ae419182e5d985072474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a261f97a8af5207b4c6c925960ee9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063866538c20931a16cc93ef2dfafcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f112c094d80245b1aa888c1bcdf3aa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c43565f5b0548eac32b353bcaf3c35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7361fe17677cb970eaef2b2a5aa2d53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2380df469f3192bfb314818285523480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918a3c691d652bc4276c1a05d03626481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b75fee2207898ac05dbcaa419518a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b502d70870745d19102af85961b917483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a700410c41782bc495d97750ae35e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814fbc9e9bb20501123913c369d1e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcd5053c19610acd8661784418ee8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb34b6aa4b113c450c6cb2a7f54e80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf11ee4c23a97908de4fbf5fee4d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b9404d98bb9b0c185011c8fa1d9d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96119f77b90e68014abf3301559420ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c4867a162adc3856c83036300939f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb04b9c931839e88a0799dc43b60ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4d178d97c8ac7887ce4072a1681a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244fca75af6540d1a51b52c585cf293494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e35ba61bb735e8d25d019a1ce491b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d95e42a7eb19ef187775b5dd16eef7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419e2e5821520bad078c562dd43bdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ddbca3ab1db9c250b8876c9d8ddf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64cf3c2a1121315d85a54e84978470499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2cef1baf123665ca642c3df461532500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955a140f898a22e1c439150a7f8f5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90d7b7c24e12a97343cccdbfc37fed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912af5fe7eaeb2253ad4fd18ea3d7d3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449fa57b0ecac7f8c20ae77e2df8e11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fed623ee472374aa66bc432a5f6224505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d56e44911568f02bd6fd91842d4c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cc57237936959aeb1dda2fc57915d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d96f61c2107f5a137cddaa2fef5d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd28e55a2d3ecea9ca3cf469828527c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e3a7fd7c33cca7b3d090ea294a2dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc033e144f6dbe4af70cba2899852c74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a2821199078f3a4ba5b8a41c81e43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631755c547462ef60d06e71adcbaf01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278cba2424af2b60fa1455e67955f79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbafe7a9e69fae15b3772be09541e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bc1f9969c34a636b0b56b9a826a0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342993aab33b2d63ecfc4c162fcf315b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac1fb906ee1520a5b417d052a58faa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e077fa5ffbd3347b06d4090abf2a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdca21332910ef8479b350161151e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b059bcf7fa2299fcf9d17621c2752b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac67d25c1dbfc6b538d080ec14e5c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc642ff729d726e6e2c47ede6f02d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cdec58ed6f341023fb5e91012977c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e2bc0056046236387456f7db19537525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af5ce2515e0bf874ff3b97c6fdbb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd41f20d8779e6132ab97c45b056a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792162bbd447271bf957d3f01ec13a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd3dec6613a0e19cc95b0dff1b8fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782f141eaf036f1cd4cf5f910b95147530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93ae61ccf13cf80eb90f12904bfdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3913922bba5c5fe9d7e1aaa7893c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785de0d2b13a6dfdd70f1e3f423818c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ef7769c48811c27f0d4864ff06d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22fe973ff792803d8fe85b91c4de68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c125e7e44e6ec620dfbb0cba4d7c57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cec65eda9427a153c3772815dc666537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14882e66f62e58e2b6c38d8922c2c37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90df6f6c48733bb22bde12dd8253d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916653d6d2c6eba9023fd207a3c52fd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbe7f88b0c9e14e8c255e4200e80d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba693fe1c7cbad01355ec01301a3955542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2c090c26d1b4a4bd9f435d06da104543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0acf50cbe996fdef6a0d7a6cd64362544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c0f72fafa0ca68b76fe06746576db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af943d42f3139f4143ffe1984f874d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30956b4b4766766394ca1a44b88c7b63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64b36c1ff8e6accc43412f12368c09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa8ed5e8f0275d345e25347aa7d81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4f79a4b44c45266182ae41272645550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42adc2e43c16f575126d7575f14706551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d70e37aae1e0fba32a4167fb33ccf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a426ec36585fa6b9aeeeb2bfc177b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06ca18e5d37c0de59f74966268e70d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9361f96379ee5820cbfa7d023a667555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6949ad8a41812dd4875a9b22b62c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87044bbf34c689a12c0295fd68f331b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8ba12505c13bdbde0962c400b6189558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5c8857c5a01ae9f05aa8828bdef0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62922ddd9ffcd97bf535e8327b384b25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097df237c0e07233050b4022f30e11e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1b703a575a3e8003674f4367e4b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214efb60a05425e92d7de9769bbd6ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fa60622f09a5614b3e83f9eca8834564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca3aaeca62e4c78a3a5d74b86e62ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cde43fdc021e2be5c69628cb81ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17ce31d0f9625d0516568b825adb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f038f2fa61753947c8361824842a53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522998e6a87ad522becc16e15dfaac1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e5b36ec47a17607aa369a0b79e80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c6aecf963b2574fb01a9bd0354a0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59b8f0ed49f9a76fbdfaef8770de7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6804e5c4a2deee1405a9502af63a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7b2f5396fdde2501a2a181053751e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e046c080fd96923ebe0523ea3374cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c5b59aa2f43b53b9072bb55a15ff0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b55363460f334dbb8a6a50766a50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fdc596a123c30773e83ce66ca9d55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f9d19897a42030f2c23894184cfa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41515a84862f1f27b14949f949a49a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570bab5aad3b878548a1c7068019329581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59215edb770a365bce70710c11c166c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b98fde264fcf8c1bd7fc3337759891583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abece1d26d43ec37ce1cc9c62d6b4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a14672790658d14d35d0e897a314a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468a1ad5fcb109d43948d5a4e9ff88c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a67fc06ffcef3105eea4fa176b04b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9986052738e1ba5fe02dcf8ebbe62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e54a22a04e81337023ee06a0f0121e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2324a9697bb856c3f7c75ef5afd3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb8d7023879dd1215b17142a428633591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cb76aa6fa6f3f4201ca0c53b6d499592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d821def7fe32e7744b17e0800c948593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef896aaea115e4d0063fb07d9484291594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d2a665155915a1e74b9958d280142595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7ab8c45e53ebe73b65c2cfe9fa573596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f096dbf5a5f7a4a4073ce93d8f2c7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b9995bb1cf237e25b42ec102e8ca3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d515692dc05d91fd24519ce86bd2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8ebf6b7c8a5ec6807f826287c240b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91678b013616cb1b4717c9e2152e9e18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e45fc8a73cc885c83f9327e50366af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fe63a8869143d1e450bb4ed3e28c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a2376b7880d0c62bd3b272395b25d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9732269bbe25295bf7cbb0b667bc6ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097a26e7e3393de7b22a839bb32e26b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e72ce7fef6d75fbebb62e052da8e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292ba50b0998f33658fc2f5caf0b277608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdf8e47991664215f7c100ca14b25f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aae28c4d8d8c25e4ae02de851575f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7019f995abdfe09adef43cc539db031611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd52b13c7be8c5b2b6d654b35fe205f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a0383d14c21ad2adbff1e506b1c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fda6766a7a1db451d026fef22cb286614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722398c30f245b15924df201b756a51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69f08d2e80632975f404fe855e2b2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aa54c468dcc258a8082009ecbedef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6665e3d51fd2cde3c3affd163b26864618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d21b6c3a353c4c29931d2be810b411619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fd9d87543547a910c4ac5a0ad522f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b38b985cf8670079985411019c756621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdbe96b36938512279ed44214b4519622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151c51e08105aea9d2c06506783254e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9c66e15f12b986e8b9550dd343d76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b771980f81252c21cbc59d693fd7ac6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8027ae9d0783c7e23a29e2f42520b4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45234b9ef3021550db6181d65f487e19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f73e0e2473d1190aecc4e280a8a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d52f79536f908b285df7d292e9a3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43715a9ccc85df92e03093187e25d36a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ea1039b5dd77ae352f9a0c6045db6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131cfb1e0dc969a013edbfd6bd6044c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7440603409a63fea57cd5de0c09ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb7ed078004cf1b7a25a0b33b30e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84e32e716bd46a817ecdc34b33626b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9db4df32cffd8328edefa563759d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b79cb7120ac4c602cef4d601fbcf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e1201f0cfe40fe9559cf033adc3ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043b4c4bba97db6894146210a34937b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a43388ce0866c89ec4bedd0e81d621640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff2bf0303455f0c922db738904b2f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca699a4cc6e206e48535308bc69f3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d82f9f221dcfbec2b13dd2fa0d402643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13149bd385c11c020cd33304306f7e90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a11c6248f00db4f5f1b8d8a3aed3bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee86daa13636930e5db4b38e0b4e518646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470211068ee33bccf7a51f1248e1d71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799963721cc803253dda593f47dce7f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb8248a24c4e99c1449da03833c882649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef101184f866536b5c7eb9a7b7c69f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638706f6f0cc1d814accac2cbdb12ddf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de737937eb3f18769141c192ba2820c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc49c81d200656ef86b2cd5b639d6eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd74820d7d38ca6de8e76e63332228a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af2d1263cc06d103a5622013be39f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d18914442b79ca3d9f425587154722656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b09bd077d987dc09f1f605feef512c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7f3ab7e51c414dee2583f1d82bd08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c23158650e3014b6a94c848cbb8312659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f07fda61a518808d05922bc82be1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164e8999a0adc4ce1b25367ede9173e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d652ee48e2baff62c2aa425cfa04f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d157ebcc81a67b104383949694d7e8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1984189fbadd8be2cb3ab027ba709664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a5ac221b0720d5d77dea2196cbb34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f691d89130a544dd49b364a85966794666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c752bf387c4b472196cb25b4012a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2f2e9c41c14f073495a496c04bf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb495eaab83ddb3e25ea814455a1a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b343115c89a02e22bd38561df12067670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69afef20bede0f07f2beb8b515fbc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c1e7513730ac5ed7ec2bbc9520bc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f0ae92eda5126f6e338c19a5dc98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b3af38686e53fc4aac3e39c17bdcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193fd37c36a87c9cfa4fc0cd33a8ffe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e72ed490bcbfcb323e26bf6bc1e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c40e550557e825bbc852053df594e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb06eeccccc2d38ea7013dc99cf074678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede28a99997c9cab4821ef6927589066679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403ac5e9505742a2e4461abf5c7cf66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1e0fa9b09eb12e49549eec8c6ab82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5718b6a7075e6a1d1a8603c0f666f7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0817f2544046068d52c05248c88e15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a1efd1471ef5a15197b9854732d09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a0f6f4a50a902f2b050ad92da52b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38799a28a0a2090db00fc0d9fb9e5f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08963db4caf02bf6e974a5f71b79521d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820368ab9f01156cfc45962daa050d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5c58bbf6c47517778fc908fb5e41b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247c42cd96e6d218d6eb1699b9713cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88646f267427a222abaf7e64c7aa2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891eefb77188c0773a10db27acefb22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403d6554f5825f6e8022b133e97a516693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f01f54781f96de1ddba14ce4efd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303e7fb116e2d6eadaeb250f3600181695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328431ddc011173d7771244131f7eb2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3aec2797a9b220f0bd578e1b2d785697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3282f2fad750b502f1bf95dbeda58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc171eb7eeae329cca6edac2f11c27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c355fd3040a2d1c297af4bf8926ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce6be280a06c88e4888cc275d07828701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874694812ce7fdf371a92d92c775666d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8fec8c1945f4f2dcee15a40a9786f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed904af2b7bfccfc57a1f36e83d5df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e07a88c695ce6df27914b17aa320c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce889d30c5ba7913d8e4a2d72c31310706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e961762a04bb3b3330b43df836983707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc58cb36c5f428eae92f235c000a431708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468b880787e9e8493f884256d9c6531709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46d704bdf8c42a80890df9805afe87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a6b37f29569fa8f47feb985bef161711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e039d7e8518b7925f7dd9c85bf0dd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1788206ef9425098ae83b8563555aaf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb6338cb3ddeb9810ae9a9702b7d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52b4bb258d9bf0f69bd918963fa39c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589ab2bcb87219740c65b0fa9f2f91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9145bf46d87ae736aba6e0d5732708717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656619a9705f2400b1b9a52096a4373a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d09e6a4a558ed0703f324d99ba151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea091a5e87692941a61a9b3887ff22be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda30fda91a9a98708e93ac0d33edc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ab55ab1b04734e4c65db0dea060b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d53e29f0619ab725483fa57dabe03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb1616ef7831a6c40c12e158b3778724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49482e5bdc51d3c4e2ef87620bff43bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972deece7e046ab14956c6b14c0c47b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831272e9557caae0e3e4f75c1dea9923727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b7cf5b8e6f9849c725451188037fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb207c2f69dd32d1f497c68164e0c74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820074d2b05cc2ca12f680978e8a6373730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948d0bc885cd11cd73f95d47ee13cbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012184a757c9c49455c4e9e82b22e1cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d040076bc5df626d99cc9be3903f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badcab2ed184a8e98b7c63e8e2b78c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf1081072ba2acfd864363e0ebe998735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad1fd0c4c780d377b64ed80500b776736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e47b60080094fd7941f13ecddacf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2be69428397467e07dae9f2b1fda1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341477e792fd66c0ea8ed094d709d7aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f42c43ef89a45ed65eff2e0118b049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfb9740381d0755314dffd89eb33bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e185357a7ecc62e429b8516bb73a97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd437359328b511587cabcdcdeabf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc837b0cfeb554fe9f37312a60e4b4bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec830211799adbc89c92ccebf191c1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58381de6bc45008060ac6bf09f868019746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e429f25aeade228034afbd3124fe88f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee9bd28cd10014db1fece710f51ac3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1f59449fba6993088664fd3667e94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d05519f6c9c75355fc9ad395caaa5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a0d99145f08395537a0b68b4dfa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f5f86741352d308e04209d894329752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0291c40d7234c584e92bdaf456329753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a2c6141986990409eb3f64f0df0d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc223ae6291533b1f2af7d56d0243b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b994237dfff94690c473feb45f4630756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8f24bd0bdf40a1af02431111af925757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff87fce5490fb62ace21c73ec0ee132758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b533090cbe5e54db4b712b23da18759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b38a69e1cbfa8787c749434adfb341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed3dcbead6850f023bc7ead2b4afd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b3a4ef7995147fae3c4f4455b7f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4f4a44b4be4ec0639cdd8d9f45b9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d66129cb2e9636616a7ce6bb49c1485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34324086bec8b23c237978d6ef43b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6dd6c2770c5e347288d31c3560bd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915d499d6cb7bdabf534856ba693978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b7967201aecbccc33962e8185763b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517649a479b37c9e161ee2061797dc7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e1352d7da95f452157179dd10cf1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bf730e517b363e940a8cbbf5bb95212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d64b00ae6544d96f658ddc5787cab613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b5d211c4bf9b7bc329abccb92281214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd7e81c0fc81779a23ec138c6bb2ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec19c6dfe1c218502c7609b6904108416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4754cf86d4bb9147c3c7228391299a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97620702934fabdaa7e10d485c5fbe7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39986894bb46dbce7d1d67fd7fbd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a0efadf26972aa3fb4f79757c072320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc68b49aae40928e942a36ccd26400e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c8c9c13da7648098dd21014fd6eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f019954b8acbd46cb9b3d8ef440af8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d521eaee8bb975d00fff46e1330b0e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60967cc63bf56b8d3372f4d0b03050db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ca644f705617087a9f2b517c3ed7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f0feb34c242545aabc975062bd96927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733848fcc39bf76e25dec4c478b0402528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e186fd08d6f3180ec67c7cf823c0be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183486a70c1b4deee7a9b7de643ab63430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23238de1dc876ea51c0f918d48fa92d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba64a6a8922b53ebdacde082188a3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50edeb8f79cef7c5077d3b35b6b89033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2be06061b11025f4ae4a5e2a607a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee372df580d653918ce7f9a323a9dd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236edab509318d0716cd9f5f3bab62d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550c2383a8b8534d93e67d4b817e65937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad532986fd2f36656ed4104ba11ed9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848caccc2fbf658a88de944633d408139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d499a531c6499daf1cb78229c707240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b01ab837b07841b16135c9aef7f37941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad03bdb657b5901647ec8b0d2d29f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dbfa8a1e114891e42e52255ac093d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd02f210d68eb3f4db78c0f43d9d6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8dcc679ff48dacf1c22b622a712c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d788059ca31b9a0afef91f820fddc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8f1e4b4877a07a0294256e1793cdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91454d4057b8769cf0912df5e9014ac848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3bc23b6f222b804dce7850e8d818949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86071006fce59af2b743f4a574ad04fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc879c8b6362a5219f805c3e1b28b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c29202894c81b3c3cb162f8ebecc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37cb08b958b0f6ab995f3a5cb1451753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a029a0fa123b739a4f14bbefb751ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180faad56ed8b432392a34db186db8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998c6b29b56e1fb250c157b39b832f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7523efba7cadd428eceaff71a4358c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4e7cb3f082056155b4b5fa170121e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da98a00334dbe2764f263f0309eaac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15092950c0b3e7698c6c420ba5301d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44fd79c4df399b8df5dbfbf521df2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28268779ae79bfecfa8c6196191cbd0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81b13c44522b16d9ecb2945bc0224d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4be5a7c84f86373071bec9f7ce8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c49f17bc705f3bf3661572615dfac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec107f771ec75fab6fd9c9528b81bb8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e55d8c97c4638472fb1088ad49b4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcd137f9c63f156ef36b7d347eeb9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a97870973cb109b8784f8ddb20d3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7c353b53696eb99ffea75a0a04c8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a2897d3a20db570ef38388e075dd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4fbb50fd998d1c80580e7cefbb09272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa3300aa03d68e44920106a4c1844473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe2d2f2f225ef4ca8256fe155aab274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabed33bb4f00f54b604526436eb89f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c410b49d05b4978029142568fd056d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1e5c2a6974d51e5e9e3a9b70c6f7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329995a216e966699dda24228844c01778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b8a4962431b55ad40e3f9a03044879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fe7b6d12ec208e446907d6d8dfee080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40098cfc2e6f08883918952630a20481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cddf13fc3a8e18295c22733ff0d4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46983d334aa286a4613ee31af4a8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88da21a5b6989139a2998d350f552584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda723378df792841eafa60726450abc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd641de0145e02910ef1f0e854718186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331eb95838db3fb93e466ca14d43fe187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a709918ab5ab35883e8e0f3239bd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108bbdc6df8c3464f7df99643458d4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef1986e60b49df58df821c3373da590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6cba5c81b31f9954d602657344e8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2c5fe74ae8542d9b69d96e99801c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a309139cdd92d31ea1c5cbfeffe4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3481b8ede9cfeab4e4060954c0a5b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748a8029cc61841677b6a47cfaa37ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c0fa9e9267852871cf4544bf926d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a9174873dc74d0a91ae7b299c73497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa04dd3af76f845faf85aede2a5cac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6b601b7afc023d3b5d5748055106199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf073a6dfe2c385aa58be19eab1d608100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8922ccfc57e0ee0a8b6416a18b5a15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f46ed00c976788fc7c04588172936102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c26a15a1a2b3b089064a48ff36627103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d40c3ca561e242865347060d55901104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6336eb448d157ed5220a0f241a8ada5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1303f0fc03d185db3596aa3742d5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a8a4ab5334fc6df320a815f526eb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5873c835733c2931c064393d21e866108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a8aa6f32f67730ed025ca97b096d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b80a98223aca3e40bdf85b58a9dc12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69690e2aac9c43f3d84004e6c58e0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9e1558bf3fb08bb63ad45537e3ecb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db9cc89f0fdd7ce161672225f17227113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacccf58ca9bd0a126cfc845428024f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30617318f71a39b88f932a80fa9a909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109161b7f0be4b9a6828c9c72bbb906116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546b94f972842d2e73999c07fa6c447117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4368b6fed076ce51d333a47b71599118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c529badfcdad5260f211eda1385035119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c0a8a9ddc3e1bb196edd7bc9c02ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66012cbc4872cede34e7743b48ead121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b98ec2765c8ebc4057e98c9b9a971122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca151815f47f80dcc016c1271056d68f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67583cbdf386ab8a5983d1549f4be3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbdd43d5bb9a98ff93643e5c729d17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2974499dba9dddfa5ec7619a7db45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf626c1a1c736797bb46709657946c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c2e7475bd2cf0fac07b0d948a3af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c184fc58ed145361518ffb977584129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f23e0e3b2533cadbe27298c0e7e709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272047d4054477840edd810f48ec097131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544822cd4dd97f9e55dd3de27b77743132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01985740216aeb01e56ac0a5a1bfc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665277766db95b1e8c7e9df7ee615a10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8744b4b773e1420d7622b27c347c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846403cbdc953df8d1d923772c8a12a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf6c20aa248aa531c82326ab36b45c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e91e8cd8fa5385c9141805c6cfd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c3cf2b746e9f7bfd39197a47c0e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e221d33b8e32df97f23ede76228b4c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc357c2260674e958eedb90b82721dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b96fb04d14650cab36524655cbeae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc7d393bcd58f6356156f7e37efdbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bef913f1f4116af2bceacdcf4dea8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec029e17285337bf21b41a312b9e396145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061e1d40550af298f62212a8c6a8ac2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39876bf7af13a3a51ab06ce6ee9f3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a510b6c03126229ab89b9bd795c79b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90b1e1574fabfb8f35f364c7197c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e15249f26b685183d53be3f7cd847150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728beb73f9ef99f56c5ae2288143396151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2132b738d3e123974748e20420706be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306dc577f1f7657d0894e6f114a0fe8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1090897e3834b99b66e2894bf12416154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5895418f21d0f58cc64b50f8b00d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506511241a8708b1de2c02a63446efee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2b37c3fedb9244e30101bcef4d8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b178f2d0db56d3e426d114b5f989e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4caf2f52b7738b31c26275dce2d8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13893bd34d91e3bc7056f4bd8588974160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e04ed76c5503866fc097696d136ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da692aac829e3f87780f9cc09dcf40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aca00b656c56fa099aec5d1d9df2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94806e7694048667c8f785be30d0a28e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2279f3567bcb93ef60af67276b6075165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1031abffa2eb8f231a782da2af989166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3675c66f9234ef42e68c48dd2be05d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec273d7466430d02837c00d074cee4dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343987d5b44b2bcf04b931b45c108c12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21698eae6dfd058de39a30d8a540c3e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44040d9f0fab1bd7d536d1ec378646171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d89cca70a068e4f2f9c97a659385a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec26b3d7320bcde2a2fec1604fb6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d527ac64e02e28e55f2b710e716b65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d5ddf3b84b2409d05e29f49d9e6f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680a29b9ac378c1d86fe73c870e6f06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c3c7a56f45e682a4be520c54f055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3151cf4e21094340902cfd04751d138178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbea269009024970a4f264256944f37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c10769d9d72ade1ffee459e833bcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6511e29b9da819953205bc971bc73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7abb92e20fa5e4b73f0fbad564fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b3adff4c1265e0792dea79f5475f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8689d3d8100119625068a747291714184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c86f528d29e241574dece83dd7e94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc604a52724baf1bd1cf2993ef7e3b3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354e4964cd93afbc6aa7482e17a0662187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b912b0c3262e4cd1f89f530fe7083188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d396c1f7beaef1f5e912286cd36a73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0df5a0d4b3e81bf1d308db6e877787190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e44d256a6c07da46cc4c9be85d317191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699028c204c98400fa8f6f5c8037aed4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb84cc432a59cdec734a35698ee271193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d982ceb5b4a40503f26a61e7904b0b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f669943a8d727c2981e3db88bda1a2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85929d3e2ab5e591db9ec6baa171c6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866c2c729fab45c587e205fef227e36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ade134786ca57164a02da46f28cc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11209a5a0d10ec5599c4ea6d05b96c38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f1d722b5d9ade7c05fe2bd340240e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc6bffb3b461e05955c3e1f27abc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721702cef6a154aa456212a1c972397202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259ab219c0e3d0b775aa18aebcebaee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7398be2a782a1eda36f9405a4b48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d8c04857e82d2deecdff1d0eb855205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9eac0ec98c1d628bfbec7f8999d5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945347e2e3227aef7ab1b11096ba5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeeba895de9d23327aedb0a27b9abf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6430134a85ffdf388b27365efbf11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fdca559c5bebd5173bd3fa7ac6300210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d69c1d343a5f8a35aca390ef214a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75804bde7cc06fa87e882b1f35b41e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d2a66b89568c5eaf8762c75820f8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b02af9b5e15baca270f5ea24216ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb159c91160db35ea093c4ff2bcfff3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da81693a7aa5ab32032dfd30d02e260216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb72b1761dc509c64c4c38bb3da95f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d216c63d30d5bfe340aff75ac94ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3ce12692fe07f26c7ff3f9715dec8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d9747bc63e4fcd615aece3803bbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2b93fba3e00d97152f36f4e9cd77d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ffc1e69bb85266a809deef797731c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107c2f19af852a726212cdb12de2ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d19130f3fec2f72b45dc6197589b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9151c2573818ac48348e170293d31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6fd31e153e4afd726c67ec97cfc22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fada63cefa1ff53b28e8c952568e60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6d906affc29e81727957bafd9d980228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846a6d22d9d224a3ab1c0a48a4ee934229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e3b2b20e901ccc08f8c4baee0ba48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d17dd0e13b3a478d0c4a26679a89d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf26e6188bf5006d23406c55ca72509232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e24d8c5bb15c482a32994662a99cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1fea2148bd7e60ad2d65d9be3e05b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8143652a1f58a75b36532347f0dce18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301e80b331800a2a773a12679ebfd92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ff88a1d3ffd54f8e4a78d83c7068237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a2d31f5bd0de73e11974f4c419706238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a0d13987bebc509045ba83b202f41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a0c60485cef0c84ac362e683e6a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff3549b6cd215e04486b332012508c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f772df976ab80af6c23b178faffd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035b0262de3ff5e60816e80a02150a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e247a8fe4f37b167034ed8cd8ced54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b703fde2379aab3450d573724b875245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfc9da74eec0ecc5c8cb0c0088d423246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e51dec736dc665fbf10d95e56b322247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae6bf5c8a53dff72cd2c2dcbb8d676248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37774e6a02648b9f6b47d2b4e1878897249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7db294706feb8bd7ce366c0b6a8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2408929140bc4538a3a713d6b95edca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ca5c6eacbbe7e5c825a7ed2529c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce19edf5277d23be923e4a53f8230253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ca97cdb4adc8723522933b35ea96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b6217cbefeb0ab27794bc592c99bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8dfad2875207239885cf74fea2e6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e908fe87d562f7044c56acaf62cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32993edefc478a81be9d078c1d93f35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dab403fb5a5fbb50478b4b597229f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433726b9d49899ed5d366105026a878260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9687f56aaca73507899c2e92ef0e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60574e3d69d2827376bdeadc94f42651262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb2e7af09b3e86f1c41d91222f727263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a5f0cc1adb1630f8601850ad7d3e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a053d8fc992f86e7a14ba6c0a1c20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12e27c54ec109ef22dcd3deb6fa7be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db694b12124ac6df7292f076f13f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4418170e7c998db74e0ab502da96bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b1a28c634943cf56716762f3963f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee1c0b8f69780ce10f8f0aa4024c39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54cf7810df6fdb04e70e34a1d10604271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fa97111d81206744daeeb06646302272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cef55dd24e191eecfd64a7f5059cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2f8135a36f1833fcfaafa99e6605274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b04543eaf722847104ac619bab3dc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3539248b809f3023b0f0d969d1bcd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72819b8bb9b0e0e2da1af773db750305277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3fb6e5d53ccd24904a85f179636c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43700e37054ae218a76d44c0f2a75954279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d057a5278ac94593ad84a8c14970280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ede8ae5dbf4e7a089a106893529caa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62cbc1a4858baf54792209ed163edd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067487b9eccf01f47badf2553f41736283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08886111f0b41a49f45080020c4990dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6349ae16afc520b22688ae80959e90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366c2cb80b4d6f61b4969495c3cb47b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce909805a231a1c2793ee34ff0cd7f3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b44ed0c2d0ca95594573b676d121288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613578bee535eda615783c7a79744e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5071187c94e3bd163baec5c52c864290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e696792febc30bc10cdbe30d1ca2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa9e5075114ed82f4dfe4f769ac2be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3832330768a93cd89be8da5bbfbeaa5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c028688aeeb78fd09044fbc0ef3161294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ac8b070e3a5414274914dcb941b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f4555668ed1e3e60a909036851043296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df3b02c3328a8e8f9d0485b1ac4c48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8284265ac695e303a108070e99a465298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ab1997ab8afd94c8e160f7144d3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6da6e411c7586a3c62048cc9bbe99b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e217870b4c8d2abb9e5250a1816d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf689039cec18011e8c7f6feaa37502c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85510222dd93940dd091d4a4ec8b74c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05788e0145c7dc4a1cb844b5c13591304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cdb476a44ec47dc71051e46d4813b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2535d945510b610fecc01ed52e25663306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41a742600ab90cdb4757ae06c760e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34065910b15737ecda50db038124f1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d41366e6bd933b29c97b9103f372f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2951fda1de361daa261d0bd6f49b837310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42508e9edeffc97413461c394f1341ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce22af71bb1b78b30561b3fcf08ec87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb464fc2842f3290e03df159e94a0e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec99a627e8681d3d9467853c9a604d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916f438d642646969d01f560c62f853315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572c604fea7faeeb8495e3173f9fc01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a0c048f6f732fddefc89e875c34d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb79917bb826de689c0ced09ff8a4e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434bd92ddc10c6ad2af097cc6eca372319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206f2c7876f563d73654c6e837e0272320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ede5795f75bcbb8a20cbe82227723321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a8cb34e9475287f7534a33f0fd7a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e1a399bc0c95e53d565f2e12bff8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dac8c7656c93e371c60916fab98d6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280bfb4d14f01a7c818eb1b7081eb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fc54160ac99f30af0d8122248ab06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ccbf570ac61621004b1611b5112b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f22760a3fb5703620baf8c6731e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81588cb4cb2ecf352e7c45601e86f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206aac195c68ac8f55a3c1be43130f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec88b19762c6387fa679de61d56a6c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a359897c9fda79bee4e284ead4791332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e793269a47d8e339ded27cb843d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9721fa7137fdc5e3473d1f63ae3d5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bef5326b4d071be91c5d2b8056663335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383a21ccdc68249bbf202ed01dc3db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d775a5c4f4a8084674eac82a2c8297337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d042375785338d0d473f331e5a374338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb01f812342a7923401f0d8e789b23b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f4f87e868e4b4e560888441f5df4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c4f7205adf37064469fb1ba427551341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538e5d05ca26aa17f95ad68096271b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4c9437de8fd069f37b7297064cf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae9f165f27261028c338b57edae494344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349410917283a7807af1faa63576f5c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d08e66964a36b59537d21e8403c8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dd41b0b96a585ee50ba6a64d6d1fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df889151bc4def33bbab8cc17dad382348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b00b85eb044a417eaf94d221914e15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae9d4cb9043a31d98e7e81888ea8eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c93c2c9cf9fa57bf326e46846986a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa128ad67550443fbfa8f1c61661821352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfa314df6fd82936a844c7f57cc67c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7565002bc55007fc10f0679eb9427354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30b1aedb9a7afcf0d3969e5970d46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ae5889f6170a97d989a80aefb5435356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd181b6f734ba446b23add94a12984357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6891ce6fb6f0560650781d97b00a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed56bd0117f41a30f3fb2d15b27172359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88925e404a563027748e84e7aac72e48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55df112350ae2992208b252fd21555361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974e64705ee7cae117d2b1106b67a0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8189df50ae4e335d08053ef1209b8db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c7359282939b8bbfe263d5a8b85c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a61c53a24ef8c97492f19d996cc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9f1af7f17a6c5bddaa421b7b4d684366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d47123bcb8a1f66a84e3ffa6e7a19a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8880ced4096bf9bcac367b4ad04d6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04bced904f30cd22f459ad630207b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0353a426f703aff4c2bdb16857b50b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ae84fe63ac92d1fbc32aa4e8662e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6011538e09344ab64ac183b278d9d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579531d17200c1501a6245ce779031c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bce4675670d04f8b07a99285390670374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f597e6a46ee54293cfbbfe79b2a50d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775a911385f3ab79404f7490875ee4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8428a67ad4cad5310566e2269a83fde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73b4a18f69c8788bca3ddfa7c931a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc959a77258165fd177809e295072ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44590bf28e1ab70ebd448f6b3e3111380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf10d5ca59f4e957dfaa66a0d5d6588381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055768603b9d5600edff282666befb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264baa1a6e3973c59e493b775234fde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1087d0a512c46a40d97728a3bacefe2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f80d7730a0a50be179d2a57129095385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c25c8a193939c445c729d207a5de95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb340e716e19efaf582cbcb546fcdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac704887a782c4d0ae3c340315758d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b48b6ce92b4fa3a3bd83ef2fe12bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b873ef304e22463438c3fa70d6e4131390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fe69ab165253fc30c9d3e0459ef72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6730e05d8b0dad73249e596073531392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d42eb53d9785238a30d43b9d83cb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb408126aecf52a5030262aecb21d8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6018edf7b82156e768f10c94d732a1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1b11b678e2cff3821ca8761474d39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f554cbd2231079e3fb45e32760c14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c428a26d272d1de6032ce722e87030398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529893c7fff1c1975afb36ab376e032399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba29a90a335b4d277356bb3ca55afa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd5fd594d93a898cc2036392ec21d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d23c50528d2e5639ca8aa66c03fe25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4b14bec1f5c8b2573ace000d9c71b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873373611c8335e012b3796bea062dc0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01723d788dbb5d139aa994fa5fa755405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0edad39f7e9d2ca52e916ff6bcf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca05c38264623f43dae10e3664781f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615ab9e6cd5199e18379c38591b3f37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd280e830143a38be7cd9bedc5b0568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a9ee37699a56095172306388812bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffbc24449ee01592e86cb7cff18bf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef8f1ec48db7b7c6fb6dd86b96368e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ffe00436bf5d8444ca2fad1aae038413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43930b287081d87fd2977828cf8f36a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce3b408d0e5500f84268363126afae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770f2d52d4efe37a9af06322452aec6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d3beaeecb7a8b184d37beeeb34edd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b701e9afe7d752bcd79471f1326484418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a930bdcef465a781f8feb3e3cd9e12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184a7a58a06393f0ce0558102289e85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda8fc23ada0d11d9a2fee845accc86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1efd59b8bb1c6f2795e4c4f5e719422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc76e4e7167ba30fcc4c7d4a25267d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b8d07236b0fdd5020ff72dfc6bb35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82810885713dc1cebe2405d50b9a362425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b72c3b3ef12a6cc72e7ef30ebe17b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839df1d0853063215e77261fb3530d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26aa252b87ea45f2a6e1166dcaffa7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35625c8a1c3b533d240fe59b6156d997429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8633fd56a2027ffcf90050579c232430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ae72412950ad96b9014dc668ed9b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36daeec40e3c73f588937a4847a5efd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87eda84c1897fd7238ab128b0d2cdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915037bde91e05fe257de27d15cb1b03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3020f1554969b43060f35fa82e63084435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30acb455326bb31a59edd3a9f2fe0d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7461567e958a503cdfa54804715a3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291ba3591405dae3b0fd58d13aba47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76336324ee21e465da7d86b32d6fe826439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a982d15bdc69e6bfb88f30c60c6ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278dea8a2b75dd2ce3ddfad2b2b82d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8777fbeb4fc1e9c3ad76e0ff0aab6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430b25bbc129b6a34851aaf4ce78696443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1331fb958466074a9e9896d49bd7991444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449f02a477e8872c27cc5a664f892f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ac752f9136c7962682f2ba79159d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97954ada4537d470374feb99dfbd64f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19782b4d3c84bbc5707af2f10258d84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d24eef7aea83fe9b5b6474e7751c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc81e363d4f833aeb7246fccb3022450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9b677524abdebf6f8395f32b45c23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edba04f7ea3e52841f57afb5895472b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a78e2916084721b1fcfb9cdf21d296453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cac47ddfe60fe03fcc547a60405bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0afc595234664532ba290a79f4a09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaadd018562dd43289f77e67a40c8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144130698598404d0815d4ef2e714f5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaefe5711b1142a16803c06799938d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d14696b340bf4b99c68c46768df0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c190edfb8d702192d25b2761e5af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb65b430ef518855bc6fbaf7371c6dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43e68e3f1a72d208b25f5b4f80ecd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff37d77daf0afb9a7754cc3c245f5ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a02dad34e3f1bbc06504fda7d0a6ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b0b2abc6f78d19fe90b9bf7277013465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef3ae2c5dc799256fb74ceafe59897466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9659fa682a22087788bc9aa1b1eec5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0353bbc50b2f14d1c5802a7a72adfe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f6e3bcf40b19899daa5669828e394469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ecf0d20e6986049450300a7d9b005470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1306b419fc9c9a1d5d707e22195f76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f671e536aafb94f208bcc57a0bd3ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c871340576a93e4a25852ae0ea353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c967a560ebb7d5cc870184fbea4b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482eff95ee6b5406824543bec56250475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4e6751fe45b0d6359969fec3b14aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36206d54ce1701637788aae6930e91d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f26a02efba104e458c0a91ee98ff4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb842bb281984846ddb61480bb70a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758f8914cbbbac04814aa5782410d09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfedb7db6d8b4fc09630cc0b7e308db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025bbf33596a13a1dba28951ad158b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43232214820edd1120a351c71462e225483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287900694fdc613f2aee37d623f060e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252806a3e26dd3c7811946b4e9ef7173485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2bba1a33edec47980f7d01db28cfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737598350cb1e37d9c564c5268d205b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf68e4bccf56beb7b9a2383529ac74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaa6117201014ff00d620361637440489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b208b7a35f05edb2114d50565cc5a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8cd8aa73c5d0c7a6f0418c7ad3bdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679da8ad78e1953345ce681778d453f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e14b4ed6ff9bc1e7b760b722adea9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755bce01eef615585313be2d84a52d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe20b823e07dd8b48602db31f213b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871da58d070af3dc4cbbdfdf0d0866f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376576092f39c049b719f9d875c2c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b8b82fe697b8852b64eabf52e17df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19be669cf2c107756c176c22ff6ee0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0c520e927d7c468820a738869a2e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa096e95a3133429819caf207efbe32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6a3deff3389e79b8328f5b4a88614502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45539ccd388d708368be7e1978594db2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e952125b3bd019be41669fc7a7c01c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af40c114e945cbeb0c27771adf535b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc17d49a7fa16263a360b4ffa66a67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ecbe7cbdb68d0139c52d97438a595507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115391c77bce4dd806d3814bf5820eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6c7a49acaa04415b68e8bc7d275f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ff72f080bc9a4d4347d9ea782119510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd18c12e474c72b0299dd2ecf02c4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652ded0ae9a294aceb424be2704bc6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69e4b32793b8090ad6f90e21a8af92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a070a9001cd6bcfc360a8d561a7c1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcafbe692179a5a6c83d317310f6b21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627705da427276346bff06f21a88d2e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974106dfcc81732d04c7897dc3887578517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2a63373b2873f6a3b42cd753908a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940177c29d3f6a00c5516428749553d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d7c48b36f6e18c5ec292066cfc67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4eb1a37ddabc9909d94194e4f463521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d97cf816734aff629a7f6e39f9b27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e23f27c87c3639b17418ab4528c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc09ea1f959094316e4a9244dc047524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49040bbe1de8efcda81989402d1ee28c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7aca365081660f9fb46c79301054526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3bf7757f41b48f4540fdc46e969f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fccfdebbd9e28e2c09e03f8eb052cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253208afda2c9a4e94c7eb6eaa2608da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae959edc444d40ccd6acfd9f4c0da90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc26185d6bf91f761c23d19f386b5d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fca972eb4b7db8381ecc5f3a1e3755532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc168cf0d9ef085a00277c5de5cda979533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb2f7fb423b1698cfaabf14c618da5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff03012c7583fcc399a6f8aa56b09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7bde12c98fa6721acb9632d3056ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a00fe160083b26e68834783d31ea26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fedbe7f568d661207b3d4180ce80d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a329583be56e36aaac87f5edc3ce9be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bf282985659046695256f48829580540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbceb395d9dae82b1cacabc7f086fa5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079eec0aba8c142bbf46d63f866e605542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2fee6c287ce6c1703bd123a3490dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaf3fcc1c38c8f0d89d43a093f9e2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7394f969f970403926eca5b6d661016545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d46d6f5c1b33ba045838b0bcb833546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccee8199cee3df6b53cc9863bdcc2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47264a0ed0cd28a0dfeaf785d58fa18a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c1892c4be43773f2c65621c7e52b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad2ca8921a9587d30cfc48ce29cbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba8cdeec2fd774b7d7d395691b736551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e124763d0b1c1643475fd19573734552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8263aedc88a85f097f5e8ffb002a43b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc68b43cba8badc4d0bae87e9df10e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ab342a856f9f60012166867c3b632555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6780231e9f9cd3c29ef4d3540db5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece0e7b3ab1fb7a704a87904f397062557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839501425faf4872b67020f9a2a5cf2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c77290a16761d0916094afe193139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb335ee7547b381299df1893bbc82a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc09f2f057d3787fbe5aa2d1b8ac54e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca7d1e6ebc24c4154e9b8f87c05119562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2f6f28db754bcd1dbf44940a2d864563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5988dc3b579208ba4633c4489711817564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2a48c277defb6372a553e492ad3b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d20a32964d92cb5ebe40fad231196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b41b48d0e803a0ac9eb6372ebb121567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3c1a27e73d5a1b504db56f5093f6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e673ca4583713bb04a558c3166d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a02972e727a2f83a33d413190f72f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506e0e5b2e336e50f86623e838f90ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0fa313bdd97663eb6c06eaf89b215572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f3ec098deab192a93c6f8e4d2ad32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538866d0f523eba257803195a1bace3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656f8fa3ebca8d920d84e7ceac9c4d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c388ad276361dd9aa6a1af731c38b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dc8876d524fab6305a4bfb7a935ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916d4145777071370c8115fbe24be4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91597a379cfd4a0b86704f058eae05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5fdd154ff9241f56d74cb57f375fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7636e68f889f5911ce225978bd3e2f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198adc1049819a97276be7965357c3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c11c581d90cd5dd449eccd4e5fe6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204452788d1b6380e0afbf0c3e23d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f394de01ea4bbe994716c6fa3227585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c11200a22e3b16984f611c554f6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af2a4169bd10386845d05f2fd061d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6df6c31b10eb565b3535831ad86ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef193477321fb8e20beb4b4b1b2834589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362369a67777a573c4701864fbce4fe6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c3527ebade3eb22b53b3fb1364ff7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4179453fbb4f6b4a48ebe2029e58d95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f728cd8741b97ec75f246a0bf66d43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e37ebcad4a536ead8fdc0898cf6c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a15c4a5fd25577c38d77e5fd65226595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68ddc1c6918c8c95900e4aa990e859596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121eee1a34b26088daed28f745aae0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2771519bbe97c78766991f1b0c9c63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b63dfa9f80f6a73ae1a209377c1c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e10ba35cc82d620566a41a52e9cb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0243ac6232a40f694db39024771cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f0364e9e21f1e2be9d381df8fa2ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f59baea9f7373079affb347233e2e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d693e9c9e1904635beed39d871198604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed140e7f1bcf16dabc3252332a324b54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117f0e25e70716498efe3390498779606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce067a14bfa46c82f4fdec4445f179607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa044ba662b177b385a8fad7b50b8eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da80b4b374274d092d1efa1c08a454609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c4bd6c66a6ff54d1f0bf48c4b1567610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b110bea0b705831c1d01f71fe2549e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155b5ca8f55a4cb5ff2e79b9099623b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d4a705e6c6c2994c9bf37df1fafce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d4719be8873c5371d79da6f57b4bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7c185db1c9e59bdb8e5eeb70d059d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbef630815c9a370e904efaca7e292616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8617cbecf83147dedd652d4d90463617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d295b28c1e341ac98137b57670ae19e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd594151d0fc2f28d621a01694aeb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28104290e16a52ad35ecb3bdbe2af52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ee752807314219baddfafe9abf76e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cedf21fc618520926a5778c0a77a98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b53b9505f309ae7f12d7df3548833623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125544f860f028cf111feb0188fbbec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ec63802db97c4bcbadad7b48b7fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fdc219d537f277f8c41606adf60e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314076afd9f625306adb8cb12de18326627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a368a95305e2c4865b7aba0436c43f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517740f1438b9af4adb2c0f593ad016e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d0e267efbdda773a8a2d9951f0ef0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d97302d060fac11ab9e67e501ff91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2b2ef98c518a171d2d327cc57c52d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3278a8429ba61962d337fa44f067d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e8901e40a48150127fa2f75beccaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e702776d12cfaaa8c6151a3d0bcd93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6c663a2ed5f1dc27c0de71a01b247636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d9e87dc01795cc4e9efb9efbbd904637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a56e24d4237d9e97336243e16663f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4b4b2838435dcacf82eba2a0d28e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc916114d85b4df442bda58c96ae6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc465492b1baec668dbfff3e1c9b1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3bb05b83258564ebc291be508dd64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81d30b3cc3c3a42cb34586e4edebe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67517b440035c568795cf8a422be1e66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43875b9444817c13c04dd5ea439f47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c3b1eb88927acbda2a2d15c5e0b0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edc0900c9755765d76ecd7b6675efc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9c4eb8803c6f62a9e0e1720661617648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfac13c90d035d4bfe1d3b1370b3b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d41084c30155d34bc98fba8e8467650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9b876fa9b681ee8fb026089994a07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535416d4ed70649752a1bcf3eb170bbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129bbb779f978871332fc449013a5d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754936cd1bb50805be74de2af8718b21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48d4be2dcef9fd10ca1ec0a9b2ba90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a860d730b651530df6cf7bb8a8dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39504f730d745841564b7fc45cf4258657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e18c11ee8aa2dc58d585b17772a1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a422959e18c4eab90e614b466fbd78c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261969ae93071247286ce34a4df3b91c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290b514d3c0290c3aefd2235ef25d8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0225688d290f7e014768c615a6a75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ecfa1aec42b4a98c95de279abaaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a7235fcc65aa869ab14c231878a5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1054f0f90fdd3456147a1fbdb9171665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee642c886cc22799c25720dc881273666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dc8ba5e90bccd91eaf5bbfa1ed1d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96044038073d9d3f6ea494cc39f9a1e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2becba64aafb9a578af1a196d5dfbd5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eee21fc989d14140f0a70477ec6f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84a23fa709e4362d4c4b27c9a142b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b760067e045e80071ebce55eec86e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10554e1dfed70f57b3fd63c6b532d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b365d56ca78b2d1995180d8a2887d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20163432be3d102d13c725dc2fbc4a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d4e6767041aec82a69b0134e7557676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21deff841a9c3021ceef8c33452316677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c662978a5c55f9aa662e19278d490678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488203207625adc9a22a557a6f64f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e88e09735d5976044894d28daad42f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe06a5586da7b9a7d7d6d57ccfc41ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a3afbdd611f417cf05610f7907dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f446b037f64e1bc829cceba26baa20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13887599f38b81d6bef4ae311c62d9d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdefda1868549c3610c4b9a8ceccc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b1b38ecbe1d2f45787f87b630e0b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97722521ed3080412da240927900bc10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a3ef9551406f3060dbb8b797d0b3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42da9f3dcac3f132b3e9a8cb6f9cc9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158f47e1500e60b8a7da91d336ea34c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e786b6384c39e1ccf2ac9559e641f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294a9712c45bfc61597c00a740f13d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ac90c5db76cc280b29a8dc1f1ae09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd032d4ffd4f6e417d8a95a692cdac1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25aaa9d8341a17865285fad1e6a7aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88f34967ca7695865107bcf09fcad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7b60b78f2cccb8f8bebd8eab63f8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7658041f909b0141fed043438c77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e09a854c50c473d3c0f149b5e194699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76950d5f31607f73bf4bdbca35b40f30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a2cf89d0caa08f83d9672d39c8874701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1bb51b41237a6f522839958d3d7e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7882e9ddd846c3fdf712b34c0ab490703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec71feb727a0c738e5de2096e814d5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40a9997df0ab187f5ebc1dd4d13f63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3f0dd9a3a648a4ccc746cb79bad29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bb6d81df72f20faa671f7b133c28d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f2bd926cf496b5a483d050d458d3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d557a6362f469196b23571f6d03d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e9646c6503c7f0d03998eea02c606710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515862951943080eaaa225ed875b9942711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b12baba8e561ca24bea5707dced09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5221723da421f42305fc6d4d69e8d77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4ffe7a6bb859c86b19d20ed2f820714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ef6e55da179cfb5cd420fde868546715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398e7cc5156bae367836203c25909c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae668874676d684eddf990fcfab9796717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb556bbde302418716fa49f19fb8291718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bdaadae8e932b3f33143a6d172a6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64c62208fc3680a564bc79d425c4b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656fa516cdf923375fecfb85a10a18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57542870a2573fc6d924c3a944f559a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0482656713fb98af497dfa75e8d67a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb574707b3afe3d9e04c5e7df0f0ff9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e89c5326a64c4835880bf582021369725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b28f05a2cb0659a1d477d9d3ec2b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587a9c2704b97b5d7c8502fdd05b323727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc39cb99c9ffe9c9125903dbe8343728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ad1bd027b351aefee6cd1ff1ff0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd3dc5041b7669b6b600914c8bd6eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2dbb7eaf8f2785c4bd5b867d89557731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c5790c702964e289a9682aa0feb84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04d20bfaf139eea7ee611571a3c81e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ffd2495875bd109c08083e5ecbd71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b4ec3800d48d505e23a27a34c0e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a358444e2384461501ccafd05ddf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b44ed1cfbbf01898e1837e121d103737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f7322b03297c2ea608148c9b30e00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a7e2cff13eecd99c475c6f6315395739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598cc5245b664b28c3871c74626ccbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7483f384ddc3eb872f08a5e111f0e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5afcd16bc15a87d3f7de940e0b75f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f54ee61dc75c9695ce2ae5b6db09d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c1d7ed498604385978bd84d877210744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff8fa0b9cc983324999f5dd10268bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fa35cb7dd27d0ad2c25c9b8b0142d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba207abf332e164e89d7a1306dac22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16bc1662955eaff9ed544f2e353764748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6540a647c6a815eb21919c4c21f600749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4465ab7d48a46f06ea7d922768a914750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e1f829699df84677df3371c97552b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db89b8eb6dd6ac4c7c8d285891ce9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa65d3746a172e9d4913b0f575baa2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85946569297324bfccf7a8eed079639a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a409a3f308dbb1cf3812af622f1c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5f356a5f8eb90c96150356ab5beb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63660144dcec08100796327136c130f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e31829a6d02d484e547ca7a100160758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356253b5dd92eca15e8c22687c1e92e3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>