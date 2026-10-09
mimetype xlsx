--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75318e2e1886c73b935011cd6c68e871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3c9b89f9aecb6b2000cbed69045f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918e12cb41dc59ea49c5406595a398f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c73f4e6516f32f90fbb7b49a1694784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476fa6df162d7782f83e015078d2a755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009100e91c9f81554dd5c23315701556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99f239dda4f750967b3a51b7b90027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e4e9520e435dca79a010de82f04e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f71ee9cf62afd9d1ee18ed0cd24109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb70f173c94a419bba5d86a05fc732610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6491adf190258b1f091aed0bbce0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aded67eb1b687b5c2575a639e48c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da65851e4870e598e10c6e31b38dc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d227388fe6d6a17ffaaaafabf551814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888741f38b64b2ac7aee551edbf2f4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2530caa8ed0cf470502915ba7ad3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a6bc1ad889d24180b20bfb612dbd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b958584e6f482fda1eb1ee42c1a62118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9035d0a8e072c5d97eb0cadb517d4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c0a842d2551a958f6df22cd8ba9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc587b2cd4540d34448afd5ed8f5c5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e831e174f2fbe4ed066e3cae52a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb15a669e9b24187148e5bfc025f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a840968a68c5fa8fcacfb4af9ecce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87504e285d032d32d0688e11a4e32fef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf19589e49bdbb22b503f604140a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8fcafb2ee0a36f98704b66ae4448c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8488ab3fd977c039a6332456d218a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad00e878777720fee54d46bf8aa41cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03d850aee0f28da0cb47264bdc9c0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72ca9f29b592ddf1fe5e17e6657d4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2d0c0e637504b1c7199f343fdce5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5982f3a8053fa0a1907fd630ca91bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2a63a136bab251ccd952fe2074ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33417916e90b11730dcd42cf8537b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ce5cea8979d9f6b50a7f0b5b1afa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410acf49ab90c00de79d485f277e607137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03731b18032f49d633da5c7505fe4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e623d1e87eb9ffad1fd64ae7b02e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0e4e04a169d5aae20c54542af68dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac5574338803108574bb1d45c282041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f35b259432f3ec1a5945bc4c5987e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3282911979312e938ca716c2eca7d5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b6f9f9613252106ed01b5d930c4d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9d2f412dc3011be83ba56206e1a9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932cdd1a9e3fc5afdf402f296dc2b0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5263a6e24ebf5f59969e6026e90a4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ee8398a34129f2e917157935256e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e0e8a9ad980be3c5437ec8a9e46ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97c9c8b14b1fe607c0bcbee97612da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038304c4723a1e37bacdcd3f0a3148051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0b04faf139f3723a76326d63596d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1418539f2830df285dbe105ce25f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4cb588d2a730280e25ee4ebc702cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f6c46977e360b4ab44a6c11d0f6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e075a9a6a3def998d66d63792795256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebc10f24484b5f562154e73027ef7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8aa631d4e88d274d798eb8ccd53de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adbec80e1b050942eb994701a171ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6948492aa8c6fc50d13a064b4a5f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190da06b628f61ff832d2eba20bfe1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ae372f09a31181999d0365bbdcf5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e404422ba63029efdb33ecff7e884263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bf95ebdbeed47f29c73d37742a29b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb64de2b5e7f0998cb9d4415a9a4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347c34a42b48a4d323f20a6d3056f1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f037147b65eda95bbb76716592d1aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1927038c5705208ab98fdf33e7e1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a699ae43ea7b312f9fbbca50b9233569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cb589b702c9d16dfc6b1df4a44e7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0f206cb3c2b924fde06da544097671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2481691a7cb3b0fe44c70665e6377872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4521990d3a4f5f22c065a9dfaeebb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c0faea5d71263cce1f578a3c536674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5b05ecd40689070f773ad8beb2d9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29e4f3d82f51c2127d43d15d64d8e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321572a840effb5824abd56a9e5eff4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91b4890721e8122cf719fe60b52e6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685078c1d88acfd6f99a6672961c7e0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523de644addb3b58f1c67ae27ccea0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50708cf5941b8c0ddc13cb523608cb5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b3cb9ed8a2ee9342c89ff6bdea51582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebaf69982a80024f95988ccf6c994f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd27af8cbf66a737d3b63bcf4f1df4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a133aa83c8c5bcc885028c09464585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b40cf36b755cd71c375cc11e52f4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c441407223c6c6d1b87d59085c99f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb08bcbffed436405abbf1dde2e9a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49f7a371ebca35641711738ed61e4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9fdaedb1eee6a19439284a7eff2e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20804cfdecf60ac9b0133a7582e35791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d03c42ee3d427951d2528e80c1b9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45947d42fdf9da9ce5fc356d915693d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689732c5e206940a7bf19add0d63808894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac599e7868decf5b29b8e08bb4bfbc9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaea2ffb56dca59470e922d489f5b8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529e5e1b7e6b6d939c29ce9066d723a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b3e861c5444d3052b6cc9eea1f58698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5282140c92d135b985ef6704abbf3e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c345e94e52cfec76958ccf6de0c90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f73c580cd548bfe9fc08650e55295101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db36df7412a49ac48dcea7bc403264102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb7fb2b5d9f145d5b8212ac9d5ebe6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729778bc33490207e5c75091960e89c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4682d068f8729a0042957db75e0ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec50cd17ea7e6d0334617f801a8bbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9721c5894b084528c239f5b6a116107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaddcac88b7a18e4f1717c78e380fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0833ca9808e19613eb17c205d7f5b79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e29cdc3061ca7b884e693c5ce3e92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f05ab4ff3c984217caf234702afa4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aab219e9c7f74604291727465d67d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e74f60985f99338908e1b44cd448e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d5b977a3950865c36508b949f516e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb9e544706ac3968eaf0c55133f56b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e3904947f7b68047e65f949f6c3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aef0ab0615530a86e7d6368aa8e94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32960aef93b83297595256fdca024ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fa36f713dc4be0d470a5fbb677101119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b719ba686b420521f91c6254f2c37f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082dd3cdac0413275d8c470a36f742d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc894b6041ffe6b86736ecf03b6d16e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770719b69d2ed9948405f7c0b209b63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f289839aa21d7d0c662ac4e7bfa036124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82191ec30397863a8cfe333038cbbbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02c41c631846f9ebdf6fd19edf1482126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed7830339971b347f31f345392554e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1846a372fa6fddc74da5bc65d8c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebf36b6e2904dccaacc3a5e40424fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076b00602e9949b6d7e1bd45625d10e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1ee7fc44a87399038237f68c4bfd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8362355ad525bc38d302dba7fea7ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826ba48f4659cac7807bcde91ea4767133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1142f66eea25cb75144cf558843c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53e2f6bacb91f554a50728a8baf3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01eb09ecf77348a3e72de440d9eac2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43258b8146081ec412de0f63403aa5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a0454bc68b691bd3dc8e00583f2af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840154edcd2603c619336c977ac4c7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec530a8d66add8ad8d28139ccfb8644140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8fa1543db187e61e720ee59b953cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a79d70fd5129290922d2ecbbc8c835142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b7b227c3473d34c8b9edf235d11e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b968a1803a3f22ade4f35a52e2517c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd30563d75fb706a82f3bc654e120c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa986706d4804ffaa1da9aac489329e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40af0add5845ae19d88ab6dca966a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319847bbe54c8a6d5042485f9ba1c1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fef599b12977380eaabf5514d01f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22493036c8012d71bb6fad0e1e8cf47f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b36221b4f7abb847219140ab6274b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590599d38ddb094d94ff23027bcd517152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbcbb1d39ddef9bcef1293664d890d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420615b8050f5254375c62572400e99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51902e7bf9af5114441eac0684300c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28682769a8c3b6a683641dd6b99587f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce909a7447327d25a958f90cd156571157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb06930b0471413e69b5b250eb5a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88486f8564fcbb1a4084fae32df55c2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d3f0be2c18428ec5188a1cf833b8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591e24e71a738e56c47208bb3762541161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772c181d3272ce1947c08dbb00b1966162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121bd0a09d279d8a90361bb0eb74545163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f8682e0ee4d7104cefa2c39914b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661fd97b434e45a893f740569ee8c8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be230e77122f449ed4d95f64769c370a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e627e515a033e1570ea12799769f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849df4343e2e9b0b3f8e60ceea2065a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea91a47c52bb505ce9c3cd00fd8d536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6011d2c3c0d01e5339b8d336f0c5e01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b06b40fb981ae632bd4633ee25295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586eb16ba4e772264a4f92e20f661e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14736b72d34a8e69887aa60daff8b34a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa31d0f44a309afd0d8ba7990fe39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59173648dc3d6714b5452d2e1dd17fe3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05087a2ecba73689aa39494a44005d3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d71e6cfe6a8285834c601648ba1a40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475522fe5f3a4019b4284dacb058c84e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e791db94a4e89a9001431b7113ab247179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa9d981a9a277785a6d06e1b210e76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972d9559115b93d5250b8ee4c0f57d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f066a3eee99ed5195e6ebc054a4ef3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a52d2f474f7a8e257d973ed159792c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6fcb30c0e0d79d318402ae14a6afc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574407eacd5748a48a4142b8368f08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd8fabb2cc172b9469109fa04928c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b03c5df3fef36dbc74433bef6dba2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e66bb58fd67f486f64770afaf9af5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7eac6bb848f16702e3ea191f2142e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14a7273dbb0f7113a5f88c1fef3df7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375e201be0c5f038df9bfc8e055ee2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67aa6d46dc066a475373613333b42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbbb17bc2f88f9a62633a81bfa8c09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a219a458468f929b7047dde44766a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd58fc177cf9786dba547562c7c068195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0844f0b6c8a3a5bfc04fe4f13d75fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5a84de9b0d80d835c6d06d0942a97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6760c088ace83129224e7a73a374e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eec276cfa891815c87355fd5445463199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3f773fddc07a021cada3941dc3ea7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aab2785313daaa809607cef365d78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c41d936110bfe34185c493f2325a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0fa1a3b7a941037379be790e60011203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65f5f6cf44441db3508c503f7730b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94da204351861fd692b30f2f2dae0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e0d70180327610b9da13acb04d7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9905c07ceffcd1ef888900d60103e76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aeac947585331cb029c194d2dade0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d51e00fb034cb72a7d47a4a31f84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789422aa669bbcce228a93700c73b70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078ecbd37251647976544ed53854741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f7bfdba5a3dd91570699430e5d0e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043bfe735e5ba41dccc42d91e56a7c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea985436c32936386484892d67bad1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02072a6c75c7234ea61972ab525af03e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66349524a6b81b96cba0a81f1492b5b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b2dec81008b6b73cabd62add386a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f125f0b459ae8f3e2d826f0593f45bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb56caa00a53648f903dd7550f770219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037048c831b3783eaadc7bfa9c22fd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab418fdfe02e8474d0d1df19e8dd120c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9c2c2376a499170f42a3b8cf17ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd72dd5352d9cd8b74b7538e41b95c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96c80b62ff10ab305f510778f6e20a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f1d2de97f19d2ad58b1b1456ae35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0b206d41730ffad7b0ae27bda61b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddbada802c299be145d93b35747ff9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363d1e95b320011286660c6a208bcdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa90974704de3b316f193b23a5964ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bbb98166bb770485000a5a5063539230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faeb21bc4d1ace42ad973c337718d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424a5237357f265e661500621146f9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de441b02ebbd260288caf93068674dd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a843039cc0d99a0e655a81de1880f1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5b493736f39ad3830eb8e2452e31f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6bd72c886cd8f2f70ac110f5ef92c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090061c5dfc61d6fea39a12dbaa9c40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258a96aa59483745d969e078aa091d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd94227afa511451831b2fc306bc97b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a168eda8bc5064e6365f73d5909a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd08bdadbf1c0cf0f075203fdf7ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483319ca28d96ffc19de2a314c3b6f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739af4168af1b8fb74dff3d109214fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11245e783fbbc341c73e3ba4510c1a6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3e0599cf932e612979a3d5e3caba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d6968d160b679d8d7d3aab41f06de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e501a9a9467e3201932f4a0f8f555247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6ff8aa2fb912aeea196ec1ba0bbd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ab09758ef64b266d77ea7e240858249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f680e69096902d732141e65a4dcb97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e4549a1bdb063b309fb074aede37a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4604490183ac21bdadd79d99b9a4df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b7f7808d028499238d6bbdfe79991253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92176be9171d0d0bd4c78674c219278254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10febfef64174779b10c68a87619dfac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c86405e2976a56c4b1ddd757adaf6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d61f6470cb113debef9ca73bcd9660257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4975536866134491f8a3c7cc47c7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53d46e15aa80fbe6f94ca3e860c3e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e106a17a78cddef7f928ed2b3095bab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885bd8c39b1ef1cb5f76e0193094946261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494641b87dbd2f5fc6d51a53b2bf96fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d241a5649c1904ff9f2bc0bc34d9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc58ce27a73030ba5b6a77cdec9053264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07d8c3b8a9ce4bee4b54cb04384a3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d66dbd8cd604758b98ae4c884ea1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4593e73114c9a937466de2c58c1b8be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8360d206b3a97901c5c0b16a77a7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab8db85571add9cc44afe58e3dee13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c7929d9e4a4c9ddda69e2410fbae2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d936f2416345ac839ae5ae41db7c6c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff961af673046af13ab4e5fab82150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09472204b9f03a036ddca6df0bf2ccc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd96484664ef71d6946c8729050b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bf5d1743b82c1997a9c1d659d4f71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed608dbabe0ba3e5d0b151ba8c19b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e69a05fa0e96d5f7a29c9b779e2b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d659386f0c6014b88dab4e37873d21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c72453fc42a3989b0e2a28b7ab85e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf90acfb0828db45f556f1bec8c1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0d4a6ff822485f34e8de54f3d8bfd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7420fb19f436cb00ae0e22aed07f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c1f4abef8a48feef7f705e215b00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998006147fccfee361804315a2aafff2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc73cffed699dd3e53bf13496a5baaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64372710bedeb06b40379184b02909286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bba20a3d5aa93403e8e46bd3914f31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c1a66ac94665ddb2800bd811e3d36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a8214378cebe2f90c239ccfaee05c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840c1a211656c44ce5f7b014c2b88b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580d7daa5ed1c70d0c83a8a9edeb271291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def835d889f332e627fa28b73b10cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e192410da0a0bd3b4730af582f60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221006a03420aeed8ec2202ce72d0e97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ef80879f6f1354cb35d06ad8ab525295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd86ebd93fc2e624c1ffc7cbace352296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7931f01fc331aa3bfea3eb07ea462297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d387ab432479dd4042e096d90941d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4245a493d4a9cb57e9e7fd19a370c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6508abcde49959124527d30251fb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8803b102d995f442ec4800dbdb39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051bad915d6b8095eb4c478881e0203302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dadfc3035402888ac13a815b44e0f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e7c9b900bd3ebd939438b61b82a31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f0d8d50415acc3df3ff80800d8c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77483e5af76555281230b8131c00535e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605bc9687be94d74bb71e71b59fc170307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da556c74f885ec00bf300c1591353198308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9350e9a90cf07676f938f82e5cf09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50720d9e89852c6c75ec102387195b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e736fd9feb91931f2aa6903e0d7992311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d88645ab0f55ddac63da981fd416f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a747db2b9383485124ff3b7e7973313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda6be8475cd01798f341234f563af0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dfb49f3a2323f7d59f79adc8ee808315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72140b4ca93a97d4fb9a49fdfc3fcfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042331cd4387ed273499099c72e102317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da7d188c234a79736b08368ffd48c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7100dda18254630a90d11e285464930319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4845bf059af3413340a53fbfeb725320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816ce1755b7726397278b73a32ac3a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e1316a62988e2413fd41f158c2dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcc627d62a3ad25cefb7c01229f147323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e7ccbef306b47ecd45c0990de1f5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e2f701b2d431d6b31567682002dbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c3c6e02646908f74c899be7775bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a42ceda85b5244658ffdf4b558161327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efff4a629af68fbe021a927bc5ae810328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e8c77577ac146e4bf006c168c4e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73894934d2661c5d52ac3ea460062c03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a4ed6fdd49b35d4ab833580d06c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9604cf76b3ed9f26f867b50cf8da1fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73f5abe17c8fd30905ed6e786d66a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0498b74f886ada21339dee5c28e859e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641efb39ca2a0b2fd252ed2a3ef8ae2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f872f07d503c26002648dfc6a4230d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4377fa24123390d00e09fe3a20f8bc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e3bbecc2afd993c0ce7cc8fca1314338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423c25050502211c87b0c02c6da1d7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758d19f9abcabaad16b3ee919030af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467cab60057acaf2d4c8bccbcc45d4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5303e4734773537b5a3e9327ae4349342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2451d9e5e3126aec7e63f9da47ba87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41592b82d9964ba5a2a2e9465888efc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1065c1164029bf9c5868845f171c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c19e909b1de91ac8c870db0be6581346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92455ef3f7ec44cbde4678cffa22ebfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd53dbc62c23eb443502d50e3cbc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fa8d301e88f6d1898fe49a23eda1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33318a38aaa19ec0f2c7dc82b95c3e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d8a00db72dd4876328d8ba96cc6cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376912d40454dab602b953c4c9cf52b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a75760c6669fa2171095624e5b81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2b85a58b3cd1e3e1a337226c98e5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605f9abaaf821eb064a160c7480a93e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a679385098cb1c4b5ba0f7befdd65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a67099b4d4896295044a13a941e50d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654c56353f277e7defd88a042210d8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77bce4cc9c15e1e2b4f9a1e671aa59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91260d4f34026ae43ad7acf2b51ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d366f228b5bebe9ea31b86958e34b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0cfe9c3c1733d75059960ced6b137362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ad81985d308e8c3804ad086b68436363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334e6e781ee0020854c9d549a549b4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2baf940182273a141ee9280d80733365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af3deff1ba1c2a3dfe327a1b2ed0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c94ead41a10eb136f48578ee04800367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ac46272679cfc4e3949c0fa374a58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3f418466e638855333ce0a58e1f34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a030134b8c5b10fec939f50e04ff19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54635197b06d7c74b676749a5cd03563371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f559ba92fcf613538d6f91a6b7666372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04026e0b9fc0252a507dccf1853d5dbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70175b7182dd777089ee0640cf9803374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dee7d5c6bf4877aa680b1ad773d1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad94c68dcba3874c83bb06b0a1b324376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629e0e996be529f29bbc3f640f3c400377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa38b22fbd98daef98a6994968072e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e1675c448275016d432a11b39aedc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d72afe7e7126de1de2a08602ee4aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b00b66f2de68d37e46548b49383332381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3ec8fadcb84f7825d1b24bbce4923382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcee1c9b317e6a02623a855a57c3fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403bae3ba6b3bddc053fb45a1ef4a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526f221541de1afd39f87a8bc156ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2cba2863765c64ed4d2048f9e272d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f407a4aea714e5d522cab49f55078f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a24911d5e0480631d8f60a0a04112388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816accc1555948e5a96c8a5d5c84453389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2fcf5b4bf4f4f8d20dfe530e5eea8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9667bda8057d1a5c7c2d700451d8cd0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015be96063c6e46a556dfde9f4ad17b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd080e98047f9af1352691194556fdca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e884521c1a8126c4b7fe4e166c41b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45110a8f502123c49a14df4e2b291805395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271846f116061159b9ee785105a2090e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a390912aeb8c34f6cbc0fd70bb7b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2990e61161a7e7d108322070581c40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba73aafacbefee0276d467aa958ff3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb50c54751f7762bdfdfed972af7da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f812e5871cdd30839f5b21b01353c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670acece4b70a90e34e2b71498043b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9965afef60f1f692845dfdcde6095cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965eda35818bd8640ef1d81280b501b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bef01e19635d86a91a63745b902f93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c68f8c29bedfe9ec5b2b56d15b2aac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d62d65b740d582d3efc3133de3ee36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f650d2656302a1e741aa0bd4c0ac83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907ae831a24c7ff1de74708583aaf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e18a312df0bc75d1a7da2b2f05fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882d3331a0dceb6b61b88f6bf824cee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ec70bde2edc536f5239078054999d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9741c10d5c7cbeeded6f4b584640b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ecd88a2cd9747ca3f5e9206131bf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08df663c38c7ddc231cf2f7ba1dad5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51514ef7398095427b0e90ebc547151416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1bc1c522d7a745be5f86005bbd576417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fff5f45f66f599e85ccb8df380e06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16432977a343d7380a3519511b86282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67324da82e97053896ba38ba3584cd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb105ab32200737176b22f53f7e502421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d687713693352ca32fb2dc8301313422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf4ce1f3b6ba330bfd46621353e3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fb0813d598702668f74414d2ec242424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25dd7161333f3ca1fa05da5252d466425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3720e24350fa514e6bf97643bac545426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ebdb7378fbef28ecb43ffeb347c97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264fbf505f38a59006d7958be0ce4fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ada3828991e733b0457b0ed58533e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf03ec37a1010e5d05780542a05144f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e83b322850fad657fb16c483eff8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75f06cc6405a7994a8b6b5113592c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43db83fc848846f9fb4442326b99b08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25269ff16aab5454e3cb6d3b58dd5180434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecc002aace6c5727df8e17f48c9ce0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72488301b82cc401f03332a0a5a28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773db3ecabaac956c9f61e4cd819c53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3b4f0402ef2162787d3013d036921438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744c3f4a3a0e6448607c3e3ca30bfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc8f4dc8241fdde0f94acea062de87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ace39d13ae1d84cc72136cc4942bd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b839ad5b24b2d2c886996397f540b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c9a19569041b76894f79739abbf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590331b999c5d305f4313026d5c638444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f0101ef35271d705c034e234745a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c84408a93e1aa7770e0b3cd14d006446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadcc3219fd9718843c6b8584b35799447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f896d42b0d736243e068f682392f0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636043aa1f339f822021eb31cdc20cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cdb2560a6fdce517d7fd338171faf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdfb7bd689bd3d023c3e69c8496372451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee770b02f57fed883934a2fff27bdec1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073ccce2290f0b027f8da2c7a54a344453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf38281ae7a4538b40ff102771b42c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2bd047cd0d1e807f7709353191767455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba6a64954c8eff78bf411584fa2d81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3fe42c0e18b106d59ecbd02e23db8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3d294f42c17051a95f15c188d297458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069995b3bd6d81966d7c74a4dd85a37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eccae04d66fbbdf2a656cba6c9696b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f7e5a204e469874326f8a5ce35485461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca3bcee5515c93a2fbb0802f99f3e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ccb6054da1fe5c7e2ab939b80ab58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e274834b520c5e53b6d91c5710c83d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c75e1934feb7d5730c861289b3e8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8182acdfeb085cd50916525a104c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d9019d84f659861c0bc96916c612467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d257e3732ccf5bb8f0ee36cb6cb3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ddfbf8a8223f8d773eb5ba7731d88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679fb962ba08c67507ab40900604b7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf785a9e456698cb475ef8e8f65f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d62c8fa6f46e6e81c965ac5e2d76d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ff36305ca3ecfed923abff11de38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36791204d7b493d03a978bbf00812b2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc93b073b0e22cb6ce1192ab811b74f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8336da9a4180f24ce92ee82dda0866f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf484aee40a6e5be385b2ce089fa67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176aaabdc99c24586aec965675e7832478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52d46e187eea2cc7c5883ba9a3d93b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37757c5ef02291c8020d558ad1381c93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debefd37c22948367a8ae39001cc0e41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c723b6d2736f215bb188232f72267482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec498500c551fa087fc91ac272128c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8f2f3f7188b52efa0621d270a3b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829eee8c6e57d053dd0b40d11f150e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c66e2b40677b0e871714f3d9f37d51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e7c62f9c8bc66ef7db7150f44e355487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28a8843cd1778efd3d1388117e1736488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a708930633aff00ab0efb878c970397489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be66a8e7bbd03c47fc38f01a68c725490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17769874c5d79ae290afb4ec39d2e971491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d9591f0cb0655a819fa40979d643492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89608026564ae62fe61a5bfd60f126b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3cb47846bc1fb875aea7beaeb2598494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65210a0c6fb1430031eadb661abb6f4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a101b93bf084df73e73731be532b09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719788edd09b19ef8f53aa46832627eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed43258e7498bde376fdb5e580778498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cf8948b58bedd96011c676a2f869e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d251c300a3933618f151ca010eace500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6582eedd8682036f7f0791e103ca2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ea48027fbfe20e35e5769c435a35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3a52226dcb300e0e1d2ae7305a7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55686eecf4d8291c0af0bb4fc3ceab9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c218b3ce01dd80da597f9a5ba26e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9b61bc2f412bbabbf9a85ea59973d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88f021274114d157bf5373132372a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c997287dcc494279aab9eac814e81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb15b88e8df5b269629ff37c5fd3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aabfb1fa66c3526f2c46176de446eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e7106b6bdb02ece8fc6a1eb8d02ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb092410429150aeaa305d4f0f63601512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c85a667c5fb172b836d874730070a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84203749e42c1f2bfd66dcb8caf9ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4fe447bfeed989d0e2328846fa96d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136dd7d0de7525d9c273948b1efc40e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bbde5379ec1c5755a9262d97c1794517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef72dd2eba6802b0b4e9b90c3c8bfe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c24d05089ceaaddda21190eb5ed830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9b90856fdd49b1acc2ccf43afe22c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13cb2c8ae7e4fdac3edea17c4756f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b7cb520bcea12f3efc69e90069b2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e990ef7d78f8f956b727d1040da75c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80374f0abf37eca805ffd78838930c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c832d17a84d36b97665def4b86b8438525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b162fa6f0955589fa753a3579bbf70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6a993cfe0a7d3a74c7d53f8edf503527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aed3e96a7275a4637555459fd2fac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfb06b055f8ffa26f004b9b0d1f1c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bffa93d217e409d00e67d25c66ae6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec41734857b1164908099b4adf8ce8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9b983bf8bf6ef05a18c8fc13681fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d00fea347d64687d7daa4725fddca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2268b75a138c1a6cccb3970b46bed2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77658d63a08c9b24af977e8e1d092926535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb28f1c5bd270499211a66722f01c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70c97f50f778f7c214bb18c23a787b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a59c75c2fdcf95b5cdb9a7bebeb0db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a6f1dc351c09785a52e1ee4ae482539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3306865082b1196ef21c38939017923540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6523ef115b7cb3857f8c57124ef84f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f0f763a33fd4f441c364bcf94264a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5858414623172b23d63c8eb3eac2f3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fbe1bed02de6889643d8f7d466cd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa9c1cb5994893362af626ba799b59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069cb40689d99606c2769705e10b4f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73571976fdc17a4fcc8d569ea6bd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1033f99c782e0995d6ff508c027b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef96cd5c0e7667d35fd9e8b9e333748549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6358e0a8f0354ab19ea80f080ce3d3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65280bbe36da5acf58e38e617a9c4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1aef29292726579ca673d1b7c1546552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baff1a44348c04f1485af1d807cf707553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9525577bb8067dbb623f51bd0a996554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194ab2442a3b04f985e3ba6b463a8b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea08408682dfc7828c92d15771cf54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1394dd4b312d5e3b078f6a2b2e850557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469e1ab928bc467e4f99d445a2f20f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eca8e0636158e10ea874b9e1b821c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3327f0cf5cbfbf18dd0c52cc3b42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8df623a58687c673d3e98970762b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a100060ed7a0e212531c3789bdaee49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e60308f27215269221ee83a3b44efd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8024333179d43b64833bf0890932564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3ada3023f97552063c8c8dd4dba7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f7441d2631082283fda7c3fe82777566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8888b7d262851c1fbd61c6f7775683567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0cb47a86804ea60dfa2a32e515844568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cb9038251a77cad7638265710abce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1a8fc4c1a61377ef892ebee4061fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7370dddd70ce393f33c745f77a73f2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e0cda4e5cb05873565a884fe944c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7e1bacc3186714c4252deb722732573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b67f4fdfa19b2d715d713fe6fff4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2690fb3e6750d3fa6ebffa6c01c81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ac6036fbf9b694541c61ba72e63ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b512d7d18019675d3d7623e15c69c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff16eb0b78504d787679e23cc623c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35101eb99186acc7f8ce3036c68ef1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bb40b73877f298d008f0e73177794580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a7efa5b1ada6e74b7039706391ce9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284acbfae38fdab52db2f34b0970c7c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e99eacd52672c6e6504b16e270f9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea91cec9ed6eb3f5b6668bf4814895584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8ff5581bffb70c26254fbe6ceb9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bd9efa5981ed86e3f8a86d405ca88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f304bf2d4f2118f6faec13806fedae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0efd4bddcdb61111e691321e8b4fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1ef6f202d927236e01d838abf760589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fe9ebac7c83e1a36a75a4ba69317f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76726a22712b1b0e7407c4a4c76115591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2b7e981043d7257b5df80b3ce8669592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c389cd3013e2042a889d48ccdced088593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258a56f2e745be4fa32283f680a410e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537731f537bc79ef357ae73847f179e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52616b323147807464720e2bbdb971596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f3d678b99babe78dd027e65c9b05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f72466176a64db5b256f33ea706f97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad893700f3e7fbbd9f1183a8e05661e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d370b00772e207fa00f8101a92387600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2436d5bdf90e5c2decc7edda0cbc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c645945797b07aed3804675f559b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc505458d4405d4781b40f53c7fc56e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2dec0766d7ebad34d5013053af6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f0a8401bed17637dd5d159e4a5f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344029c6b8d3c6751d7ff5fb398215d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fcbd475ce8b87288404399c3dcab5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c27d843451f2c696012406f4d2102e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb6058691bde848bd95aa6cbed0971609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa89d3dd757239662482892c35fb4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f12263769d95ed361fc43cb34dd6e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa99c9af127adba99c84fa15a643b28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70186c00d439d134e2aded3b047bab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea40a78342a8a21b2458f1ac40e8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf21e96f331b7bd6270067c81e6c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22508422c91d42f45d84877f08030bf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537575d369cd8b1650faa864e3dc563617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41016562725f8878d20b1d0c58583ee8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374a91067b38860158718d541b76bb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b951af31fcca55f34c25826375e09e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6e4ba111eaefef47f534aa00e2a4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2aad4bf6500c65a26fe0e84669df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0f32d8a48b2617a2acb51cb45f9b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10997432eed3ccf42cca76a8da2fdb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24a78ca78bcc8983f618debaa4bab1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b7b85390777c62c4c188d0ddd0294626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b9a0a6ddea959ab99d464e36371f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90be1e104886ed024f79c8a2d9ea04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b804ae53ef6be1ba95f60e6ad27ff9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ba100ac710d413ff8ddf6adb14fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b34ba0d5901a1941475a4f1221b7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984103d8988082bce189fbc655f3fd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc94f5fd2a07f9742574c19afd7642633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb67629c45c37a0b9fedced919570f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ed47f7ea185d89f59c681974bc01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313124b7921202641f20cc5a52da21e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b1178c9fd0b15db10c9a526b2d12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbf9130cb5d39ea0d125ab2b53d6ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be2f6f615c73a0a77bc2245285c0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270c4dffab94e57cc01062c5808120640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d42585c38b835a0058857a36e7c35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92eecd86904e53ff46933959733beb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f620cbabeea73203d3651af7cc5b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d9d45a6bbd32fa202c79da6adb427644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86415008a1c9d3868b5f1a6ec526e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1544c430fec8cd517152947ec4c17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7020c49f2352956da060111ecce5076647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0919e7ec33f02e72fea90fd4688ea5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471bea0c3029d09901b554995c85977649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220bf04d63593ffeb16a6903f0efc86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac26916336c0cfd193f2dff77c2938651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588997dc7ef7b724a50b729ef11ffa78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989710f09d2e64b9220e575ac97d4d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b95ce595d7b3501ea0aaa6e1328c3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f744a237d542593ba601be458f561b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b44c9530009cd4b4e8783b6b419e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31f350e2cbb41e160b57cea40bdb93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9edf230c26fea43661e76b974ecfd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82570e14d209622cb86a43c2dd00def659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c2540f1cdc844954d869cc37e1b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcacc8bbd8b5ae30976738a4c56c53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f846fd90723a6dce1091d11a74b3ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bb787ae1c9b588c3ea8ba02cea588663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f5ba205e7e252734140406d45687664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd74b1a63966416db3e95c1f5126f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e96538502804896eeeeba99b44678e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549335fb30a1ff483ec9fb8e90f87ad9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b0fd1e5a162093b74c7b4d7bc09f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad44642b5decc53e16ceea2f730632669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e47b77c3bd1805c71776b2a3ec4e0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4162d5fc3a908e0eb9a21d5c08ed8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b2b391ba7152fa4f674c7faaaec64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160811739bc3f7daf80adcf5f32afe52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fe9a60072ab399bbe167f3bbf0907674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d8eba3f27d66147149116719c378d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96620f56e823b1a6ea13a1028dfcd3cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af17bc9fa8ccec8b2a432c16602ab17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86314a24366ea985097f659d2fc55232678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbd835737917927c3e71c75ac0a513679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475eb76735fd005ddb31bd0084c6241680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a67e25806e64894bfddb8939f3aac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff070334651a6f6c9d3880532c1153682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd4e5f756fe31c7f8c3b8cd0c41236683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6439637d95a813def85974b0c64cbf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395ca5b3eec74e998cfe591c68abc9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ffc0f4b693b9f2cd17ab69fee0af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f612ac993b083cdb51f8b036c6b12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3b4a6f84e54c1550b4027b1cde9c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030a780008d03a43462897fe71effa0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57de874c490ace5a5e48d158e5ce7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3c5f2a8d86f155fdc763561d57db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaa0f5b0692cfac7219fb8e45284f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8e6b36c587661f7abadd10e0f2c00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca9322aaf4b884dffb9d679eef5e72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575e2da98282c0432cdae252ad2f5f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbfe329f522d7eaf80f1c61850c10a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9131390ab82e2b72807bdbe910e5da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd579cee223fb7b5db55c6371542f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d088a57239f5e57cb3d0441897409699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffca3822f95584673ba5c96fd43f49b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c550a52c989e7f5654b6033a086a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd210374e9e6c45ff3fa2b614372a768702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc77eef044f19f435bb5d08a65c5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ccd71cb98d7fa1cfc75c5a7cffc45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fe575781e9cf59d3ea23132c46d0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81da7efcf47191c3f4088596fc16a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e28a0a19b6d80bdd93b23204820ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203e1fbb4685f4e01d8b1edf2323910708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23319acffd4ada9d5b0e04e4b6a27121709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1539986746766faf34aa604b4cc112710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641a8877417ba6c4c3905f34551a18b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961880688022e8c73ebf49a608c230cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f3385bd77dff23c7500de8c5fa17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79d74f1e5cb7732988ecd8f3326b41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18508156803358087eeb5eca5d8b9975715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f81a0a15c7c068d06a3590660910716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb199dfcb2ffa5a9324e30090171ca34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d099e389a01bf24aa70f7bfae5e72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11f6837af0e61ea5556d71f753f15719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4650b3d7605e5a28e03d15f53f30138720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dfec1119f8edc0a9c730505ee32c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3ff64ef5337dec84fa88b0d53c0ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bbdf2daa37a60180d62ea644d92a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d1f1d491e9a1333492be3cd0bc1c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a1ee236422f995ba595feac4c60d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0df8d93b30dd461a8b1afef5ead52726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876685bf078bbb9b5ca8d9ca2d55de6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcd7d7bd29747314e79872f361faf8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d063ba78822be31264c48631e557a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9995c393f6bb273e36f9833b513f4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7777b531d59d52b7aa6d176636181731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c00463fcaf69bcb516adfe03075b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3acf56f7c97a6c0f420ac9fc99b04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3988364bbe51999f5daa5db8dfe9dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e31691a00e4bd357562539e39a0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b747a5a649b18f2b3ba4603c485dde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851dfebc9888d95aacbcdcd5c391486737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ec3d44dbd7b13ac7f29ca5429bbcd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ad13208029535d8e9ea74e6af04a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bc6da3214ffdf091731b6cfd0323d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6313d45e5b542ce253f782fdf8f6da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a9f7af7b9dc688702b32bd823dc2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b3011eda30c522413631fff59d48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a14ed7a0daca63108bae3fc0ce30c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305687b3b45e6826cd43b19bdde65a0f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6988f792008c6c94e321cec3804f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b3f0c7083fa7d2c70c5b5d5de50df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce153e39968f4275cb5ae0e17de44ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c0c4ce1e999d11a3343774776b2e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039f866fa44b7db523b8b5a2572fd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151013a06c4a6d33768430ce5df62c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826197f71214c46ec07c1d53fba71a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8546e90b43b96d7f8e987e4d3a02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad1a339569bbc96e3bffd6de6037f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ef80b303cc38babb01cc6ff87882755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45c9d0bfdefedfa75002d88e5ede9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b4cb32146721981432db45569adfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ca8fdaed56221b14db4c17ad13dc8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c9522b88cc2381c3c992d9e63c43a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1221adc7c6b77e26a16526bdb8a62f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b3e50f8f942e81de3e4f8b0c92bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d378b5b8dfd1af92c53d9beb88b92e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4738cafd5fba14b6200da1ce41e45c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199920518037494dfd6b51de8a3ecc545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb62d888562f4839524253c269671d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01046faa0281020c80211cea167438b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543471fb25acad93401fc81812800a388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722320c56d757f22a95a2452ad9fc3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad078d394c79ce0ab4b814762610b53f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dbb93e691fb7ef5e5bf4b204b13ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ac91ef2f39006c37d9cfa9eb3380f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ebd06f279e719821b4c686f58c0ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5fbace156b388afd6198bca4b08f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3f37b06b7bbd115f374d3c8d959e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23adf21f2c741160cd11571733b97dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd93a32b798dc41e8274ba2b5173417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e7193fde54177fa23603b8fea7e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366733d0dc51f02528f0fa43efe0da719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd65f017c266da0a1a0d53e6b465e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ee656a590a14052613af079e385b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a62dcaf8c0b01e69647e031b8825722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b8ce9518a3816cd3173f39022ae623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3da93027358eed9208beefe8f700824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b184db57d42cc7b43a5f3bf5031a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0d47b3fe6061cd7700175b2a1b0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b88675ab9773e7b6d863e2d5ee2b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf7a04b85ef90fcaa564d21f60af328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8bf9ceb46a866152686e0100d37729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71f167ec344ddbe7cc5ff1e6ae03230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a3f0146861f61c7dba5d0645a2e4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb786d7df6959dec66693d2b37f89432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a14260e6670fb3198e7be393f8cd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef45dda62f77a1bb1a5af34f70ed3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68ef94e50f882e98b22a4de77b66ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c760ea711fbf2c5739bce09576248d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6d6ffc57ec5bcc29ae9110960ee837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab870c178063227e9137a10eb6a5c96d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b9ecbf4a177b4f1a0e8872470000139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a765c67fe39f099a63c6586672d49ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9d2fedfc11d52f2c7cdadb86c7c8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976131f2b10e7a321783216aafe7b8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62739dd81010428b4b02e5b41e379bc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda419a8c1162657a9b1db45b1693a7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbd038101163f5ea1fb2491c180a4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3db8f6da2d24d9ad977796e1983b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1dfca13abb12988bb70f2ebb2d0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ce6dc49ccae76de890dc1961a359b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f80759d2302cd96a0edd1d1d51af0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a401063c554f00f94a7ea844391f2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def0bf3634938affed7544ef86fb74d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a581c6210e44175881068c03cd372be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065afff81af1ad8c0fe4fa652851ab6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48109a7d82fd10f3eb8312e8b150b40654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eb49c524ee3600f00d9f0c8f8d33455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8361a54fee72826814bf4d3ac515656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe1b39117e6a8546e45b6e3b56debe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c29b222f74d258939741edd8e2cbd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7665c74b8442e3881ed6699cc382259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a02fe79012398ce3eccfe64f4a8b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5014dd390b20ad55deff35580ea441b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a665ba74a074cca93aeec136e062f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1225bd72058ca53c6532eab51710963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb6152cedb626ac2ff1153cd43ded464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f09d6c0267d11c2e29647b74d1cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bdb5ae27fe585dfc3f793f5ae028b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca38ac36a755193e7980ba91519eef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479341d5e4223aabac3d98002df493e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20515ca3d1bad599d5ae24387ffe54f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f91908335edf72f1bcf5940b4e18ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be17f3c93e534ddad878e549fc0098c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0c266ce0a1db77e96b04def1e36d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd1d86f178317c39f130e04fedd79673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa60f7c820670201d23c009911850274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692662a36555d6a43faadb92b35fc7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b3250e888c5a95d086fa2edb1781976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be250a6074d2b17456b4a98a29d1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b547194d6b2197b3f90305ec481d23978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52328c0cc5d98b8a85006d30e82d13779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104bf7ac8a9a5f6deca8bba16dc06b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edcf57129bbe042b7a297b23ef607e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c201c61937de8f8ae7b8e49e1d3e7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fb5c60b83d741861535b1333cb3b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4b3ff2b13ad4aefd7653e53f1d2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacb898a17c0fb5abb8ce77c2107a7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a4a055b21a4f0dddc52a1200d720486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a10c1bf475000f8f39f1bde9d0c04b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f2821d327167c61b3003af3f87f6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14016f0a7baa9ef2bdc91c5301e2d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47842f27963936d81f73a82badea9c2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c48742ba9485f65715a0d38172df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfc3ff32bbb94579dee530e0d5f9ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11252dde6cfd6791dba817946d969d5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a035124cb1cea61d0aa4614923c9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b74cceb929a576307c994a210bb6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e576c24e2f57e11c11712246e7b5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6241b86550147864161c9f207942fdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d3aeeb03f4a3121892a77acad922298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2168f2a13b2f9442dc97b8b59d5e39d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c60e52e0d9327bc7e49436b1be23d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a54c7af4c5bf89a038f6f7032c223101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe15245e795c6a34e9533903249419c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe9fc711b19f7467b4525cfb70955e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762868812fc8cd91781dfee5a5cfc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a28519559e3af7dd361b0a449c31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a337489d5ab6314c13622b6d1872106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b37bda8bdbde142fc2ec69dfc7831107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad45c09b807ae391f85365640a8cbf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f794f209ba5bb8a458b65b667875b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1241faa4e5f515599b708c5b830f8cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d41825fa5eafa70142ac5cbce30a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623fe715a47fb7cda74eef224c98881112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e11d0220b44a160bd420139672a4f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f94358664739e6feccc0bdaf4dd5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ee6c249ac80da804c1b08bfcf91c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b19829c3bc5ff6d669b4a0da6ae4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f65c7dc5da0d6a153ab8ea28978a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eedc98e4ac72c19903b21223a247c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03386b84db7bc9fab5f1a01fdaf2f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee5698336cddc64ac8a02380a8c7fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf21ffb190c8d81fb83c3aac9c507121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98873668fafb7b6c107ba6f9481ad2a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6eff3b1a8b3ecc5533c3829bb7d0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6fab0ab0d3e0b5a17112101004b39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d254e40b5ac60f6a65a0c5b4cd7a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77cd897978670a0ca9236ca1203a2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e318aa2f0c95204644dd6506867e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2781f4a86da6f31fdfd29681d68abb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7429512eccd50422da939556f7bdaed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4739aaaa480be4a64b5c4c893b4a23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46202bb9785ed42b6d0ad6c8b819933f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6affa6fc8b141661bf5444466f1132132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eab873c8d1a51026e322dd914bed0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3fdea8dc80f698a69f7dbb6e17ef6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad264bb1ed743c84fdb025b4309028135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56562bda1760639ce1c703e568adb492136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf07fccacc855ca2cc3ca1692cb05a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3e156a584a38db1476636b39aa2d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a0db00f5ad7bd4b132abb7c50cfcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152816dafc576144f1e7c7b805affe74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf2e1e2ac9d3da983068133fed7d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249bac3c1d923483289f85612bc5b99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a706f14ba97b20313e5e67d8475b17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a79d54abb7d26d01e149d6ed4602f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4c88c8343ab1208f0820c066b6f4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f23b220e0787315833cb8769314ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41c3425ef33e5b42d7b91b1f5ca40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bae7340b6b45a2619e9bea72e6dd9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77401c17984af76bf75d1e1b0f2fcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ff01b95e74c59f4150b40d4cdbf39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231396fb2e1802d5f4e9d5d048d5ecc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713324d3f833ed54f8f01deffe8590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81395d3ed91d431642882220c20198a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e879c40d07cc1f8fcefa6ef0b398c1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba2da0037a08f2bd0c843e0c97d402155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122116794cfabcd193fece6abda9bfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbbaae70c1b79ec87443dc1d7c5d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d472844bd85b1b4f6d0a97d8f16a36c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fb09fb74d0307b2e11bc2ddf5a00c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924968f4ef8a86734a7d54fa670a328e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0d7f5858fe122d02c216ba522e3b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645467861c5a5db69b3ae508502aaa8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ecfe84ec51c0779025242548fd72c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b450c4a0622eeb79dece79e40011d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae2f98c7ee55c4f6a7c979431be841165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a1599c59e8e7b6349bed39dfc9aa4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecbd409090eb20cce5284154397511167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8dc29dc0385417e748949416e8595168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1bffabe714f4fd683955928517d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bd19e6fb700761b0b150cbf077a08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe13334024c8fb7821ee35fe5cef32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8fc31553abd68d8b073544c3f878172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96304db0945ad56b38ca24c6c94d149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fee132e95e981e1048fa5eff0db36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f94783c04a17c78fb4e1dea5340c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528df4e09a01a01a473c540e8e10e4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60fb14ca8c19b8126929c0f13088c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f925d36a772aebf152a7ee931c6a33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570d8d1a1ee9062b163dbd081d937cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9708c8eecdb234efc3cda61685b245180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db1778934f3b1b495028e5d21c917181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dc8cb9c1fbf4a48bed7c50e11005b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294cca0d42691afa611508c664f2df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6358ae96bf086a253658753823eb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802e021779a0dc385d8a3fb1b4960ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323c601afa91c797be20722b54c0ba0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340234c3bb2b3564a47a26400c46003187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82471f23aee65e17ddc7bd9fd10bfead188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09d65c598163381fdccdb8175f0f9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b79444d1bb9fdc9eeea750777da3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf219053064ebe3c3be054183fcef597191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702455b218ec3bbf0213de00a12dd252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be150d82ff5d466d6d9866857ab8863193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cf0b22ada589cd285d475bf6c97b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce2651de1d0afb6d2ad50d2f43d5fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead91e5ddb47e627e5cc4dbf68fd5ebd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4897ad69532e984b79d6de95bcffd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93886aded7a36b212e4d7aefe6c92aee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907f637598c3396a5a5f4ed0a15d91f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b5bd16eaf97b06e5a9f6a915f8245200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745512d8e2179472f90c4d9f1c8d7ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753d68a36697a0ff95fbf2feaed8b1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9731f3d82128bb34a140a3c2ea31df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7648b582c829f75c16e7eb4e51042204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c9e100528bb9bc24e898abdc4833b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6239d5826a98b0948828ee8f4aa971206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ed79ff3e6bcb0d550ab0b8e67da54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff38d06507cdcf9346a05f5b4242fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d29704164303e5142a0c00813646c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f78a84541efa12ef842584a4e6b1e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b5b635d012bfea4d9962fe365436211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2b1689a188689466696a48834d2a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a32ddee302db888d0ad3f469425d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d2acc111147bafadcd3c4f87219ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e3003359c2922fc9c47d2f67e1f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d973893e48b001577f70540711690216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745898d78cb8bbea023d92c4c7ab3ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bb3aa9a88bf454c25c5bfedd1a6a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbc3073bfd4c91854e907f24cd4bf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630012b62f01d195d9c7655fef2b0c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fee61a04206fdcbb45e924f765281221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7674a3cf0c6f3bf6cfbf6b40c689361222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71e39136ae05db6ce4b9d9476a788e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5aa2977e73d314c187fb1140f3354224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b809357b575f23166d61ab07827efd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb5a81126c4bec198fbb7a9ea21d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697ac26ae45f860fd1638e5a45b64a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e084d94cadae348864b2394e9f8913228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b689f6685a3db3fddff3ac9ff915a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a81c797e3366cfde9a1871aacce829230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823643cef5de6fe291188f58c11b907231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd09bd48efccae184295f8fea798f11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753181e27c7761e1fa55c4ffede5d824233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4aec441b61f3753bf30fb12215332234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a2d008e0ff39803e8e2bae024c5bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dd5f132ed7fd4ebc8631faacc48bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f90aae0ac1cf3e135b5bf6334b33e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96970f2b2c237777c25c3672e9ae7608238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eda883f18e5b34f3b71c23231ffb25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed79137208299e322ae2bbf557f492240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eca14231ea52c2ec6d02f9c219c2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d194234160e1ad4ecbbe44d46309242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f094c1d5f6797fdebd57635c2a5df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4a6f6100e55981a2b40cdc34a2d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf134cf082ce2a471f78c23ddbb0dcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde891ddf2d0e38e80b6d73eb57640e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38082bf8a2c28d8d8e740832fc909247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674401102a9a5c1931304f9fe3cc53de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b003fcc6e040e6c785bf9d2a23908a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf987cf23619205529a2869fea1969ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856a1c5289fee1bd2838102eaf52c73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5655ffbe99ebe060ce75782249870252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f16ec51282b2883347dfb78b1e155b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d809df68c5132cf33d7fc2f08292ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5dae359ca9eecbbfa684102cf3aae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3efcd95b0d391facd82d2a1f638c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6565235c01be6dd274bf21c03dd95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ace1ce2bc40fdcc7a592f10e863ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a97f382a091a443cdc4898462d96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e060426951872c709672a639deeb3c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852730df3a9cf75615e5e5b3f3482dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea7afc04b49b59f24b62bb135384a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cdcb8e31bea1a0f10c52334308787263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f62325a3742a291499d418ae79445264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c02f7dcafc0402689c80fc9981a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407411fe9ee3e18687fe78e60d777150266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a26907a0b1bfd168b70f177d438f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ce02d4112fae0dd2a5a12fca661e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907414b70fba0a24e5e4f5a8bae963f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bbea93e3d3f87deb2942c0f18ae9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba773374992a75d63e2b2bbf146756271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ecd63504164d7ffd09b6a4baf8c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda098ca6071a1340c9b455c7b2dce3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fbcd6fb0da1be67be6cfe15b2b2bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5deae5095c03ddd290bc9a37a611d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c134ccd63efbb5b513ecb96b92fd1e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38aab6b77c7f11a29336b8ee4fccc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edef421ae559f3082b32192e5264703278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fa584ef35621d8cb7849eb272119e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddb53e59c6ed0cd3236d7a2180218d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2593447e197ea552ac8461ef7e1d690281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bbde775af8f0fa90ab4755b6b7501282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84933901ae70d62fc286e8e9e72cdc44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e44675088d1a4c0202af100cf85ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc4e044bcf7d558abbf81dda4f80df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d566734df6e05304acc0c612bcb82f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce675548bed659d81f14aee440e5a09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de143df0000eea8aaab306880ca24f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d43016bb0f05d5dd28e9649602595e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1958ed9b3eae68fcdad58c8bae963290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bfe2ab2dc5b51c1af619834af8c81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42418eb32f18c82376dcc73fbd72e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b5222e526064afd3b1b9897fc5a67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bfdca8fecb52c055c1e9aeebc7910294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8c1ab152d87ce666c49eb2f3d175295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ab4191f608c8a54b2a82f8a20f1e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f65c819b784674756b23cd9a909e9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edd87e504e9288d622f74be598b920298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677527e2dd24b5dc05cfa2f2517744299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce732a6c0a853e6afe421c91ff178300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88b0dd8d3c39fa4e7922d0100c0284301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4102b461adb889b8b32f40d30fce782302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da410870f3df42ba227d98ea7e8bf9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c10cd62e983a8f66c104da7a570bb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda66df37368c92411e2cdb985daee3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d0aa52afa711990bf68e7491d734306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144ee9ae3f35d0440da635b9ef7c43d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08eecb59e3b1b24702faa19326c15b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1989abfba488b324df51b936a23c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a738851ea5406bc2f3d0b7245b6f4ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f846b4876abbfb5e3e78a54f452316311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c001e9e0931531867c7dd7313b689312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc379372b7d3899bc665c3caaf9f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f45e959a3c81e1a54dbea9c442f533314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69954b39d8550767b4f3e3e1dc28af1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c1c940d99c455445d1809fb938ae1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af404170f77ce096a6418e491df0c0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55a7af1f095cf2d334cdf589d16e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537850d377d43de8ae8e365dbb515888319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ab0366a5eed254239268afdd9130320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efda7e106d3a18db9fd089c9aaa6aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60bc5cda4ac9ecedf2292a807fcc49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4e628f736413cb9579c8454032dc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55e3517ba9e6bbf182966d6c0a0798324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8949bc07575a1172fc58082d3b679325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03a7659244aa16a32194f84d7cbb5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668f6e81d4ef2db0b0fab487774b89a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377212731131cefa04f4076e97fb4c64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b485fd51ca0b201738341007d6dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9e0a1dc51b19429c9ebeaf8407717330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8d260ab65603d1da78c41f9ba225b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7354cf4daa3fd8c322ebf14cc3588332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b12b81be3ed46b429b87d629ec20fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65511b67540661f14324332a9c929f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecfa84c60b22740bd92f92dd23595a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f02171c068fbce83310a38b6b8658336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0f040967c779098e4b63ce82fb97a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2a865ca4aa4bf3e37cc419d05f780338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ebeae3f8ff456ccbc9fee48073129339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967b2e67e3a321bf2b088812f2fe5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d7557d9921bb6a104001848e6ba1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc8a4c734b885b59acd3f1135dcc7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0749c7818cb299e82df4ffee1273601343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb16fec123c903e367f33b797dae0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34750490ae6d339f19429b6c3c7a4df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e01abd1d5d8c61dbbb345e7883fb24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deee51884070c9a157e7f637238533347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f9e12e8a9f976588d10643163bfd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6658a7eabc97f4d84a8009ee3da0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56cb6101fbdd1f70a05b06ce9cf5ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b70632d482564d373a425a483dc66b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab3cec5726f7f587c8acbebc03b463352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa232f6c3de284fca49b890029b111d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8d72ab1f0d498fbd6651f4f75a2f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578b99bca845f1e1ebdd053832e492d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfeea78b7ba42b1a748976533ba1a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f497e401b0fb4b45d0622bb6b53c1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f60518478f0bd1701e81aa8971258358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89ed8e09a76826a3aadc3b3d7e780b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cad574b3720bebffc6c7d3383296cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bb640e958b6c6a67e57edd013a3bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd05befad2d3baa6268fb84296cde6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712d9bac4b5c394c6bc3a552373467c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1acb2395967c7d8d291a09c28bdf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22539d442cde3baa3f4f5a660a3bed0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3fc919aaeb2a6c80d5fa98ea6d6a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f805e6ade53c1156df8725d106adee6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e3368c4b97fb08b35d5515a9581ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc6d22bb3e3273ee691a863db09e92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81078d26ae9549be14d01a06fc2bf33a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c7b61f746944e73dcc8c981ac0ce3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aa3142422608365c6d1b419335909372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec256e31b441b9a0f5208cf547fef64d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8481385a83ab002730b74a82fe11abf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efea69e6bb9f07fda999b309628b8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ba9bf303b0aee09e1b0f239e9fe4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d470dcc81847f8b3ba9803e5a878f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c97082c73f9681089471a7e1da5100378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb163b8cb907ec564b4839170499635379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bac1d4dedf660618406ee1b358f41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a9be41998e952961cecc2ebf3c66b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a0146ac8317ec4792d343cbc4b44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877834ce6cc67ea3265c3993746ec79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26a2727c3bdb49030dbc8502271a06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2bb712bd36e244e83fa65cdbd0705385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ead183b4c629802c91dd02067902c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc2708bcbe2afe7f182692306c5505387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f1c4569f595544a22cdfdf302a413388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d0da8e2a5c7feb66e95ed063b94e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5617aaf94cee70ced8b4fbcb0f094e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa08b0b1c6328394f108f9ae382fd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcbef9da227a00f861f27172a48f86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74695110706510451a13faef50a4fd6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca75885ca7d501548d392264133e5dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8174ba1bdedb8ccdb1e6093e8d5ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f774b906467b3d0ec4fc4b7e8bbcf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d364951865b66617873b1be39c3a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d547167e3deb06ce26c75e18ece8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a9120de389c461c24a6639bf13fe4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6154c69d339cbf5c54b930b87d8bc08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591e90f0d8e173bd9f861d8a5767fb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28df3bba57cb64e064c905ae9051d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7c1a79d223e8aa92a8cd0865080c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda8e4399da683790296ecbfabf2fa4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c94f6bfc436993f19138ec4451fa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f981d51cf3f1d1e6a3fbf2f54fd3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a0b5875e0f6182dca95872d91edd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513becba86f30b3fb2a3b59f731d9c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72598626cfae684d387bdf0b81898cd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fdb1a4edd44fbbc6aa3f75de74f06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4db0d6521a964aecb7d027e289f96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecac9bb10face793af618b1d5aeae0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b88e0273e128f27638f213e9746c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcf57e1f52b3af8fa49cc685e3515d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ba41399d4a1603040c0fdca11cc2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946e77177b2a2d62b1e7884b2ad2467416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32177804d5b0efe2f16a47a46175a1b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7698c80df5861b7b075719b1c8e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9232b0f6f2b5f12a7840b6c33ba02d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0b2d2902b1743ee5e942b2000c719420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441ba5e88f52fed7d161a2f744ab40d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aca4fe73d68bb43b974b320488ed00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc8d774399c606cc60f03906d2476d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad85695be0562f56724aab41172c199424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611201cb1bc4f819991473491a3e0b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab46fccc127b1e727be0cf571896f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954135b52b714c1c7c0c9f88f8b0d02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dd44093f4b5242419778d8ae912f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841fb0e31d2890c886bab2ee62300ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab28e2ee8f6d68bf34b1dc8d6d5f9d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2605b4fb0f6e4401774c8509ba325431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4835e85aafb927e8310a1799b1b02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5654301320e669d5d9c42ecac22565433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95739bafbe452d738e6ec01b57a33b35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b072d4de6261f39d75f9df934ae64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f45fa10e07f8cd17bff574a2c6f08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f453618fc489d36e63e85efd2938ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c84bc9f5a7ba30b6ffbc7811d95eb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79220f8ed6a45ab0eba7302870da43ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e241e3751ebf7e1b9ca5eeb753eeaf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030012b3baf1aa4ec1a632e7b4cfb68b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451b278488520acabeceaf45b3fc2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686cc0d36684f58c6a1116700779969443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c44d6407eaa664d5d8700355fbfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4afdebbbed8c6f12a1f19896e50bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f4fdde6273e2ae7c317ac51aed02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00126ca8533c09fa2ab04b0ca597dd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a28fbd1583fcaf0ea914fcf6bc323c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fcfdec86e762d8833b47c17873b25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c268b2088e0ddd8509e157b7374827a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66e90012178e7c6dafd2995a5f63a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d90741bcc8179c6b4b3c206a206c19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77465b5e927a4d414f6097fa22340ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904cdc8fcb33fd362226c91abf541f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd27e8a9312ee03c1168a299ebd1863455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd76ab7393081c570677adaced8fa7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95845812c5c9f3d1957f2167b15158457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc556587f8a9ebbe3e253c0282aa3a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917cd26f806fde72857052729660d4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf94877ce8841419b09e276ead02e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa106feb7025de21d908ce40ab330cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caaa753636a452c3e3af5d7f4edeec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b60a4262a9bef0a286c1f99efec5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af275d21b105543c37ade37bab5d2b74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf749cafa47e0a9494cb1113707276a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f20b25b69b3a85210034e793131a9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f7c674106509e609fa12e06fbfa39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f495d2c1509a0e7133d6ef4efc0c8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa3d4284345c9ac999e5e5b5d16d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a36daec34ca19f4a915b61cc1c190470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217552f359696e6e4d696b7db749741471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd94de189484f361ff5c90787189fb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4da15e212550fc224972200d47cdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804c4c1ccccf89f9f1c4a7a1e2674ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6834eb47c481a82107b75d77da1a6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6fd0a939b2f333e5953e7f5e9825e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb59f3feb908228dac6f040af6d52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee9e11a812a7b28d07bc60fb97da2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7bec19c6ed75ef952e6b132a8e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cea39d081559a567c778f5a157282480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7c3ac9a6e9db5b2776c1a106c6280481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f063f3fd9300961072b4ddaefba254482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766fe25f89f7f2d422c650b3111724e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5b3525c75fecfadb5ba14450117c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ced2610ebe679cb6a95eb9b86f22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357947203b1308f6eb9f591a29441ac3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547dc10689944eee72bde06e75d6b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2eb766e3e0d8ba35d804a646cca32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0927366eccb0006de509c6c5fd099f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c40aaafc44735f9849ce4591d2f70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc392c0968bbf0f126945b5e9713e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e383d372c579883fc877151500dac6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508abbd1eb1f379660dbdb1ba13c1b4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d06087ad931ee8fa9053ae0ecbc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a826dfc4160dbb4c34c6ac1608d3a0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d1afe72493c1bb923113561aa8d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c982bd974c2b52da9a5e9b63c020cb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7c9129805e9116095738322956c7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d3ac8173ce2957a5d13c6d5617f57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae322638ac4f18494d3541dc8620919500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ed78f882068dde8c274dc9bb2c35f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490f8b1596f3369afabffabb2b48bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb79be963d4231df6795cab266791af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f08b3efb436cf26e0c4a3272f6014504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68edaa1be4f0693f2e4fda01f70612505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f60229ed09de4aa1d2380ecdc63d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8263b2427e1df288694c486d159aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24bc2ef4bc585857e493983f2be226508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b8a74064feacf60b9ca8eb0089fc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be705dd6b671546a4fca2553eab109ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8650758f1fa93e09b14420f6c38b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6762a6a87b75865207e575e31225d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e91491b8ea79f84556cdcbdaed451513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790757a2c77731421b47c8f0cb72af8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17af4b60eb04131b13f7264df54b79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769750c525c0711a61a823e2e00cc13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917865954fc8e470a4792ae7d4f3453517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b807ab5256dda9854a5def6b94ebdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dab36bb7b25c41141de97df46e06d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49358b018ed2618a264bbf3d87f0eba1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5d408534de90102ff329aab076a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a3e37d9e643e7f7f5073aaed7e093522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fbf4d6bbc2b675b99f491c2f279de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c0830f7b512782f540520ad192df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6428386b546e70de79944eab3d64eca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3329208d8f2d261f86ef0dd6cb70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c4d4d527d39ddf76c27a00090569a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c25d43513b0473db6265a9cef65d26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b9c2d3018dedad5279c4cea8049f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aa663ff2bde1d02de1844c94455c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783d5b88cf141c36dd0f56950f00d4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f983623f2c276a15a5fbda65a620e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc4478e2290f8aa8a105e54a1d9c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e10fd014f2c9b36dbec8b5c6e17b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda3b0cac00f194328e14054e4a24f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5181d706a7f98bd419b72e33464e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a7c526bed7f339f898cd422042a3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c5d76f6d773af874deb3f6ac2e8fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116371a5c0ff76e59735d40c54d218c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c057d29527ea6eb1fa21500c1c8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d869553438150de038fb393abbb21d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed3350a2c51861bca023aff3b034e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bede11488af9e9b61e3079b362c4781543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e4e1652daea143df059638612ba5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a8f991fc432608bd96e0c1c221dab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95dba3d25a293fc8722a9849aeec3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a17913c30aca9c51e228a58b151973547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5280a8727f6e9d02103e7e0237a70b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab85785ea690031da5938499970d50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba048f2ea81136db244eea6e67988f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e9e26852bab01192e62aae839c13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849df7cbc3b3954d97af725b9ab62d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffbca0da64e6d2f27142acac36c0f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70693d40ea614c495a657e218e9b65f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482cc4f213345043f99c5b6bcd7d455555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4785b28f6d0a96fa7c36f7c07030556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d2aa6f543793017b374d1ed7b06db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c7bc4907f79dac718b009febd2079558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7ab22b716f068038b85409f3fda72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d20bab2c8a389440f512fa52cf685c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d4b446a2886b70f40832c9f95a31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc51d2ed93e48d2bde3ba2de8c230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fa90b6af9fd03968d96acf8e9e3f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1035a4ce15de6ff0cd6ffce01390be2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b411eea3370b9d3627ff66150668565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6f7a09a4de214fcda8f65a057b026566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9589cf6bcee6fcdfaf6ae1ddac8e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7ac1fe6b3d75bf87cc3ca17039f69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb52d0d5ba3166c35317429201c4fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0b9907ba0899c4d057e4e4a749ca6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34a6bf5a053dc1bb5fe07d6a32e6cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45d1c64e17b7dfc7574b0e78a4548572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6e3fdfaf986689eeda0a34c89dac8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faee977826f47e00e4f32818b936927574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ab85493cfc4b3f608b71d2c40b008575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35601da2a7c0835861326680fb1afcb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f68c48ca53065f17df72288078f4be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08038821130ecdc4df7328b997b2ea6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2357234dd8fe09f8d595c064b0ff2ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11331754048a710493cd9ef1e4f4981f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f775ccad467705758fded818cb4a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027aef59ec4cc24147b1947ba770aae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4a8613b5c36ee2bb40aded1d9417583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92404fd5b65534cb1e5b9183b2d9c173584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e96b749b536c8b1feefea2bd358ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541f0aefb0ea7b80e5385d868ff43e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f716d50e282aae6cc36afd2e99f0dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834b71a4bd1f604926095de190f88c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19c650b351d68f50f05782dd5bef90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbde7a87e3ceda9b22492c43429b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c318dc4c5f741438edbe045d57630591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce4f5ad928bd33c1fbde6d035242d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fd1f3464930816f1c4aca07fa0dcb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04d154023c7d86b749fad9816f71bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79371f972864b5f236386998857e37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74873e3c22cc4ed89f09b1808bf920a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f699a7911186ffd29c3516722532be8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6cc8ab28916f3d9d05f26c8bf912e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4754f11bc9b01557f07402afaf0373599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218fd22572f2629524776c7c7ae179f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112581ad11f796f54667c0f6e0042200601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cbbf0800828ecf0b071e20fd11e19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64b4702456549f5ed6176d3394c8ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5594849836c1cce4c0f1cdef450e66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01281b6c466b6a957799d5ff153fe6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b33e9a11537206116fddfa4e402827606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06db8e392ea08336872635b4611ceb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e08c3071aa4861ef03553e4f0760f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3ba037a4a244e294561bc2172542609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8e017d94bc254415d37d1fa507134610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc098b38b1ec1b0d379c9cfe670ce5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923100bee78254ba4b67aa7901f201f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a1cd2182b152c0c4741ca4b0f639613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42d538b59f2ca432f7a7777f9e4f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e09709278d485997969ca4684fe3a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1751a76e3ab4f76e510bcb140d4d01b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb99b2c29979ccdf561b3cd36cd110617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe4cf2dc3d817be7458659cc6da936618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdef030261062afc34eeab123ea9da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d27cd7167f8cc9cfdb7b7b5b29e95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026adebc2ae1e5900b1f2b746fdc81d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901a5ec22e8fe7db4fc5ae9be2802ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a594aa273d15d9f9bdf40d177c7198623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e08710b221d5a99f04fb7a5b645e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80f345ae848dbd77822ec66f2acf61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95654ab22715d47c52461db26b573df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741dc75fd953c1ed96ce5851fc6f133627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd4c81721706490e66313a936cbce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb10d2e310409b40be2682a81547a73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc323d7b6773fee6bec8a2c46176603630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3bf7fa0e1c5d21e2095143d92c854631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3cd2219ccdd8c2702dd4ac20717c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6306e3de5b603e73e9097b75922654633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10369fc458ebf85a2c1f290d2cc053634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee00a389668312a1e24980ec3dd82d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b6ac6d797430fab0f8a504e7122f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd8bb570df058c31d5de5310f42367637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bf55a9fa18b931668bc600448839b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7d80209c7fa81f0b16c3622c4964639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f25e07341ee045682fbcb1c380fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc138230b0045dd4a4557444207c81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956c7797dce535b81272452e6be3eb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c31c376f57d912826005aaff9d3034643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80579579b0dcb61f1f417c8d67d8615644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0ec164bf564e00773dede39792b7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b281de6d662f3b49e87b97e04e5a22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d3aa8fb0c7f73efbbe38a565ae14e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41c5c28dd2e21c6741e248dec7b4f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0fd914d142c5ec8400567e2b3b908649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17517f4c1ab66433eb4efcb7772a857650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd076551c93b888f3fbb3f6aafb1907651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f948bbe5eaa6e804f936b3d75d3446652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9006af09d425f8e03d3363458d2ff8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a6cd3dbb530f37d686706cc29029d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c0b2eecfff845a3257ed2ba993410655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5173ee348491a60414a5be9d382b5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8a401dab98843c5b914dbd7bea4aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a384f6d4da26e9c7e2b4f867c2ec9a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f396b25b60d74e3ebd5332988e650659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4aac5fa772000542c4c3923be9c3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163ad866dbefbefa357274e818bdb11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5ad1ab5f1b2d8f99f88875baa7ec4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326e09b44109b5cd6ec286394c3ab80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0f7d204cd21566bacf3e4581f393664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eaf69ef1384096799082f6a4fa63b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdacc913c8f9420c6c2ab97778cf0bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eead2c92779558d5e6d89134ff4c7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baae0d3da64ec4e0385da265fe0b63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1fb9770952965ca1810538391e36d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b138530480d2ff639ca7574abda5809670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9af868b2745e7e049c0ccc956eadaa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae668796d40fe39ca5694381508ab65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca7c0e75c18d5634153bb78c945eb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702184cd01e8d8be980035172748f33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b524eb664b730af75ad44cc3a22b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077f1303e285880e09bb335ae473cd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55780189e62a0f9b1cc93ece5e2ae89d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf094ecfc31307fb6b57ee0cbeb902678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eedeb2fc4809f0bbc0559fd7cc29af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db5a060f08da10cf8cd64d08f69880680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b195388a95bd5fb620134b9c4dd19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e192705610e0e64fd2809c905333682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d1af2312c6fb2b6ae3d14251ebfbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c67fb1cc70fd9f02c33a0822a7fbd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2679b9c63bbb2f63802a3a92d3228685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbdafbdc8dcbd1101f1b40881293fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30804b67a9111275311fede8b47ed8e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e62029ee56ddb3902fafdaf9fd4d82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f650b9c88f0b91d9c373fb9b454beb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e50aa89dfbf768a770f8e2600a455c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc7c0746801fd49e699f46e81b32cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c21ba6fd2d9f62010549c4cdac180692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09ee86dc7714d61b9e605b816e80d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaae9c50e1dad7f2ebb7d13aa755da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aba4f352e91ca139ef9e4c839c1840695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4ed1ac58772b7aad8677c1efe948f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783de35aac83652fa9d305882d19360d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53695c8fda53707ff30c0320b49f5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c79e096b7744ff1dacc0690a6494699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de0c25290b64630aa198f5178413a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6c344bb8156ecb7bf6f9d939a772701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53993e2efc446d0b3ca78dd8a9d03fd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52081144ed69fe8a96cbbfd11f168d75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4c1b00de74a318656da6ed9e2028e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c5624bebc921666cfff6b9845d6e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def49861028b79b679651be4c1fe3f84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ff08ad71331f75f5037edf32b0751707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f988ef2c82598fff6f03ea32601b2a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa99d2b3106779e5f4583277af0063d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07cc0b0ca8f49939f374504c0bec7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97aa689e5276fdd46d9211b38f781e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30b593ce3ee02d90f4ac0a91449de0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7f0cae508e2970cedc7869b21d0c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487164d5b57f7625f2109bebe40935f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1043ce03b7c689cf02a4e71d2c79f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d436af40deafcbab6f0239a5fff052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36404495c3570c1715c97dad62d01c63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb340c595d8762dbc8fdcbe93dc88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab41f6f417015cf9f70976233ec4f19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8476d8d265af65a5b0d09cfc0b1672e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6136ab8967ca2d91b1ccbd83dd54bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21be299b2a553ed2592072b8bfee17f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b8ba0d71d06fc43043af2155f291723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6c15c840e8bc09e3c490b8936dbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a14ffd4062bfa408551c14c1053431725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff5d1d5565937ca668abc881b9c40a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e028bd94123780c7f41fbe53b38422c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cf7c88a9b68a7b94de3d19aaaed25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aebb5ea5e9f87dd32c7cb6a2e8698a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1622b2c1e710f61def0470f5b95f95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba8ba0884bed4292722ce273b5910e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f3bb3b32d8a3c91c88bf42ad8fe17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ea1d8c3ba06dbced0b759da797689733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea1ae09ef0411270dde236e9d884e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a1eb213ba7dbb319a3ca0eeb8c4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a343b32e832fc404c4989c5d8ded2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834561331e18476e4e01f1c8d5870e3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a722ad8546ebc2299749aaae101039e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76159e6639a37fba9de48680c6f17b26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa13474f8d954523557254ff7dcecc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f69049bcdc4842b253c24342a8f55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4f28249a9cc6e3a9640c3797dc82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c83c151357496bdddd8e5e08ee12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a005ea12c1e250feec03684715b7ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b61f411a9a821b99e35b75fe61152745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded2a7601a3f1596733c8e1199be45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad65d79a0646062101327e108ff4bf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7c2badf2cbe4766e36d89e8fe885a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395134cae9ed4cfb8a633fb5f75ab8db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb37c37ee9c5a5fb96420a77a06c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7360b02bf6c6270e2488c66082818751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6605543dcbae4603f09b5c42e25e78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea2538a4bb4f8064057bf3df594df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef347c575c9e38a0db39dcb5cf083f9e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf393208777aa0b78286a9e7b15f8dc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1709f4688a2766fa5da8ed36f13a7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a007206e6b5f467fa283cb94b408c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00d5662b9c1a55aa88b7713b86b3eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677683275845e202bb0ae72a3c4ce851759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>