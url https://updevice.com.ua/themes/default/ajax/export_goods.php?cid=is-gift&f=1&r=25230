--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef6d82b248bce2f450587e1fad87e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726c6811b4d7a304c65fccb9a105a9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a5dff3a03d06a38e7bd7b6f60476c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086905c15e6ac8d2e181f99c907e89494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9cbe22f80c534b3e4c0200e5f76a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa7b995899c405d72604dbab2ee1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701e37810e34f6a9a7e53797f6c70427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434a1ece9bad2277f9e5866d117a3fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d7aef5d31113892240ef6fc839aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab02b8fcb1f2c57ae17234f8e5a61b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c877cec3da86730a99f589268bfe6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4721f2f7047cf4013a4024111946512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39aaf42e327883c1632c918dddc9ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314252ed19c16b2b9abdca731036d0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b0e7c6002d9ab6a11cb003e06a4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c1a93ec8297ae93f219d310542a6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3aa6aaf941601ac7114cf07fea3c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239513db2c54629490c5d8a8cd12161d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8a1b6f0614eabf2bf47b7937ef7aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e76cdb50c266decadfd85fd767b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d0598b858571972122acc65c1329a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1dcf02ddc1615c6bda2d27fa0932c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf291db6961a8018e9f8857891589b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08481408ddb157f59e67992f82a6470924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d123d79a2aa50ffb45538ed25e26925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c49da802ea3db3a77c2f4a619e9f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66228da263c1617bae2e9471f09966cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a257617c32e21ba8411d8be7411628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc181f83e3bf71a692ca7b6428e3cee329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83156f85d5d36fccd635b9060a09f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a9e4900bbb2938bb020fccd9e06431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b731552d1327f710378712e3523ba3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fe4ff2eb510d439a51d596878ac8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e07054ded3b5b075583fa625270e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce62d53d89c5c4ad280b8487a05eeec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f9d1ca5fdc0080f42a15b034e3f2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a4167adc6ff59d39923f8ebcf85e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92361a355af3992693083642efb084bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cf9684bc2bc456a5a12b0b717746039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd3a640523c9a332fa1ecab7941e6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095822b1c5a944744e53d8222b92b1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2bf0d1bd62bf856e69a9262efdc9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425abd75ec18afc53c90d87c48cef01a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d0b44c354e169fc462bc075fe567144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f6d2759f41d4201187b2a173b057845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f65f5930d43cc830836654089f01546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6e266cc3b85d6bf1746c82b6358ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c5bda55b1866efe225b715e39abf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029147a8791ffc484cd570e2f8b8245949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad673f6cfb5ef2f4ec6a46c7f0da2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c239edae653d7a53e70eab2773bb5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6689a44244def559018ba076d59d3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6016ee2a68a412b018e14d6f24c1f8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed52b4ce7d20410e888aef589264da754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe83d5c0fa28693cfd6297171897c6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b86e4b9e928851ce0fe71ed7103dd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6469dfe5113ff85525203afdeed5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff133df91fd7ec064fc5197799df6efe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dba5cf5f4f76745d1b07589c2aaa3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968ca698754aa4b7bbab4b3a743fb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06769f86cf928664bf7239c11e41976261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671899e9c6195a57f5fd6fdab8a525762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd3d96ea8fcfa198ac0eb8568bb9ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece57578c5ce9746a56299a9577359064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae5866c029e057e521eaa1d1644e4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09816eeef997c45eec64e687bac63266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1b8117dc203984195b3c4bf7cd53967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07bf72530ad04f6e7d28da4d6d070f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9fe37396d01c761926d25b443c33069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395fe91dd086d4cf2c1d4f00887f33770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6be516887be099e170b04fa64e4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f88443b2593f6a99eeb3dfb5241c5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd08777cef9cd0744aa4ff5e4cd08673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba25abef1c9f03ef6fd1727ca2226d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14aa2cfcaa8f336238ecf93956adbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877d4b2f2d705142d5772d6cf804adc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afdbddfd07ef547971beec71facd3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8e46e4cd9a8634009ca62022bfebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446e2addcff6133b4b0ab63424206779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47193cf26c40a7f8517ca27b23bc0b8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c852d0e8cc1566c1902aae5cb1bd8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4f9dc5903fdfd5535786cf0b46f6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f2788f6bac290ef77f28af02336c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b2d4f541815b6c61534237cc67a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca5d234f6d0704e4ce5ce5e71588385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91338f12bf323a3f8eb80b9171298c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ffa4a68bd65e8b20ff03c31b2918187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a211ff4e73efaf11ad7c062323001b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971665b7d6025be03322402867c86aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e4de3979da445767f302f8c15962d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de908c126538266be5e36035943194c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36cd688378333946941500358cfab792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba52a3522d92f6be553de35ba5c43a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c54d60ba0ca7284702520203d0ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3b7dce892e27044378ff7a0fabf5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210d2e5f83fc69c45d10ae6676c04396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916804f486566c978b39774d50a71d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76dc1da7662cb89a53d55c6d4bbc6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae71c330d4082844ae294109a82b3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5569b48ec5a448a04cdb199b31c0d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41d5df22b9613640d62d048697b202101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d46f6bdcd831f3af12f63d336a6b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dba3728971fe4c0127930229124e33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88120235eeede471e87468b2d7637e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a93a43b17d9e2eda4f3ef52c3064105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa374e774f6b628538fed8496de057b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dd712c6009263b89ff510c87392bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a605208a6d0215ef0eda6f562e84aae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360612554fc8c5540da82a05998b3423109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab4cebf83aa4f6c9290cb993d1ff4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7461406d1ef4a2c23e1c5b266a95054111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79dd09c626e32ca46c56021bc4d53b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066758e522d58f3ca01c5f2fffbc39f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba4e036c10b67b4ea4d115575ae8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e902671aaefd05c9fef1a0c6a39d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a4579de49c9cf488b5a7e1c594951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29561b28ca674651922986dd803d9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f628c481704d6a42d7b47ac34e009118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8678b272867df02fb751c134ba34e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411eb494a357c95540c892c1304c831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e0f52cdd5a2e928821a3801218a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19ce5a3aea5ab5cdd42c1b61ad535122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b088a875ce3016267cf6841b505a048123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea86315214ae2dff46deca438db4c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ab95385dab1b63eadbcb9bb56ede8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29267885a4af2d514644f916da2406126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5cd346c4fb9f4ea0eeefa84ba790e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329dd6921d4644ecd24f0be98977a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648f5643159b62d540aa35d3f074ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9edb9972e943cb0ff8e82df35d977130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3859acb778e2a94803da2949d27631131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0df993f19703b9472d00b1d08c453132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bdd1b1340dcd78c36382916746d0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd8ceb38542977844f5509783c6968134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b18c6670a52666d8ffecfa30ae572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67992b85ad40e8bca4caae166153aee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185687fdbf9ff3e428d129405bff08f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c1b6f472e6d322ed9e5652c843047138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72230d6f05ea2ae0ef8fd638ea58d07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4673f4ce9b0e1a2c8cce6ce6deb0b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc83364ba87811c1d8437b2f0a2cdba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df07090ebe35df85d6d2839c8811a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a6bcf205ba5c65fb78112adc21944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a06ffa743315a0efeb48706b7f603144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8195e59c415eb20d8221d16dc56d15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01e8a12b26909a88c173593b9a9d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc388d67e062e512c011256ee0074da8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac981057403c9124b965a5c9f48fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98fbd40a634e77da6be3346358487c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0686f7d5c4323bfdd9bb2ae4479db81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac0ce39cbc01fd3b36e638a08e6161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb6b30354a176fa8006199a8bb14a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a98fa7635a1bdd6451dcb6bf34ce6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcd2a0bac56e909c1b79dad545df7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d920ef1a99e4822be356893a9fd19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b808e91600b66e7a8ba1369322bbecb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c7f2a2e74d090fba91fd3e47176d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa49f316c96a1a9c0448091adf9b22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434028ba42716e6641a910e372cd4bd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e284efeb5a1cd998df1839afe0148b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884339597e83f9241479c4148d672078161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e1f05b0fb28ed2aabc982ea618a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5a2a5873cbec697b6a34eb34c9c19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0716e7d13c77bc06948b105209b00e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bde785e07eaf58eefc9f9ee12f026f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d2be83b15793e141344102ae6c854166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac782a0be4cdf73dc1847d90147324167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399265874af34aa59b06815a2779ca63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78c8cbcbe58ac74d9573ecb3199149169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d36964a426b07e314542764993418170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d361299e2b29337855e855bc7fea84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f31a111d7744b66552882ec3e548de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc7c70aec2904c846a978c55e3a754173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b23c28feca0f33d6e576dfe7412d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1ccf520f6421c309e8cd7104b9b51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd26cdac3f0664ea644355c4b9ed935176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5a950795ede495491769656be06d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a2cb5aaf68db675107c37e8cf5b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce68d01edc8387e2f0204a18944b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c0c7279a1694ad32a8dc2057ef5f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59553c893d3f90c565617a51ce3b1de9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a8828ccfb3bde3823396b6c964673182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8fb3c035e7fc38ccbf4180387dc3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ebc39abdd198ea38adc4729a03b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666801daf4fd0106c9bdf8999b84d2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013880cfcadd003d5845fd63a8ad6ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a82c77de8582a649842359a4f623187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de110b9facc0291c0ae743c900866188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66be7a613b3d2b5c8f012f743f359189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c82eaf16d02732a807cabbc17fa30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbd33fa711bb9cd196af5edb12c6bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba66bbde983f5e75e72558e3d76f876192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8152d56adf15e285914ec0ad0a0bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85c403b49a6224acdcb9a745a471f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ef7569fa09b71d4dd4b580fea30a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e6afb4effc9ba838d98358c8c4f14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0861c89e2580e498ef3c31c74799d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88c5ace9b80793a74e900b24251293198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19596cc931985dd5b61fff998c971199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbc972f369e0e584e357554f7a694c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da155c7cb5879caacbebbf07da986c59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc337352d590df21e353fe95fd30cb8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19050bb5502ec5e50ccc36a979939940203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d9a4318e9893796ae94b29953485204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feffa6ade3329c0aa561d12fc8663a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9758e1387d51edda008e9fef1c0db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb548e24d1fdca98c1666720b18a24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066ee21cbea35ffcab8af515031f640208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5f3e6567dc1e268b250101aac24a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc39552f82628c154498e349338d6ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bcb76c6cbae90466497e50673b0d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7392666793e0263fc6ddf0ef28f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8702e57d7b260d61b7e954f8d3537a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40acb7c83a3b1ebb8683fcb1756c5ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e9f1bb2c0327424e9f78bc9ba22f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e7053960671a82fdb613d03a08502216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898a29b29453eff4b5909dd2a812de2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49af5187bb5259dc72f515e5e649bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8af185e816c41000b94d530ddb76a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad501440ecdfea0a7e0ff3138d0050220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0cfe76e53bf72218a9db131e583fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d0ef32eae74f4e80037bd464ef1e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffb957f342bf104bd939f7b3faedac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2933082ba703a302f670575489ead224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cb01a5f64d2d5cbc60446f160aa91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57536f9f2bab627d932ee519fd8a1ea2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc8bc582faf8ec20b5d5975541c14b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e719233933b5f66683a926d87f1d0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87d487235840dad96cc50f7be1134a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4c8fa76c36b26c09c93872b7a660230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d8dd018a266a040c415b62cdb134231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f9ce783bbe74c6c452aa5f8c833a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cc3985f5eb63e753b4ad2bd450531233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb5e8b794c80f0b5ebc60da91d743234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a438b684e8a033e76b75197c4bce86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6357c879889ee574967568b591b0224236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340f0a981cc75a4557f8d68cd13db1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715acf22e9daf6cadd4af8732ae3cf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60e2969dc0996bdd079d6dcbd16bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd596962b8572e010d800e13ca51d743240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9901027185ce92428ea8019593cf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def951cc05ddc22f99bec335f58343c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b1078992b1bdc35d5b0594a97780a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ea72df4a9b287dca89f73138f84ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9de56ca1298cffcd27abee9b98ee34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136eb3ecf0f9ed376687548b0934ea9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b27082c91b8fa52a0ee2f4fcc80cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aa83247a3e3f729e4c6344d2f8074248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4e089dd14b2c4d71248e2681b1de2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac229efb119c52e55da41fbb86b81e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ea717bb5833a6bcd564d6e73bf07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bedd4d0abe2a4db59b4c6b2d71384252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366499025ffd7c5c58f3050102c4c67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153fc19589ebd14c0ab343cfb744b23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc67f65c9d2501e495b87098c942c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac2e85c618478a3062676a7f051b4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949164ea07f7269a31b2f93f554d1dde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab938ac3bb0944ec319957707ad5aec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d294f785f39b56d8ff44181810a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2af19f1af459249e5c4ddf234e307260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d09b9bfd3288a7cae8fe1ee8e68c15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0b6a4d91b8173698ee78255f38be5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ae596f658c08fcc61467fbf482a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78315a57d63bfcf714ade1f7a76ad18b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dc8ed0216b55b724977a12f980c03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618fc315ad3771fd5f7f778e673274266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c24ff3ee99548deacc70ad64395b62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832b2f027fe5a1ea7e890d524b2a193268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3fe503bac62ffb1b2e51958cc8690269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f39fbc2c7bf31f048062a988219b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5a755f0e6c6dcb3ca7305e47e801271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967c283518b5ef7d22623ec3d6d2c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec334de41c269c09681fd594fda26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b4162ec1956d255db26ad525801e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac949889ad1e7e24ae5463683cc103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9745bea5e0ef7b622383ce4f68299e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc244ebc865eb91e2eb347c030d1b050277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab9d756dfa4fd175d46e629b91778278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01b6d538a4e2259445110a4939b85e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b651f9e73e8efaf23c3f18f79548280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ccb3d7e16917e15f47eb6f0f61944281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324f53a597def502954d9887746e2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65906a5e73a11d982164726dc35515a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc30833db84e9fb89f4b3b3fb76182a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e0a122cc3f3ceb0fdacd578df92d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42524f4bcda7e87b05e79b1e4884e18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c7b1b01667d7f7b22c7709444b02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213862e1ceac50c3f610bcd5f8195c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2be64d940915e11450d8528e00c42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f94632caa850dc5d00f86a60addd3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed0bdf38317e58913b38473598443291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7c004a28102ddb726afca4120fbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e4e30014548ba1d3c5ef96e321d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b9c451488a3dd617898fe5bbdba7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748228cd317b07449814582f0521fc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dfa87019a673c3baafc899a164d73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd934ff1804656f6780b6731ee6d483297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97f19ebd4990b22f85f3f5530ce80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7099394fea422d1f0156713a845511299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19553e88464b343f5b10307c2446288a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac593f6986963b736e992ddc72b73000301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9873653c85f687d2baa5ad58d04b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16269b6b933291a589329e2cc7a6ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50861ed160453126079ea861a65820c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459fff33b2625b71f22036f7677663305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b6ef93fb477320beaaaebb4e88f01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d1bd380afb6c70fe6e6dba21634ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e17abd2304d9a39cb6a974bb95065a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3c131f29fd550b2f8d038fd164d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cb3f0db9023f1ca789fcf135914aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ed2bff3b740ce15d46c19716fd56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a578ce7a366a5ccf97c3558d76178312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32142de03b94fc448d95d9b946554ccf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56993e5c809eb232fddfe2a57015a17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513349b6560ad69664464ebe40f2471315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a07ca6db537a9b41053eb6e0f642316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24fb8e4eb53e45f0865c58ff697bdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46647d1f4cec087a171d4922c83672318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a2dc241df6e62e267514107eb5148319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804249a9df4facae76542113a572e0d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e288e0743d7c8c760a31819b14ae0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71fe3391eb4b575f434a902f9c6440322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefee69dfcd8713a9011461e8fbdc93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19581625a8b6a6f3b006588e2c618c9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e575266064d296b2d7d8abd21de5abc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148d9e9df3c2cf32ba10bbd07200818326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcd996be3f95daaf88a0bfa752e690327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79909f1fec593bd5b017584cad95d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde11b139b1a34ff9acb7516e0ae5d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575549ef6162e6749cbc222f176ec93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ba494091854c85d3a3e9d2f3836d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfcc2d7a5abebb135460d13df97e84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e1102ae4707988f3cca03de2cf705333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d489c473ce838e47c428f8b19f19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbc31ff0cc13637e75925c6260e325335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab177fed02250fbc63269c39acd9130336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5bb4eb80fc0d9450e4feb14ab2ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8252e6124bf433f2f21063295c1e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699520259e33d13f0a2515fdf7e67fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751538f5c063ede2ddec6e24681889d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31596a43bd6595fbd362ff93fa4085c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b19a87352f23dceb6abb13e3963bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2958e3eefa1ed8f62aec28ae98ac6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134a4e7d67b40e41b58ee60d68025ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d79995bf40bfa18fe0572e1fdcc5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae326aab0561f6d7209048f27498b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d35303f666e310f837a75c43b2e2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c11a07bdb58ccb0e04f928664f4c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b6a6adaa7de79566d52bba9176d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68bd110ef464a915ea94b35a29f6cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de592fe85f60fe586636cbf3d8664351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f49312cf1c8b8be4919c26be23c15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5957da7da11faa30cbb6531d85d5685353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb8fc720f1fd9db4941b374375f44d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98300b91717746e456569aecd129c8a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71a14e983a6678b0aa5504119e7210356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac5c47876f4f4192c6a78a3fcad783357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2364322e3e216db8d59b7135064dbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6017a9b2265c62f2b10e536bf88f5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec73be21ee746f5df748e08b0aea0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44420e4b029c5cec29f2842238ea97e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744fd2a3256270a1c62e408c28862bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d86642b690f990caa876beb1d73a69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d54cda30609b66973ad76d486d6eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692b0913ff58508301b7a403742cd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba8715fb8d01511e54e6a0466988f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3fdc51a74628c05ff41b9daa20f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22ad9308974f7300c6b9ab453cd067368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e32f3af8bc99adfb434abbc2a33f95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a3f235b1d7ed8e5f1f71fc6db0510370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5329da63e057f2952f59801e2361371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8502b706586fd2efe273357d96e52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee23824a9cac1dc664855b6218d135373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faa27767d14b30df81009bfa5a5521374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4d90cb2aa6a6997f2013b87b48ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672716a99d82bbd733b3b6d4340ab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40270ed3acf49a0c2e87afbf6bc8db8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c6dc2db67ba458c7114a66e7de520378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e8fe62140f3a6a58cb86e344e9da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0f9300cd33432e408b82fc64254b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6db063a98f519b4e8c4e53be6eeb47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eea77f94a956998c41209379e45a69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aff0a207f610183c5f1764cc9af298383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c449517b8ed9cb03f779df1341d117e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd94912b19f1411d6826bffde0ff0d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf5a4d653e4a24fca8b9b11960d875386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec5d07265651ab61baf1c27d52b98e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db547c8951fa36dfe7439a9fdffbc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaea0b8f7c08c48e93f4da5c870db4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5194dfaa0c5d43bbe8fdb3400cbead390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b02f6696926b0d823fec7fed8c75d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebbb48fc02f89cea1d71bed9c9c006392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018c6984e392da6e6ff0efb9e3ac4c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f25c6d8e9672e1558b6f8a34929205394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c9589497f020060a88b587df0dbc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b140796689d61922af8f080ea4145b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366da719ad71f706eeba2df79845f3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3435f419e594701d585b9b7b19db7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754f160cb7385cf7e5bef1a4861c8ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f434470f7e878656727e95e472d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02e3435411345f2f3d439704dca8ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f84ca04fe59113e380e391be783c39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe961eee90f5a019c25d125380e66ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fe3ea20e0eb9c52725c32eb91d659404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cb5ce5c592710feb133e2272ac104405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0de0697721f8f7d87c39f6c83d44b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e38a0ff0d788cc82fa5cddf834451407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cd916c0cface65bf51842289aa0fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb14bbfe69264d95abc83e54e41bcf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d92eabd2a5ed4562fe31c8c364434b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144272b8c31b2b3c8d28f2f800d1b921411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7aa61043a1d9364ab536e5114532f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d69488d317a351569ef89b96b1d7ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab25a9a3af6f06a1fdd5d64f06db4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fedba158419fc03db73aac6f08f48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca3b5e03a5cb75d3dc062769e11e39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e2b27cacb3d28830aec75f3b20a6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e532ded6497f04f8a748ff40a3180418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e62c456338b8eee27f8a8d4dd0339419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669985d3a101ed1c755262f0ae2aff51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec3b7b0e54e0d9c4e0171a0e547db7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5b1c4d8ac3906b605e322e86c67d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ead9bbacf1b22e58badc8edba9d8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c034d4f4a587ffb63b3a493a54431b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f5074a547aa4b86784ab332eb922b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff4f063a12a7616ada538c3818d317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f778f2eca5a685f991877d966dc2b6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1fe9e67423c752991d7ab016206ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7207114fcef7e8e2d0757bad2c5f997429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0fe5eead06c1a1def1ba2fc23ca58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60def40c10839951b6be7041ec52c641431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e501999dfe2df5f1da1ff6b8bf25c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d73202fc72f531ef4332454ad87173433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11460b814e601bdc1a66122805043030434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d133b3d315bb176a92d9e111a6db9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2895f7af1996629be997f916025004436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ea2fceabcc244fc5755bd627d8256437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc29de3dc70cda97351a7c34e6c91a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7142b8ff664e1c716b38535f36ad174439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4fe9b81f169028782dff932df103f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b18f2b0ee591e379b07a0be553b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51629804a12cd3983e76dd2e0d525d95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7961725c22341d20f239205fad6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934ce008600334de445964483e1eb7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d60d4084d58c60a800db8a6238df1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c214e9aca38b1444248f222409116446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961902aaf0b1f7570bae0c84cf15fea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b328ba8b816306adb7f1cb346f838448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a3fc392c30d31abeabaebda02b486449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421d45e2780f4078a546163c855517450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f139573b869c996166dfa5ccdc1498451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9b86430135af22d0099d104a10b37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20045cf434899430157d18843c3f2b14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009b1f4e87887fb5d9c482e8e4b7b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5fde2d033114b7389113029e8f927455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91951660e3f2076e78d3465130bdc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89601d66423c38ad5a62957b8ef89230457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0abe13fbb3b6c67decff89fd0ff4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e06cf9c303a6fd2e52a47639773a46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2340191ed5349a33ce1988cae8fcc36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249982ef485677c1da7382136c671ac9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7e37115588c6651ded5060d8a52e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d418dc7737b34532b5c1c9e3e3b08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8094808991a6e906572c41370a35e39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081233722dcea5c5de1312a92782caf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a22f77a2c9271a1193bc51c71e283466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17771cb21e3836b485f9063232350467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf791dcc6cef23cab3898d18f1272a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55b42f3f6139d647b52b0fc7e65130469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b822656dcaf26f84e376659fcc7ff59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43163783955f6095dfe581e9b4f1fe0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5c566fa86c244ee3a78c208868fb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a94fc9303dbee79b273c1d5d064ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2548527b408cde29bfa448eaa1d04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b745b276811be7b1ad94eab402f5b8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5def83718e0040205ed8bc46dfb21e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c656a064cef3fdbb388cb8ffc184a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19a98428ea1d0521e5904b98e16de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1861e594e4c7c2a07efad899b8a75e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64800c8dca0f66f8e3e140245406ded1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7539118d6a1c5934d6979c394cfec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d734ea011c9e5d8e180ee7b869f28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c4cd7f4652ce4087b688f4cc66fb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077a7d16bc117ba952ce22f2b5cc6f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b21ba2f2a0b23e02cd1c7cb68c2c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0c68258d07d804d492db5cb807806486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d070179854138cf339f600ae6da27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144120f9303ae104034e4bb98344e69d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a2a10dd5d35dfe9f55d0f5625bc17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbffb432c1d3d1df1e0cf77582517d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2399a0ee6538fd6bcea275ff30019491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bdcbe162d843a680e3b12a9124b9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c50a6b9211425a2da636fc2378ea9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07a5fc71371414c753d1d7f9c554c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53005867c8308507ee31fea391d8fd99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfad4bfe9358a2ec8616499ae9794a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bbe608c15609a8eb31b38c33a0e18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23498795a233b5c6090205e2339f25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49c0bf7bedddc7e9b2be909222096e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ff2973fda2aac1735773d4fbe9e29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21568123f16bb8aa8bf25fb6a4901e65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804735bb12b3a3d4377f5fb5f43f74e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f3ba81ebbfa5855c6191c3894cd08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465d8e36d25bd68ee63feab199d593504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087411f25bf733bfe058f47f910c46c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd20c8ae3d51ad87c5999e193e8bb1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba3c53ec1e20a1c7ba54ecd2faec56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d81af8d3e5ca18f73e9d93dc5fab2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acabc7bebe7865eb9474348d7a0b8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118202c2a0fda400f8c5b6e4dc5d247510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435842ae8be79854a45a13d1938f404511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770d292fcce18bd22599aa97f191a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b69d555e5d6ed6f2053448efebdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3add122485b8c4a1ff667f2f239156d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d9ec77426538701126a3cdda724cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf89e4c41960d645ed8b26ca60b32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e22fd4b8ec086c2ed1893f6002c24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2392db4b2cde035dc0bd30968a954518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f7fbd498b9af9d2541c562b89f1ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c2b03f6d4794987d5020faf29219520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c5c9cb867f19d9501ae4060d3f08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a22b462fc3afb9d1f410488f3c5c74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcee47810cd7876d53a2b2e8f6bee2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e076cb5c522aca30ac7a9af9f3ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfa921d45231b143910fb3f6ad1657525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336ff0885e038529a99aa601357e5a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb674d283d9387924f6732586cf66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbd2924964e4ba26a847473a22cb96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb971ef94c60dcaa2c4bf6085fb250c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00c81b34565137160f8af14c3f2443530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d775929901ee2b2938ab558f6c306531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079f6a6ca00680fd817f4e3f5d2a390532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd97237ec79d51d88dc87a00f0fcaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb28be6eab8335b956d4aa00fce59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f4e5760cdacc943314863ea499d07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df9cb1c915389e1a191f45f5614c0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050005900656a083077162b7c3955fc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed243e580bfd5305a5e175f37b027538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fef0c90330d8f3642e8d8388e3b7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7e8ff99ae4246ae6db1f45f56a44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56d9a7c495d38f5693bb9fa3f08a25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33e279e08c1adbbb71dfc6b4368fd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e530a25423c7e3a0f51ffa62478eaf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f515e19202dc2339f2c4dabe9ef762544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b04393d9ef6c5cb1c97e6b9c7b80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0ae23f316c1e4e589148f01c4be81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b74782978c2ed9c7479f53cca5520f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b61f2188ba0ee97dff7a1e5581c71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03f3d9ba757ef993713969cd5bd4f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d0c344077d3fac07c0fbad9c935d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20373e040e1322cf0eeac3c07dd2d3f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89278de93dfe6522621df3e5495d2e07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5585eeb1581e5aaeeef9f3e82368616553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea7f7c6578fed632c04744f5d29e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487c4f8162e784f133fcc5fb504e90c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227715029f737da5335ffc1741ce5d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9018d6400a43beba75167503fe08907557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd7ca9850b340377fdf1eafcd3dc5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f80cf8afa6ae843783c042fa7e8fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343ee08f802acf8f80300cd6786584d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b46ade00a392177bf669712dd3b486561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870b213c315dc8156d6429b5f7e0fae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d348097c9f3f43ca21adf58071fcd25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41229423521cf58490dc02f9c46dba0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec44d7e8c44d858b85f25146f1c319565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65578682642ce0c6fb9c4211fd88600566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c584d40ad70fd5fc6f0aae6e7f4dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc39e36a4b3bc6f18e05071b8dbe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e93d1238f1b81146ba021a1dd9ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4241ede6b6d091f848097cb1ea669570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c64909e23a7335a0962fb8445362bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373526dcf5163d42157cbcf3563c1ecd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0c9541dff22509a11150a6063dd2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d640d079a57d7491ce6d5a308101574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ecf00e9d7d7c94bd73bf3dcbb33b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be6c128b37cb8209e3f372fc9eadd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d000d3a006234af0116a8c5af1bb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a556f6e318245a1f588327ab86609578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364a3ba0325d4b4e82c1085a3a1884579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5fc7a5c5967fc1496ed21dbf30310580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7164cf256449bb4c7914a4667548fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784e8383023e6b1bd83491bec61b281582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b597d64f42109d4ebd1f0f72428ef8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272528a9b590bf0a9de8ad09402f6f7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788d624114d9c1836e7be6b37521dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d2abd05b18d1a1d9b619f55359c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc3f8f5ab06d958b92a14a798bd0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb85206087191c0b299ab184cd4b4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19874a0518711a4cd4d4011b12c33c6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39c944ed1cb8b039685d31165718f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c416301e516d2080edd9b2eb0e9a49f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31ac0db70f766cce712a745ec72622592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1042320c48b0946565d0c7b317dcf8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d5af16e1ddd762de68534d6ce546594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f7030c93f1181b59d250faa852081595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403cde20a0bc9f5e3619e0ef1a955f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a9a9a3131ee5696108f8555fa92fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447bcfc552a82a077cbc57a653e242a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71d92e939655c20a5f2668cbd85d9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31267ad72b9b04c8a29a3c6ca4e5f4a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423e7e91ff5092a416fcbea027e365601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2b740fd707c886934bf7d8a75ea80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36422b971ea650527d67a7c3b771dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e386e212ca8ee9b0786ab21a2080c96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89def9b6d8f6ae93639be99d97dbd066605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418d885c069fda9f0140c2c85a1997f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe50b5ca1047e21ff60d619426a03a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d7f7fa6041f8e962ea22a60185e54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b3ea9c0eddcb9104a21c3ed49a88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f014c0862d190306e8d4163bdd304610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ff62d8bdf72ff0e8379034752078611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062351ac7eb0b6649463c07d5ccd0312612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b792652078e150563625a58203fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134102e1522401f8e9ed6d4895f70a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7b270da2e5f23e8315d26e866cf0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f470ffdfe47de0e6fe719b3012b8f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b040c0c722b5479f8a248996f06993617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1cd13b422107fdebd3aa8c07b341a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac5e2d0a4639738c7c283183d4649619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07822dffa4c8d48719bf9b434c7ef033620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc03329181b1aad2a33ec12c2d0ac7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c8a1d313ef3f4390728352b08fd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb8253839c21c2da8c0516cb37a121623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4827f1655b6beb02ba081741cd34c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5d01a75c97a636bc3a23ae16d1dd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297df033260aa43ffc4ac0584eef42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7d60694475dcb48af8ba000c24fb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fc3c5c1ae55f2c955dbf17a4b920d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06cf64b3c570f78df4e34e3c264954629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7daa44d5052d389494fa7f26e4f9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5e52def45c6b10b9e3bf4455bb94e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab60f42125667d7135d0e6ab24f986632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e1d74fe8e00a49515ca22336fc971633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe554a0fb02754fe145ac232dcfcce8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c709f56a7003fcd9d77c58490f446635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc0badbbe415b38b4a13070e0db139636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb221711afc3fdfe4204ba1ca23cacb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e1f3954d55fa1cea02857186a931b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38121c563e8c2178f8ade589e39e2c02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76fda0e7165ad644f3abcb7d45623e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a191e6570740729d45be5a89e9f5289641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d16ccded3d6ae7bf12bac0a1233ac6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934fef49dfa8e5de68385c71a1e95f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf499999a02bbc263c502149d4dcbd0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ac504c5992b94ba06b064b98ff38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea3a0dd7c8d125a562c9607eaf923c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa1bf66c6dae3181ee3f7cbfff89d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43683fd3bb2de7d1be9e0bfea36de5f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1639da8d4c5694aedfda1185e7e0761649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3087d0594e6554fbe6faa22befe7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9dc1466eba08359ceab0a4a674e49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a6a6eeac97810675dd826aefbb2c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9c6a7f1a21f0da8030ef9f8314aac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11eacc31d8aaf3fe4b21e736db68e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215d386b8549b9b913bbad57b903072655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc01fea5060660d4acf5fc1e8105e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693b79c0acf7f38b6dfe26ee81e589657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060515f51ac415450f2794b9e9b6b61a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab53b4d846889e80dd598cbb5eb376659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083ae51a1e097c36428d7bc430b007e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6c44d5e89fc8d35ea0a3ec40cbd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b11c14ede21a0c24fa3cd361bb39b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f839739a39163a966402fc4f9273d77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ada5052a969d28c3a0b8526b6443664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c1855b617616c327ae233d33de006665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b41e04608f0b5468ec9f08eca1bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46082fed745b65f32046056ac4735667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa8a96d093d294a52afada0c8bee0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f18976dde5c4c26d25464adb14aa4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5d9f5e96ac49326cbe2b64b90b23c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc607658c50e14c427d5e32ecc5d63d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9a842553052aa7c492fe715a65164672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d3d9888bcf47558c29984cddab544673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f41d9484dee664402f42d742ff18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c629fa5d4a5c19104c5bf867c2529e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caf72961f725d94fb1c90f44ce564d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70ab8de27e9cb6733991d728446d4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e266d3612dd41cdaf22a403f698464678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508d9e51c5defc36fe4e4b9e99b726679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d55803d2b49ff79f4a07f8202aef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f5c5507788e7feca087ff3b60b6ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788099412a6d62d6eb3745b618f21a8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59259ab029ffb259a456e16477e942b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae3ce8af310d51da2efeb1c63b74be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a105bf6630c94be9975ce2c024e748685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9779450dc8605b6aca9f2825069ee74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda06ba619eb26342397de28c26733a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a98b52b88f9d70490dc58a15f78fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b88aeb8a7c662eea46322ad137cee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c384b62739d0a965e2819a91e67ccd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92716af82b4f63fbfc4154797449432691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becab6be3c8d0640d71389445526b5c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeef431a97f7c8fe66a7e732da45756693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca528f60ec17ac647491230012512d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c641c1c127c79c28737c3fa825938695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d92ccba325a804aa194d8fb86a0dea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94993debe00ab1a8c9f1c84fcfc8715697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a432d76630866313d0e2bd6f8e046698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73099b404613bcbcf181826578d33f7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd20373f54080be9782dd8c523b489700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11be000e53b6e3b8a1ead888eb68539701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0fdb8927c7db2a30181ae4702d5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef235c05e705004647ad3b7a7c21e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571e8c871abe18c561cacfc527ea696704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87fdd591ceececf4d89d8b80b61aa5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fbc2c1393f7124bb173d40295e050706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e93b236d7257091752b2d99444584e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b9b029e5f298268de4f18ea34c7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d35f6bbe400a102e1c2dc0dee07fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc7b6bfa8bad01db331528fc1519d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091adc023bbce2809d84796b40444e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b43a0b1fc427ebe5db61ac118f2c2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f59fdad519e5f1a27747eb3edc64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc0d1d318a57a5d6375a1bd20339d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e145f3fcbeaa481b7f21d488b72ede715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9fa0d4cc192f5d44fe44da2baf268716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b406366698f4fe90cd156ac7bd82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b337640a01bf15a24d381d86429fd59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c22f28cadc0d2a8ff96cceb0cb669f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e55e7996157eee2e50faaad5c2e25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee8730c72bab93bfcaf34b141f48f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9878eb691040bff82460db8246d28f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032376120847a5e2b51ad695b6ac4d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af96b2f4f7b30b47fca24c43484f6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be8208e333cd90d1515759f9aba69f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c1a766c5a202bdcb1aee1833422f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b08f79b49d6ccc16a54fc50b19033727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c06d0886618e1d3f09f49382818fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fe0499cb980ec600025edb292ecdc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173ae2acb36da8e43dad357ac8faa4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63315f0f7a145afaa73514e041eb71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220a9786545860c7bc22f720886caa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a18a6b65280970da12aba86d7faf85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bc0f891a0f1f333ea901e33949474734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa9d361cd705b87b2a2f1138d470ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba000e3d7143c3b3fc480fc11d22db1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f4bcf5b52796a2a71ae0bbdcaf27d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9757a7b2cf7709bf00a11abbf0a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea2f2328b07c38f87d4b2967cef881739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e51d917919c86167e2ff419491accb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f81f66b1d6c66863b28f1b9ebb963b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faffd29ddd10bb967d330cdd321239742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c233604c7cc452901abff343728e6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689eb168c375bdf63bc21dfd3904839744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e4d26b1988e4df8961958051ac306745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2352931abedcdecfb2759e8315781d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d129523970995a6fd29d3e0e5a57303747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d490d7b58e825b9c2146da7c7039b32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1726d52179dc2fe098adfe6f9d331a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff15c79258df44f0e819112766f53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8fd79ac22b6b087369c8f995ece8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ec0a470c288ffd49e5c0e98416c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d14c8878bdbc9851dd343889f5d11b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be1ca7ddb5c651a937c012fd42f86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d345356a7365b9f8042e4275bf6a67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7142416faa5b925450d5e89537ba8ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a06ff0dc854c8fb6a8c5baa7d28b4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c5df9bf67a7edf298bbf784e564c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea73aafdc81ba268184c5d0a2082309759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1055b004e781fab04f34e42fed51c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bc4389dec0d3de5e8b3f728ef41ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678cdab99d7530527397b5f88ce86a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5491ae48197cbd2ef256abdac2f2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b20748269a363162a4088bef79020b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2512ed760d271c9cd863c84ba4b0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d87f98bc0eaf1c59adf9ae02fc9d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fb895f83741568c399360dd46121c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999681820a64de7c31538723636fe5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07512a708250f7a65f02386ff5f5f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8447f63f0889044e5a719fc8b158c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947cec8b3646aad3bb53d90770bcf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd64f51709c79a477b7b68c62d9087713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cab874aac9f1d2a6fe0134aa715bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c0f578b0d8a2e7d6650727a2ad01515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203dfe4062c0539372b8a6ac540064216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d3580845d0aae4a6e7ac727cf275117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb918b5e425e3ccc380e8d5445601018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c10106ed56d8b8c7162640a7edde819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960790668b7cdee954acd9ccf5459320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eac0f415bc0316ca89a1af830b339521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51829c9c930b54d8b727996403bdb40e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415048c69140ae08a418ef577f71900123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa365d59d3f2cc267d857fc473f71824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd9fcaa63a8ec7f9725ef320e86c2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68618f07efbec686bece0f09c81770a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47808f74e64b6094ebe873b87930e4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9dd3acd1e6ec8299faba6ded9095128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda247b073af706599e7d5dc391015b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d06fc7b2585965ae48f576894858030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9db89703600bba8f91a37a3022b1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6c8b03a8f1bcdf14c1718165247732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bbde900e47d8a0ec991558420575933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b323c21e30aaa23ad66a507cf91e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c1fe576bb55052470bb40a94fca535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49798ba10c2afaa41ec58360e908e82d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0e08c3a5f81d53c9d2830cfaa128437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d5b51b015583a1b09d9f14c980f9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607fb7b024a01643cabd49122a012b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3678013cbcca7c77d2c1bcf1f609240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91af2f7b4e18bc07e834b316cbfb3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b4ce5d8b001ebc4b26047155c6bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1bc9d629867880d583a635d0ac33a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d5d02b4da61f29921d2fbaae97f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc427decf689c6cd8624ece6ed3a4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f393012f9b799a6d0468c0f407d2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ed8e6c3591ad2c622b96c13a1e3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40889807d6ae4cab033b9569482f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e3f12344e728ec626c6b613116d4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39262cadd4fa4b476c360c150589ebb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8bc9254f3e58ebe19d2c949e42b8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589de027cb2631a6023d0793f7cc6c6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b552dafb3fcf5e5a9a4ca08fb013ffd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f36351186761dad9811d471820f4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d19a83fd514b44970e46d3655946155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666552d40bfcb538ecaf350c2255c9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97591a7f9542361170db8217f897d4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd176e48aadb19110d235432beb5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209d1ecb342d12c4bf90151db4b50bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a275b47154c5d1a9d26e6f214a20560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd32d95724ab60ac0260968221df09161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffaacae5c93b3d54ab7b0193a7f12062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9804c561203cfb1495e600d3b23c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b773e870c2144676f8c55db0dbd57064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f921f5218a9bcbc41e5a487a4436b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53c0f9e082aa763f9c3f13cef7cd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9017f6fab117ed6693e146198d91367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd719a8a506da2465d057cca1b162968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d932fcbc9679bca225d71776f34c81b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d54fa5a2e615328a6487cfd49a904070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf307ebc930133fca9f5f7bab80d10b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200960c31fe6cf316558075ce11c33a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00896f70076f134b002fee214bc7210b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb85eeaaec90b0635f848c3a4a7454174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ece5472dd2e3c6d598ef345bac074c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c6f5e634837ac9261e8299125a1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21512b062bc7ffb0aff938f097ea6e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d43b09dfcbafcb4bb8bae5e14371278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16138ef8bea8b899a6a1e230f766079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192d509df86f247c58cd1d260d03e2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d78f5a33f4678dc24cf9e74a1441ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0a24e3c38a23ebc18df4c06cf581d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254c0a1263722de0667551ded8525b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ad1b1d071be0ca8bdd2f834f51d6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371c3730f01dee4ff9ebda9c2048ee885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e5b325a279639183baefcdbb7070d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f315f6a009f2865fcb178119577e0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c106c6bd969b4fed83063cad975a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150073e480110aa22fc19e15a48851389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7121b6f63ef5fa2da63f1d8ebb2b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7b309af34c8df725ff790eb9653cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9c40f8b0be8fb1627d23c96cab9a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8cc309f178a2cf38a9245338289493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57324235221291fb0792e0a52ed623eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69404097eca2f7e5ffd5b5b4dd5ae05495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6170fd460ba1bb8537c9117887cbaeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394e588ea4a320d06eaed6303aa352597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b18cb093c62cd116cc28bfc13396698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813539559e5ae72058b1157fd7c822199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba65bbbaa611ed8deb781a252cbbb46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e4f39021cf8df9fdb23237f76f5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a0f9b5bda3dba1d361b4ecd1ae70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6f4c17d103250660312a2a03ab59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db0a0ad75cff864da8306b8871ceab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae397dd154c0c258c2e83e05b233abb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1596eeeb17588730eaaff403724378106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefd72161c5d22dbca6751f99b953ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e72c284ea0838f4a9be34393bf13e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb003ba840bf501f9e7b4bf096b316f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6efd582048539337fe2468eb58fca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be532ebc4b7675a608206b744cd2bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f83f678099059105f8ca8911eea0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969784a0f23670dadea0b4595300dc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e793a45269634bf1d58f32bc5c0276114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a49b171564cf6a5f094f7647814e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1663324bab687090e30e624229b8153116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778afbffc41508be98ebe2242d8bf9dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589696b04a5b3054a73e79b2dafa015118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d642c39ed8941f140fba0e19596f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c134e0b5f6ba6d1848c7512d7a38c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91efb9b0e01c1e781b463bda735c1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7eacc3e21d44db6e24ee6eb3354d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16a4f24f7bdc0a04f17500db1f22f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f859ac93e65d623455ea6e3167ef6a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187e855fec3ed72ef1643d75f7514a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cec1e875979d6999b5c248ec21a29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b00b64d76837330493165e8b7344fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835f4a6f159712bd0aefc931698d273128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ce6a52f9e9cc97b20b2094a48f14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3586609aa045d4a0276f4cfa30f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c531dfbbbe24363e17a3627d42ebc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa476d12c9b6b3d3cedcd6914a2d4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b3701282d2568f9f16270bb22bcb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6d16809be28d68db394fd8e52b277134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a305d0819216023d8eb414fe8c7de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6bbcc44b64a3180aaa7ca23d6ddcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c83da040738b7edeece75114d1593137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678066013b404011a49baa412a26fe51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba0b9081cc335aa58688458fd47c6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99e0fcf64a23ad18148140dc366e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380afb715ce90a0db774c8c1beb4ecc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adf0d4a1588c272af303b33d743d7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872886407433b4f9db778f8274cf768143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc56d50771cb0f296d2b77122dae604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187f98209b6b2128af6b2267f7e2231145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf8310600b36635f691b3fda7ddef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf9c6cc75af9919cb7f90ccab3b1ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf138b110156b312fb1cb73c3ffd01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a9561fecbde87afa5d076318988ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8c9db862bd0d978f70c8687e8f85d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ec7a39915b37f6bf71c26ccb2690151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1295ebbff1ee12b100205390f7649152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139a638601d1c9d1c0f85428a72c43c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbec47a212b78601502d6d81d605c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bdab4fd1963350d97c4c3d4757836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aeaa3459f01d7e420120311d1348b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f15904b6da816256d7739936f28f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8e5bfcaea293b664da31fe9bd203158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e30a064c3f25466f45acf6447b79e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e2fde829f99cb43d6de765f10481160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52d9e03b40185767f68f35ff18abbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d2a4b612e104dce8fa8589c6b2c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72b185ba3f21cb728929e800653b9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8724e2fddbc886e48eb164c4d41ad0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3aaccaaff58435825c9da6c533f2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639e6ef0f047a2f7058ce0f153d36c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437532e070dda0d8b80a867a577bc9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d3b7c42d914a1d93b3d54d152320c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8cc02d9a64787aa4538485c07ccf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae8afb8b692522e2f2414bd9081790170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70ce510ab4212967ffa9f1e9fef99a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd1414ec422a549ebfe819e540a2b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee6f56cc34d918d076146d98be80cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ac184d0127d4f6f00edb4e197cda7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806626b813718bbfdf7dcd475e7b83e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf001bb08e15b86bfba6fca931262c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73accab54f16313698c92d201ec78634177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8279db1d43e175a9b91875c34a69bbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a836b0f9ea13339a221d1c3d1ff3515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467597cf5863f36d670695633112c39b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041298c7fe2006bc927e2654fd75c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23fd9d0783342d1b86427c2863bee6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb255dc8532f41e13e70a473a24856d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1b327de95e2fcbb65a4e948e347f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f62c75c98dc1846a597bc6051aa85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15167779e42c98ca30c27eca403f041c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc07c95f7920b3e35d00f0d495b200187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f655ca474b22f3796e7eda73eb79d0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751c62e0b95f1e84da9104a26c3ec8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538806ae49d1b42a08b3416131c60e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f06d20bd4aab596f1e8436dae3e062191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2cfefa44d7f8e51418c110644766e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee123b269ee0f26043758bbb38215b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76e78146930e6ede42704cc9dac26c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a25e930a88c8eb4af6b7ccee04010195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bc85d8bbb36e812da85aa2bf0b8f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9bdf944465a5beefd3e6d3fec3ff1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc9866e4577439aeab51c38140d98f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce4d631d6dcee1c4c88ac86a1d2799199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb48358415b771ec6eb5b12c630d4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2890a2808a83f6e5879a27013716b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b909c19c75caa751373afea2cafc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad040fe9c196bcff79acc9ff7dc5022c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528587ed034a104a7c31ffa521b806b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b90f2ac7f8a235664fa789088a4bd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c6969b777028c533f43b07d218644206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfccc92e6ecf626d0813e2eeb3d8465207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee5953c2de5b1e5ed3380f98c920d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f739fecc50fa2a074ac7143045ab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76822932f4247bbbe127c1dce75496b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb518878d26973395adb3433451bcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc6c1052939b8b736c2ed310388f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017649f006e4f3868a1d33eda0090e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215eb9752ab42700b87c101e828229214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386fa76b28eed2923f50efd9a78d06c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ac039186671f9caaabe016de30d64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20b04255b107e9586ded228c5a42cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb7b2de20d04cb7f393c16c63aff62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c426fcdf00865666840722f16d9b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5e5c636bcac94de1bdd09b7172862220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd9ed08f4eb815f2619b2b76e7cea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221387a52fa5cf569d2c992e69f6a2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f41d21905d7266d49414724c371a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d13f4fbc247bf436e7dec3b18ed2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95d4a1c0f067a22f56d6b0d57941ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feef78ad6dc6d892660c8643be0706226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bffe02488028c6e2ea0b9d76674f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe94e4f4c00270c13925eb99993cbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ae2046270eb05b6a890a9ef05492b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29655d07b6412df676916d6c638fc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44466702c09508149157f373a363ae25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e293db2655c4f5675b7d87b72235d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048da160a1ffab951a8c24dbdbc1c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6c92e8cec62203e92ea8a4bd1e649234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3a389ec2ec25d63414a1843ffe7d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddde51c9f4f9bfb3889abd686c8de89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32bb2bb980d98c24f907684b404df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8216d46c9eec1ed0d396c71e07a9ded238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3b11bcbe6ba3108b5b3982f37793239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567f2efb3c2f61c85a9f9160d5d4239240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2b3ad9473a70f472a1f90bdee17ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693695737212ea240feb3c8251b78b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2a80f5e29b961a555ebdf7ba29b16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c455fd38e17ebcb8e4b0166bdfa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b866d218d03605d23e997ac6feb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212151e2145ec804f40657a4e7490154246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79b76b131a2caca1a02cecf3e8cbc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6afbec28f48212c05f977f4800e470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5351b53dd2db08c22493dd2d7b8981249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ac19b1322a9792b3932f414c02d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3848d520073ca2caf4e6bc329f0ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70755071934c695ff6bfc81a9f3a0c48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a8191bd053e5c75c0a39d1b58061a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b22e3122fbaa8651acf9c3fb2350d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ff493d2c9c0be9104302ea3356619255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a107f265f6c896e944cfd441e8732256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e61dead23e90a6e3463769a698008257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219b10276f727c39c64db8be15962d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85390692542f1530e913bb84a9d4d891259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692ef2b5a663fbfa3e926f5cd135c27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364d83adbfc5b5a9d35462eecb6d539261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179be981d94e75a20046d535986491262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84aef6a0127649c9489e0b4c38b102263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0bda41e1e64939ce4ab81e4c3c5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1325f43db00c7ae9caadf8935400c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3b6fea711c2aa69b83750aaf352a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f97b4c19268823f63556ea76c90ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a48fa1c7c1e8f25cfb110448040e8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705dd8cbb33a2391ccca7e5b60301db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d795d8b7c998438fadad015de9a428270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0be7165de529dbc9b7ec3faa19c58c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89043eb5b70cbd08dcf588b9b6721ca4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7c7001a61070395cc91a75fdcc982273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1656695f08cd876bcbe6d3bd43a0ffb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03868d6d4b5e233a5c4ed9a9c7e018275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9f6893cdeef55aa2bda84d986de8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0892f746d0df1e0309b6fa719c29af7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201394064aa7eb53c3834862593e341278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe83cf4dbb70be6419306062bc1afe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb641e9e1d7bf59979fa0a0b38fd8597280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e833b2e83bc70c622f30cc7c7f0bec0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f8c99bc71270e6ec956865b982cb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de82875eab99bc2769b81a0b02f7584283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7aef5ede332fd6b6079044c1c1f0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28337f11a6d69edcd1e50a5a217a45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e795f6ebc20b75822f78d3a8a80d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504a78d6009ccfcd5e7d84ae3cacebd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1042e771703f687c6117f9d386dcd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f6b24922bf8ecd948415549976e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1aa29edf4c0bac9da84d295110ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3568a9b0681d3bb2917d8c7a7188ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b288f2680a231f42d92c292c26bdd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bb5f2cc0196fcf79f09215764049d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084b8c198bd2a8b30198f5538f403f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc3bc93997e6bd6aa3f291960ee11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd3488165225d46d31378fdb35035f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0e7255ddb6f75bfd4fdc757d5be2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612642a8d98415aea1aa27ba2435dc5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31403e1c10a9d8e927da2c61b6b380b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c223b434762f7636c9711301112e04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ccdd5f69188e18110ef4be76de759301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ce576cac6c2e020244a3e9c0fff36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985b7296ac2a0c2f3d1771c6995205d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87421477402f1178a07f5bd67b34946a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970dd35821d5bc76fd90d21298412e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f768a3bd4e49df30bf16260bea699c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78266e7e406f10951f0d6078e6d6d5dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870806a037783c886bc98e117f450e5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056593a4f418714ad3aa2dd11b6f47b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff01a5ec37bae03947796dc1b2faf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93706ef4e34edda6a2f6e7a095f6ece311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356edaea287b52c70c4443a290bf78f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a58d972d92afe29c88a6c6aa5b85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f03fdde325f659482dd14ef86e58c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f17a31669c363f43f497ff134c704315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8229798627090a10bbf310828b6023b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1aac31ccc7d92bf99689c3469189e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c96922e3355aa47f35300ddcd8da1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07898fd813391424a68fb5551db7213f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa497c03ea97f62e8e1e3824f622dd43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec038ef4d192d746b39c2569e2051c87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d28826872dab6a79764a083106a4a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360d3946bce9e9fb91d13cb14c1d7e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201837319f660570552384eca27ed397324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79bf7b92c6c0021cb8437bd0394460325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9f600f76c9f6d05972f73bb84cd6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7509c181b0a53681ceb11432aa1631c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493e992b8f75344e17b19732f8e1086328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caed8990cb3679947e341d66bae545329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b0e512ea0f1c21f34b0ca99aaf73a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93f2ad1c080e0bd51d5d402438f7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb1b59f20aa87209ed3b5581a9a60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd87ea00f26eba451e95a44f6d7d08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e448a1605458471f0d962c5a9838d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa866ad5e1c1c3b07fe2b3ea366ddc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b151ffc75feb06169f5206b838338d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e066a715f558603d96713d665d0670e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b35a1a87b870df4658a63b472545338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8642509c9ceb53facc34b11f499772339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e77f72a864eb03785dc6d54bd1dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd95ab740b5631bca074a697118cd14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b3dd5796d5c26f18b256135617121342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04e8ef3d7744ddab77bd03855e912343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33274baede5dd53ed39411b269db1d25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297164cdae3968bb6bb1ac29c51a15e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692551d336c322fe460e8aee610f3c49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6c0a7e059e58d1b227ae800fa654347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee4f697ebd902b6e1647ff230d4e9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b298a6c1511201c841d3f23d7bb4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990754024b560f3c8e6fd8d509b9b53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211447f30aabec4567c9e5da58a0a22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ee6df982b6914aeea53702a48718b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186c766ca1640ebd370dce16724ef77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73ac437a683806285ee3531b475120354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f39847941f0ca05bbdbb5c216e81d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91660584cd7e9cf8492c8334d99faf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ff98072786613b0ab2dc32be08396357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9f0557fe7e755b66326ca79d8b9a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffa9e3a488e9c7412582a04ae64e60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d66de8b67f611c9c6b6a2094292d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8dd7c9635db866a01b1384942d36a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963df4772216181d95ec27af2ec7cec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343d4e262cf28d531fe800e128fa46e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94103c220299bb89bbaf48e65631063d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ada524c1436ba0aa2219b2f7a1ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c6abe044f8f157b566278243f5d3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d85c9207465f66f765fe4c0b764366367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562760a3b5f726afc2eeb27961ff2967368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641c99fd0944b8a6bda9800eca3351f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc1c2e3ed62f9c01861031deb415d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf1a9d7f54b4d9bc1d465f3cb675ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587346a11cbc8839016621c912f4137e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc23761e52659e18801ef2c7c859e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4683abaf4872915c17a1410d9c846ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415662ae1f8530e0ab8f182052f74904375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18fed6cf01f4e1ed9800c7a0142759376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a455dd8606f860a14ffce420a633aae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0c994845c113de52cbeeb34ef5862378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a68def18e722c35d4ad8f19a8cd098379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c53650cf32ed339c587718a872a362380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa972432433caa8cbf4a0f3be9d61f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b4c9ce3fa041c91ab7858cd715ca9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525482a5c26747d97954a9de8162c55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b9b14cb7bdd30a16b479f38ddb14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d3bc647ebf27b2699861c68c721f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12145bda252b01a8dbebb4964e5230a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b2cb04c2112f3571a317d7332e35d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5540f1a2d929154fdc39fa2108fda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71b2a136cf56360d583e8510e9eb7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293a39f91599ec135d0760f3bb76739390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd5128911b1eea4fa895cdc7961f98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374b6418717ff51c38ab934fe681ea8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2765a06adaa18db38998d6c4eb4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00295feb28dab3f396581a1338c2c0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837537e3f247ae9c68d0cd347f11bb80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829a94e57518c4f3426c950d2ac0e22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef508f1bb88b3cd4fbf18d5e840a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5b5617d68bb2d79391e29aca5c21a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba33f8a6317dbc4a555819f9091a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a6c9c3e1789e1553c9e846edb1a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dc5ff75e8de899c34b8867940e8a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2928db6ff4331bbe23a759d7f27d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3e42b971d476754ceda4535db779403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ecf727ffe79d90df708e4acdb90a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f0bb69faf0043386f0676da250f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a58ac91e764dbdaa978f562145012406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc199df0761570182a00083fd1fbbd90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a8db49c63882a31347d1c8def959408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df064a0b51cf2c2b79832742cc398e2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5498305d028354eacc24f72655a664410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de0d1b16a6ed416354ceba90046e95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979c08f9a905a2e7006fef92539d781412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc813ae4423e000d33c352d5637978e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853de269b3052fe53c9fb2d67358b63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd0ccca0bab0e06266f747215c0ab9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae69dd63cb93612d2bbb8f7a1ed3fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8873229e8e921edf60bae47e2c08f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a18aec35b9812e8ea8e04e9be56c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359ccb03e88b03337d4fc5c36543f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73bb4684548da6c6d9c22ae0039c0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a538c5fe193dbc33e341b40aaed6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ec1d3698064384d2eaaded3f8dfa3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800f6badc47954914f9fea32e8fee7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db112ef967ed3514312310f0f7adb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b37a1b2e486b85ccb5855abd051fc2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077ab2cb1c796c84267577300701f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142c78eb6db3b7bdddf7acfb8973884427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36aacc1ab4027c16c5265ef85ec0c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e34060739a0d23da4cc762b0a284429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e648504c31c7643e9843d9adce1ca1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05339b2dd6baad5ad9b972298b39ccd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16f50614e99ca932bf22130640bc66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697efb22a107748811eda66097753673433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634a33d46d923dcdca9aed12980c9ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b928d48ae4934e7eabb54ffbada4c10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5d58752eabc8e8837833b8b574d63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f8f59f5b0e8dc7603f876668b9dff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe0374453e1ba1ef568c4bea2288b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8295ded2e8d0bd1b32033c7ec6ded439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a2563f06bc089975475f756220169440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fba365b96a4fa8d59f56ff62f4048441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c5f5e7c626b697ef974008f0b9edd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cdbedc43ffb1c204935e6b1b5d70f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993f601eb359574f5d1a1626b4eae60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c011b059b3cae77579a33eec76137445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d465cf55f48678dec6a057d0a24244d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c892180c0057e44ad53581194bdf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b24520a2d6a6a085ba62f2eac4977448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd5ad70f0d5a9322c2662480e6b8ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c7be5a7316a62e0609f622a2227b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d0600af9d90bfc9dbd8e21f329e0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb9d82052d90a4cb9dbe70ce3869b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a84fcaa3bcfea5dfbf7d9aa2e27f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0991baf2824c65c219e4f06fd1aed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3baa594e6eff0e5a066e3171f60eeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9dead80eb3e1da30f8573c59e8495456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cedd756374b6e1cccabd6dbae5e87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59246f6f4adbe83d10b6a97c8bcd7ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6ee95bfa30b6a5a0ae4080c6d86ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36333602391a9d449835f0890567620f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0fab99bd2ae695e096ede99929ca9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1757a6c6dc79e1f5a9433c6c37f5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d2588e0666809c6f380a6a97f9af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4005c36bf9f2292b1401fee1325872d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c530b0313fdd3af6e718dcf27dd34e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cded8aebab75512ca4d079e13b98b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392857ec0cb72db1ed7b905256a35e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af3fee1232526ef52215c5b2cf6545468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0d33fb0afe7bb8b90c7a249578db0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7233fdfc4a4029472f0a6f4a65ddb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb81aef870a8037e43170a7d72f266471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7005f7fd1271e11691a64f5f0faf72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55462b2fb085b07a9632cab13883492473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406047a1cd28e5802bd724a964f3a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9ddee5381b639d9578bee53ade5cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd9fe8a9d6ec851e51da9722333f8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2db0da5477dd24e4687f68e3afc1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e768bcf53babc15e5c305dd4d1ff77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0abdea338ee866e64ab4f26b22fc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d88f77648d85cdbb6aaa56b2863f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80297b5bc7b4abf98bc947f1633281481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671016e96fa95bc31eb8fcbb64a4ead4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c69cc4ba72bf2aca9f4a15938d688483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe049a92d9374965feb44e88d3b216484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f70231855c32da26f894091d11871485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d58d4dfd891eb3d8238af467cc318486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a119fbcaa74132a0ecb6832efa33f46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ebedd799a5692c2dac2f79b3bed89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9061da2c562e72f776ce9733f98ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba634fb77a9a773413a9f3fade535490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d24b729ad656dc126bb9e24f9b04cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd92666208c18a42cfed0e121807aad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9bca9726d5b20a57d7d6c4c6d78c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58d2acc59190f225e7b34f9348cc1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d61ae127bf415c90c5f3b731e47929495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cabe2e755eeff8951dd3ee37e5a768496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88942c27064ddb1e4cf203387b1ba23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850231c207f7c3ff10b80ce6ea01a063498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183f67ab553569a580bab5ddc652e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49037bfb848a9c9442008cf80fc8d08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59241909be961a340b9503c1008166501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec5325f90f3e4d5b87937d5fea272502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638198a450c0ee5a9d354b7c8a2cb2d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d81b7b739977b41df64835f287d92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36273975a9810d2c2078e28eb2399507505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec58cbeef54eed8d5f343686b717abb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42d0d25ceaed5eb1a7fdfe189d44a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33231710938791ee27fff7d940fe4c17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681d05561da19de316f6451a2470b45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25176ac9a976e89e05e7a7ae1c1b19cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef6dde83b2c0ec0e1cd02da69d8fd3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb95b1f6583c57487ac4f41214f14c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dab1ad9845e04448b59c2e15bff53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a740574879fc08d2dbe7857b228dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57870c9339dd2ffd7b92d0dd9d1613515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13195bc20b9a86eb4e021ea7315168516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63d054ffaa40ebbcaaaf6ebdad9a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347940209f942f1a53eeee4e9c0a10c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfb661018d332f4f18572b9e811e6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9fa982f51883e62dfa2965bd239be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0fb7d47d8bc85559a5a7c77705443521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c843ee9a5f65b19bae4415ec45c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae406863d18bcbf5e242c70f304bd398523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1dfb33a5a9062c087121346a29048524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222082d7c78ef01b96906fa9006b160525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21ffbf48757daa400b7a18b87e13be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d5e1d94e23c86999ec9490cb3e4b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbfd51e3af28cb7abb98d1ceea6440528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aff45d3e5c934006cad0aa3e50072529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3310ecfc399fd408b560a30134e4984530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59604368f39798c64d9a745f83d82819531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd2fe7b667de5149e0640383bd5792532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77ffaec9d2d73c3b7429b7865a1720533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54942ccc7cf29c33114afa256bfe0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3061523ac8a7e1dca9596bb15d8fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504b573dc9ba6be78f3b12edc20b236536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981610d6a2094ac790ccf368a6d176ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173ed84da414f2f480e70ba9a43ad6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6a0b6e1d1d6562ad0e27e26c9461e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5425db53c610191bcfa90adbc22a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455747a527b09974ca6942fdb916da87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e3cbe0a1d028dcfb50bd9dc7c90cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122decd72bdd4644a5f3d67c97b81bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357861b40e5772f5eec399f843cea73b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21355ae3e91817797414e8b21a1a536a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f45422f3dc86dcc527b1d86b6564546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6405c2a640e5f2def8d4e54b88bb25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e4c601429e7c0a666624e1799ced548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa11b503a57a1d4b8a8a4ce2119423549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da0eb3e6d4bd751f491fa1db2fedac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099cd335356834bd9fc7654e0a1f20a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1230e5a23009a8a85c0e9ada7a4f12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f6ac912a56cf0a386d04783911c75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d03c8d860839ce020ca7fdef0e040554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125bd4754faa1335049c9c09e88f451555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b5287438e0d85a94f831bace14a98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc946ebf6ee15714b5cae5e4703e716557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d0f3e9f9bbdf279094e1ee354486f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3a1203970d1f18abc935089cbfe48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89521dfdd894bcb9c3eaa166e5d7b335560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176bf7ef53ce200c3864847a051480561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493a4059f45119f64ce0afa87ee115562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e533e00cc258cebc86f38c9b744741563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071796aee63bab3b05729a96aa6d7027564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffddfb7a37c7961d97efc3145ca8e63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af8c479e66d21e867703ecdd387c1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e343e37fa42c20766545a8a17361acd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797bc8c3dc0a18c8eea9a6faac8277f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a58c8682211f7efdcc2f50ddd9e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0482403e765d4589414ef6142484119570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af07b010a969f9cc151597eab82cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b8ee8767b80b6fb9fd625f65150df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b0aedba8ead30e6a086f8704548b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e21bd89c61350aa0bb74cc798b199574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdd3b12e4b8341eb9b1b5ef0ee31ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c84c5f9b99dba7ea4b1b80c3faaad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1dd4e95a52a8817a85bed11dc1f28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e9789b3235eda80abacaf0650e05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913574646829fe6966c05bf17e352187579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971d4d5a4c2d0a345d01b129a59b19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04526d8f5753934551641734faa0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412adbf19121aba28c490132ff8bfe31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7300d0ec393872da89fcc5c5abe80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8fed012fc3b3344bf2ec55008e7e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84f7627b73e114b83b47fc26e15633585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8837044a39ee99cb0bcd2542421bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725d18576cde3791f6ad63711681108587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5497386a7eebbeb5563ccb1468857588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7eeb39ad9da1736ebc4b05c634f74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d14161c5d3cb02656e28261396042590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d6c09cd55267d3b30be6298ae4048591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ac8b6a2714c789058d829176c64c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198f0829bcf2409a79c91f85087db5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf5c45b649571eee30bd62b1381af6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f28c5006119a5cd29dc6d7afe3961595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf2a1d6d2eccc475d2d64e2817b846596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709f39bf5df52d06c08bf3d63d44872597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad43b80479ff674db5b520411b26cf1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b88fcf6599ba6808ca94ce588801f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffdd369c6687879769ce7ac50b2a4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6d7ea211ddfe1f0faf78c344f4750601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb7ac5fffb7b2bf05a901b143c37e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1229601493f3245358d88ccefdbf5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12829c739d448c07eac3db3701172077604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1b7cf6b428f49351af1513090ea80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b18721e44f1dc85fba06cb38514e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cfbe6df993c4379257f39ceb0d9d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3cbee04eef99af701dd9d0f0bb29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90da0dcfd1a65ba27dbec539561a2cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a939480662b28c0c3260236bb8b9a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942aa07cd1559f9c046f22549b67ce6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd5ddf973b943c1aa54619e97a6e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59435f0695a6b59285153c276cc52813613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626a9788454e20de3fa1c8a4734e60b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330f5bfa13f8f40ded9c0831ba1755615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b3252fffa106315189d71fbd0a075616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72496b5a90d91402d36e2eb69845571f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4c3ecda499aa8bbdce986788a1a61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a08dc73a4e8680d4adfbbff32f725619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146e2bf17743aa36a0d948eacb634f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7cdd126e14910831560be17f05a89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a78767e50cdd15b4ca6a9e7104b979622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82d065920e66f4f982e3a8eb1599f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7028879b6140f3497ff6e3d6cc9d313624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8467d93077ca92f2c85a575ffc0f148625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf098285e81a64209d54c1eda1dcb91a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f015d5e679d9885e4a49a6650a6aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927713527fbf2f80f70e7482edfdf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5a644d7977bee590389c1b099873629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabffb96211e9d5a6a85d6bce212da24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22cdac19c8884430c3e2ec0732a6d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143cc3a77a57c46a087ecd15ae3a0f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c320161e8704e9a4085d4d1e20006b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327243710310210066b74e4efa30948634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d49f9c20ce64e4c187af695bdf48c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25049323373f87fa1187c81ed242d457636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a937ecf175c4dac7fba8ce0c61015c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d3d09c78419c4665314b2160913c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6d69f95a685b161d5f1a6c943f47c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f5f2283d54d0cd96a27cbf210f395640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea2bde1613120f712a7f3423409720641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff51235a99c4485fd80a31bda8eb35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e6cbe4ae08b541aec008aee83b24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363dae9c1f90bc47b34a377e60731e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498998c753c0adc8fe57acf4fffd0510645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1a87458bc53f428c45f67eef58846646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb3749ec958b250433dd2c39f6690647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544397c5c898732648480461abf95c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043988e72cf95b95ec604f58f5c48e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f4044a467cc826988fd8a278adeba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e839428e2648da0f6870e9df35ef4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c095876b8ed66c8cd66484ce429303652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a6adf4c95cd4d7bff8d6247a6b945653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd953bf8a196c93f239035500881561654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadf64abdbc6b52a1f8a03ab992b4e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272773bced0a0e55575bed810f334ebf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdedcc6144f524153ff492358f30b46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720943368c81a6e730db148f7f00a59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87970a615a39f3c0144aca9f3e744d9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb5c46fe460c44ef7aed43a99b0104660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440dcc31d457008a2600f0b5b81e303661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b919fa38bf6cde088d6b619e817360662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450c7be73bf745a5a0b19c4835c3c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e08698f2ee591a480e66b497beb8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8863ba48d0109494d64cc0a66fd3aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ca7bf3419c7480fc663e6894de850666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6285284c9f82fdf0503dd6a2f868e62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4679575b0a12c26973c7e54b491c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13004913df232853b01c061f22f29e08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86758f03a7b1ed1fd60a54d10db65c4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ad9baa40261cf02d41c9a55db8ac2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555df2235471c8e60f2284f6dc4b20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6120123afe69f88ff8c27654c5e2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b02761d18cdf73d77720f8946f87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a320d906dc9e46e6f8c04a4dbe5e636675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09221a8a6ce451d5c3a12c833d37052676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081acc7d30ebe28d100421a482f522a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec6dbf41011b67861d463c901ce09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9977235cf0e3edc9fa065f2ebb0e95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bc145bf578435d626d7b7123b4ab4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775cd391994a3203c747e9d664f6882681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375010ba27d6124dae52418541bc03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5cedd54d02e67a22c71a9243e9cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9c3b4735cd1a7d7df663ea31afff6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092678045c508778837e28fa9aa53dd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81006f87011a6b0193a36d64e1f1c02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93437ffc67ba36b8949f0b86b8e1df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea6db5e2ac9cab646bde44059050f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363dcefd28f2b98e3ed8ec1a513e2c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88acdd23ce2fd43f8dd6eb4f242d4fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedce2cd2d3cfdc2d326492f89d49ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0a4e471860c067bd1ffbc783998ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4fb53b857fae2d5232a5aa7e2ae93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e9d1877fa114a4ede371cd1a41a5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2649d4676aeac2295a0deebe126f617695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d4854ed1dc27cc50bde502dc9e8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136641cfcd6bf4eea9af7410c8d2f41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696f939ff3460efb4cefa21c2d4743698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12fcb81d1e8e0068314d2d464214cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cabf2d731b38649083ec88d639616b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9602b0ce328a681479f03a5c3880c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c61f64384e8c71b755b4a0f8004f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739999a2e577d52b212323b89626d1fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7495789fba02ded09b64d41a6f1ec57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8465d866d1d880676263c0e8a5f410705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416455c77d89e6b0c521d303b251cdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3479ef541fd9d74d0e7d9e2237de45a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eb6620b4a0fc6b49e6bcf00d7c85f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c915ed316778c128a18f50c8b8a36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131641b62823e3b0921249786c9080df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f26211f554d4100743aade497731c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ef58e4307ed83936e6f0252431fbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e9cef8e38c1a607ca6cf489f1bb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8467d041c1f7c5b2d72888e1de8362b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3a7b798020e127c55bc0131288392715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971f935fa9dffa1bcf059549fbebed7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a24757c8c8b541447006a52a768fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd945739f0ccabd5de2e189737e5cef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db5a7cfdd118013d0c82149c7b5a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c6807c0a026dcf6aefb75739b58ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3389d38b5f23133797d3e3a675c31d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1afddf3a2da42fba3c17999d73983b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db565bd6f1bb674022406f6c1ec1ef1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c5bba6847d70fa301f9c45fa86ed0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded58550b6614f0e2b1c09ac2b45a310725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332dc1656087236e31939b60b6f3d33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2de3dba0449104f8630534206162727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862a6da6d6a56f9388124d0aaedce57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf687973b20bf87d8fc32fe5fd4f0a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee214457c0eecbe543156643e78f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24582480763e2579e0c1e291de707e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf41d76db961e74f6953d9d3c4ed3c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339142af8786680f1f1a55fbad363280733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b645f732ba5ffc39b84c03ea2813037734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded5532fbb0fbb56b037f0c6f45f6a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f34e9c74476f2900dbd5338b19e9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eda7ae94b2c8e9acb8b60e02ae716d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c81d778e27534d259d92703e6634738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d5383b96847541418ad33ebecb861739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e21d95abaddd96148afee13dac8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff235639d162431d85d099ffb66eaeb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35674d91329cd9bde2f01a65384eb946742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e63f985e7f4fafb227835f30b969f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b8a98708911a9f7dafbedb59a8c2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c480037558b4985a246caf392dc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f434b957fa490cebd996e4b6be816bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874fb8347f137d61cf6f64491beeef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60908658ec3a45b75456d0e69be97b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f5217075292e3e97df784b8e64a52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c31fc94b5699ea924487b85eaae84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73482e1badcacd2e78824fb5a14d527751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6377b3592eda6728ec63fe3d9b83688752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b18ab818d19a2341c12df41d44ec31753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5721229b4060ee8ebf781405d8bb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f1ea7959733c2c034426b8604197755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faf8c658bf9eabdff935e1cdcb8118756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988076768ddee49fb08df82be836fa1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ba26bf2d213798af3738018cb219758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9f350eed1c2c9ce0c6cb3a4f63bcb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>