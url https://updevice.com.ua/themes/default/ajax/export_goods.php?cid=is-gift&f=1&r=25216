--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b727a7d1a9eca87b49b93eb1bc04fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9fbfe357598d524dddd5564ffa0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be43012ea919a6bcc7d92481c86c4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d505840402db535e72a0828f89c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f28ec273bfb624fec4a2318d96ba985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6a970d70132895d6c4618ab86a636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7201cffbcb05a93d886f6340bda0a937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae979e7c27a565b528fac279216a2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b893ea88fb8e40c8fd49555572fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86105dddad9b4d5e50b899dc5bd69eb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7cc1559b788ba0d44e79b6cc6391c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05b9af8cdde39d6bfae6be22efd6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438cfe87cfb704cf364367b63e9a74c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3abe602f52a07ce7967fe9b38b60df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd98a8ce5db7692db37362444fd03815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a117dc704a43aca1df920e810271216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb2c3f29bf4c869db5e0bc599d4fbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9182448b37e9cbe8054d21cc7d1966a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0529c5f8f81b65e29987db8a6cc8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be65d5f2712f599ef0826bd228822d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99b6aa726592388d5869c9445176f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e62e190fe498d7bb2a0aae45def0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afc705a5a89389b9521c6f7ab7e68623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7450bfb7ad1503289b57770dfe0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad3b76f8da16bac4a0a0126019e49625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3332e385b5f7a565d81c9647c3c27e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1779590378a9699ce89aea76eb57d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1553d01984a9f54e6bd56542ac4037b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851382f17927d964cc57585655d2bec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa235bc1b046885e62001cf5dd2c3b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec4436587d626c38686de56c3c361d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b47bf00bf1b3b534c949e28be4bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0c207eea9edf634c52774fb4e099833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68c2c227fbd0cedcea6726a8ed9eb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ff5d514a059c67ac62b4cc32d42e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41aeeba73dc7def4a16cb924b54c0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184bdee8612f5162dbd735f1e72571437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c945e6246e680ad561b98b69a0eec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa918a3b0c9fad2626da1ee2405f5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bd4247ab8950bd07824d4ed6323c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17032ceb1f5210e6939df362d15280041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4dc8ab512bd765838715d7cf893f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3d1d49afd174aaf9462a03f21150943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e11c2b8dab428e8892b7b1e3cb7a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd0f73f37daf0d134c48791c38e72f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2827847e8c58c2fd79716712f242a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df7f9350722dd474a2b4934c1eece347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb839f20c4418d06c69f316a8e7c8eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48e3c57e53335d655a3e61a8ea22f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd1e5a2a789b2c5e94dc7f392cf30c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796338ff434d828e3cb17d9d97c8266851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b178b85cfac29dbfefbbe401f92de5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f6129fe68b9e1493213b61100647853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffafabc21b7b483039cf6151b0d608d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13430a7596a34ef022ee05e9950373c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e85e1fcf9beac65bed828c78e5e5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662fe096dd7354a2040d1fa5be7246e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5e6bf490cb885ef80635e20d2a01d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a14f5ebe2c07f307f2e7c582bcb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba57411186f8cd3f7a0f9ecd72c08460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb6e69f1b5baffc82672902ebd52d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a784f2384266addeb2d76b7db4eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf61fed7d3b8953202022b4d368de363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f0b0d0504b2e00d52bcace71d654c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e151b0539b256482533deb4083a64c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3177b397973d75e1c8634efe51b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae651b53b29720e00222761a0299f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa74e6f8fb0bd50faf092e040be94068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a033dd07b1bf8df48ae8978d704db769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f9526bffa7765a62934762e26c58670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8fca4230bc96d0e3cf1b0cc570b5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d95efdbb818c460000a4ffca9448672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b3de75135cb66920f7c50baa2f7b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac338b2d6cc99c5108dfa5efbb0e2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9309e6ff984f0d41bb03d2fe2f39f2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ad178eefcb66117514d378cd3d69a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1c0727979555ca0f5abccc8a736cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8c8b8dd1c32081244dba9d35beff078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973069fc77d7bf93db552921b58f16079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0833aa4eb0eb5c1afe365b27fabd83980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20873d8fd814cbc431f6ed4c11ccd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263036a4f7963d90cbb06778b2d07b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3a2fdeec0a42e2a56bedf3c224f2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a75bd4d822a73ae47b6968e720bf6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3848311b6ea132d071daed08dbc17685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14308dff0c5a8784e2445a2aa4009786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052203f427a796b4cf26981e2574e58687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084d22cf48b874769279eec3964824a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d373d0ee29fa1bb0460058319f94a8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ee12c79b346428544c6fdf5256c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b68a1f0067370abe81ae430020d4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb31f6ef165c5c10a5e7137d85b79492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9747599bd44a9851d18511179f0540d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d8fc9ddb87701361fc62f2536ae3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ecba37e331b6a97dd4da695abb38d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9b23873aa0b6f130ac8339b8e21ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9b10bf754e63786c020697d67262697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02432f70f722b7306ab242cb6818b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c58fb027ad41f4264c207875669c9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21d813ebff3b3f37d71241f7462517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86c3b50fb3e9ea6087ea35b29a847101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3dd6c8c5e11d894c0c3dc1972c79f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee1987fe433cdc442810174992ddd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e3370b5a6a8836da48e3c8d2a5f86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b72d3ed3eb4a347e789c8c2fc44c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784b4f80c9ba8bd86b4e744ab06986d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75991d22f2d293ff4dd7d1b36d81972107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aad26388321587c2e358a210d26d79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8d24ddc2088e704a24d8fab3e831109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0add6f0ac616031b481eec759fc7ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ca5f59fb6f8a593cb6a777c4a8204111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e88268d4a0345464d497ccfcc19e3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a768113a18eb796985282919e6200b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c217b2c4886b6313cf295510fccdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ceb99c6dc44dc8a4e4202fb32b26d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b15ccae0c4b441e6632442b1c155e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1ad61841622b820a33ad8f410a172117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113b4c2740e1c03c0f3a82fa28cfa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9cf2c6be77bc443a8820a6cf9db21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd4d908afb11c5c870d18438c5888a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c31bf07102f2fd226fe9010808f79c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e238535eaf1793c4d8ac6cb539fbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfee894ffc36f5e6356d771d11c957a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f2bb7818daeba443fd0a561f08341124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d30bad7c1b00993ef427c3ec9976c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759afc537b400b0700a49bbafd2a2d3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a344ed2c8492e1ec140d8c856b0f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf62d0ca87a072279e859a5c1da030e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209e4558d4fb9aabc542ff7c8ea623b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c07e28262bce87fb4b5d4015c9f44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5d7eefe638d4b87f8968d14bc664131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5292058a5c56dd23f60ec0d7ecd4c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d251bf3e75706d0e77ae7ccf749ed4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c49f790f2457138cc6fd1e4eb5ce56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865753c575dad35a0351aa7f6c5013b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4f1297c70f6d78b6f2568aff41d6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1f89bd0deca13f5d88462fec0cf82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf91eca6e69a779cda529f2d84a30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1030f25ea92cd0e2d1790a8a904fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657353ae8370d7efce7ee6d304d1c885140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26004c954d82c735cb6f0cb7718e9706141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184de54c291a204c09bb8324a258450142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45876d6ae702fa99e19ad705852b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460daedacd337eee84a9582a982e449144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c18122efb98063c12227ff343a71d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38dc285284bb4b4bd705e072160e3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125b092d990c63b90572cc8ea82681c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf4e58d519990bd911fac6415a1847148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5364c09054828a34328f875a484ac2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11adc166694d75510b55599d5bd5c06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda131b5b68a3faecc5de464ce65ffa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad358b77adf99b9298dd912be015d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc379d992ef03b61dc28ba08eca83d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede5f508e4802815f1184904ec3dd07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d498827288bcadca2b7393f2e8d14a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659da41fce2de7f97735387fc662124156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cd1f17d14e653d02765cc9912e3ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bae4c0970319755df087f16e4e960158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89f692c2e54095e4398e6ad4c0fb56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a9ebc0a62699612ba0ff77c0ae66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d26e3023036db1144d7226aacf2177161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad679ca14f51a4b39f45131e1cb95c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f8a5be8489866de170c42ee19a8a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917fc6be44a54bb6e3949923c51c448164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b1e95b1d3718c5dc4bc02b5059257165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be500f513a1309e1542dc8eda3cb5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2001c479bc82790d3ad0c39f9181fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc19e873277403d25936ec5a82ca0c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516e60cb9067b6ba1df7d03e5915697169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a83f0b74baedc262972a9888ce43c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b4ef53fefbd96290165ae093f89ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411264b7be1186b72b330cafe52bf782172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0963b8e7011c9d22d9fa9f8aa81a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da68cec289305dd7851ada91856ca2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670de7c2553a493efe2af0ecaec2a082175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b69f0cf5f96a60a9ac245849d60c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2b3aaa50229e14e199c28e00f9853177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad6232f3418fd9932c1e1d1c4e2925178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c802fa6ddc8ab35b28ac7d5cca791179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4102289c3404d8c5c6c766392c641180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bd92ab20811baf9dbd7540f6a884a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d26dba322a4412427e4f35630c0e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d51b93a069fa3e869a9234865c8e2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4d9d1fd27a1f767325e14bfdfbff6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d94bee3533cc742399a6f572f05e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da50206cffc78735b386fb11c38308186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a082653ae0eb12850ab72139badec08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b51768986116b5bdaed2e950169c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fbd785fb048c0357a6ef9758db191189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae11482b0bd1845236344dc58932e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd284ce59b8bdcb2bffc0d1f6cd0cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cca41583a7cd85fd3dbbc19447cb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ab190ae0ed5b0e4fa7d076912d143193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc054bd6d4d10b2353acfd42a3a6a555194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e73fb4c354f921bccbab951cdd13a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7e916e8b0583f643db91591341351196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e0a5ff76d27ac2dddfe17f537b17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf99236d6f4a7ef416107456c9bab57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec1ebceab8d7874d8c0ecc3cbe0a64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab61719a77d84cef26cf84f9dbfebc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cdf9f8e2aa1c0a9c49b42d87f8c1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0df43735104e2066ed24e10f3e6a1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31092cd0ab43d7236ac712b2cd4141b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e287b164f77aa92c3a4f5c6a677c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371899888475465534d8caac2c3fd36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0070f14c5dc481d15cc1bb5970cf1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458bf469a7e574a37c66d3e73005cf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de19b98cb952582513d7125ee60a8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77deb66b3d5cfe973c0a6f7f7caf1bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23403938ed20e2eeb8dfc96695a6161a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2641c69d2ce8b85b7ebdaff8f5aed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa19a6aa6a2cbda2063bc5499c1ce5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa7a680edc022ce940685fb66e3b8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608401a85e6c1d58fbb3821851cdb13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a90b268ff8c5107f345ebbcca55b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372593a4c2544cc04a55fdc6d8ad938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e181a9048e3ffb67651d85a1a3da0c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8810e2cabd8b8eb3bae64e25f502fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c80a14c6d8192c5ac6de86769805d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638212bfa06470208d0efab8d9b3abf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d09fc66885ceff4686b76c92314f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535a767e2e059c4ea156cf918bdb87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b4038729f843340a43a61070c8ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb4bd5f6ca5e7eacb4fd80a30e6cf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c6db83f7ffd77aebf7d21a3fe6dba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b961c9fc902e0957a857fcd0e38e796226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36307f0c1a49902d7794506982cd972227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b1379f4f99e9f70f95130955165e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec65b07749532f581065372a111b195229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92650f7da05c8900efbb8e2f391a7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1532ff70083bbbfd4e2e80dd06c77d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fe6d28573207e5345ee84c0fdef09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8159a43e87536bb2eadc3f658bfe4b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd423dfebb96995b596b44b0ffdd41a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4818a326bf404dad04bc78eff64e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957e809a506f155eaf99718dce3c13c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859ac841faf1f797c8f241c0377ee4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f2eb00b65df0f8da5c161fcde9a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e5a30b3cee7567d96312f21f38599239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b83569c9b2905559f47545e2fb1958240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fd9e706ed62c3dd7b8dfa50e22f4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126487b27741d85fb4acba52d40062f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd016e25ea3baa12beb65be404ae6e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58051695efe0c87623e9d229cb44b73c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284e8c9277d3272855ef56369d94d93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb371b4e9ccfb399aa1171a69053d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3b67a7d63ba469a1e8195403ac1d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e06f6c8b3165098a5b62682d2bb666248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87014413db6c2234913e8aa9ae3de54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df4882993aadfbeca36f05270b2eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfd5cc8d3330e40d4e173df8a8dbe3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391098fa197cddd357b0c6e9703c00c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89141f3ccf308c4bb96f96bb4597579253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d73a6ec098169b8a01b3d89beecab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581da21cf940a4d2bd041cbfbc414f1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba053761294523c93a8fe4b1c1fc45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa901b5a37ae0bc429d552ac0da127a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be32be72037b53c2474d92f36ef4f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad3bfc737270d96333377685c115d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412df1c641445ea7aef8189281f0dbc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341e046eddee8537249b4e9bc4fcbb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b6d672e82b41f18e77d19a597d74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92966cf740c5b3c99ab1ee650b008ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699b16d76e9c85be7fc73f6110e6b90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e9de0aee2da5fdb258b11343a694265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a268fb691470bd4dc3ca9bd30777266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940801388fff931d970def88d09a21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728cd066531218a5409825333e2e02b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a76db162dc079f35fd8762e6cb0a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ec18ee733e973ed9ffc9fec42d7f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4b7938701d5b334be48024504a7e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6688ad9786cfb967e896ba6ea87b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847cd3d88bb39820e08708856bc10f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1eef93e9360875cc4bc373b144221274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7c40f52afeec4c88b2daa9f982cbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae39744634c51e01bf4613b430d7919276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23959207c8b0ef131bf7dc96d8e9c5dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a2ab466778bfc8fb526378f29d0a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a76ccce42a65ef9bb6376f81b1e985279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b20ebb4d76f6822afd82ce8a985e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e378bef0e0cf1b24a3c9a44dd35feb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e0fe1cd89272f883cf4fa164d6073282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fde8baaedb54a9ed7222bf6a744b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63898fa0ac9dee8df91f82bb59472e6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a2cc83e2c503f0bb8ea785d41192f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5aefb58d3ceb3ee08e4d1387dcee3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204661ca2f904f74e2e5289f2a8ded287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d70ca0660a0a58df0c312b9621fc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb1fdebdd937eb09d98a6f52c749b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368382eb26b38b8c47a95022f9e8e77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1a716a161d2d754b97acdc76ae292291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74380f917b227aefbefbff5a16b357292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0036c522256fcc14530b0bfc756aa9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c607cc6078c1f4c0b48347e7981279294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e6a15f5d92e5c854d6c92ff906193295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59e38dfc2d6daf503928b27d3f26b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8157a25426db371ecec4ae8202d8fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62bcab0c482dade8ec513ab5d8778b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1171716a9bf82544c62874dcc658bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462479bae64adaa94fda1be7b15fc516300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5594338fb4d818bc34335793516be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ff1e7aa9fae81dfd9a552ae9eafce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b7d5f3351797cff7bbb8047bd48ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635407d1c05705d9d73d6b5a804e88f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068230050351e7f9455a732516aa2d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce882540b5924cbd7f68b0c268179d47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08344a9943e78f2dfd7853ca26de54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9853f79cd504b12636df4addf9d96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb093e3f08fc51b3ceeca61ccff462309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7475ca9a4b4e3d80c49ea12f6197c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b50d48affd3ea9436ffd961ee3133311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e93f5c9b6d5bd43328b61608c8119312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbc86143fb1602c96a315a8d809803313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f78cb7ab0f18af784665b09aa69c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc63eab3c613457877387901dae15c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a014a364c5549e25877325b58d719c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6907ba117bed09f1bd64ce2ba4e6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45d82c2ccd36fec4bb6b120c058a70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589731968f7ddad8036a89ddcbe924f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f685cea80c80cca8c2abb1324fb72c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e586ab833f6420aa9a3c169414aa070321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752bf90a97e441e813c81675651de79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b404ec7cdd8b9f8ff8e5fd298d66e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58fa3036493320985583fd6357a036324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7748cc50eecd84ac57d89a02325a974325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a3ed5ee61fa24f18a00388c747815326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b55c51d66b6010942d21ce4d2eb43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c7f7fd45a36b097f7208c529bc30a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d441128a15a3155487b10dcb16960f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00654d289ff7d97d23f0b481ed9dbd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a135c1df3de691d922b3ee7148b14d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292c26153032911909c3a4ec5e2e9ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff5c16b50fcbc48e46946338da838c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbef1d1bad6d2d45cbb36047141684334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533664d1b5fc82fec0f7dab047e97c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78db2cfbc7471b8181d764be3c5a2f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22290f8427cb1e94d8d0e97767d8208c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df08941ec78e29112e7a320434ab1d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c4917a3f8af05cc1b4380d03cb69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227585ff361dd899d43631538a00445340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528e232a5cd797d986dd19fffe586c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853559a2e227c006ccb5ec0239afe3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5025b7abedb1d581839d88522094c40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1466c23c1e89e1f4d90b79b0342dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f69f039e393057b80122025cbb14d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae457dfb0abf1ae400ba5d7ec37fb93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df598c49ceaca328f4171800805b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e87037b7c872519b7e7b2564a5e18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9593cc998510d91a6058f33bc5705c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c3b7bab7fdb28cd5a7f2dcca5860350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c2a50821e44901dd373551938d553351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa43aececdebd5b182dbda4d85f90e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01c3004f3c732e66646066aca8baa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e383ea1494f9cbdda0de9ec45c162e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856531981a05637efdc22fda2e04697355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12cb6bf5d0cf6ccb6c7669b340d23d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc59ce7690766b11fc470a71d37fb80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b1eb50b5219a15373709a66526ebc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c9e31bdc389dbd9f67b9fddfe5664359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b461b58c36377c42fd3dbf12ccc135360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952134773850bf6cda936d6054794728361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b72b46e81c59f77b758854b97cc19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19842a2d365358b21e0021e2ac373ccd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4fc67ffa636ba83407f5453260ae9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db949c74209c85997217202a36c9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cd9a4db3d772e65d768fa0f62377a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b348ed2efbf8c48a7293a636d8febc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c342f0541851acb3f6c0e88449faeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd827cd25678e03c60d6192f957b63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbc9b825aa52cdcb93619b97d59463370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6797ee488affe70c08a0ad8cc57ebd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601e2fd23482913383afa3ceef065d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b4581b546165d60927b10b2f28c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3099b37da4ccbbc687ef7705d4a8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e58625317b85f2146bb578e54d5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea995de55f59ff3b5d4969c8663a3af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328b04ed42016a604466e8b3e34ffda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7c0f16061b52f86d7cdf3191d8678378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97782ea9b49b57629807962deba1c919379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83793b781282e9d864ef861513784ad7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19321a0d809d3046a12a52c746af9837381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ee6c20e20b7d17b549a346f397bc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae77401a863d2668523d279ac9bdcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44cabe830935ef69e8b7ea3f3cbf42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f803e0496db036f0d5e547bb256273385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16b760d338635f4b3cec6016ad0b6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250af976546c58377809dfdbd2e1311387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd097af6218c53982b751e8489896388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48b42c3c3888bf2498f71c029514d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df40b65a7f74dbd4ae8cd72f16e3aa0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006efb8233c80a9dac98385131a238d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59b6b7764c571dfd3b6e58c61fb976392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cb55dfdf1aac1403e154a2dd91586393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3262e09e69b54b553c43d78f58238e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b00f1e1329af541a64efcd76d9a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d1aabd214b4acc06c7ea3439747f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee095daef2133cb7b564f1592527589397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be27839362360b2ac16aab393e72aae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dae71bccc0c064d2e0b7307ddac70f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdec9ca799b1244ffc84f1b58630fbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be24c0b45f3e654f86f49e6d0f84d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c18e67dbb11cb9ce95dad99016103402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee417115461e2a6bf3f5f41e28fb1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3741ee04f7f8b2ee8095c1e4ed0ce0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbcc6e6afc8dc0779d6fd1ede137f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40029c89b5c119935faad74e6a25f3de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0fdab1406a56a8ced2d6cf16080e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf891d37b729c0f8faf4501b13686d0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fef789aeab3f4737b467c8550a879409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087ff3bc2d775d535831161f50c951410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c368cc3a403959a86d48bc869b5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06f4e37efd60bbc370f365d48f419c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135ff8a33a22d0dfdb6bd5d5f4de9f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277fb219711af2ce2df470e164a18ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5d7bd3428769ed88d860b6c214579415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b364baa2bfbface4357c8e392b501c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951825c16f95a09cbaac4fb57762a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a86b3b3c8e17bafabcb81f818888418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8fd8e22f847d24b9524c972cfb36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a1cc6321abf8e134ebf9f685c6603420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e198668fe26d7272a1aaf9df52d19e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171572aa4f05108c589854b345edd23d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e2c80b645a633c5fa97ef547f0b8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d7b6bf469903ec5064b7119df57a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe74d714f47d2abaed9d6b7d6a4ff5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfa5959eae89203456bbc8e2d6baa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd59bfe67d5c6d6974be26c1fc06374427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d6193ad8a90d4fe46cc1779a44d5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950849529ad3fd28de7237552ee7b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135cb96c9dfefc61ba33078d067406a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa050a5cbf60d98a233da72b84b0b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ea695af2ac9da73cdb26d16f47c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507ce9de9a3d5ab9e5c5ea304102d18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5de7866a4e5ed81b89e8d14961f58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b6017481794713ea2f37a0c6c73cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5fdb8d89579675feaf570e820fc16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5e1195ebb4de17d66f09dc5aca688437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1debfc156dae3b47ab33d48cc3b26c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c344b9454d48b0afd9ee490e1f34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f603073b7425785f7803272183f83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bce10c245029e3073f452736690ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc04bd30d9a818e1f35fd654ba5c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04221cb4ad5dbf24fd0d795e05f1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a0a768838354f66732028dc25b036444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456260d4a26126b12955a0d9db64c88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcae8b2458bc84ddc838a9ba37327e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a66cacc28a9512082c0501f290d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435872f10dc918247d1dc3947b53a9c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b405419d99313d0dbc836005660b775449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6c0180b5c268a50765f277e69bf3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26f237f1c1c17b12660c7a15d571d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a16cf08d73c1e36c32990de96fd42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cc8f78a4fed971b03e60a6d79c101453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059f3a4a300b1fe1908e69fa794c01f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8ef328cba8a63a675c3575b5e469455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f9457bca631d7e66b7ff6022d248456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b87c6986bc305c80ba77c0d955c8fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eabd8654e206e826b6acd221888bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6860dc9d2d96b72a6baef0500d4643459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a846daa6a86504f0118bdf560be9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6922c332980f1309081ce07f55f96d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f047df6ba5578e3a9248788f5cd2630462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597d3398ffeca9a6f434ef172064b50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85064a33e492afeee63b01a561141a81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d0c551aa2eed61c1b7497158721b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2fc5db3369d07481620f722b8cc2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f97290a836e7db92a8aacde44e29b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3547cf47a74c5e50232eeb8f04545468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375c3262e84e7342621f262fcd1940469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e409a1e1499a639c6c768649780207470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7842dbb8040f9139406ab952d57fa88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2ef86cdabec3c0fc0cb7762097dc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aca96eca16ea5ad30f3d8748d8df82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e76f557551f57b7bcd9c1f1bc9d8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd1fb1b75f345ec1c877e3902150ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8821a72a79b21691fa88bf8d54a93f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdb56f1010bbe7618c047570ad95aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649150c9ec4c845f289fb0f1dd84380478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e98fc9c685d4974b90f8c67c89c20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26d48bedc81bd411d60449f1640348480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c459888ea81254b29e72c61e1b60e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d896a7d0c475180f7993f24b5acb851482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36cc95e4d847136b264eb865704c88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338def2a31dbf2aeeef766ca670186dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288932c44a0f03028d550a85c9d05c64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5076560ddb4152d090a6539d87d246486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcc30882e107df0df7fdcb186040bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c54f58d17e823f4b09c95f5605db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9993b62e8f862bef9a15a9460285bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c1a6265c8fe608dc0193049ce8193490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ddac8cb6e94b72f967d2a79923ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ae634952dfa5ed4e264f24114cc46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf776a42528375d605210a5c10572884493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ca68dbbf8c4a5dff118a2396bb62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd35e3ed7c2330a451199044bfb67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fda1757b93a529f0c799ab3634688a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e67cf25abed232c942b0e11b65a275497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb61a99a6ffc614ffa02b88b1db4e3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b15852eef8a845f20169e19acf796499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc85af91ecec00c694e9c74d736f00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd77bb40b82d460feffd050df8a4c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9ef3347b5a78f37968f6bf723fad1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae91d18e601e853d088301eea86713503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42812bae98d6d1c9b64854e3851be77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e957f1920e5e5f6589147f110109e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2528df610fa94f2fb671adb74661b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13fd1fffeea41967f56eda7d11e805507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd8cf1d810cfbc644299191718de11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303332a20ffcd83c58864e36214d81aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631b742003f287d2ab06e0ab6718aae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934423b49a1b8eed456ed73e3bcbc303511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61340e10a7732e96e9e28707570bc64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad1984c43f243997d3f133af39927513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97943c9b9ace8a726f0ecfd300a45ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf04eb53542b36e27d9f20e9cd2a25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf109fdf51699d923c68da36672985516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e22116537bbcdf0a157770e4b457c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651be0b5895fdc748fa02c41440bff1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208ddbd83303d6aad367611c094782519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a222206cb951ddacb5528664066181520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf1dd38c5213db59138a0aff535ee5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd74adb0b8ed49f275dabf986ce4f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9204e3cfe6717108bf3357217fc11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f975b8b9758557d4ac42f1508900d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a3dd0755ecb875b7e4d80af2864d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3170fce6c12d31c9b3730c9a46f2b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029057a9390cb3bcde07e91b6b8e83a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb753d3fbed8b10bac121969841b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e362f4ec078c454226080883659ac3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263279144b8d08af65aec610872b49d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f2e821a4d4d0eb5f9da88323bd9fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c3517fb03ae5241a370ceea98778532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f675bc42f0bf1e5321e91d62bb7e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87b7313d85f444e21179c7c117209534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fafa3acb8147c80c6ff0010d5ac8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68242ae596e3db4de481f525bc6ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54eadee417e9b0b9e0f985cd0e98c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750fb3396c365969420a07fd7299498538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d43051e4524e31729b5fdd5c3590539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daeb14a2606ada1a09b62fabe64ff2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe255e9c92a45853afc9b73dd4ca21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdb1e71d959ed81f997d970454ec2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702a25fba145323b912e9eba05ad255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a5321fb4650199a2184e2af57b13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de821353941f2eb5cbe1cb4a5d254d54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d042c352dc42cb9c71f8758610d02c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e80777f69423b5031bc4a8e9c6a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601911bb4eb67ec9e60abddbb8dfd53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcfba3a880f05c5346b0ee835e2a1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49245136f59ec8d7b2c438daf0d7b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664263899ff079c96abc350621a54afa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb67ba6ab9dcf13df854ba84dfcb7af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca931e337c39844236f68fe5a2ce0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bbee55f7576ee6123d1a526cd55c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e3c1440213604d9c6943ca3a22de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622480280b783d93d5cfd47dbae5e08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f963640e7fff413e3af8a4d21029b64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaee8ffa7b6c3db71c036a08771680558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994ee6f6d55e8b107693d183722073f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c5f9b9b7f4981cf29b684fdd0d02c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816080572e56600955e91fbd6df0363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42721c377fab6a6bf87f8c9982418e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba91103bdc0655ed05a694546fb9eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad59eef0909b236df4fc19e460bf8dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5fdab3a50e4c0bff5ca557556c1df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a11a4a8575796f4c247016a77b4f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cdb991429ebf4fffe9c4dc38ede37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b68d94bdc82c4324250eb25262238568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d026dcac76a6308791da02eb11e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5048ece1de356f6a2c5fbbe30002f57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735486b1ae0ca971b4a9d745f429fc98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09deefb4eca3307d9bcc33186286e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62758193fcbc9f7f78bc712949337b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bce923055ef403ccf5eed2720c0856574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374273db2d54753dc8552bc77ebbb0d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e56f6121f813d2f5ec77128ceec6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb7324dab4c26c5312b9d5fac731e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c16d2d88593f22521c534321065c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866bff66555e434b1669d43c389f561579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b360cd293be7bd5be1df12cb05ce3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3d9c1137488de1a06c1a0ba888d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71afd237e1643f44ebc0343c586b54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e7312ceed74cd30fd195f4bb9c52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dded6a121ac999bb1d8bdf141058e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc72a09a2539fea0a42e53759d364bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe823fd84d8d2482cb8acd0923e63d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cc8c304b8932343044c2a67d33be6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c05e826d345d6c7056b231e0438d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd11c5e6492419888fbba4279f6b18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860c4417e99fc6b0ef6ae2deaa2f6ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5923e5db60e3705011ce635ac49f1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae06eb8f2f54a58f6981f1a37fce58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4988abff942f32e66c9c9e5871783593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756694e42b7586fb8df9fd3798e1cfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6103163b39dac530214167e34d0e9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26423c4118ce37c566f251aaad99f781596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4515981913c14a2260481fe41c6b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ea91c000e90bd4a7484f35d87e025598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603092caf8f01936038369dd09542c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e28cb46025071a67546c1f9ae11069600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2f3de87e3ddc2e47f8d14d0c80e1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5b8af3c2ed63ae038f4e86374f99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e75856ed310fc6133c837b4fc82f6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3722f03e46cb10d724c4c424cec690604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e7476eb8891c4781c86ce37a5957f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e625323094ef019087307368855f8cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015ef78bd3eeec8c7a10d6fe016e72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62461d44734e2f003e366fc8c5410716608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ac479b305ddcbc01bb58bef28c954609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a47558f659ca264e448183f9b8c7cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca37b1781ee777d58110b070bcd4fea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41180b1cf07a105fdcc18a28db610a89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42097ca2768eefb94463c6d56b4a51af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a2ebe5f4a5fd922ee4c1ab9196ab6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346c69956dd421fe9d5b25968498405615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed274ef03a4708952a64d48e4da570e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a932d4be238b55a89af50e4adc2cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e22c5ed5635a1c6acd98b2252c694618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629ed20abc2ab83df2833172ca9859619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f322f0a5ad05bd9e98546ac5ea0a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77fbbfb224c75d7d580a4a051a2882621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feadc2a236bb5aefbb59ade49bc86e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d832fe719898e5997670adf38489f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95608f0ccb7e7e8a6318d35abd05ea01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888f79bc68e8c63efb5de0d72d11f5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182094e6f315b10f268b277de163f54d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a57cae38c10f54e61471927c1729627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686529a557a895a1cfbcf37137152e5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fdb1242b7b45617a6ef07d760f495629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea2371379798d5cbc0b124eff81944630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca023625d41a24db431e02068a20599631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d25c56c5013d71b57e210bd3d0ff82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222c942f20327477530abfe0bfbbf84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15ac2691cc7df06060a893670c658634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60dfd81a7c807cf49a0fcf3daa8e7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa17d6dd3e34cd8d06afeda8c1905e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b816852314f18f47cf452d7b0606e21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea4e20c1c5f45f54538874522c094c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb140440a7235f7b26862fe6a58af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e702d1f97fae8a91a2dc8240e6dd52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54045c45575d3fe47e31100f59f7054d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ae5b520ba93e5edece90083bfb5e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f40ed8aaf3b4f7f9f12c53d282e73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67023c2bef3231898a396248333034a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cb49380c871002a8c86548693849e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac985c5666689968c5fc4ccc06e91dba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1be6a347174732e4586ccf035b995e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c56dd8fe5d23689d4fbccae39745a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd3207627dd07df54144b16b365b43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0cf89860afe2d7d7bfadebb15f5ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3234d1f47120ecd7d1b214e52c659651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ec19290914305ffb4971f376c05a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebff555de5f738b9bc261304514a47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2127c7c2ec5a74e43dab1bbcf124387654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75740df60d46b73d4471a9392d776d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ddf7fd1b33312c9432f939341534f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b367f719d4d49c345cb90315e833ff9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fdf4900a098ec2e88db248a4c0683658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b99e7050c1e8ff9a7313d5ee9c96c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eca1a1a3cf01f48a7f8d21dece82a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac1cc4d663ce48bcce07e415b588f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2885457878ffaf05e0646d0e4de49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab2b3e854675b08d0a020e7b4abed0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58221abbda0e24ae0aa98b0ae37ff7bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c94e4c9db4f745c6e10ceb4109d4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1dd88273bf7b7f5547c1fb6f0210a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f5f999d6e53980212925d7aaf018667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bda01066649f2e1d9d4038b8c9dd9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f6c560faa6db287f263910ec384a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117caaa1cee8041ec49e7ab7d2e9377670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24904d370dfd4fa489ec3c436b77d9f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894dc22b461c6d15341744763c7ed3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ae2ab818327c65c919249c2693c21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40966e85733441e2bee6ebe4fa7fbb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ff9228dab018e66e0af8860b57044675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aab750c02c4bd49aa9b06d14becb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5f73cdf5a64b1d8fd94f5d632c8a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217bcfcb742efffa3f2166c5a57515d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65cf3c7e63a9a6cd6b2104970cfce5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f59bd297c471e2dfa15c5cf936b58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ba31385e1d4f8470c2050e94b52fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1693675ff97232f10bbe8ab2386d68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bcd953a902737e941c0cfa3bd654d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b32195939e6a3dd2923ae0d46c76a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16889b018a421189f01f1a2e170ea18e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e7f9a5919edb9f65071d5bf01165c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e91223cb61e33bddf869d14596970687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732284172fdedd6d2bc30bf958f2bad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0a39ee44e6fa372ea3b75bbef685689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5476f3a7a31e5e14313bb579deff0e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc9ff48516317cc83bfcfd9433fd5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e473e5df077b9a1813e3ed5b26878d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eb1aa9662f2c24b45808d18bf6bae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d989fba7cd087454f16dbcb53c68c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c49202cef2723225f18312b0b61c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca66f0f45dece93c1f82bb42af6ed9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089bff463464112b76d71b691aa494a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807b867f26c0162538194d07a18b913698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142162a6dddc5e027ada9900eab6fa41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e82d074aaa3482a27b4420c54d9786700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca15144586e668975fb689d02455e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06312da245879aa0a2cd2df637a46b16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a709750da92bb1ed320bcef557f7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441685b140ad365eb4d1af088d58820b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7455da6027749fee1176b6ac9a9fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cdc990cd2820ee621a5149e6a5338706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ed7d78b008885350fe4f4c5be2fe8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde5e6c3e63529bd58972edd9a751c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd14c95bba983ede9e425679bf46973709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8c67ce138d036c8f8d4404888279710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2811b880e3e4beb2eadb44f133c1cc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991d1d507063a35dc96e4cca476413c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e483ee1e7acba2354a8bcda5fa7f3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df3d6a991af33af78193085736cce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be229ab467d5289aff15b798b83cc05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246aa1833abce48086a2e5e46608ba4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e90e7c9e6a2ff7ec9fa84f9dfdb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d8defe913311f1612188c82d694f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de2f30d187a1f270a3fcfea2a50b90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafbd99df04ea0dd8aa1c4a5f642f73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd627f0aae15030c00722b1353946dce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149462fc4196b38100128acf2074653c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0592ae7bda0d16c764b3f456d4259723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ae51e99c8c5c76505e3e0fe80cef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab114208b1dceba31cc3df95f6caf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e25c80f8742d8ff96fb4baef6c5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfed6791faaeef2cc173262d21f3591727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8699725ee53e80f57c5740ca09fc9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cde473575613282fd3e1357540400729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947cb0133f667de1cc4e791e138fbf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bacf7abc41f9b21181b7cae2a51b18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407371a97a374994d8f80a5d1bbe0182732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f3d9c258a819a449df71d18cf567d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71788c3dc0b603fb71cd81c3ce2a197e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1baa68836066339b4e62a6e97e34d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb78d16637f09512acb2aa935acea7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee56dcd639cbd4ded26238b8d7efc54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494866545f4f03d24e368b000c3f1c80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1be6ecc41f6d5fb8ff9a0d88506d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0efad634f61659c406904df46bd151740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feefa4f238928b82c9544b4fff20801741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b89fe907eeacd9b5b9b0b148738dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec400801f057f8aee89ca2207b1eb028743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47918337115f500ba416139a815a3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a73ccccc32ea923cce309fe8beb8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c076c34838bf571cb2203fd85b178746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bcddd9f27b8c08648bfd8989ed0eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab1495792878b7ee9d8820620d5704748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef158593dcc1ead295b64c8e410859749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f7ac02e1358e2923f680d70535b66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34ad97a254d452dc1dd585a8ce335c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff79ccae15ae48e51e5585a890e2a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c96db3c2ec26d57e88430d5b4e22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb0c473c9e220ff03b59c499363dd5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe18801308720badd485413a87ac51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90028cee3a4f04c09e500f94f84de9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec16f68dde34d7d32468a4f785a05f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4104ccd503728060dd8db8a997a17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df998427dc5b74e24bb66f5242b4cbe7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0dbfaeed9c55d0960b269adcd15831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ae2ffeee8c474fd1310dc67b7e8fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227f09b0c1847c98995aad2fec7a6ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da51cb0bdcb031aede06f22f7a619444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea1d1bd9dd9458f11b24f19ee078f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7dc15d806b7dbdcbf0a41b6ae72336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4995cdb7319e77c274290f256c8e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d4069b48c9e29c82a77bc7445f0af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3194548d48dbc0f85966abfa93e74f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0ea0a97e2b25c6c26a76269925f3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0081968d7e8c4a70cadd591a55342011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e16577d050098a682bcf35c3c5ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8985d26d93bcf0c17a69516dad1e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181d584ec86787251179ad31af92e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b06e7370bae2aa221c37d33c1d6f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7e86f42c0d79cf787e41652b16c9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65902eb8f7b474ca32984256be188317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcf65bd8212ad1b72a4d7eea6c4a3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd290b11ffa38c3bb1e867beb3d7dd8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983f47f91042357eee05caeceab7c4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65592199eb1134bcd8f4758dbe80d0c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b85e71b632cc4edbccbc9e965451422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8721bdf2d467b37ac6ccade003fd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb91a11060214128b7d18b2675f7ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea7313278d2650d2c97b53b47b3a9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e36db2b423a1fb38a3f5f1121472fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7f97a54b5a6c9dd5fd14fd9f5b34c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894f00ff276f9b8bb113ca85125f65428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965d0f0b621e1ae7d9c837e632f49dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b64cbd991f988350cf112ff6e449830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe06a06c4bb3a1174b3f3a59d2b2f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa965032361734c3be352a93e30ed69432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ddf1a1c7e374ff97379509ea73e9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec00be2621e8b85730b1b6541041934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc8d62c745626f9415acca3a31eadd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2496badd567d9d4641efe62dc1be8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3653173d4ccff2c4728c29de32957537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8348a1caf4ccc9b4362c068963242b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35616a736739c3fda3ca7c5c9f97da1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060338a73fc2d937b8c0567a1f3a6e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2eb07f384de4ef92596daaaba88141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ab120142d227bf9e58f46d9fc13d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b98ff8df8d8e80b85124a43ecc1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b775020c467fa447741d95f0fb32344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86b89e748fe159477068e7dfd5d4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1659801278e057ea47af0a4201733c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6ae92c55399f1a8b5b5907677cd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e7f34edd990b4d853a29921fa944348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585aaf9b7d0b1f019c3d9bf08230da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d27c48b31b1dc790efaef52d136bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d55517814f66791dfa987e1cdc42651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee74c46b18c788f692c839c489f05852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8911cdb97c733d69d1426ebc8023e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa37606f3c1848f19ac15bc3e96da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d11562da1a909506937a9f431bfa9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577ea7835dcca24323fce1795c875856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ac7c83c1bd0f429d46f71b4d28b3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92527ab3a1feeceae3fe16669a4aa2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512f11401a64dad68e6e7e22d63aaca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d7e81c7222163ed9cdbc9acfe911960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e14ab1fbb3cf9e3b3dace5b4a4c2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dee1557ee0e9cb92221fdaa96c9c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93d9aafb22437a4429f29f9c4f6f2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169efeb76d6a7f90cba7736e54c27e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76355527f4d7b3e99f34e37757fd383965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452d07b19d241fc6c00f3e974f8e5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352ec256760099b77d23976a24c1f7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82a333d581c704b06dabff06f2224368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928df68c1cffea37834970f36df956969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d29daf6d638dd5ef7f04b6b8f44f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068d8c24072cbf7148bb8c0d53e604e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc727e945bc014c12e2136aa7ffb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060997021cd8a03d36fe4ea12d37fec373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc61080013e80bea1870886ba0fd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8f40ea8650b7cc5554d2740cd58ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e2a5a0944a220ccc265ad0613a2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51726ecb3511ef0faee3f7800123018a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138677edbd5d4072d4783d5e0d6cec6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685901c2da9f9f6e8cdcb2710d993a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25452887d3f7e4770af7773b6df2fc3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5878351045a960571f8970ee4ed781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8489049ad70558785f95dbd783a26382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd692d22f2672dfe11371d14a1a48b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee44adc99ca8b4d4799d48dc1848b1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fd6e541e5a8ec9da3c61c7f44439685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e01f76506333b1f67ec697eee9d56086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659426a4eefaf0ec06233d38131943f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1279a409b5c993a4ddaad644667b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca95fc521f2ed0e6b74da40d4aa06d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599ec10681d4aa5867c3bc49a8e3b3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d0810aea3b3a073689d7230cc70b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7847d3e9e840928f92fa3d954b0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c871d97af85bccd4a1c1b198f0ff1a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc099d9bae727b4e6d6631837cd52b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d814e6d433ea71b721c62c03e532f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf048ce26e5d2716f73c890ccce32fa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294ff83c2dad777c317dbc08573e9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff95878cabfe27dccb53749ec7869f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38cd44d4e407f8a9b8fc13dbf6cb8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b28dad16c9f763371687a04c99bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543d0289653a736c87dcd4e93885c69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e124ec3e16f3e41a6eb05f71e06b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e037ea95c72d3a2f6334c228283f45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d22be825d217fd25efeebffd144b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c231bbd3bdb517538a76cf110eac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f03a92fac3a0a6cfd4822037be35b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8110c3ef2c97bf4a7aecb5356e803ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6c9339eb282f7e113de5ebfc01bb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc398eeceaf0466ac415c61a99ee08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49608d75962c4afaf03487a3a013b20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba297b32f2202f4d698945c8a9d6c02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4362dd807b23e916c0cbe0a644064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f019a61c1efd6a9b779ccc36f02e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba54583e80a06d42608d93ad2ecd6a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ae90fb7694528cf668e14e2bfe64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4f7887a41d46fe4b50973ca433617116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08d4d4c8dc026308b9d80953a1f0ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53fbe1831b637bf179787ba8110b07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b88ff41fb8118800136d0c78353ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e7189e989bf752649006831c87a8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176653c82d5a23ac45976c3675c4d14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc834a2141bdc5757d74922006b577122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f278238fb2914eaefc8c77fd32fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc0a39ee212be0e43d2e73046fc1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032867292b04145cda005e81afb7365125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2bf6d9f9a7897aa74a01dd0694174126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18a80d424fab08e44392bfd3608de5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9ba0b6c7cba81dec4b33711e17fe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d4bca83483fde2e4d9993f0f3aa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fabeae515e17c62b06af3a1d6d9fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0051bdb6b6bd4d4d93cd078eaf6c41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f337d3136d0941be4c69aa62b910fce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef51b593d5a30912e3d1423ae8ac7db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd9aa018dbec258b015f67ac80024b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa4e196323f98bd06709d09b15ea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d359258651e2d0dceb90693c0f932136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8275cc9e951a41060883dbbe837b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed034631f54b40f9d18e34238a5c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c7bd8192cf3500ccfeac1135db44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff29289bc9af2346ab7d6f714e6691b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4a5b65587fab513d5a19d604a900d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5817428ff2e7da2612622f5d129a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab34fa6487491ab067f89f1179d0757143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f12e2ce32a129043ad3826f66a76f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad82046974e4f0b4ef81de41dd84e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f674b563f5a2f7600fd66a299cdf4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dc29adadc30d8bbd7a8ae25517638147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f030c6234d840dee1804020bb44121148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4506c7fd24f0c1a436abfb3f040db6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25a92912abc98e8a5fdf3fdb0d11b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42826e61dc34695a634eaf820d3e8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01303e202927cca0ba57be7c7db7202152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44ff3cbea58e7d503de0cd00a4d4f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8c66eb329fa7e2232968c81cf095154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051623fecc1554666f86ff47c2eae09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff147f73bacb08ea20731ff48b9d5c7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275541cafe16972b4067ebae168e59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39c1eac928721f77c5a649f2e60186158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e152015afe30d962772417a7f8fd33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add3c3d0bf5a275fb510dc4fce6abb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adb7f9d96dd845c2e2eb567791d65b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b73d3c36016bf65297bc2863cf1398162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5265df58948be7047cbae9e8a60f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496938414b1223a5dd7120d3afb149c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f3775f4cc57d4d5a253bc427ec619165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70091c390479ce3084ec1e81899876166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833d5f9b9e4425acf048f6e1a0726c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0fc14b03923004782b78264561d15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5706e0f94cab7e5f56ab1d0a32af7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b4d0b469b45f4ea8a9d09d42c934170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacffc2cd05d97311f9c762595ea44ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760f9ad548a2ec4eabb319dc00a259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af143172e7bd152b267f3689f2b30a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae700cce3c045b70440ebae586fd74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f4112ce69d253ebc7013197adcfc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0c76bf2063e158e58376d3ffbbf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45496a171414f6b23bc091394d56d6e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb140f6c071ebf35a10dbeee179397178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae06ebd42f824d59f257654b6f0b0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95341e25558f821662d6c8e16ad6fced180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ffd81032685fa6b2819744988df3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f3e207ab7837a15a19455bc1a66dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881fdbf69acff3083297b48414ae0cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb44899d5a82d22bf7dde5b4ac0d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ffb54ac53ff36291b6931dd64c7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883ab036c971ec9c557e0c0aaf5ea95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0d7f024684e36f9e321bacac75d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae0864644b4c7bda9798ecb95252bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d28d210998191c6b2a57c27186189189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c28107d93e44cd73c7c70008bd91c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bb3bbb25898155feeb5360d441059191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df49d7df619ca9c5f8d5f9e939a2f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3a2b29102aca1e87d436412baeb0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa577012ee72d58165bb5198151ff7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3424236f299976e8ee210ccdd42bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874bb1e010b006e2729a6383473089196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e36584e90dd0685c4f06a95bb8097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594f377670620b238108ca911e92a42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9282e980a2714b5bf3e7bfc0b998a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a97a101d8dcb3b05228daf9c6ca25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094daa08c4f31d68dabc48fba86f1687201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af363cc2ed1308fc9e979b38353a551202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18104154c551fda780165b0e35ad213203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a78b7c5e2df7764c8b22440db2b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dc9cf3a79ef213b7c1d88386d06d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be901711428ecf575c87f0ad304dbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723a7bacc4974a282f9a14e25a34ed6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746d23cf7ce3be93d5be86f35a29524208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da21523c4675629140695b5ae5b008209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a9eddb7ff51e594c24b4b1d21858e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a9e3cd3d88132c5e8634a5acd3b9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e50c1785fb85328da21c598bb23459212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f192607512f140b25ec833d8b2f1c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496adde871561ab8a366687d9378b3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3716ef0f4d5fc9847782e10b70520215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28b78a5917f722eb5fe8a17c82bc9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5821bbbec4dc84b17180d948bbbbef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42130f1614aa2793597c7cb32e0d59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d74b964f85e30af662dab1c554619219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bf33ef818108e8e867ac8cde3d8cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ecce9bd4c61936000289440e33507221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ca0cc801481ba63fb8505996dc68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08155f4ee904e3ecca5873e47579df4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf5433b302b2bf4c4f191dc300fa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde550a1c06af4271ce819f2cc83cc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49dc32309729581161cdaa212d2c62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d44775fbbc0b63de289e5fd4e15f69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbd2ccd668a9af1d23b4522a79a104228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff1fbba572f56ef70a2522accbfe40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e1d4ea61ac26e11319c246d9ed2c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9b57c70e8c99dabd3d7c8d84c1e0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53b14dd598c5e88056e3430c3750c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f284f28e57650637b23a21ac9c31b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e275b507cdd6a9199e4c7e4d8494d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb531e56230392ec4994078a3ca4846235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b10f8d25ecb89f256894c8830048e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296e5b8bb0609d98ac33ab015a81920237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8037f16790674c6f29b9445504de4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d627387bfdd22f08325c2e35ba6e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7165cbd9c346de2fb4d324b632c71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ae362cfafb9785944dae87a8bbdea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7c680a0a83cf5194addadc2625a99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d619327ee62154dfc3e55db06bae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b74afb00e80fa383d415ca28e7c90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93250eca84558640a72ea8ef492a180e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1d72347b353b433d220d5c511d999246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52658f8482c8880db39def12d033b546247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d91bf5ee889e6dac69b073ba763b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae6bb47eb03277b65f6c7e98f26972249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba17cb7c9d2727b4ae823c0ee89a5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d8dbc7289b262b8e1abb6d9adb678251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c368a82a3b0ef28ebe2d38ad65cbdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406f7f6ddfca424c7cff6e1986303b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac46fbf1dae2fe2429d5532232e84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396de1acc81f6739b5726e0534f2fc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08765e855cda28ef8e2a05dca18b69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd3e5b8556c2e5fc3d2b796ae573f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6e3b01b41f1dc672671e330beeeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81c8bad3ca9cb9cfc3b840fe54e08d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d06f934a777453ac07f3fab584d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dd273610c139d20736f0ec2b5113b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62250306daca45584a480ad0426061e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b304f5988f643ac6aaa599fc3a7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db3167feabcde77609c66742bcfce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc17ab2be28fd49224692290eb18fc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c426f61ec38d89c4d7a3c6de24a46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84ddf73925cf1ca0b0e19f74698c62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629332bebef330749b3b86aa9a8e971268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec77f58919516414a0b00ac5c8fe360269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df19126f75b90a82de4db75ab7e54b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f6886b80aeccec1576630be8225c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c57a6332b1bc867aba0f358747bbc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e394e02b5f8b78148496a96ff12f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ced1437cdf57293055a2e37341d4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d4b5998e50bd70007d239ad5cee02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b913842dd25b916503f61c33de5fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7a9359044a9f833fcbb758ebbb8ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8945c27187390ac08ef3420811d6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d8371b45c321bb5e4150e9b23408279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee0ce6a99a03225a19b94897de56e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568583a08897405f801cc7e10407457281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6d461ec2672899741344b9d912a03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6750ac2c3dee970d81e9293f0f517ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff948d48923205f754bb052adc37329284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757183dc0cf5823a5d9255cba027a4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b75a7a1464be868ce9b410b19e973286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653784dd8c288bbde91c44ce13aac2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ce71508efbfc1c6693014573a787d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe9322a60ea9a277b4a07ec94d20b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe74fed720f874b4b340fc1f7b10ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6612d2fd3c612d790d1f81230ff56f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559903e2153bd6e03586f45171f94573292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f445b344eeeea6fc134d7eb09b9a88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e395abfae4dc174e3b0de52a740c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c503c28a4c62c814186fb26b50dea9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044fb8fb16c1366abfdf02ba8258234296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0289ac88856f3dde192796ad236ebf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9336e34da00f5b0cf64517dcc0da2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2f2b8674d4359e85e34630c1e6f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd45e1a0d3d80b63945240c36645463300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded81fbaaef7d62b991f1e0ff7d7e43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0e1026c9a9caef4d18314b7899869302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c6d9f882a3229ef342a78323d15f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643384cf37864e05c3b034f2f0c8ece0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f19ae0e9d7d081a2cce1e15776c6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfe83e2888751a5c894f31d15be9a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa525cfd37338e258f7728b7947683307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ab1ea2b9f737fac5f75cf5ccbd0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6da6163de1ca239adacae920623ab0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc9467f1618be3d6455ddb927f2917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1066df7ff03c00b7e6390c414e0b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb40acd779f333d36f944d1f8fed831312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaf4c6b150d20c7d82ee49f564c75b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870305c3d65724f4c9b21fe8ddce7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c373a35e66490d982bc46c62698a50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c11a32aa9336a16e6fa174922b51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d636d6182b8169975450d07f17cfb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a95c2e39fdc083577f18100f77ea3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbda0ee0d916ed01bfa5e5daf87074319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051b28233300ed7d2f1cac2cafd5a50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc2bdcaf2eb6daaad0e719499ea143321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952c8cf623f83aa77d435ad6f9d5714322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354de700d1c91552dc65ca94ccd11be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b175b1b4a1a2d0f68ab582a0bd8aed5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6462fad7ac3c732581df35e3939e3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd24c4205159f127a65205e41b8538326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01082bf940896f1349720824005bde40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554350ec1e2e45616c4308565062545328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e528083f351c51dff332a293635de5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ff112735e03852ac50ce52efeebc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f58c38e83bda22129687c2662468fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70826d9dcbed66ccfea110f02cd3763332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c40b96c3ccfd60f4256d249979bd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe8be23e19a020ae004561631f9586334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63884da609e0a2fae47d15f5d8dfa99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b754d9347b8a5665a98edc08ae550ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79fb67b90a1879727241f695825ee2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cd5a8bf65b5c291625fa6ea0cc802338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab04f6696583a5efa951bc9041f295339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32376a6efc19cbdba8b50b8e5c9b4e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08f67ea0b2c490a523549d323608c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bcadd5af0405c869ca6e730dfb315342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc9a697926b45b7f7d0ef4286101e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67040b0d098f65b2ebe0ae10e3a617f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c33f943e5187985332e10216ffaddc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5c44c447710f5c6ef6450c70cb97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe373496c05feeb9c05181fcf2834347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762f17f20c5a938e5033ce366f51967348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e442e13782024712411469e3adcbd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224477c474ccdd4cf631a2387910fab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ef80191a4e032f13cf0bfb617ab31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591530b6a91b4a3d3ef35a84d923fc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab6b175f9f56488d050eb94116269353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b93de7c538426e8f8bf716664a62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e54117f27436ad6390145ed039eb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80befeea726c5e3fd968e0afb2a8cc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9da8efaa883a4e30986eab9a58d957357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98727421e5b10f3c8c8e8637f567e0c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce850e535e4667213995d44fa8c36f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0484d1a5e8cf7bc71412d1c251337360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d022349c311ee9eda6c532bb85e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462a2106d86489e9fb9e3b89c28856362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20e5571f395cc10caa48b73813e1d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4623b521b93a839fa07e27c6b7a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb7bcba09a4a5218299799a24a83b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242a838633351abf3cbae46d178a91a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d7647819beeb0b1a2e36965fb9d16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa29eea7801bb4991aa51addcde12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe2731c95b7260e75cb4f834bd819369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd641f79469102377dca509272090d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34869935650f895ead6aa33382dc0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b03edfd302c89c7de3961160bba6b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a50a46590325680208b89db596838373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446ba2f54f15decd6c0ca1e4f96ad2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbde44677dfc6822050f6cec45efa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af233077860912f1867fc6317f9596e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ebe04e57e148b0202eef2eea70597377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2bde81c63b4058fededbd07bf659f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb9279f258c0568c9681740b202b0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018de5052cb8bf7210cf2c98bbf42e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff041092a9e4248b2384e909f8e7c275381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57399d31a6a4f7f9da3c8c851118a7db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1be5fe0f8b9335c2a3d8e788cc4345383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b0dd90f5f04e3f762a41ed77a37f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe534a763e4426191737a719a7d2543385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba107ad3bff62f3072146ea2df9fb042386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5bb240e169c5ea3605468924e083387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31543ad3678c907f2a85ebf58bc9fdf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89b900c8477cd35f08b3e1627d19d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c19d40b3c38b558cf0281f3c3b665390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3aff5dfa57b12ae1cc61c59a7121a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf6030a0f780d8d02741f27277c0ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb90c0bddf5ff998bbaad5e78c11f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b052496fa4c4df5c92184539d0913b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d8ad6e83edeeafccd00aacd4f14a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e385e43f98469fd0bef61e7d156df05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31a4fff83a04cea4f38657a66e444c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7bd12663938d5043b03cca1763a01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a728ba9024b88ea7a70b85ccb9e9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e088d40f7295578db2bef99a26eea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d737ccc60109b1cc7671099e6dafe8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395bf8f6591575292ab6259e52e1895402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f36c4fdcb26e2582814258416a421403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9724ef78d05ad3818ac1170e0ed57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc543d0fe2edc2d4dbf122a4af6ea1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c91814a85bc9509963d89107771a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df52fc51ba54f6de61bf20bf13bd02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ccba02007dc42cfc4d3c719beb60b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab3924057f1a041e43210512ff7be4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead2100e0304a70e93d17f36c3e4441410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5825e952833d090bb2f355b75683e6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adcef508d9675e4ae0c134f7955978412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa609d7006e2d11c48070bc12f5ccdf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f026400c3956a6cf77b096ac1182e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db20d281d86ee5e084c8c74708b9a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b520f3762689722914b78f96d0db76b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbfd514cfd1bce3ef0e31997fee029417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf10eb8f3ac097cb74b029271ff1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca055b86c08717576bc848eb40f4691b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02702105ecdf8fd9eeac70f8ed33d875420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f827a1432fa2b0ea4cc5880e51608421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dce1108586e0781c0384c433a0456422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bb732299893b89b8b0416cd555266423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14a83b3875f4e82c17daf0762f4d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33688408f29191a92191aad969206425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf395cf63b4011b393e1e45957bb6af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe8610b832c4abc619dcad5696ea9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9413e69889f56883182cce394a7c464428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc355da88c899eba2a08347bbf1fa47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c697cb75d29c97142308bf2005f851430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cfa8a846ef18d9c1f8c7b2d979905431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1f3d368c4f53fe2210afc52b8f90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e6083d19f327a37751dd734a80e65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac974e57375dd937f83d432554838b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f87fb37b02a0fca825e7c59ac7972435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a170e044a4fe53b0d825f3e86e7af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b78de8c50def4aaee46c1dd1f50aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78942b7a09611d544d26efe674a215e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5999c9473235cbe4ad0a232d38e1be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a773f5fce9ef1be090e681655f6cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778479aeee5a9b6f50823e61ee3cfe3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cb2990f3869b3c11a5965d5c9b77a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3871c4691294601ea8b2cb0f6807f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255143a0b171a4e8f2d0bd71c3893688444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e7dc0318e74a521f91f17769f06f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073cb6db8fc4ad2346ba9a27660f3c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154036386dd2fdfd1427ebe07f3f5f31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06741aa41b32b267775106ad991c81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452e2ed880910d3e408103a5af0ceaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5fa0280a68bc41d1df4b1b709a86f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d89c91a9d1520b56761976fc77033451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6a2a88e676f4a1326cc3c7ee15347452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e022a04e42e28ed5b46421bb2d564453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561df8c4fd1535f4df2fb2c50762129454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2faf88b1b3740bbf570fa1e0790b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a84ff2ddbd319b5784378d1400f4aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c09b211b6fbbad2c7daae3cfb9d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdaa44cb8d9a8b7182663b87f38359458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b752bbc44ca61d83d4478077c38487459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61380a492956b0689246ade7c6e30fe6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664019754248a7af2a3c404e9b6a6e65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f3622381a7f62d6b4d29b3172bff8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd82548ce0e2f84e0004401352a3d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2dfeb78fc23e808d51f569d82b117464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb9a2b5c23c809a06b7f8caf52ecf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a2cc16f2fd06f9df398122471a83b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a484d17b1f73f230ab17e0a0f653de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e63709ce3bd5b6daac88e35c137cf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087132de739c7fc5f72f1ba0fcb4fe74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79222995dbda0bb6751d9a537b9b9ff5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517155a43754f1d4578c360dc72f2282471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea65abbec118a8c4e65a7038b24c57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee92cdffd2396639298018eb9f4f9e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba02971798234756457be659591dbe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf39e79ef39d0c25e24aa4b422753fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7120097c40e83e8bcc532324e8f80e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfebe46c073646eaff101d346a397ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829527b528cfec84fa3e7184e260da5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e82de28d6bb16d3e6fcfe6efa0294479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6c5ab64ada3babbe89775436b1575480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd74d71ac1d413621dd3ef6a39bb9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfa2bc8fc2d983b13fa810ccd7ffa6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b35658a8faf982a9fa546c249a16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e85da6c2cc70804a5659c9999851f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742a3037ef55fa879530e6c3c26d57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096076bb9ab695bf25f0408d70582a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6bc8caabdb6e9db724898e6014e16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e310d99ba817ab878521f63b721fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb97898eff45ad0fcd7e441f2f47dc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf79438491799f60f2316a8e7a0cf6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b629de342475f9cf9735b91fc7ebb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8ed343bc4fa9d377bc525abb03104492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac1b6f54466ea767bdb054238a887a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424196fa4437dfbc05ae484f048e7413494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51ecaa5c2fecc226d07d8d4ffaf77a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd577b4b94e88ed3be6946a2f3e48b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bca16ee50f12ba432fde3f1b24429497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeb20f07532e2b285105fa4fac5eed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c0fde1729845953c8c8cc98cc45c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77922eb89f05d5b91dfbbec72f21fa80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4cda578c5b0f5af1dee73d46af91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e22d868bfde767196a4417587a84f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf526c0ac09f637ef7aa0e0874a32d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecbaa487e906f2acd97e8f3ec2c913504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f828b7ce4645cc656ac29b1a6ba6f00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fb449517aa3ce681dcdb055bcd6c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f875fbaae1c354cab21b4e6badcd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4478fed9416d30488a6d1119f63ac77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15b7ae487a5643551e1c93a149917509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0801ca45170b408a6fba1ba2433951510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4802f5784c5d95b862b2032eee44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140aeae5e85f807aee15d83dbde0f71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697344fa9c9ec5394bee2675ae0d44ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8852525d99a35d08ae25056f245a847514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574d44f47961c445f39d6e608a4783f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f349234f8c022ec5e35374c947b160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb0c049a7d49ec89ae12243e1f1b88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740e675b368cc520a44263e7a40c4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0904540090e975578aee9c3bf00c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e34df12fbe3c22b0f9fd8050f159c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1d76367d2aa3aa9b27b535446d65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f90587cac4ad8f4fd7eabce6baf09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8030becc82efbfe6d6d1d6f7ed013d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbcda877c49ebf70b3a23af43502c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dff59d667bd7b1b3beaba592cc869525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914a674a60f18c912a2dcb18b4d9a42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e90188f39aa70b90163ca56ee0ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825bbdd8c250649a643ca7107a4a5ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0c588b241790fd46b91f11e057475529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384616579e587be3b305c9e6f6bdba5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078c0a0e8359a3129e981445b2d1bfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f62eaf91ea44182f871ba2ae0800532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db709ac2cfeb27229e2b0318a50b1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726eba959f43aecdb0561443f1e1d90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd30f2f05e60f7aa813528a48d7191535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0f1cb3363483cb848f88d190bea41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dd56b38b9d7c8d1ca4736cd3a3b85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7d999458ae595c000a05a4838221538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f76b8adccb32ca54ccf59b1c07d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f756aeb03acfc2b25d41eff77b783540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f1c0af01fe8909c76b6ba9306383541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c04bb42e26a1060fa230a455dd858542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d3526a3cdbb32bbad0c7e3c6818eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b5fdab202fbd706f81447c69b858544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686dbb83850cdec4ddea7a5aa06596d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1be0700f1674a6227ab822965e83d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20feeed779752fdcc0a086837f1335547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fbc7689d27cb580146f9ee30147db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad9fd8389cbbde26b3a67c8aa2aa9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b0346ac71e097c779f27e8cd6be61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22943bf2ba7f18c2fd86cd6c16a76874551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2a19e6cf6bf373f824ffe7ca2ceb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b358fc91b5a0ae22b5ed31e63ce15a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd11c3e6420d4467887ce1c2654a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb1a8b68b7255d509d671a9922b640555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c5a852caf4800355832b47bef7ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f38a1e5673531e5e67c87d9423471557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529096dcfebe9df61fd5bd2ef78641b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eeb63978a216e97856fd6af150cce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a34ec1a423ca196129c7b1a213710560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94304cb8e2519647e2d3dfbb0f1a3bf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50046ba12d2873a87dc8036132031ba7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cd317ac7bf47071056f4819f471dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e17f03e73c2f4003f8479d792e9139564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97e4567a638463e4caf9e3d809a28c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf859bab06384379b555601f7c8a73da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef2f2ca4b9bef7ab319d569e28dc1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db09e00a7776d8d0d237c9ed7f31e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0850f1779ff21d8a9c6da547a72c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd434a3fcee4e57d4bbbe55e47e0c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3abf36a4c11cf91e6a4aa7e56c0a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84af3cbff3eaa1056e299d24fc8c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db1a986255cf578ab5d0439346f31b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8520fb70612cb63536dbe1bc7271928574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719213e7eb129ad186ed11b22e1dff3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a9d3a345d1c5b44a6fcdb40202257576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e680c087f36d679912940b1257cde3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac75150390bc873f290828e1ea488b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a750c4b4f3b5908aa532f99feca8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0082bf05419d494ef22e3cf86e9544580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5fc0cec62de3ebf204a57a5f864c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f437e379c217b4cf903f84f6c2ac4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeceb66d42cc789c77be567f527abe3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbedb994f00bf846eb2f23f6a8431fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422261030ce57644e2f5ea549fc99d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79350d2fa6c230cca738874841d8b9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97e8478626c733c6bed80f980eb58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daceb8ca4bff2b4ba6892ff8098715588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca80790ea5a7cc5820a12ae79001a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9924117d7cc5b27fe309a4b8f3892590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7350daea6c59593524d575a90f1744591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b1384b43a2553125d758e6bb40044592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8559708734351a56c81a723ccbdfd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973daca0502d06cc363a3fd9f192c4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f37268fef0257df28927ce0c3fb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a6ed3165f3cd22f08eafffdc32faa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3553ffeab904d63fbc29ad900c899a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19da2103d8e802534962307c3b56566598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49a4cb9c166b091055e8c268a66097599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265747a80b5c02f0eb509f3c649390600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d718cee51b36deb672ee3415356e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d0511c4e74f4bd23ab2086f9b231602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e599c327442945ac2c3c5716ab79c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ea3c320efe1b94fa9d6b894ee0136604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bfbec521ce9f6c2b436c97400221a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0b62282e687a9bf81fcb3bd326bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ec49662c5a549c8c652e6839e7335607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d21db8b86207badeb757f97accc6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb630eb6d01b0480bf746ecab1b068a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36064fff6d59f293af66f11bc0a222610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c4aa70be45967dc861990bd14029611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8eed42dd3a5a173bfc8b60befa09c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec09d375858f4edf7fbee1b95c2b24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6704d0e2f4b625be9610d9f8fbcb9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61303b6dab8736d62e120586a7efb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4d014a97b110a3e2a191eb386de8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00350065cb8cc73306911423acff93b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f906cc6fa94bee4268453055f5b569618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b133f0cbbf0dfbea7ad1de5ee590e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86a843497a24d7c91605dcd796036d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2548c0fe90edd859af695a8359ff0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f33b602f24991948be88235761622622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002bb2f8d5e5c054da95b950c88ce66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f12ef66651797ad2e5ab7c73602d3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3aa21623467d32ba795da4f5a9303625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb85249c6603620005e8ee14b84ece626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf1a733ca07410244d9c7ab9f1fb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264c0f3ac130076b72c101309a52654628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed3b030872dd1988c4ccb2879c667d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1656f5bd7c484b9bc38343c4fa325630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551df9855507e0dc05d89e6f5117d12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf3a439ef09b82dcd6c43112e1708b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93231ac975d8d7d132dac447d7645f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c64a5f53b36a8c4b733ea681662aa3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefabd3104cc195caf5c9d866a42487635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af22b4ae82ca5b398813643dce986a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a26645a1973aede5e85b5b467807637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3577826e1a3eeaca66be4cf08afe1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7ac9ad855b6c5f9ea08a73ce0a917639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894bf01fc43847859c7e874f85b7a80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c73d7606e52cd0e7b717ddbcb43cfb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542df811961cce923b96d11c39ad9504642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0d42dff39ca1cc4ed80e5566eca4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaefac9e154fe14c92ead04a6469db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb84987f0413ffff5db7f5458b9be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e30bfb4f458acd8fff3b93d2eaf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb51efaebf115940029b4ff40c886647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511bfab2d5140e317d850dda87a9a68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258159796b7ef9d6dfd298eaf1f3112649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf6ded568b45c236ffded8a356fbcd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834039538020b270649b80c7edb8d90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58afe57c4b809be313a6239752692652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96dae1b7460775d7aaee86998c4543653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403015bc9372aef58a4075910cdf8f82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba943a387e9637c4c484b4857f7289655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941d4d147aef38120003e58a99f297656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fefaf201f7cdf1f76ca935ab17633657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd54667e0fd3afa6e2bd8db1655c94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a974439ccb662f3f9a7d5bad61a68d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1ae2891b76d35a36d65d9efcb3c2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519466cf002b31dc7ab1a8ffbdb8f19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de24dbf57a4f77a0a39c98b9d64ae1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a65f797274c25fac5b1e9e75e628f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4cde3d2c8726f1a009332acabeffb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd262cac67c48e0467c4de34f32e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085c8133c57e1cef13295efd4406920666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3db872adfdbfff5563d0f02c3bbc38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ae90b4b85a40c6d9727b322fb039668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856ee83ff2bfd693f9625878f3e2044669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147314ba10483bcd0099d84f7bd4a82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063c366c201a71af4f902f403b69dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055954d4327221a8e7abdd77661ad73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468f2cf2d3c9da74244a08547c4bcc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05352daa3c8cbd96dc52dba0dc5adc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0bc942570e8500681db213d4079d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a4eeb6359bf52976b59e4b2593e7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78183d4d738691a7f8957416e7a2be7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e8ac8185658796f2caf553e275c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425080eeed1395e40ed194085e3ec73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef5db0aab1c61f8bb5008c0848b348680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7e2624efe3d592d4d3f48bcebfeb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3265169c66159542ebfda5d20f40b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cba1ff418f13d60c52ed40c79cfe4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afcbd38d49806b97f4382a08ffd416684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aa142025b1ea42f0dd1ef7d92beaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af7df7bf8d9f0f7f761eec4735bdbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb255bb8c43e98cb3acfb417358dc9f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c974b64bfca0c7dae2390777af6f8d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3908447e0e295b5407640fc0e989b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e672c17aec2f344386c9d92a0f69607690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b927acd9dde82519de117c4da5a02b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d037171c1035816794bacb225dc856692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb809ffeace91509262f0adf492712c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238fa957a171e7bafbb5ebf476433bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd86aed0207814454c38fca0b21bfd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e12a7a588ad844d5dbfcad2939b77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf92c113bab468e5d044fcc2eeacfd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceb075ca35eb95bb93695e3447f00e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd04ea37a5b0a65728ae7a2516c2ed4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823fbf31df4f7c36760a24f4ebb687b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16b218c7bf8f5ee1094e575bb3a4aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb22d60691e77b0c0b0a73283ac647b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11433bd874405f50071d28f02ecb4ddb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61d1bebb89fbefc6190cd4f309f648704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af757d965bd6d01cd3bb5ed29ed7d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca771329dfa2ced0186e017a320c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da4e50ca3e4a2c56a0c01d07f8a46f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4545b549e1248b9fe78fa6b885d65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eaa7c29ad1bc8e2376358e9bf7db3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf9ffb52f2f1a4890cb6e4149f77a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3892732d0a8d86265372f47c7e3b401711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c18afadde3b58c7645326ba276c58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9881c40a6f8d52f98a93d4ba7bb32b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437f97491e1a71894d6c4e41802985f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864bc7de5d8c13058e027e677319a60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b62e294fc57e9d2cc8c746f9b62f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54911cd93123d90faea14fc7f728179717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f6f179b318d4bb624c25119b30a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c932b22bfaed5017c3233103c26666719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53489cb75a24a78f18dcebdec642b989720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3d2ee624148d713b1cdfe6d4868d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f416d8b98c8168412ef24a58b30c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375337021ad6c6de7a1a7faeca234d23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53df06aac81ef33cefab7368bb33bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4213b85f8a54699f32161db31de8383725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7284502d8f49237f36bfabcad63cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119021d409e0be35b1bcf559b9be62b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83840631b8926f833fa9a7fd3170e41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea625a4eedb5e35d8c13daf133494729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e9c832d493a50c4a4504babe4264730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006d9564dcc409c82b04d4ce0ecf632731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e7b7f6546b1279f832b290c64ba26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9710c7027e133f6dc8c60a77d70d4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d5b06c4b66a2ae2fab25687635094734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d1122c3b56278e04e0084784b1841735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9784f692c29e7354cdc3da34f2185b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831629116df49c1a6b5ad5c7dcd7b06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ed81f3f124f6b269e7f068dec06ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841969c2c05189c7b617157c10a6fe89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b37533074fefd1bd6c81bdc2cd9469740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ecb21a16580c500e70f648613e9ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff08f0add06eb2e04808b84bca59037742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5524eb0bc45b7bb00413be03a38322743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f45a188fc3a68ed027babee5d47e42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff5264daeeffeba1263310d942c09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee73897752486945344b1e56c31d40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3885746403170d7343188737622dd60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a70bfab010fa36e2ec8c935af5a0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81729a57e71db3634253a283b9191c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07eb5f7e0406c84c2d8b812d30a81b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf699892c82a2f5d4cd406d33a09473751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8c5e45395cb8f39c6fb70acc6f031752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1b260e2602583585cb5e6a3b5344753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3939394a370ffa36bfdc07b42f06c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf81c31d2e68e5f272ac7bdba6ed88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fc8498cfce3754b687b3974eea84e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422711c9ba5aa2a84f8c32dd803270757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce753e3bc0ba209abda76c5a6f2fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec5fab718553718d686eed9832dbbc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>