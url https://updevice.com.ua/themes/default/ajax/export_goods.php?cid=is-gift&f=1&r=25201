--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa673ac7bad3e8d47e4e3f76008961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0bee8553e39088e594fbf9afbc3782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734500e44a7fe9b3d8258c0f3740a8d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546e1d2ffaf0530575f9758c6dd08e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7da1ece06a9d2cb760ebcb3a3921b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b77682f2a54bc38c0dd92a0ac3b0276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176482cb468768f6454fcb0510dc6537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f354649e3f3afeeb9ee9ef081b6d3a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e93a37635d2159291aad88f0571b659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b40cb4db32b7905a75c3df0f02d5a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b0c9e9a35200c69f71bcb8e7137db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb21bb8105d482ba2e6b6d062925c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71104bdcac789c45394706e168eafaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efdcd60ef3139060676ef65c0a45214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd82399b4a21a38bbdfc5b84cf5ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fc6a84927667d6e9adc378fe0b57b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa0c639ce90481da5c98f2c8c0e6ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8888e8b2887c3ab4084f0df39d8ee3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325acf609c9682aaf666d0add1cc29b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d19689f0c632db70ad4c82ba8b30c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c3747dd58b160368d08090653bb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c63e4b1bce2f91707f3ad567e2e6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a451022b8da68a7adee9610d48877d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9167191f066099fc777ac53acdd3bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cae62c105d65afe0e91b3085444e9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4e3116ffc56715e2852f0a7935d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed9e408921106101b4d0b10408477127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775fc0931f91d928c55652e392dc4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380fbab1f16552c3c1192b5b1a5e3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f0dd7f0cdc633cfd63f76c2c2362f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f13bb332fe266436028c3ad8a6af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09430216e45ba7825505723292dd24532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5d7ab00a4c896cb1ca82ffe152e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313df5312a8638143038ade4f474efe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb63328bfa36ac3d1e40fb3273c9ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f570102d6082c213686c45336cfc4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977aca7d605db344d127dbd0dd6c79237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62f8260b6f1eb786784d074af060c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717d2a6ac8b50c4a2beef4d4dea094839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5db2e7f6e384c492e2ec6900945a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e881282868cb39164fbccef93fdc0f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a942d68e8173021f48a7814e1bfc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161f1a9a92f2f073b431c872889f8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf694eaed65ac01a11d52a6df1cb1e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92229ae7831ba61a911a2516a3766e7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95103a3bfaaaa8ca22aa08066ee689146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e22cbef8224a98888f41a501c55f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc53bc69f0f712933aa94c03fbf002b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78815563bfe1d55ac0da6e4867d8da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d5838b48cedb524132d66124222650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c96366e539e98e5690521ab44ea0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75057ae74e24d4a3159259873accdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb01c006c56be8315451042e93004453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b9dccf533e2732f6cb287791820f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778336839bb85586d0d7db01239e69755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24e328f4836ed6f7b9a7811b8dc22556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5dd95658fad7341e3c9cce19c138957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dee46c4d256a0c3fe9c1a8b15bf97b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c6a44a45a7f06e55ed5bab88df6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504041c566715cf85e22b02c0bdb1c2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5595b7e0262f9e927dafbf17fbed161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab75517570b3fd86b4cfed50a6cc2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bc65527160905135df0bf1bbdcfe463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb29b3f91f3dc99ff30cea04249095d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b5569046548defe06336346f323965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5133a8064ce25dabcb2fb9e2e987566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48658557460000c25cf014d037200567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b834e9939753ef3936ecfe6980aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c2a8d08d22e0877d833ebf64832a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb62c790addafe9ddd22d90dbdba3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f4ca10b2d959a8debfc1dabe872671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1dd43f8457258c1450d82997ec17272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c307b5c9be0a0dd2aa10f92eeb3bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f58c3e724cfd0d33ae94720f100f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e506032dd9deb942477bc49590e7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455687606546ecaccac3080d12ba64376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27eb61635e7e7eeacfeafb5b78a9cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea003d36beb0e61363ebf07bdb29759578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542444f90601e0e863d572061fb9685879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a670d98eb885ec722f77be45ee45480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e59d68131db0cefcf5d6246e3609381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14854a181aad6a8707f95e235f41345182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db134c800f24443ce1de478abc4435283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e295926846e8044ccd142bd8f83ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676daf1d0fc1243037ed83580f668f8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b67d6faf5f0427d4465d0a675bd2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f319d30ad9420b606dbdf09c79ad387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58b9abdd0c8e6cb6320b8aed99e05b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea66a3d663eff3a99e2bca920a746ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc112eee91ac33be2206b839f8d9c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955a1107289f8ce5618afe6a3d626fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030db47c71bcfc1f2268f484ea984b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c988168eb102a24aae387047f85f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3cdecd97c2699c86979d3fcb4fd7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7176466f7d9c1684c9b3606a7c1de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d707a9bf3c35669ddca0cba77eeb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1456a2108bcc0096a1d4b4216e9a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73015d4457f2ae7a4fa4323a094e99b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708e4c971218c9dbb6c6a61156c536d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd893ee3e1a226dfe345d14817e757100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bedf2432f299de0a430025da153469101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e673296879f7bba0ea605f68b513102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865c169707842d4501cd0df32fc07e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c4812ebcd79b77ae8f343d5ac1285104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600834a34128ed2d15913f3501ead38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c3437dcfdada28718096aca62156c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01474285cd62094f76f19c310b7fba87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff4b4f87aa69dfa0e9f2f57d995ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f659f5ff0b6de9823547d162c495c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1d28858dcb824d2e28d59b92c4edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f25bb27c3c50ac758c73ae03f94d07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a8170f5402b86b8264415b2dcbabc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f693353e592956e6723a2dfea974ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff73830061290986b385e591a24019114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ddc7e8cf519279f13097124eb94b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511e6048252afdb3793b5d8541b8c5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d1e2be937f1d1e494df8badc24785117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b41783334db439fdc4119038722cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e137e9181f3500001711719275138119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba05aacdd091449dc659ea265a2bda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083222e6a0b720625656580b32107d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c6dc97e9be5398ce0e1768400972122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995c40e8072f3135d057fff14a08688123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf21f7bbd1fbb5366f0c061fc347a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778adf6d17a18baaba23640f3e9777b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27076c9d318a89ea0102b941b59804126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ca850e58922cb8742728c6c1332fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acf98162788a70c460b850898efc30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa32a651300fbd1287e298657214f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb2c0faad6bf78d2a7a33d07e6bd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd4077b52df91976fbdc147aa2480131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05333d08d591a5e23f3cb9da17a852132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2450636c0522bbf4391af2af72ca11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a4f33602715c11f007138ee8f36d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618594f005ff7dec4e753b6b7a60468135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac205144720a409c12a6f715a46699f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f2fc178b0b0e4ca5d8c6bb6df98ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7c58c14d6dd629fe7b04a1df5b8a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd8b7cb2947bfb9367bea4a3bc280a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b885fa8f9022568fc7684a3c36eb8a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498bacd02b7427860daae64d5cc0a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f154be31db1458d353302d0a5e507b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139925671bf35fe0c667e487313b99ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39326316bfca4b22dc1f90803b94a05c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ee164338647045fc4006d99280d46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9e294cafa0a25bcbdd2821947b3b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9f39c673253c98adaa144e17350e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdb784931a8f958a060af62276bd72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe91294ac94017b26c39ab712de94de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31261f00062d341c7936f0ae8aa06f65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff3b1a099ed43f9e5009491e973703151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5da2822450677c5b309c74872f601152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a919496c3389ad3aa7fc6494227c3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf1ea76b837475bb5509adc6a8a6ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6ea99c6d76be2277e640fc1e757f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b40d2c37cd15f23e576c906281675156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022cf4d4d37e26b2cfeb5ffbb6e71e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caba5e5edd2240b4d8a8f6e5748d25b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b31fa3543a3122988d390e6671e5f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dfc49350a8f70e555d3f37178156f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c6930ff08334ed719b063d1c76376161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4c86d9a15c8303811017987902df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c430f56132473a3bcf2e31e8e9b018163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e4e4b485c9baecb67aafdbcbbcfbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f12be0fc6544b3f9f0427dc084996c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed9149ebc50cde730130effb38e949166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec939738ccec0147fec6b76c8b636167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2951ec3b194391128e4a8fd143f358168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b0a672d636e225ec57bf5696f694169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdaa007b393d045e3abe2529fe20ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b57cdadcc51f47777adc22689b82c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d8155dce272aefed28eeeb3089ad4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2625cd30995dd432e6eda3c155d2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e4af16f9477468570548ab1017bf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88184f498d592837b49ea8a59969bb9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be16c35843912564fd47bd6ae234531176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030031e041b25fb4057aefa1b224513177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459de32fa8cc1137eb290f3717e432a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118b7becf50ea5ce04dea3604342764179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856556e943f3f244cd1e493627de73f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509b8e2cd15b139e917818f1c967b9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591c52f512fbae4d7fe11a2e21553d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a19d5d6e4b5e4b525b1cbc361ffb4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9adb9c05f2134915333c7b545b0319184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6fce65709a53afd82cdbd549de31d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81105f2c73f8e32b7566d7e23311fa08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236dd646f131223c1042b06d5c6da0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e22945c2d20890ee3bb10fba737a78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ed390d0e7efd7f0fa833272c9a59d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593641a05e41da19547e9e93112d4c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a04c606e5b553dae348157d9830cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c6c972896babe7f090da11a8d094a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdab851cb723398a0c11bada0d6110193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3d8247b28872ffa0659f148e654a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239ccfb5663f4b32a23f4a1695cc2f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95516d0fb13641010e7e749f72750c7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbec31c53f9a2e498ac8e72682c907197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c1e17641628187c3d1c54389d705f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33df582d3a54148931b0e38a65138c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa1e5cabb1eb7102c2ea715e3c4382200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0bfece7e248852c84a6031465b41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0061ebded2b17c1f6a379a18aa7f5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef917e9f14e794b57e97b211802a8090203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbd09b80e6083063e6b4202af34af2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb9355c922c73908d892924e79183a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492f21fcf5463e592a2c78e65da5c2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e59d7002223e2dc79baba18d18a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160c0273d54c3de137da9cda760d9c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2870367107199bb7a7085189633913209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c23b150737943c139773a405a58830210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ee1ca5902e0728e07e361f56f4996211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b365b354810dcd99ce7c65880f62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5381beda20db4a3187b27819bc0f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddefae16333869be9075a52ecfd6989214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e24530b8557c4279a5a51e9bbc0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b79d7985218d54661533c0350b148216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b992124311494ce58499d5c7a76ea4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901767742e53f496a8b0abd4e51b7d51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e252dd4ef3e15cd11517a34e9ceda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadce9ae45b85775ff1f5b0f31b259f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253fc18f2f7bb8d3d1b5ca9aea3e186221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c263c2eef7bec31c38b441dca399c60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f106a19fae768301bad90c70614038223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf4f3b444115acd190840c9b0bfed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f4bc79c048cb26c85012bded90c8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b909f0b6c2aeac0ac82ffd84d55b06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3c7cf6ee16c5af102534ff737f6a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eb542336e3789cf4145c358a33696228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670721e634b76cab087c3d62b2b9ad05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bf01e2811986ccff42ce23d596c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a82673ab74318e61f302ee4670560231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf101b126345152af01922f83f175038232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6059b4dea6155df6b60842a5132c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba325787b0a760b8768d011593dbda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed15a6906d44f6b4061b04933e4db28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a222b278b3558a083a5ba3f52167414236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ded3f8cc78d698906df5800a7350b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb7e87f578de3e8dc1e9dc1c0db490238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740f98ae4c549a3ba274d1b2ec1c68a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2160d07ad0a12d2c7568bb5c309eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6c5169866bddb4a05ea061b6cf349241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1de4d7f61c03bedf255d2ca156cfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465430095dabdb5b4589879f19bc0a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d7f944603822728f2bf86433ff0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33682b66bcd633b2ab4e978391cd93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47d7e7c8e2ed8b6b299a0b9067076246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c39bc69ff42a598e6ee7e7f026da51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa77331d73b5b7a56bfe9b120b844248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834696d6cb933b350b684bd1b7686dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e3f30613fe6f7463b225667a13450250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d211eac94da0d88cbb134df240be3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f8d375159265a783a2634bae347e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b678997927876e9378f05b5be9d8d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d46b385c2ed64f2ddf3c67f247d7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce24032962b178edcb5ebad7c9e39ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb787a5ce4e62b504b142908a13fc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7e8b3f5cbc610da5440b13bfb5c70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2227ade12598b9f14e70a60fe1b99f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4da8f6a2fc9341cf2bac4510055f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd54a3a5c91e1fb4679b741836906fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfae8494a353cf6845874366d3ebec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d5fd9ee31fad3bbd4fd7317fa5b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de127be6a8b32519123c82c9ec42ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0f1838d0182002408bc48c884612f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e959eb621de691bfdc75aa3a479283265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787480a2bbdd0f6cdb1bf904fa0f44da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc06b1f30719b0f9d316999eb926c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfdde3b041d5d93be80a12af23573b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec002d428d0cc109704341b4afbd7d42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524dfcfbc96b576806f987fef9eb726270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ec79f0c5dbeaac3b671f16dd59df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898727ab7f82dab3607bd9f2ab60fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d073c74de913fbb6ce3ab7ce9aac77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619f32fc9939fe89392835d2db0325274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a68f7c9f5a9c11f98ae41100440070275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800c80a2c7c5bcde2bcb300ff6832d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa681e3ff7ebeb80b79cf7ed93c8a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d278bf07e745d0ee11651e863f4a222278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a8daaf0c14645c70f04a508cc3f4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e3da8aab88b9b2ee7f399a28b832280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b147db6895bf379f117df9752eb545a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43760ddeb3f89ef80d7ed0ffd7f096282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0069e67487481e8ec1079206fb13a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617458b8e0b397fdc61dbaa78cd701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77bea06dedb94b6ca73d25ceca954a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c1f11a801f1a9d1053f33475c1fbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7381b2c206dae308e0b5eaab12ae5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4129ebf9a186fe694957916f7062a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd0c8602d44a14a649a9f18eff84c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b134cb08d49119d6371f28b3a6d67a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5eb303dd9a65bd194d5f54776b5c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd00d45d87160d69867c632564ff74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04d0d0d2742f416128926467bd538d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d548d13c19f693df3b1946e30966aa4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb653be6db2d143149599ec20a9c5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41626eedee207bfb3c98dc07503f255f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49de7f261effc1a01d95e7b7c03ab3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc16420fb122f94e9df512df244ee78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c490c2d37e6d1bbfd4a2c07b0564fd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c2d7a63e6acc99a5d213fe584589b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0691927ea86e3825868d809adf42b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca721af14ae23a85eaf252ece5527a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb3fccf45c9e7274c924153343499303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c2fd6c9218eec9f370a559f4eb22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a8ae0a917aa64c779ad9342500cfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec3664ad6e759fbe335f824c3d0d41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72b518fdd809ff710d58cb985edd79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b4d9c3ec36f8870dab9e1c6b574b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93550470cbe1ca118225e3d8c6732309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0321a4006ec0f9f32f74fb88123bae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cd94d98b831ed550bb5b244591eee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e7356787d31ef958449b7686e930f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311332feb4bc561e03f5a0f6bebe1265313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cd457dcb0683d5ce89e3e2d59b761314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198c4ee39a60d7085cd2dd2479b597315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b6782b3082838e2f5c38eee5fdcc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc58b8be49e99d03adadbd5a0d11a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c61897e80da01d2c3b438d0f2b72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5459f4f7486c67f9fb6baec9213f35f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d06c61c2f31ee367d848b3c6fb96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ce6559081b65e34cf1af3084b8e8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871711d94073e8ec74302385aa4a328322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af8a18bdc7f4d22a6bc88a538a2b49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f02b2ad54d60b04771850eefa4ad9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f18e6a1d041e4db78478e8446f04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4478449fd5003a4bb2d1b811e18805326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b371aa3ede3d3ac19351776a617a72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf047954dd1dd1b76cecb4355467466328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3090ec8e935171db2e3ebc61f20044f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1fcd8f4439b30a230748b4b8e633a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48054b7e457183e42887df5fa5257033331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffc8eb2905a32e8ff6968f5443f611332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c318a7952b440072a73c7a11da236333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da7693f6fcc4e4f2555728d3e18cc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed1a60b2a51861c7b0ddee3af6437335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a93a2f36c6b500027288f124312e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479e90681c9d1c786cd68fce1cd044f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd385e9e033ba3edcea46dbe9b5b52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba18271075821220b647ceafbdced26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8320114a5dd444d8baaaf844ce2276340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe07490840466078e2f3cffba6076a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1c197c13710fbfecd6c51801754f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62905ca31183177ced10b093ecf7d1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ecc29e92143ebddb47d3551231bb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860fd02aca99743992f20b0abb91ad4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df1faf0ebeaa604ff3263d2a4fbfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f35f5ad90b01a447c7b5cc98652da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b004ab7079447659b2237dff9e61a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1635293c1a87e62c91f22fd678fbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7330136d5dd8e510b6e18f1fc6fd39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9a7925f9031ccb48f517e640017db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaeb1ec3011a1b97f74cec499345e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41708b413762e777458de4985235468353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c3e1b4c45100ceb34bb243dce78d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3441779b2955f73093c90b2180c1fe4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f022964f0916fa9db20a2bc37419a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f83bb71b472363bca57563f9c4d57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dff8df27622537cf5c085e33b18de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e821650fe3fd4443a20b689a0fdd8aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd0bb768ca624d4ab2fb263708d9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b1c014510f955dee2cf05e262713f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00ebb7ba1811cfe1b7862d1bef6c63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353217ee4d4c965cb4e007f0947fb5d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3bbd4917bcd70c51e8578c71de744364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d18f67d26c29f3768261d845153f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b818397452d2ae3af9395baa4d4da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badc6ab1d3ab4fe53b527e71398899a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a310fb546733a8f2d5d00f603861c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbf5eca382793bdcdeb4cbf4f02b83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fc1649098e3360d7ef5d9c095415a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc70ff7d3be85057b4ee160813a6ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfaf12110dd04ba79528fc764faec7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163062ceb9a2ed2900931c85febeb32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055e35e78dfaaf4dc91a865038de36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0826ac74a165e01a921814b817400375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a22db4f318ed2d9c99b8228677cc6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b4bf63a13fcf34c62da5d2802544f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adf8e4601f8fbc626a8334e1457030378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8a146a2fe920cb8285bf637a79c7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e2361c5241a5850c2f95aff5fd0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfaa0e6d5986b3c346b36e6e167f1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23294a67d6c21b65659ff8e31e891b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc002e07fc6fdd980d842ee1fd552383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa56590eaa22804a3ca4e69559a7a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e3df1d179a4570029277f9f2accbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe9249be8d0edf95078647952f532386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b2982d8be84105715976158308291387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb90046472811eb9e49124401149f8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522d4e58d54defccfc92077cb0b1e1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a5ed2f01b82fc469c2693c3ecd82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41acf45388430bc63583256a1591ee7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d443a02c57c06424d8d1a828d990392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38011b70015ea738cbbc24037ed234393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde068adeae1650f74b490612498f58f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50062688767c57ffd3eabc4d5107d70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3cd745afeb78ec9f52dfaaa31ec5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad08d262e9592b2ce0820a17f0eb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e515d55b268d550c9006478c8b795398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc2d3850753c593349b1f7da200aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bce5a7c1832c8004ad019446fe6c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3ff142776e342977fff111d6e2e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66b0da862d2c739c0cdba0ea6b62b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9315a28340e2a7b8f4f5c5db802d346403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e662fd69ee550e2a0bda05f6d093e28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c36c2a61a7ceae9032f65658e16efc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe0479f1399de903b349ba008a85a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab361fc62c6f95969ec63a6838be2977407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f8f115635f9aa9e879b286ee229d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b0a2e7ea91d65977f02090a382c8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb57d3948a2653ce54bb8401df48dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549636aba9410cddbf7f485b1559cca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02aefb8234115bf5bd8c9ef80ca95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8e1e9eb9851e1769b7f19c82039f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3303966285bd7bb25e9a7a73a942414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0beda18017d401ea479ee1c07b039415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c5b66b7adcdc4e340edfd7e0dc93a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5082b53e74f9726da4167b4dc896b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781658159a05076d1f813ae67d8405418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d71596cfbe8748f362be61b6ea6e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285358e66041194f0c8381d77a2a9739420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66e099b93eed39762a66c66511ee78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd121a01ab5848a63d4c40ef6b4316e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3591cac4057b67af91f4663a9b4bad4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd80adbf457e255a2acc3f0a707d97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f11c55c8001aa06094d5fb0080a7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd63dd43b98077bbf81d12a4023d87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243077d0f713a3304b9d75d3d68ba1b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c1eb5e8576d8d6ea18cce4014ac1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50634106d2ebcd327b7a350eec2028a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4df91c77dcdbc30bf1145909b2e29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e2831ad638b6b8ff2d1bef8111c81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516487db3cf213b32f5b6a4ea24a353432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8bdfc51f7d31f9e29ab12f6c3a295433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b597baeda6eff200085b120f8550434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e63f65db962bd7a18c9c91bfa1555435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b18ff1255c1bbc25b35a796c9663e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84fd94d2240335e32938ab155c88a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd94c80001a473706c0d9ecd7aeedcf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fdd37d0b22e18c1f3ffc370be0eb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64629ede3eafbb6f9efa6f9c5fd478440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978536753f4fdc6a6c7964d1eb160c26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb6d7e76f7b555fcc26d172c56ea1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725c27052d2e7916a0f71a5042b10f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f84a4fd7dc18322835c5235234cc8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3784b0ac18241c3d3200221db59affb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30822280a82b0a4c9bd03400a087d28d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb8ebc0d230c802fd4fc8763eb3cf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc45bd15fa325bed1fad3f385e3b39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148435027cc91aae6bf31f6cf7dc3d8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e509114426e3c1fd801269998d9060450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e80d8adf3aaf93d29f388830c63f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab75f39bb1729203398be67e026115a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cfd758103166c05bc26757091b4cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57e51a7352fe65bf6edc8e5cb3b224454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db44f68a0535d5479a58ec94456d6de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f868b71d252e234ed6e23ca98cd17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31a827fad57a86c0438d42f03474f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643fe175a9db3c0fb4aec36c2535d34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdee82a5c6058f80fefb6f04a7a8ebd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a443fadbd95ee56e0b7dc729f54bd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9fc027dd3176e0cad3716c0d82ca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389b14d9be448785b9ba0c23a1404f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2931484e34d2731826db8395cb4bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e52c41114dbbe4bb41374b4c5eef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcc0406589e5972119ab3a2d97c756465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad566f1917a29ff470ce5d7bddb9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bf4d45ea79848a9e001d3c86350c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c7ab75c72d6c6c9ce4f6011f87c14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4b500a2ee0ea4ff61729ca6b9a04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0672181d37f4c4ce4d805649c0282470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cfaf4e2372d8bb87430941a89e37a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e513ac39e3fdf061a256563bc06d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9783bc13a46f5a6ad35c52aabc880473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3235304fdb6bff04d279e362c5e5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f1e11a369b67e8249f734c869e22f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf551f9d338eed06d0663cccb447de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fe4dcf865cbb0dce39467e668b32c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908612f054956e5209603ce9f1fb634478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8e0b6d3f31c6fa93095085d89fbb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7bff8fde42ba9d0928f1cd955b0ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefedb0a16ff758599631c0901461a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3191c3b3f5fcbcac5db02777fd404482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29fb3db2c1e09e74f75045f065395f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5546a97f5396b15c3c3b45f3f9a6d8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57631981043d3904cf43f0e4225a4ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f27f9265f350939370966ee4af69f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7a6f169f3a6f25b10e561cac3e3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8f20cc33201a62841d5dd0767867488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1552b3fe3f901eb06d007daccf1e3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f1ac92752942e3dfd4a94c6ce1cc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c68513623cb166c6961f6644bf31f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eab6f08c92ac4a8c5bddecd91a48b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934d74fed8f44602fad2b1cd31d0216493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57cc4cbbc6985f934ac47cfbb42730494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d02956037517ec9462d8375fc6d06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340dcbbaba91cafad7e7c34fbbb6230496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d39cade490064d9f0f1e56ccd9abaa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90843e7d9934964d90954c8e41c8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e6318df95c900f3fa8e7023d2b49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f23e3a181a76836ab0c9cd1865a99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adbda34c641cc001791103e9e5d387501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b47bf4ac53de276d06c77e0461c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7b72292c5e47b56b1720a8c115d2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ce3882dc971a07938a2b8f5eac46e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b5c4c92df4657af6a529c1da20a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac51d354ddb5d0792d40b3cb594972506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c5731e2f7f3f5c6a03fbb30f7707a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1935614bc0a2eaef4265e2ec72732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25473a240e8dc21071f5def6034f985e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821bd43279a7293d1cbc80623e3cd23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1a2910cf772c85c383bfea08530c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82393f6fc7cbf6b337aa8e3edc9171d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e2dc6d3239b621892bd3a619e8fc6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43252747cf53f1166e38cd4264d74a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb80867ccd1fec350350df283051463515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79da9c696781ad539eb11621733df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a1cbe08fb51526319e4ff77e2bcee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f2ac328acbe9b0a193cb7f10b94d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73140b1042dff18ed9b0e30c010cc273519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fbf8a45fd8033df05b92d3e207113520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf76f2dcb3ede3e1dc41cd26f60da6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc8e62b9de06ba3fa1758e7f64d22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bc83618dd24cfe5a5443b6b0de8d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c8dce460e53d075faec60ccc6e5ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf526f1b5e6b413a1efb3b194a46c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e298cba1b88ef70b3a85f4fdc8c2df0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64b8474569ae9df2d0e5ae12edefa8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11617c8518bfa4c2368fb770a13ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dede4b9d09a481defafad0daed5e27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc67553ffd3ff838f8324c15306692f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f600ecc32a49b75a712c4434c271796531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b53aa88e04a122fd96614b2f9dc7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd542b78dce2c5a0e871bd2598be5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7381108d6ec1311f569ebca2e501c83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac48db7651c6b833ebd70ca708ddb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d54829621706d06f44c465563e9c8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e876274a921d0a21cdf825650df6398537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52504bf6565227a94d0315e7c31951538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be69e85d068b9f9a0cc74c2e0cd6d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c7b824c262db70ebc6a98611d75a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bab8101767bb1dee2163b64ff2e83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba080fc4cab3520f0d085edf70225542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b023ab8ea1f040cc9897827d42122a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72812fb559950cb4be6cb0c2a4f7f55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d90ee7be52a69df2c303d7ffd89b58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5864739ff026fb236899a6d54140914546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f77cff63e20474b8424a348db0541547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44870c88eace90a2de0a632494df3714548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c0f826c5aab689b23f6da68d8505549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1dedb27e62d7ef2e7b9fd4034d26e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a502ddb7ace71c39f4bd8b04499c22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4deca177f97ea3a0a212402ec2993f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43c26554ae89283aea5d49b752419553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5dfddb5689688f2083d3f941f943554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029b68ced5b6dfb4c39403584a7e01d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cab466c40f3ccb1890396a2b56b81b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ea14d53dcf056140b93d65772c54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb7330e0207ddabc388689b01965dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b6593d754d4f9a10217871aae62f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3ac260b4ddaf32c417d5c2ff827a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf09998d2b9aec0c017b654430a35f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb34c7437da0901db08043d31f52510562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f8e192b0e447971c0c280736991bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f3f67087ea7f648aee57f35cb9d6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c2342ae259f8ff6ef1ba58abcf167565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f44c2b6e5d2289deaa38d88b341d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56040a69f5555b63f992c53c57d5ede2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61840386096a27d7be8cd6a50463d0a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c53c84514ad4fb056b92c97864c52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab03d4ce5c409f1a197dea9d530a45d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c42452e7bcb050f9cc4675f3f2b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2352b9b44a96d0d9623041211a87bca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439697300fbeb1d07c11c907d777c93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73dfdb792115628ec398db3ec14f37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0183a978d3c8cb95ec911d7dfafcd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22053707acd27c46d4e02af6ebe798576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da94b7da806bd69349a0a34cfe603ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03c74495c7a25d2b6d62682240b46c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464034677b19879fa2e11e951746a7d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94b2f24898dc8cdacf13c307c62e50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052892a027bb8d0dca90e8b595fff4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac279d6c5fc68383ce83bafff2a637582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5ebbe50fa992213fce7ff28505ef7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9b4995e89f1fd25e5c414a6569f46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db0bea53db5f46a486a7aa8e99559585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa41dbc647cf1d9ec094dbb26cafa1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e4630d2d9cee37d97ef93cb25016587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6c966f47691d156da41400c034f08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a4ce8924148cfa658e0c76e64c357589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013fd04fcf6c6be681c6e1fae22d416590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca46bc2753cdc8a9a2f803889878fcc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c46af9ced5dace90956eb099bae5c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d2688950694463f955f2d3bc3a47d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986527433adece4ee12446ac60aa595594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3deaf733d85f7bd040c27f207a10a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639772d3482354febdff6164c7c225e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0e74e4460dee35fbed80264d04107597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c57700060f850d33b854d7c0fbaab0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae765158233aac2e985397b7b57302a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d46bcec2a9187dfef999ade55e3bf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e07063f21274193c3cf7e746be675601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515cd8f3bdaae0e6364eee9b4d192b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d359c85882c252d09e625d672533d11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bffa225eb6e6217deedfe88922a068604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70c40786ad006070087479056966a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbb91f9ac9cc8ed20b33cd5de52e1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38f91f39a047f38817b4f9af6460cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7374eda0c362012f70309ffbede7495608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0104496b5cf01fcfd38394d6776ee4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6086c70dc82eb90a5c48a69ac66ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bccd8c1a0659f0afba9f6f56f94cb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695d45f6876bca619f9efd7c2dfb637612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a817ff36a37c82dba01ef495098182613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088567da9ce17f9fe7851f761104ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f29361180aa7d8e74da43807af2a93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935dbf3e22b8d39ba643093faafebbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16178d4b1fcee20d81971ddacf5908617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43acad5c2dd6bf88f747178a3b0f1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530b4452cd3d3041dfd4cf07831001619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee446db6f9986f4df81c925fb9aa955620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32666c0131fbbc6af77184e1e8606683621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7329b67934b834378abbec4dd3bbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8ba00a125723d52001684c1163df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c6138ae951087f8aba5bfdd32db81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbd841cde815c1cfa1912c521f80c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a21579da87522bfe619473976c85d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdfab670c44d38e4bc0c5a5aa4efcd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1493ca788816b15bf4e0752afe28f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dedb37d90df811c3701a768dadd230629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f5e2044380636a0e1f19742ac02f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5953c5c4956d1ac37046502fcb17e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bb5bc06918b7320d85b5dfeda32b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394747b1b4c4ceede87ebafea53520633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512293c12ccf1720fb301d2a4326940634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c8ae10b9b173719d573cd2872e556635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c0ffc5369d2acaf77c3eed99fc88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071bca3d7de17b9ad071a24a55fc29b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc52eb9ce01a8fbe05f4277c36eb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3444bfae856b85681a05657a3b367b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d029aa7dd47c1b7bb8e83b48b19ac6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcfa53c21ac2990f7c3c6509a0c4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7f2cab03fe520631504edf7f6310642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506fd5a87be3c872fbdd72ff6817451643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071d7352e78f5fe0c4d5649ce827e40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08a7d59cdd2713dfb434983e48de0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3f9abb6cf116bb35ff236b034a072646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465ae1d85d6d0795e78751a8bf9161f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9061003af02faab1745d72194260e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bdcd0e07065dc65fc369f54d9a14b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea00d54df164af695e51b2c3d425a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50951c22ce61770c006485e74c3052651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8b0aff9adc7f5b0dcc621fb9f7470652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a80c4eaca60da03edd4f167b8a56d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e92a7f8019219601ebdd4625089fcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d81b4bd3f8a0faafe0a8b590d1a57d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7395e20b230d3aa156590d6fb3a4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec2719d13b2fc0b5ea07899db6d588657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069b86e68b07e47c58f6f96cb55082658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78dfc6bf43cd032c390ee9c2283e9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15149354b6631e54dac95952983e6441660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44187d7ed6b6d1891bf71f21389385a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8af0942e3de275d248e4e08d8acf3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e8cb687fd3ed5e37114496fc3a48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0465a4c9abc5dc6dc89d49b15a66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b1f5042142d75a41fee7334034c76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e687aa6a727fea38f1b358b9f0ba10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15f217b33c30f3502e76cf7c3ddd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f2152bdb4b5be4d85f4e7c98f9c08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294df7debef3d729658faf32f71363c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3afa35bd261b0c94586fc6fb44695670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca6fb1d9bddadf7dc0c1ecfa64ad86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509bbadf16ccbe3274cdaf4ed1ce5d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd58b5d0cafd3f672f7a099288148d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefa1987e45dde72c19596fd6303131674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3496129aa472892cd282afda87401675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0002497e8b84d7aa48464a8f02cc074676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699f13bc9ef338ba305bc9dd2f2b18a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58a7d754bf56a6f6ee6a7d9e0168c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa29da2ab581c9e5fb2c43d62109c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524989ab554681b72c33fc5f4f6bc7d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad519a9fc2573d17976346e41adbb103681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e21e6817a0daa99989876d4470b43f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108434b3711f4be706d4c5fe718e1112683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838f930dc97ca5759e491040200a09e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa253d16f1c4f22e019df01a7a7396685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832be438d2cff3de0f425dbace1531e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf671736b343573efa011bb5a15ca489687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b18627ba0568880d8031a13c1f9d35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4928ff7e9a7b7b159ec2b4fa127101689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a289bfd2481e45cc9cb26391734e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad89d104ee1299bbeaa0261533f61e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16adca2d98a3aa4ced6a382eb8d183692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf7f2d87d11d89b6f64ddacfb24e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9649709b163ae7b2de451368b3435694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9ade666765138b5679dd20c1eb622695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d274380f321dc94e5430c792dd0e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b3c0c9dfe7bf3b3e213f93c98cdac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d33ce87fba429b3312f51a4b778e8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cd5483179fb816c10e45e088046e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ced80702c2224d0bb52c4985b64cf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065658f9011a861d090864e582d465a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763ebd724def47a5f6d245769eb2b56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2b4b5e7a1314249f7146b542978f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265dd71d9d72b98d3be3548f36fe56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddfa8b7bec94b3092902614ff3b21c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf666f2fc88cf379cdbd098ee2a1dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa455779b6eb08f2b9dfc3b6e9a707707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4f3d866f4974605b8748a81dfa737708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1af1aed52714236aa647f2d0801e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585185fe6ee6b669f1dc89f98a2e61f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975a54fa271a6aaa933cf6403a1223e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623383b61622b6d84e6f5c0132356bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ec946f78cdc29148df1199d5203bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde5343496483f3e5a2b0b70498933a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87e1d8f24be60929c7fb1d0421ebf6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e60bd4ce2eeb73e2ad2815b22b1fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ab2fe7d1f30719c6d172037e5409e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344f6841153f07a8b485f7cba4975ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412aba5f1732e87c513f11222340238719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f697d82e0535067d1537747ad4a1b01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727198022e74fe8d638ac3a8dd4792c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de7973dba84b1e40640242c73895f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e46250915601c9e67cc23228ef007723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531d3eba85be015a155f50affeb0db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18730e06de3f1bea114dbdb591dc96e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265647be1029985c583a23c5e56358c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd506a826ed932eec0f5153e521206f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150dfb3942ac5ea5fdb954966b7a33c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bdc5e3d4e9a9f568aeb8d0133f5ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333ee4164ae3dff77fb3487e6cec5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6126f86d136fca77aecf448bfd3b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22a58d9b1210ec57343bbaf14c5f7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817d2d939e12dd064703aeac28e447b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea77df6dbe4eb406bea4e7c3c444c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540f89aa5c8d34897d45e5016a937ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97caa0760a32f8a288b7949b03fc3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8be09bd1c4e0c1e23c7d82a927312737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab5384b32fb0b2daabc521059aba2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18eec32e7494b082ba868fb7dd2fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ecd26ab0b3cb42da2a067fac875b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343ce17e528faae04a1bb81cf6f9961741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6183b69ef4d6c473b30467d368f45742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7a0e1026798dc4fa5ace887ddc427743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8954996d411f2491d4edc79902da96744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29856d84ffadd550b8d37e15e8de721745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac895bc1dc2d358fa1662cf84393c54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd1f7c97ad1944eb8c73376916df2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b2285411da8af7d0b60bce42eb278748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ba198e0d96d89262f7faf760db943749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9f87a290299b90bdfcceb55f83b5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db5f8b545a554863162b7b3f41b45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff5730d31bc1ade625346381721512752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ff024dbcd646116e6369c47ef8f53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712dd516523634f9134ed8ee2ee27f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058990514093da04824be7a00b6def52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b4b941b3f9aa8c46e91a8b7c99ae4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8795c4ce2972cde3b21d6cab2e0a00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e639a7c482ab0662af49e7c61ae7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6434393c1b6e3caf94bf2ce8ea1e9b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519cc3276a366dd41482f9a2229b6c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8072a16ce849c060e2c20aa88d24172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82882af2a910f4c8c77e980bbd784983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9f62376c79c4b35020d3bb40798df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31656b0e7089644c2a2a4f53bc83a2775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f1c2c92673ef657db19534cf109b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0c283557aa68316096c8a310b82567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22078b744addce3a8b0f91f13eb79db48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef13a5c9d74bd25425bfbcd130b7339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285625d597711ecc11bfcd0f11fcf14810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261afb25d982f6350daf32a012045c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9d2e1d5aadfaf4cf951b0e61bb19412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bd3b9bb5268ebdfc6a1ac63f0c31e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48c6dec8177da292f00042bad509e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170685bcdb585cc535d6dc47745b74b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4940968a434816715e7e1caa9085316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba28300701c35042447dc86da34df217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d29228c5e438373cca79272c05958118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eee237086484715c88bcfd7523d96319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470d50aafc54413843d7cd54ddcca220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ff9619622f288a65d8ed182168c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0460350a3d5aa6f3624014b755a7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcebc9186a4a92a1591e3cf67add5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d19dd41cb9b82b1af2672859bef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6eb9cc5f29835f8ccbaf35b899c2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aa9a6a5809d3b7aece4013b1bfcfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e633756bb3aafbb302df25fe62573527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a4192d59c709ad2c0d06134c1ab9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13177e69efecd751bcc0ab8ebd27b1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac306bfb7470399202685bf7b2e75f5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e99d80cefde95d2c07a74c5c2b03b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecb65117b08857a09880193341d9e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be06d231bb64dc4c9656cd40b0da2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb1ad28b5db5de4117a9bb90ba852034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aab66cea1a09f7b40ea3f8afd572d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8287be2b2e94d255eaed7385b789e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d33f3d9ca1a64794b53666b17e260d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297133407e4c897aba5c45e981f82f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c39bb4fdae9807c76a55dcf1a1fb2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c4bbad2741101a91876fe2a38504440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5031fc7a21945fb1df2ce6ec287a0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e4465a1ae81db7489d9b634f4bec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcd619439783eca1b5ec36ae1a74c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a996968d2488b553366a56095e589ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7073781053349933c1aac035ca68945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1996c9868f6eb4e77d61bd80ae06146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84fd185ce5f2cf40a8c5907603bcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e73a09b4c050f7ea476c5761d25cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588addc6554a0e3e55fa664d32870dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c949046e333c09f5ccc3d878601150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe1dcef19192504141a3fdbc15b3b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18874d151712cd5dc2fa989c5a6b02d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4eb8778744d356160f95a78bf89d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490c8ea1c33dab4ebcac67a8eebd24954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a246f93697953bd3a802ac83d8c4ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9758906d0c8429026b9a5a4c66000f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd823bba1ca8d6113d19c9c88191f03857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da10895523c9f6a5e02a13eca356d5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c424386ab053caa43582644f1211f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213423795b430700156ef4fce15d0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1c715739dad6a9ee81523d978317461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a302f4952d2f77fa4c44dca7dac2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf084b9c000b10df6fa16f11e7f69a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1c0aa05c0a1b034585d249f1f41f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5731224ce99e4026a10528a2ebfae165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f896762812580a1337545753145cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6e3fd9bea30b91425a3bcb1636bf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f909ddc1ba184e8572a1d6bc804a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6ebf8266e6ef114089149d553dd7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704ba334864480037fc5fd8092942e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb991d025a6eb4fc66fd375ea299a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebab76ea221edfc99aa19cb1b8b0c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c31b1e8c6fe5a815778dd4dc1ae773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f13bf3f6401e8f72623e1d1b70b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5569311cc79ce2a757424490e094b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade054af5c883e6558ef8e28aa1ac3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8cb445db0f2a9d1730a849fe9ad377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33e7e04c3e8533c7e33d71e73ea29f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5663df7796cec3188f2b0156364be8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a93d9c4c71f4d8bb39a9b8b1550dc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4fdc91a8b7a54c8ed822e3831090681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674365fc40692111851d504d9c7ca6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e2aa216d1d9c8cc3f2f6956edfa2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886148ee9e09c49e6cc5fcae78716a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7b15c31c78e7145a4fb00f5e5ba9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7fdec05492dd81e465b157ae6fcb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ad89d2b7c9d6f76f139e66850a4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f15ff08a3f1c88fd8c96a76598fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a968aea32cdf4f15b474a541f47ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9e8782bd0fedc2e4964434619ed0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a74aef3820749959aa8e908c09a5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b402651af70f55b5ec64d8f69781192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d0b2545a62f9636a7f76f5ff15e9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bb88c814dd45ca9c3eabb18c9efc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22d34f773aa13ac053c7ee29c05d8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb98f6164f11786d2edf6806a0e24e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bba92a8db582dfcec89bad93dd48c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff787292d31291be67df03cabd162cf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f57d7dd003320edca14de35389cdcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790b31f218864e04f015c3f1f211eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834d64ec3c0cb499b35637e458707c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7986aa2f7baa8c092d99e45b91446102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78366458477c6ee2b23aaab518c926103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b59e19f98eee77a9a2622f374467e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbddd7c690b9520a5ad8a928e2e993105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fa89a97b839f83c35d8b1ce1ac064106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae707b52e51722f8d4422dbec36ed04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09492256b295f01d9bcd2805f8720f39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518c446da7363c26f87fa2756543da4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc0184db8fff3be382155f8746f2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47ca81d432f8cc3bdc0d3d3486ce1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b0959a9f4c20ecf26b1017da0b86f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a4cdec984beedcbb5c64b4e4eeff8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaddcdd3d74f1721de4fb980293e22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813a8c356e7928b0ac1a4d6958145ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83827f042e805ad6b3b3507d9aff28b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78995dfdc8cb0dee3fbbe2a0e083f131117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d2179c4251f1c17ba7a39b8be29fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f24cd24156435cdcdbc270b393ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc5261b03270a522e168f55fe39a3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88aaf9db99002160bd41874a4f0b5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc5870749a5b51ab4a8024cb858b93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93432848b1785e55c34d70b8298cec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bcf16f42232079311fd4a2b6bd77b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd1a4c699f404c6fd87094a542acac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429587f88fb530d134132ab0e7b6821126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f59ddcfd506d325ea4a1fd9987075127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4dc022d0b243ee020cbb9dfb6d42a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee8d744e527a47dd40f7f6ad04a68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f0859b5e61cbea51d3cd1e82b5c61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0726a399b6b0b1d285926896780b933131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601c8b3b91555cd4248da83dbf940f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df07f56fb2f154c170539f708c96fd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e88602e28be81566d4744ca1daf0d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587acb01763fa82f9c5a147637b6f86a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0d4e3a91c30387ee9da358acede40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b6ceac5a7fed7f3415040e60d06d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd79584f1aa7d97d875aa06c6b476138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb3bbccbbc881efc735a01c1517f4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e4a36b7dc44beec4f00f35cc1d280140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47039a81e4f5697325a492e78f36545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62bbd0bfd4a12509ec47898da23b70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed16903b143bdb80c0c3b0d728e19f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b5b839b63acafa9353e1d27ca3c1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe09e3383f9bd0ff9738b82fe06316c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dfe90f52b1bdb01212fddff07cdac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464f52499f0a5180527d73f00ef283d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0a67afcf41dd48d9b65c78f5ffdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aadaaddf4080312d82231aec30cad1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf5675404f96526d28ef3922296167150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430ec98cac7a7ab098a43bd113d61d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8109daa8609c2d7d46eb23cba49931e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd57ebf9bb384785be748c157d7af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70553a3aa81d96f448f87e24ffeaeb7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e48dae96c79e7bc47849967cde799155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275f1ea1846925c9849124f4277b6a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b2bc389a2067c98c831c7d3f1aea9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713961b8bc079572190df89090f239a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb05c83569d17f58cc12e7305de2c0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32caf96176ef844bb79066766f0b5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e612cf941d54c2b93b10e68ee06a0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e2c1558b7f55e442a0728a573e16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b63a3de005cc322c81eb7c23631448163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad1b0bb446f476f8213e86b90cb50b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707057a3866c40df7851f6ae8b1203c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b8ce0a976df7e2b64b86b77919110166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0f39c646d1c10204b7137c4cfa17b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499b103703b6dd93807575926e228c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8238347bdee16c7275cdadd797bcd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5769df239ce6950adce3e58fa0b9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03543d5d1f1390400562d55dc4e78183171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aec75f87a98f5ed502873dfc24ce8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70cd3dc96dd7e0b6a8e14767a9299173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b22c7a1be9732a0c4a422c9bfc0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849eba77cb0f87bf6430eec84cb4dbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bafdb077175d476daefb14b105629176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb6c874cdd91f01b50adb6e23db92e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb09069e2348713bc2bc416746862178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7be962a9157469b7dca63bfb53b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c49229e4d968289792f4b61839a73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200381266a52ec0dbc872162e5116ac0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc739b13c76a70360333d5e5903fab1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c12a17ee356c7d001641c496808e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab646d79103ccd842c29ef66639cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2bdbed485777ac88ea3fc6c9d81f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f313026d8b0e7f354820ae0ca408c3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c6f242adac5e862b0914138cc66a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c06c6d4bcd3f6ce5621a4e806a12cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432f2e073e9de676e646b0f4c8b1b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2664deee32e8975b3bb83644f9873fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af105e990804129be39ec98377df874191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca826fcc0b9df664367cffecf4fe93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e9ed432f185321675bdf659dd7c23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd2873caa090ac7e3ab0023214c584194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f8054c4bb93521292d4ef615193d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6a0f25e87ca7f31444d1ae06aa52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfb35868b4fb690cb59e66b2bd2541197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc01f195003ed1689660669f158cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a8bf60bb142d621b5fef3a31bcd08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe67cd423e02e18015ab3601283d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9008ea6afc9af3956b5619d30cb6f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578fcde9713ebfabc35e4b6c4540c5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099350cc70bb60e64338c4d88e2cc1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8ab803b8a94438dc4129ffb097650204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a103715999b259026f99a5d95feb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d537308f7e48435767b44c74721e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f945d64083707be211858abc580542c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525046dac397eccff10c60404275ed7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269648236e9c71f68ce35510bb671f81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5231bbf1eaf3977f7856fc745d0e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1a5076d52c78a1b5bc5907347205211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5540141e9386621cf3486c9f808a51e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5cc1f58ca1c96acea787e754f0a6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6988a523815b78e41c426c8051c62e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249ef6cbbb8033873e936eb133a595215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636baf3d9467fa68e8503de3532add08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b8994e563ecacc324345841ef35a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d339e7111e0125a0c71ff31ad6e5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549f5d822b7eeb8634164f8663da41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d44b37732c63f229540ea39f340c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0d60ff14f0df8b30bd405e67830c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb413572e615185859800c85fb138fb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ed08c9255efb5beab75e9d83c377223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4173cb30d31306108b2ec371dc5f9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d98f95c7f29894c137893866bfa0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35377ea0236be57e11a7131a341c1344226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc53a0dd30280683cb77698a45393227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d567322c6942b9e641989c5a10eab95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5798193e83bdf126f5dad117fbaaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2203bcf922eeaa8a66cb83d732878b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aafa580bdef3ac36f5984b75edd95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95ce46f71c6a3a73b0969ae575cedb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52e9fd729165030f01f2669688cfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cedbe42bd32e44fbd5c7bc6b1be5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17daf64e4fcff50bea6da89579e5c3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23950b76551624c81b7eee4f25ee18c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4673761df35f9ca61aa987e03ab3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddfabe84d84a11c335728340994610238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a66ecdd7c9fc078beb6c8e6180d30a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521062553d2882420d790283d3b84937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7af0e25e99cb7c8851754a0891f64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6e95292d7c81adb9404edd14bb82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7bd28c78655a9b41c3cb47ec06bc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226bd7d6c864bb6e5e04676f474da67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76e9d4b575bed518414fa98fd2ff8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca85a3e5c632b72caa8650ade5d567246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f961e961a2d937fd530bdefa175831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6316b79fffb58c2fe5fd2f1e14f56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f149880264d57477095a31bc9d062249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630b9bb284dd85ce30180d88edf478b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a804bf9d5c6381ba29d5c9fc60c6e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8799839f560f2c151dbaaa82ad9fe6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e86a53a7ac6714b60af9d765738aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c969e0df83c33d41b0d526aa760db2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce4e75168391eef2a09dd8782e773b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712de78886871efbfef48df4324c6302256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56fefdd7e40b1653a82c438ded5172257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e69a2c3cf87efd656391c468cdfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cfe418a4bf2832337a6b16f7a2213259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d4060f2409572b32927214bd8458260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7579bcfccf6db2f55740a6ef843ff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75054db38e96599cabb4e5fe6eb88af1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f22b5a812397b5fac8b53cf9aff3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2865b853b0aaeec31d690a956a7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2265f7d99dccc22d769f197119de3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbef2fc9727da313dafcb45f9f44dbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e20fc6f3e2df7a7828e108c067d1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13997b15adf1ce02ad47e336118a1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc7c231308b60de67e29fc7eba7918269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8046dc6921b2bbe61ee0e8eb9fef1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044484ddfcaf44e6e32ca163a68b4d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd8e1cd270ee1ec7d27b8fe923f48c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e563f89a8bada8519bac27ecbafc17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bc4e357da5438c4ebcfd5a755c8de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64bf84420f62eb307724af26f9b7a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e37ca1780e201021e0e221c8dbfef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe65b58b67b51553380dd9a6e61e31b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b5fecd1266f7a03bc898098a103a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c41029464a1e56d1cb5df3226428e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a799968c04916013cee041d49cbff4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169701b9df37bc5e64d1b339d5a7182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a811851b1cd9e4f3c60bfdaadd3ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fb06244def76f6188d1bbbcc125df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96def069c987067a2ed17e1902b68ece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd65d8ca71516dabfb851f797cbfb82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d023669f082903c5f3e080395a22425286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63ed5f501aa7cee9f3d1cbd3b89497287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb257cddcc24bf2c71e8a7a09c7273288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22682f0798223bee921126e3699d7bff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a3f35729a796db2eebeabfaa3facd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6166719901bf13e31588c4f11088fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaeb78bd2aee3c40a834268ca3f3cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b97d33261b5d151ca8a4f096fe29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44527a0f2828b0b61788e9bcc45019294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4037569ca1e808ed808935e482576a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad370aaf2d81b7b9c07db0ff0a9f91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489070d4dbdddab2dab31921e2d625a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a945b8f00dad9a33d66489921c592298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe030a279d426fe05432a297a72c24b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645bb1f82846e85d911c6bb5286f1d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd44bd3d2dc4bbe1bc87b9ddefd91e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750780c0c92cc919d8c3461da061f6ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55364d79e6da5b558401ec58a2726b05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381148ea7510a5cee41d575d7c7bad9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f1bfc8446775013a60175269831a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b065264aa5fa1f7413384931b8b81f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67ff323f86c2a4843369d305c4e3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ff18b41fe5e75f1348674257b03b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775725bb8494feb2db66f764b1992b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e008a25e79fcd3cf50af98f8dbe1390310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43714cd8f2cd3f76dba5883fc1e78f15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7876bc6ad95ac65f347d27547c46e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f88649ce9f828052d9ae89b05f270313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f74a51775b3ab616f70df4617c87c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78267ece50444bb5d415ba33021dc404315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d8de1f34cd166aa819caafe64e61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2185fdee6c80648e43d6da533b0d55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1f84ce58d8f83da2298ec6eed1f4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e861951fe467f57e70abb3492c1bc76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028935d6c546d12f6c309290c92e04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d3e147bbdba825184c3adf3da21b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2987e134fcd2bc0ceaa8ff488a541322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d8247a1c2c6cd89973cd0651c6693323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae5022baabc27102b286e49479f1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f886858bd644f1cd3680a8a6b5382ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1081edb2683f7ffd5d7e0a24ebef4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e236673f431d386284eb6805fa72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661b86c4e771bc1493d5a143020e090328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca4349d1dea2693ed81b635833cb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a740721574a3e2995f85c30637f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80a98841aad62ecde1ae930267d5a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13c6bce5c33f20f6bcb00a0a67ddcc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7833f49963d0052a7905f1bae6bc7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00123f4dba77fa196b01ff19f92c5a8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4f85f3c681233a3d59d93f39b56f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869384f791a211494a1a641d2f2c7018336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743f9c5c7aeead4ef7924c39807dd37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5d4c011655840d8dda4961a5395e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8f98071b66c1442b356ffd55f476339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4af867699f415bb51eb69deed867f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa09f471c1c916a86a6333cb76e97ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dd19f75d35dba6364784483a047f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547fbf1f03c0d5e9b758355dbe86c37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6813c430966dec8adbf597f25c7527344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be28f99ed9ff0f1d7145da54e2258345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261dc88b317fe02c9749f7f83c9e852346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e5ff77a3c2d7a812f247f830ed7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d15c64a2b5ff23986a77bbb0aeacb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74844fdfbb7ec9cb7754d47a96a6004c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692dd6e151a032c923ff55b1cc1ec7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787815ccffa854be956e2bb80fa6f82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cf716d9fd74a7c95671c5f147a4f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddfb1c94335bc62e39040cc7f318f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2bc7204f32ae60f2c1de124d7bbd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8f27c7df35a8a3b9aeb963bbf0f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a779d0147a7194e968f83866a0de147356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726a1e67dceb89f40aafb8bb1258a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782103c73d99b0d3a784316dba28bd5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd931fc0bca1a249d82823b56fd63e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad258a876f2656162091e1af4d6ad29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fd622ddf89e97e666a74339fe0e58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ffaa2533d5568c9cf71448f882dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfe1c394e563c70195d67eb7ad7aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e0394106e048b99cdd850934a90f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32829c6fbfd47b1388f797acd45faf37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4482708be20e2dc52d59ced11642bbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cab7526fe0d2bb9ee8bb9c1d0ed02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c00d9713bc3dac57d1aa2832a9dc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8adddd53270d030ace7e23c0970df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d53ea1cf1532139751d4a15c3ebd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47528fe28db24c3b3c6b93e390962803371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2315731c175c4c9f3598e8ba952d2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1fe188b9b8bd9c3f845ab7dfd98f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dc669c88148a44f4cd158ef8790fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae398326226738c3dae5841facbfa3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5b7f7931d2265d84ca9664221f390376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db20677dde1879387f5fa85abd0d1cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df464fd96f1d4e94e78dff765757c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e633b81c15c7786d1d3e072cfe9e7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925076a4ca8809dca6ca3094fe3f71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255dc259058d3fd0b422165d48acf4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77396b4186f79ca9892ec6f388fb81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a01fa1cc897cae736a6295c28996383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d88897ac3605d7d217c943f316648384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9232a84cdd18f1df6d52b002935c0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb119357e9999f61b307bd1409e766386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb245fe60410711a27ccd0d35101bad3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40868d46a62e9b2cfbadca3f412db233388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d9e86739509ea09259c94c175bc6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa6b2281e23be28e829f8f9929d56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a709e210588edee2a52483107a9e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce949e405c17bda492dfdc96cdb52b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ed2a9f3dd7bfbf03e8adee453f52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d822752cdb5be8a250b43fc411232ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd67618a893c62d30810e0e15f0074395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb942f5fbb2b0d07354ead2f0c5b74b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8ba133f36e4dc4ea602d47564495e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccfe1934ea2dca5d8edaeaf1c4cdb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e91231c9827d452256f1182c745e13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff8309607a3ad6cb50f49a6d8020da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70da62fec37f7d14c708be40b39704401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d96979eaffc5810506f7af82e8b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8538feb5670c0bfcff78e46e5de14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41e0d059c6cfbdf4b69f16c7b62e8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8da2bb557a3a4a535602c3b499d859405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a7ca15edfde7587e5a0088cfdf5f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b8d770f7b6a275d84e1515223e3e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732da494f2f95a3aee94cde47369c34a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf522f9fbea25009bd466955f2be41ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e030fbddf923273651299651d61af7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb94cb6342fb18a99c41761628902411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe2e30ee6e999051bc2cf68dff1da5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329efe9a6f3304c4fc9a96595f8b4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f9fd1db3d7deb8cffb7a0440ee9e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf8eebae5a98c7599073606c5ef7e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485735f900d60200c2465498d059a876416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c68582c5241463e2d96da68cfd3b4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e3036b6c30fbcd6dd95c73027857418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a890a875dc2a8c350dc5a0916a75da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64adbdb539eaa739c8c8fe75a647afd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbd6aa501a6b35bd5e6c3bdaa07f84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924a92579af446153679c57ec844d0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616d0686b4ba808bf29875521ce35d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467519a9f994e3554d6605a764a436d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6248f51677400edaf2dcfe752b709b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489e390997d05b81cfaccd0f66baa7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef2efbaaa75a3e430982f98d262f09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06998cead34d2d2499d996bdce7d55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5ae12123ef29f637f47f0871c7189429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5564085aeb6427de8c090a145af20d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8dfd87ec23c41fdb99d7a4f8f794431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7000b4e06537d53906de2a5a46a5b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bd5d97054df91417a03807102c68b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b40a30af1a29d876f8029470fafdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d79d7add233c58130dfa5b9e3ab9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f811570c982dcce9764a5fa4378ee4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663cc3201045aa536cddbb137f78819437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15390b79c6e79c8c8a06878998cc14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1948599749b6fe1dc2120083febfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0355ffed84a21e4101e08d98dab6d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d190516e18198020acdaabfc37bad9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10d40330615de9d1a6c59ddc77b3ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad86cfe7176de93f106f278b146a348443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6bb62615511faed7b772b4128536c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4023d1dbfdcddc4566160ac97030d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c802008a487d6b4196c2a3381e4a17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f14838dbe4d594b013d3c52f3a76e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537320fe7db6053429537f15882acb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d6c6ed3398d86e3bcf2cd6377d161449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc57f8b3a5e64482ca2cee61c10f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b355f22e6bef64e28d6df38bbac1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0522e1ca14daa8cb37ed4e012a34d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01788866f84955ce5f4cf145276810b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6afac64a4ea2f8ab9c8def4e7e8dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c37d8bb4f16874ee6c717cfb4d3de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3398e90431460b4193598fe2b75bdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080d87e4c7822a13659ce029b581ec7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02bdc11ac6c895e5b825774947ccd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dcc35a6b93b4615286363d7afb87f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe183573ce86ed50bff5bc5e105144460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1687b9c1f269582b5c335ef42ff84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e096ee723a33219edba262fbbd723462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be159afde370dcfaba4de1305ee8a01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78cc397e040b649862ef78f486aba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d063a8692584ec55452c81cfbdbc1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc673d53a123792b0b7f144289e72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d3c94c3fd0ff30d58ec3e94ea2442467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bba95944c662ed81bffe6874ac1849468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46e1b3fecb317e44924f920780b93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03eb20fe51c1d81d6f855315ffc11b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cfc2e88ed156ac006d2fa5f7ee76d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd1b209cf17bf66bc2df418577ace472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ce996e51b92a7cafa52155a6f7d4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3de175216b93a01d7c53de2357cea6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155545560d1df02b7b95a9654c199eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727cf3e25b53fed2eae7beac1891809476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee7651b05ebfe34f423ce906ad9e9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e259862e507998c18736456a3f2f93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369d72329db56de0c7c000bdc06beb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd40a706587a727d526ca02ec537b20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f95d684da729493f85af33d5adfded481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de66148a8355b66fbbafd9f58509371482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c485cf01fd5d0c66929cdd1de2c39b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af59890f0a9078e29fc4bec0a1322ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ade76aeb7a855e6d0ab03050aaa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac695643621d7a8b43cd2eb9020bcd34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b31be95f1e9e7e9d9eccf3504d54e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00414363f460c028e4a19a8de02b6e46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61fc4c7731ee547aa679406b15d82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94679d5c380a689f67586b6cc23d6b55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b483fe81248592309987513b62e59d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32a9f783a9c9e5c4749534a99c3c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807b995bb4c75b908801fb80e1aa1f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6082f5789aa9f425ebbcb0fb8bd96d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122166179f2ae23abf300eac9742286495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b8b1138935668f03be6d0dd95c424496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa891c133d72b07523159a7df42a34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf8b3ad9206f5a4a69872803c2d7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb23395497d7d102c8b4bf2125a240499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd76bdce23399a977defee5ff9ac99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b71883624e05b26068ede792ff39b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418114c200bd7e91dc3f8350247512a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5949d80e76a4c9fad95dc10685857d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e0e129bc129136c7571efdbb5634a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04785c47d6500e3c3b1082d69c85aeb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f28ef250e1744075b89203fd9d782506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b162318ab271a810e9696c26dd2b47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad07be5c6b0b7285e2697a1a958a46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f7b48578fa6eb9912caa6e450940c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e045db8c3d91f9e9c21b6a4317075f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2b761bf2ff71a19b65f861e05b606511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457febff8014852df121d3a79536bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d9ed92b2229fe638feaa7d44b75a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c92fccc7b0c9c05003b4c66e5080cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650cbdb2db128900348752025c868f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b71011ddfb1d15a99057b05caee357516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f12cdbb730be941f23583de66d066517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c4721ab787bc0de7a1d9ce6b3eda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc441fcc34e3856d52519fe7022ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f9be4d340cd78beb7868abcd14543520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47cdfa9bd71f4d803fa4241ac35ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f57b13a58a3e88628560208188865522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed1dc44bcb4b1c75c87c418e4e6e51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b103fef0e0759379e61d03ae07ec39b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d56188ccfffec4c99f7be9854449525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dfcc2ffb2efd03d91299a9d7957b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e8be0c790bef821272665bbe963dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324644efdc6e9c8f490072e3543ed00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426834a1f25cc79639c6bc74335b4d5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd2a8c0bdd45d6a7ef8dcc3aebfcf6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3bff1913831415b24ebe575b5526a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f683c41457bb5a1247ec88023146d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc803e58177131ab4f66b711ad2573d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572faaa4f67d698a13b7ae567ff9db77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf03c52a8db08fd99cd0a200d9210f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7003533659716b3b316b941e7f78fd3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258b2edc519b4857aa5e850795dcb2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b6697eb7fb61bf3169ae6e04fc8d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca07811aeb17672e4be2aa0eab71dfd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cb970228d178b50e9d87bbb3f598d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87f4b362768c9c277c0a2986327219541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc67eb49f7f4fa4179a2adaadc0790f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4541c905f168da3ac2d852fd7301f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a584ce16cb5c4d95f256ee84c3437544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d775b51515e4d0dd8bfa1c09a515a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18dfa2cd1dbe5889a90b9febb413fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4523a638efb2db097e305a645be374f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a021fb28d35da3c290e29a6b70f6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e867898c070faaca895bcc1df0a8c0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c006666afb8419a28a474f4113920550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed020b361c5fdfe444e321ae902bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce29b9d81abe949288c62e0613e9ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97f3143ea376a382315987bf57eb62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a86d10af4295bf9ea55a807e0815554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a93d9d5164f57dff7085a5f427791555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a474ca2dd4aa0a55d6891c9e7ff0d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc579a4e0a1d51c6f5ea1a0c20854e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19361c861aed0860321982a43902804e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7040493ea6589fd49c4962c9e8d8ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c6370db34ef69ab258416a26c54f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac073f9dfec1eff6da30efe283b40155561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56b48f33bfdf93cd828a47ffd2b991562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1aad20c677d79c87efc06401c3646563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e3d16bd3060de5cc2463ea9740460564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de541a83b630aadf0ccaee96aa06fde3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c3a9023bb1437442da7d25b7e721566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c150029390d17606ad6da09612856b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a42f19c0dfa2f1d3dadac5cc9c0a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486148eaa7371d5f399787a73bbafa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a90f186984e62270c11d88b2b714570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ee0ccd5d3669b5bc51faf40ff0224571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b923996c1347b306ea8d46d05d3cd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e692489c1696c97b9fbe459a56c9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9863e47f60a70310b2b6779f04bc3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994f30386edb0eb44d6c2414a7ed73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ff17990cb453180bae9e4a8ad723576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ee37e76670d7453588148dfe61e24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8dcd55388dbdd51ff333c92279701578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a15e9d491afc5766dea5771179e6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecd77c1536062e94670d56de380fb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20209f1838e8382c71df132604c96a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b72f887ea87363bd18401c1b4bb64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0d22e672f1eb4d511fe057e167cb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800393f3a7abcc445fc42015c789ff46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273dd12df5e0639ad8996730a2b5aea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39475683d4071eb1b9cabe82c40dd66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47ca0014a1885fef7b67eba53b541587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb50518bd913b1cede65864f882936588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f2d70567b85c663e0f37cae7548e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd5f154609c181f7e1045ee6f815cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569c2347e4fadb0c3297112810d1ed5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6770d5bc41bee57fb485fb99cb89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bc546c7007e3306e33ddb14d027f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713fad013b38356d9232143d6dd23ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48edb2e288285b1fe79017053a3b65c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7237769b011e4f268882b56b6453596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a934e1bcbe8ae8297e8020b99f7d7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736ccc931caac596e812c25fcae4e5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200cd90980bcd479002cc1f2ebc3305599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a095a4ceae653e4de719f95169851a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2b6a15662e9a1d47435fadb9af2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a2825c99869a8478d449caaf236b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce4e735f6a23322a6f20f81f7bdd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746a8108f80efb58ce3941d26a115fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f10accad95cc6b0258067f265a98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaaaccba1f74f8a7a4478824e4fb34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20788e2823a21d1308c4723633d8a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff56bb6da887ec58afe8427dd174f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9026d82df50119288e876c5d857a6ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc95818f00c6c7cabecab113bd1eb13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740109a2556911a033ef131d6815ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce32c4048b48347fd6889eec4932d66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8de443996c89371c968766170c412613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da395b261f1dca32a11daeb496ee7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f12c8b51a505eb4c3e27978ce02bc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88202728518a631a1c9111569a548678616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2b032586d3fab39bfb89a40abcf68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd0e6de9d2b7f5fb1abebaf066a7c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467c76e7937a679c332487e504b76c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de541e29788153091fb2a733e817fe5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ad32be951f75c958f0ad26f6b85e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe9bb8be9d48a2ad596beb2ab802b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5009cb4edfef7052882d71010ae8f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ecfcb46e49be8bb94b300da75139624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55e77fecfe0bf6171ae178532b414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38598d2ce375885ce3873732d9a1b7e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877181734780865060264d583b7ac691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c7fc1c472c0336b38805bc43febf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7e54beb3aa3e54548c36112dd8721629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e49463a3eb01b4d88fd70ab85f0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c5c8e18e1402ea6c2809b876aa2d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a6c80417325032e80d22921d4668f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6c75e8c55213e006fa0db81b794bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585242d548374bdfa31d03c8a1f23595634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbda576cd5e1c399843a153b25b9e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4293d2f6f4b7b2293f468c474be3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002594b9f47070d8b9b6be0e1c9f73de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97466b78461ca7888a78e7924847f55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0b405f95f099aaf1b1faae42d797c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654fc0318de975401877afa9316b552640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f9358993c7859b7b365b447f3184641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b7532b624d60020f87c9bf271a029642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8fdc10abfbe7416e90e9a77c5143e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c22c8fb55774a99368fd22e5bc6f9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c34b9929e74c21edb082b09849d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486ae6b03aa120ab576aa5eb90a8f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30672fb006aabb629d92c02e0a3b9bb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f4bc3ff1b110ad26a388f6e146fc2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b6ce672faface25ae0c2e66e65370649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ce920e726839cc4d27ffb49561d83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff89123d6265e5013ac3daa01dbe18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866772e053cd3e6f6b41d15ab9a4f470652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd68e9b65118c49858aaf1d85c5579653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95bc83351cb14637e9b563d55d901d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf24e14c36d3a1a73d45e0aad70cf84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcef45410cc4041881dbd5e1dfb9ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818abd3fe21a9ed6636bd5f678338aaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7180ded2e073254e7068b9abff67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c4347f0ba545335b2865d48b5da4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0869e7f7efbc8b20088f705fe547fcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1b5f0fa675f248880b36e80015b55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a165d78c3929cac4ad6990cac58c60d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b916aa791b4776a639ff9ad2e1fe6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f0a06f0a29a20db50d85d199f2f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63d034ed6302dd6346389f76f8e67e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf833ecf6851d8398d92c780a115ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bce6091d8847dcfec52f13200414c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f8752c675565f79c53b14be992974668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efba7d4f7bed9ef4a2732d71be03e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb06e1b43d58a2eac34f72459227b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ea88442bb5f26073777a389eda5ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be538505218421e3c95f34833245e486672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f27694df116521b26ae2a100b45fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63414b006165ff45ddcca344846facfc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109c52699176d490f36d52b16e1c69b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8976a22bf096a3b7502db375158bf1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480215ada842fea7dffada1f93dbb06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f5cbea6924ac6bcb689193fb5f677678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c71f7f591029a4cd2ff0f27a75db4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def9570265de4cd2de62ce2dc50a7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f04087b9c8f35573d7bff4a9564ea0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba119ddbdc5fd2326ad8693530683dbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee02bcad7dc6a8a87b660f7114ff58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc0adfbe6325c1244dcce6e89eb83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf85810bc81f4e0825b2a9d3c5cc9b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf434d11f0c0cb327218c5d1887ce5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa5fa48f2e86bc76cee1b54d823278687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bd1927658c4a7ebefdbca58bb31f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f63e1921e593f38a2d56a54ed583a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71039d8fdf852890573a6d0b586bcba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d754b840df5de910dfe03e5462276b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca55eb40d5bfcf9f1b5f5da3ea9df9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519208549c1ce8401cfaffb4c86e0609693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a20cfb14459043124bcdc13e76fd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74636b9a6e6bf834a13009163b9b9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b766dfd065390d667c1cc6f89f1a730696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e773d3523123b54ca0d9e2e2dd9d20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248aed8d87b20665a7124714c9595f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be35c3eb929703725a7777a071f399699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c96cd393d7203b107e5f5142286282700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52f555dc100657ab6bbca4cb6439c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa4c22f8c399abd85aae8f94a218f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc792235dd71aa2d3aa410a40fec792703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856122a6366ef22fd05198b6b33ca9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c4f9e7df6612b00e7aa95be409a9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d5f74e3a09336175d562f1a963d47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d80b6bcedcdab1132362f1aa772ffc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e64375b41281467f385b7a4a79c06b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b916735b698fdd05c433b9101f0b67a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005feca7044ebec7590d0a12100ab6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91734ad9ff03ea7b90b2dacc7335aca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716da28576a94664701b3c892120b667712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf682949d9bc127f0f24f7ef45c334d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f82bba37d43ba9ce641eff8613040714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5fead3757d54b707fbbae23c5d16c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3d1f38a221d845ed2a866c106e55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9af02c5309b41d7deabe22b034281717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464390d43f25cda18cc2411ba038c63c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b90873d855952e6c7ce3ee65befb1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f760db722844712e23179a62c6d243720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed933715073e69c50b400781c0110f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0922e32a117876e16486cbc555d3104722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e53daa9eabcf085e1675e3162521a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd03e9100f35e0ea21c0d821a2ff9d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d19421c203d7190138aa42670e7bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573189905eb55947ef2713897c0950a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd17e4f48291aa6e0b336f7691252b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e89ecc348a098274ebb062709284728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5842e9fedec7db827b1d2fe9592a83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906352f1577467f4f601645d71ff67a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492dbe7b6d37d3cc5a2fdef9df376b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f4a23dcc19c7b8ca696151baf4c52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba0ea9d60fee51a49296e329bdf480733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf3d425584bd6618e2662341c325d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910969e060dee904438395ce53452d8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd1178934244f6077c6c16b49ad87e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510b6b3aba973b52fff37b22ce8f370737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aada9ddad65d3625b10beebe544703a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6f7fd8a23cac8891d9586229b368b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e90cbac085924af511362112ae5cca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe94b9977ef08b6b4e7bb18e979122741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deda6abbdfb9d12e0bf616768def97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c78bd03111b62f741c9f8db16e8b0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99407acfd01b4ba792ba6888201474744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d140e422234e1ba80f7c887d2549da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbc25427274bee8fcf2daf6284532e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b5d4c2d88603d8b832dfa68c986a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959946a4862a82e675219c7963c5e50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd50f74c23247f4422d3fb5e3059c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328fe2f8d23d43c1881b8c68232b0fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beafd818af8eeb11efecab27585e8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39677f75184f610f2b52e82126f02e31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d257c9c920e7e42a539cf7d08c160a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>