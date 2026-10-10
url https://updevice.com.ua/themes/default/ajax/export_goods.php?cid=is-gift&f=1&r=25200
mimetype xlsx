--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a9fd2305bd3e5ed4a1257e2bc24441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571807906a6e6ba8f7cb253c81c0a2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88cac5d3a33ef5897ec1a63a2db2b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ba1863af476c09f7ae2dcb3d286c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4585a3151db85ecb5a4e4fceb0ff5105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5a9b35cbd312886591cf51966c5116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7adeabe917895b3d2460103f7f5fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356bc6e3010337f0d201a77bb6155758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046934f78e36330a148505feafa6129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade18b47e6dea886d1f0cd0203466d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46092ca34611a23001cfd79069c30d4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7eeb4847d1f99adc25d258f51bf1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf0bb636ac0b386549c2b607c6e09e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f756192e0bea804d87d215fc3a7f8e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c2ba1561e35b8860effd6dd86185b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea5f6b76706c74bd338d86c1cb87816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1139aa8b356827878d007272136bbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa9deceb9b044e405fcbdfcc777bd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67fe9d4991fcd425fe995afd5ef01819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a0dcdcf5db3c8a960efb1de2ab97d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5ca7c18738fccda2474bcc245407d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff782ffd05595ca748ffdea56d05acd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dab8d524d3cd6645046c3acb9a17e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1635d9ee7d71f70df9b4ae07589cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fda2b1aa297d0e7ec0e039d9026f6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f627ccb26c89d5f187fcff777a80426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d50508105931b660298486035f7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accd4b77f4f84d1caae59fea3b5cd9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6545f98e2818262ef99687d6fe15b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b35af075795c4fcfdadf3b9adb4a6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3633cb33838d80d489992f65527ae031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be5af2902b97facb10e072b0e780dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd08b68a559f821cfc1e66359f0b0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be0e7964042d653e7693f121fffeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3cc566196e401ac480cd03781615d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbdb81d39d15c81b061e694ec8ced636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8212e52fc2a3b879e0ee77e3d5f2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2006cff8d8446b246bc45692c6589238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d350aadb5f1bfb7c06683e7247f336939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fbb6ffaa660711058094d825a6d8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b547a9c143469418b74f5718516422241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b68e4197338fcf8a9ce632e323131b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654fb64f0062e7d019f74cc5e31e9ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bcfd886a22d39855ad68124ca260b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb8f0817c67a9a15aca647f8cefafe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3002c2e81adb931df2a59564b66b2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7420ea246edc21c6299e278eba35947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777fb62455181b1e94b5893a7558b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c3f182ed24b248b376de28ce8ef7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de4f52eca01843e507f7980773e29d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d0153d27b05137579b8e1ec4834c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c75bd476aed342f53acdf83a10d17e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ead8ccc8e53c10db6904b891b430453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e72e86961c46e2f82f03340e474d1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c609ca96ca6176970a682e779adc4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3c758d89610ac0870ecc5ffb24e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc423f6f6a3f3a46854947e1acaec56557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da465371b8d2bd705851f0363512d2cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaa59ea7c89a7095d914346f68fd6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba14e8501d64f78e1b057e4767ace60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314d2f81b054863d6f926cd5d661ad561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f87627105336ae4873591b237a8cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc06ecc75c45f8ec7ddb4fd3e1778663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9bc630ce9e32b983e563692e6a5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1080f06ea23af7abfe66867022c3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19461bcf94ce2a288412729dfe20665966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e6c12756d607705ed10ee350587d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7a0bc66b43fd3ee5687f6d5ba5fac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce706fbc8a22ea8ae2afe0a943518869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22815121b90b1a6a8710d027fb22c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6240fa5cde1d1bb5c5890cd2a300571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b84a5f8b80c0f9719c19b97438a9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d8b23beb76882dd568d9be75b658f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be706cee05819e84e51d8a3c2ac37c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40338b4c6910cc3eb7b0b31a0b30cc5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5e4085e67a6b1b12bf7838b9476f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639909a5a9ae2bb37e7a3e7170b4f6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53656ded207d49e108e0b355e46bd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf339ebc5b18c3c37cc6c02f893f299979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15201a001c12108f65c406535dd75bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95fe5c66097bc2f4a22ef22fb0836481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa14879d6b08c26e5592d08688c1a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b254bdf5d1a3fd25983982776972983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1618c27ff037a396a1d4136a65c24784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf84be6788ed31b098cc8b219180f5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845053c9e4446bdd32b14a3900d52ac986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0762caf68088ccb6998e8eea19fb2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c38aaa4c1b9004e4d4fb8d32079e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9278bf5896ef62eebc1b409ed4ec4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2edc1b61a14b052bbcee67f8a716090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01e06863d7ad159edb3cfef13c93ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd866ca059d1e0789854ab14666d5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2f7827f8710c0eb49fd8c786bca2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ccdc6bd2f1ed244678b45e6a31d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5fb16938416de4119b7f1bbee990295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31008f0a6c9ae601f3664834b790fa0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c1ab7b63b00b9eb9397feacb478c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be28ee68fab50dc9bb4b14228722198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c178f376dc67a4aca856d1b3ce8a9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48395bb28d60c43f7a2bf496eabf2b72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16960700ee08211d9e0c448b77c530f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8849621ae78f8c3dbffd5b7f5b36e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837b29898efb27be3322510f25d3aeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dad316b9aa64e6d9d1c8963db8a8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e973d028d6ccaccbbda070e88153105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741575cf15d271a7276e6dc9391b1aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d82b3938258dc792efb8f5fe40460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22359a5aad7a073ed1071fe92565921a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b42e7555d69830b763b8cee2251f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad0c94cb36afd79e209cdb341e30fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4123672904a2f7c247adf232c6f6d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a26a42e1e3d4647944bf8e21cc72cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa48e5c14acb1cf23e692134af3139113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea15a37bfdadcf81fad9cf8df79a3a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a44577b4473db2b6a730f9c1b2beb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c78aaef1c020d0e4aa7894f20bed7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3830b88acca6082ba0cf13d44bffbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abd362134602b97ad70601c8c84019118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb7aee31a85874be475f0589071f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4cdb068ec45f95320e85cf4dc77d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703de48f7db67bfa1d9b86060b542cda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4896599b60a3a786b04d24e9a8e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42834c2ec32a0874c34a82d123ea1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f7853c89b21e14aefc437fd242e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52862886d60d39d3520cb804a0323614125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c5221efb4af34c6209edef45927a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5b5cae0d9480307bc6a7f94b0f1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b816e46417cf6e200a4db676c6d253128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f127ce6e361596049585cba50399f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec268795df60f4770055c2541a174fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb549e8f4afb121fc6c0a3d1dc9831131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab929b0f7295972480f30e0f5800c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eb17bdb8ddccdaa23568e1745f618133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775dcaccfc4a7a88868d1a1404c8d07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ab8967ddffe7d9d3fc8175db98bba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610af0bd2d29410ac35428de0d3adcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e5a3a960633afbb0d60be31a1877137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ec2f7d9f47b3df15fdab88c204abc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c037adc1f19dbfe3ecfdeb9f898538139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbf7ec39b59a2b28da414bc6698430140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cf2652a37489ef023f28736e720dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bca7935255dfc337ac3d385e4bacfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ba90a77a852160092ffb54a8bc147143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf3a9b0bbdff04e46966ee06d57f02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505f0c4f4df923b8aaf780f46b3c06d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564497a14c29d8786f14f960fd9cecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba137b2db8bf5fd2c2552123d1a6d1eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18e09a1bc20e73e2b1700c37f7dcec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a738ed9bd1e2c5f63fb63d09ef3f23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466278b7d8ae1c37e6bfb558c138d16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc684fd99e4894f745980b1d9386fde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc4f0646cf8024dd31d95b2990a5c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e12eebc111975dfbc425a43ce81e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f640b3b425227cb8ebe804e51cf4b31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4f2b7145367d9a86c355fe2b40996155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc09985f4ac28d5acca9bc823a1614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49c4a4150fc60714aae72caf965dd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ad872aa0854ae6ca77c6401dc7be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ea44b125adf848f86cbc1be8cb741159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a2db78cf9dc0c1af556eb932d19a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70154ba2be1a5c91c59afa8dba039c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1950fe379e4bd8d47ae7f0a31fbd6ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b975de980833705330e42fe8d26ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9057c28b8416bdaf20929bef61ffe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d438dbd0fd33e6a0b2fa9028d1fcf77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fab188487c4d35f9f8527f9bc9edb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb82619af0f29d8e421b36438e91e5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08873ffeaaa8cb0a84a4bf6c356afcad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680311c77a99a87d0eb5ad6694cfe16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeed26e4ad3a11a51a8f6166e4a191170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be35594f7ab9893dd9ad9862d58ec6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d284c8f7c8c323a7d61c108d4ce5dbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ced731a0c79cacd9345145161a03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7687e4975ef9eed353bafddcad2315174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58439f78b9b4356a42ce942d834ae9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0237f1942380940137dfa48296c9f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058429eed8732628338eb2d36263864177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d3aff75931282af88f78a8fb6f66d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad7711428f339d7ce30f41514d397179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44121f24fa21bc1568fbd48d489c5a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc028fe6072383106db673bcab7f9b91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdac784676d8f0805aa116cb3e0114182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07100c44e6a50fc16179b43759e686f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a74b780390fef0833468f44db4a2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74925723214e157c5c730c946983a43c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb782a26b117c8e2f3d7baa0d503b39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0334591eaaccbbfc73c992207c30f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289502be6821af6268a1a21859cc0718188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171be845a93d12a07875963dc082d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a1f6c083fbf8049391def78e1c5a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851fdc0055410c385f99bb9b2e90c84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb146446d50dc121e0393a03159cdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c9b6c83e66e3463a9f0c4400cf8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca9344b81e3a029cc4ad89b6a54c12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96038cba5fae18bb313a4c618f1987e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905cab25a1cdc7a24a3723d400b0b03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c29694f1d882e4bbbe160a30e30f4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937ddadda61edcda2aafd4f70c73258198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e811ee5137f7febc24ea651e75df3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dea6a1dc827ee9fd9cb0b6ba47e03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195ba6316f97f63d879e2fa01b76a13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3339cbf1568a80b7e7963f1586b398d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5733f397bf3d42f2a7417f8b6814e1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f63cf40e01a341102fab915a0debf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db9e3b3df6400842529a3668f6e16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af3480836ee74e7d74394d798e10c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be52b52f83a3a6e40bb27de0867db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a019e04ea82656871fc3d58783fb21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c09ec9138f80592a72edfc9fb125c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dd28469f53cd579f8f23e8952d2e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95327426f1540d91d04b057d223c0781211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1897d5af53140e8ceb78db77578f47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5dd4fa5071fac6f62f8b75ae110b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bd4c89f940577cc8e7866055c251a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df637aec18bb773902065c1876259e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a9f3d5a8b723efce468660dacb6cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902f146be59033ef03fee27ba80190a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff2d40de507bd0f2c312e8021c443e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d088fb8dfedc5500513fa5cb1cbdfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0752af19fb84a3e146b4d13696b07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255250829e9b6eae254777dc23b9f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c06d9035b206f62e92a33b060f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72b8dec96abb6638419d877b43840b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35dbe1584c2652ff47d3edf82cf047224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659fa77c6242ce43f35d939568b2194225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74cef20e89acd2aa3bbbe379ae0be8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86c3382fce49e5319a6fb5c6adf63c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334690003c48bc1be29584ce82282a50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed747b9eaefb3378caa4f0d796b1d4d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fee6dfbe7bd54d6c4e20fcc628029230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e137c362a208b714d12e24b27ef0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637699493691ad17d77b9b17a7e3ac0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05058f257a1771e8c77fcb7ec18f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39e8b7edd1806f71a793fb40af5195234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36013c717d0a457bc76639167cfb6a2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc35e09b240f38e8983701ca51f3dd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57672cde7e7b54e700cd77e353b09c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8060521d11f43fabe81c8a043004e33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe026a0ff7dbb333baab60d86b4074239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7e18f610981b29109d9be97a9e047240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a772b6a3c59ff72830e193eef50d79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31de9460b11961def8a9003792130f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec458372e0e677a2364c3d06e06b843243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033b8232260ff825cc3a1f74d3e9aee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e170a99209f2f497d2a3db1e3e7fd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e103fa7efd580ef480fbed0a0320c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f1c220b1e3f2a7463d0100732888247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697257306a4f021e71f3553873f6fd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879652b6356fe04bf5688853c4c6ec3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd682a7cf1e0565848893c30afb281250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f972aff645a8216b13a9961c6272d68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226e5cb6f4d70eadff26930f8bf883f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b2ddeccf9fa49965e37f72b3c02a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265464d260435b4bea2682d48ed46ea2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42f76a7046372d1a3217baad444210255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23857fc0ca66676498ac45fb70593fd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de5f7986f9126023628ad7bf88de6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceae82477a6f81b2ad7b362049cef7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f4ba96f5dc5ad257c03974fe6fe41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeab133c26e2594e4712855be38732260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a0eaa8d56c7e5f4673992953ddec4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30c825ba02dde443baeff4c320ad7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39abab190a66e89a662253b6e580f67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752585bbdaedb1b21042273bae9f901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf722c7064420d86ae9e4341cf684c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d55b00a3c8db2b4112b0758df18ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17c344ceaa1385b4206515f45cc647267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae88c2f7a4ac83522575eb81847cf00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3891ca6e357a1123120663ead2e03df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19fc8b6c71ba1ff6faf22c0bb9f0bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10da66c59e6033c636329d76fb142ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad776a18c38e77111d23c516cbf2a826272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bcfb1a0f90fea158715901f86eb7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48b08c6933d996ef28997008cd8ff4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f0c7c9d3bc105eca9815242a31b02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335c2b21ac0c1fdd6f4b3bcdfb27ace276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca82a779c5849b48b63c12374dee85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1ce49e6aceeb9b6f419b135aa8bd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7f445860fac62ac30f06cf85c0c2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78399e8e3c446c08f4fd662ec44f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a957dabbfc0f95dabde1fc0013622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a454e1a92a4118e293ce5b60ce2000282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf5403d6ad08b88f617f0e358dca5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f19fa124360130ff148502ea1ebb43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ecf917c8500dd4f29e1da2cfe4823285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecfad6f9dcc9d1b24540acd51ed4da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056405f7c23e0d7f871d2faa0e11ff7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373cd069b42003700b4b58c83baa5fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ca0d08665d5d6457d65d1571146e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8b405fde3f60d58e6bf833963d87a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796973d47ee9883350b340c9f0748c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b086dc0128cd33897cb1ade8fec0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a15823ce10197e281fc5c56115b2c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c0735bf66bab9c11ed28882595d57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7471aa50d2a2cac70a94ac0592e41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcb03f14bb23d60235ed28dd4c8c79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229375449778aa3de74cdcaa872c34f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988f7aed1cb71f13a9967e3e7ecc48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c0e7a4ffd270b2c3ba6e28e157b5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38a2385ed51eae2635d0c04492473300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6b840fc14b09cec959c7c29523fad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa327363f656e67eb538e7a72855e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f229cf16e546d55bfd72ec774cf21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e04d869dea58899f0796dbb48ec5cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7d1cfa3458be022def58a5ddef19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7388faa702e0489bb12dcdf0b80c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f072bb11afe6d1bec2edbde77f23a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b73c3bbaf74b8ad8f4712144cd1eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895787ca5b1c1aadba0f7df10dd0c90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b92eadd75c00cb15662f8fa7bb087310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae2e071c1aaea43af94dae412e2ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6240ea4c12471f24704be1f76a930cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47940cedf4f51fe78fd5e9decc049a2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fe551d96677097d60892ea2d48e4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4a265f8e852b31b1cbd9c9a5048f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb599f2b72a618ce43ab96113a90a8d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f6e39f3b409c6c028d32dbc2aee29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937692f2b270bcb32e7c67b70001172318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004acea91029d53d18faf64e5eb76144319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541a84abff1f241130a482b4009cd61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fd71cd7eac97344cdd53a6aeeed96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480397ffa2dd82b1dba928ac991f2cae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6a375d18707832a07b04c83059786323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f5e0091b685e338cb3a6261dd34ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32637787a6b03065ea1f674f15f14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7322d4a9033036a392d3993ce446c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69620dca6441a0a80e4993d4ab085c7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2551cc8ead7409a081d673bb0eb7a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c8efe3607320e203bce82f4b84a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbe4eb0cfd114bccde5862447a2246330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e54b395584713e464b137cf66a1aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7323449e02c34ea96ffe64e266d589332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fae7abd9077f61149bde5fbae90b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ada75e49593bb1717a4c600f5176ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7c50df93c4318c465ee6361dbc53b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d4b450e9d145a4666880c2b796eb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb20520198922fa4aa53adb3c1890337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52843b29283cff70b0dc3d82eeae086b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c7204628b62a87e46ab95e083360f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b2c9529c58e9a9662616ada7ab2e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c17a3199272bc9bf869fa6142b913341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400581f2c1b8af309b4458cf42b4511342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5382e489c7a6226c8435a4a6692d37f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a914c206c738e0527180df1e5bb751344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baf952d9fa56faac05b8bf09f39f24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d68df099f3eb9e55cd3b62a1903ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841977043d9366670aaa7c720c2a1d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98749f361599a2470aa5424d51a2002348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8092ffeb814274ff9298d920221a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b39ffd689c522d8426d7bda513263e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae31a700a39a10afa40b652e6ab0ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f5183cbd2bef016ad95d840ae052352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dc6b86a91ce87d261ded0465869e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdffe769e6a73c369e572d43bce471354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd851b723c8025d265e373960689ad6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595750cdba1e8e23034f7181683645356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317775b624cdb64bbbad1b9d5936053357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933da306e7837060a075419874cf6bc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b861ff5da352c7404b0ba1ca6bd52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4158452a36ccb479c2806540b217e6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263521ba78d3bf0e068ca4c51951c2c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7510be7582cc1c3bd017e0d01026f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287399ac428277903e39ad775abb033363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a26e6ec712ada61a84ecc534db9772364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9b46127e3a9f765269394e16dda7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d43cb05415d4897ebb5070ecd65de1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5749b8bbf6d7b1ced87454debf9fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be18c45cfa57d4e0d7a70099178a3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49058499bb8ae5011a387109306071369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca74bc567914831d53ca2fedac7b293370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565c811a2e07dddb6fa02b15c3c25e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f69a000381f996860640b5345e2800372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941175815dac345a0b44e75ac88e04a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62f5fb6bb0c98211225894d0f38032374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e7dc95adb1b39fd454b8d9dfd6137375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5b6526a7fd10ac2f0cf143ff6b4e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367fd28bf186642c1078f68191a91f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330da8a4328555984a6f8cadddf2abd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ef16aa463660a8c89fc43fc8fd225379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e811149036393ca2d11a1470932f6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8fd25851da8d3729b10d0db6ec798381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f464add03855812e9d365fea9fb3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70570e883afe92268ebdc7f8d96fa420383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683d1830320e46f020296395c24c44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b527b83f2a0d99d2a838a0ed3f602ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4dff779211bf2f94945657ae88127386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f774c5505a0715df63940c56b2b9fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef973e55bb7a972d48481f416d5c1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0489f5767a2c31481d93d2d5198549389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e4696b11d138aa769e5b4b4ec575b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c282fe33be3bb813927b8208139477391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73b02da52743498f01c04fde1c620392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004429ff41a9f3702ce5d32995b1941f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38741951f4666639ad65b4085bf9a59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348cbc437f0af56c4c071781029858d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3683634e5f092a26f913c2da1f322ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb3e9064d3b7d13df34082b5af44b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb72c3372572e35c8398b498961c19f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab908a5916d6d840bf29d0437661dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c94248bf70471af451155ab72dceab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca5a7a3ae2491f00dbb80945a878af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2541e26f26a90432ce1b24043b4c49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e675e031367d22d6ccf8f0c1e5cbde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315229f610d580f15a3c8e1018b2ebbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6908e425c861440c3761750528cd63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5785630d3d54dee10abe31bb3c1d59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb6cac094b64f1b078b5d34004100a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18545c7c9536db0aaa3afde7e5e306d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90de6a7ae790c2041d322e339bf60c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47242e9d01045971584e33ca6aae234f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591ea285022d6e8351a1d82e7c47237411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428784f01ef370f1ed21e3710214323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a2f076aa222c51e1f17335ff019df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c427a186cccbe10384b9c06ff02c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f6014596d5c7b54e9c2535595377f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70f25becff1663c59382a0d7c1c6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4a196a87d6bd2e18880077d2e2c9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bb344c3406ea98477596a9e4c9454418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88557a12b2a5aca393924e2054194507419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ff2ae5fa25fa645344719db5df73a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b66063a5232c3f80015903edff214421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884b131ec962003055007f2be0c11d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30b08e66c5b36c10f490601948159423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084e34390c6d55647c9338cd1d7f3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e918c6e5559e1570c193bbcb1bd0c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9326e4fbf5ef4a5a150fe30a161932426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac6fec0d52bc0c66765e68987f2860427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf75f7dd11e318a4eb5871a714c8bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b661f0b21d574cffc0bf3cfec17df0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93457ed23b28860aea5aa765271b68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa846317a808212ddf95f643b6c613431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1aad6386f1c5259fca10a9de865b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df45b0d1f7c124996d1fccfae061e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169278e40d62cf6a5c3a2dec60e44ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1308bf92f5a19d8db3059f626ce01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b520e4bd887a8d3d9d125453cd7211436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b3d6c3d50992c9a9e73e5422060f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d886c3fb44b52d9e2a16c0034cab6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc252ad2207615a7aa108b9eb7bf0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc39681666c41df81d9bdfe450ed8aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bc88857770bdf6bc85a4f69b34ef8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd729c0440dadb5e0b52adf574bcc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291caa886f1b12423747381c03869993443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f405fcc1c7c99f26dfb4c53dd549c2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2ec1f90c0da42759cb7e5ab7b0b14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3646bfe8eadfbf750317ed703860d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd728ecf479b77dfb6778aa58b43b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a00b71cd6be9b2420de9b31dfb2a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b850b42cafacbf6b2d09025199f440449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79351d8ed877d78fb439a5cdde5dd48e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ca95d0aacb7c618a12f68e5d5a51a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786171fe1b4c5bab92728c6d7bf7272e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e2a9933e895b891d34d8318ea408c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773883d3f56e7c4eb13c12a5baf8b6a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87157690937db881887ce04c6176058455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbba6e550517b9cfa1e6ee3d620567456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa72026255695cdf6e4b67b7627d26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce706a2bd0d3b556ef3a907abaa5e53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad8ac11813beb31065b2b9e6d2e001459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b840ea62ad3a9c5c2b3c22377670b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e31f1d7635bd6e537ab5c04928a7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268c5f5a766bead33306f36a7a1d358462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5eb5da52dd5f887f8425d7845c83a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aba86745edc8afc4ecaa5e03d91c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a73e508d1569c12df4836b0b40838465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c447c0b9f11bd3b2faf522fe65a90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a5b4564e77acfeb8983e7a7de5940467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5100c9546bf62651b56edc7b699d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc62dc0dccfe93d141698d15dc5e2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531d9c9bba68e5bd088b16952538f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ac0ac62d9e8d3d193cd095dfdfbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d979693b3ff846d2b3c5bc973e3c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf7915d7ffaea3793f9537fb4b6a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f54fa5b2577ff280b30791c02c7b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4de20684b36be652f8ba273612575d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245abd4ba9fddb15cb65cb1b271e6f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365e9acf600373230eb564bffa23db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81831a174b72d04285664bf789e5d1bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74525dc3d9d247727290868a56fa76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ffc554c5f9018c0590e147a5fbaba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e6ad375055809f0e69cc11869a48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d347c4b606d250cdb9766997254a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d775f0352a5c4c1b09900a1ab49ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0a16dd8005828944e16281ed19ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eedcb0619027e71f21b13a25eea6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1418f19e76bcda75cbfb90eb35786486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550cef410b92e26fa89be17aad9cbdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa61d3bea651a5c7bf8c805078e34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756ad89bedc227f7b91bd8f18fd8b15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f279db2aa6fbc1ca315d11b036a04a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99983f5d0281cd8e86bf417c8b028522491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82ce7acea306fea15141ebd1960bc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72afe19b45971ecfdc51178a436fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cbc912eedd8f0e1b7a0c6a7d504c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8da5cbbda8b7c52bad0ab2097b5e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c944b98367d299d3f97557314b48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2339baa7f3521f421c4a0259d77484497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b03235c405c5f61d83aa1f5fb551b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d91781e563e78c4901965d0d413c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72506162391ebe92bdedf4b0a77876500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31722c665492c1b59fda936cb97b3d21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca6420b7260f662537b0842cdfd8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c79b0ffd908b5b1b8d969ec274266503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc29767f399409da9ffee00bf57ee28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3646b857c63c2d8a96b50f8552a16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901954ee6b1c3d7640a0f87f025054d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e43426f878da88f070c7652cbbe07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88031d98577d062a4f62eb28a0bbdba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd3d1a7ad21fae39e553f036c2a31a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eacdede341b0d87c8eae939c963dce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b773fed83a8d7084f50820c8c83c03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48070b821ab40a563944c48fb07c85e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ab0e1de737f13609aa774d56c91cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b58a1261a65055c4a3e2375702662514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91238ce090b451c40d5f60287e74b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5eaa201e1b69b224ca9349cc74bc9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113aeb01f090b59d88b96d49608fe2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdfe96967b7b475174b78f09aa52e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8679db245a45fc36598485f65113e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e68b8307ad5a57524cce00526d1580520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803e9f8f85265d9db91f1cbafa5a175521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad34fd11e2f160abeb7283bce0017522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21602e4729830265a3d4ea7f6f256cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6cfb08328bf6bb515d1600932c65c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad51a1757a3636abfee39dda56285525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b382d51000d703b57a24a8fabc37a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0fb16e793fefa7027bbd28058adc9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b6e98b84c77e6989b033724aa8a45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33652259b3fb2eae8048dae461c4f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845861c6b0e8bbc46938edea7d18d59d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf1771748c96252dca1a50273eee42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc52c402098aaf60857544cbc43e24c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bb539e8995de493e47b9924035143533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917121291a14e3bee015504ce4a0d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97365836faa17aa0fba7bc4b7cb09644535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900bfc846448c06d7c184fad305e9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156b503a7a21ff7d2e997b8efb9a2e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0ae93d5f0a276e9ed28368a5c5b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86279977b4c4bbdced9a75d7681681b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e3693ec6ab36ce8476a035b0fc4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aec7dafd36f445c74acc0e588a7ee0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220701baad67269b4aadab8f07de142542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8ccae86ea053f7bff341801d0a1d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1388832cc6fb40a211a4707811e74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82877c8130ccf90de21ffdb3f2340523545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b453b6693b81d513ef092a6c466fcf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62c1888f9dd4101c103dd0a86bd15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59874067f8e94ae247ccce894fa53c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e2bd10aa49967d1d2573a473b75f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef9e8f8a5b93ec651c821aa282f66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4577a15d61273c766f74f8966a3e99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f22b12aeafd9a30634ca981213b595552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7790c4cbc81eb5bd5d529a6b8c99e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3544083625263c6bfc6dbffbb7c82c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be23c4344e6442a6db0d38af8c7d3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e32150827cf7d69876b2a1053ed27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdb0530e3aa9d41be49829a8b857b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8776634364b2006cbed0b349a975c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980a720f76a8137af4180a411cf8c22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f491c2a94ad0c481d09e7564aa3b60e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857c50b834269a3b80f7bfd9d734139561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16bc81cd1d665bd848f8be9549bce0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091b358a73ae52589516c6c9d671b6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba3b3bbcc25228ec0aa7ac57d6911c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b42c19bd5ca7384e240aa567219d47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b29c4521fbf6d7feeee42dcaa47ab6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637028d6501eae6b05a1c52651cf467567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675c80bfbd4c22c34b6e4dc8a1e0efb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a50761679405343ab3a76d55f1cdaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393458ce0ff020aebb181be91cf35a96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66861f0bd092f1adb2402000511f9ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea119e1c7335629a75501dfa095f614d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9119d2e66479d40e045035ae3ab3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999a4c21b97c455c3254fe048ec6f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4b0c87dd8c27c241027ad0c3508c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea262512b034089405c28134b06e711576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e2e067a67d6a31cb1d9e242788135577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb6a1bb0a765b68f74134d3181929578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6916c848396d4669cfbca37ce9629db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b074cec0a550d16d27fb77f32627fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea2f5824adc36c31711aa53c6c97f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4fae3c22030a30f40bc957b841aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ad6e00cf07a5679c94e8007b59582583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc435f61e6ad4e628f4786e84298b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd7150cc690ef02d0e7182c9d73114585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97228c5f83bb5f9dab9d51a21b94405586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a921915657101b2c36ec90bde28f8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e04a16cb106b0e65755a634a3099b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780d1900779d17d10b848aec1e1f445589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c38faab6488e0b8864edaa88c364590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c7dfce496ad4d882f1dd11b80e28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81ce76fb0c5ad339346dc627de0fd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cb0938d34f84f82c7b4876a9009c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e3814800d8b521e204578c67c01b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee908af267824f0b946cccb43ac2a0ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163eb9bc2edb152ad2d96a670790eb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8835008d4c0f67c98274cbeef737929597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769caa2986bb8939bc99d893ef218a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f771e6bb1fe7f0fbbafbf580c955623599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21803c2e8e70bd83b823c6c6d05561a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623f2efe23ff6527dcc76407938e3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346c90437016d6afa846da5461e6f31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae8dd7f77004d12049761845f98ef0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e747692183b14eeb65d0fe6ad0a66cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc810f2181201e55202e6cb2a35e38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450da6a64ab107dd13f2e43fe17bc7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb1f1eccbc6154f2d43c1e673e6a19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c510a0f743a130ad12759c98144d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d13bafa346b0b7fb7665c32a4b1d84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec99ef06059bf2cc60032a4c64b5b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f496a4d1f22fb18c72ffae779fb2ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1957ff0743644b9856f6876a558f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e822b612031d6961c01b7f47ec1c9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c66c7e2e74dff970c9ab80b662c6a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb2a1b3d8b420e30caef606926ea67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131b2f53a0963d85094f664dca0afd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f6342525ab8a3b18cacfc314a921617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9920f1fc9906b179d88224c9966898618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa984e74c41930b24480fceb217cdcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb0a4ea6057b95fc5c1ecb1ea291ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8268cf9c188705cb61ac6061e08f39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93405901ebb1d0313cd50aab88cb0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1743dc19f628f947289dbf872452fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0f626a3c91131c521c459879e0836624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451e84340a29fb31bfe6ffddcb466d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2b57320709e58f3eee1d267f14216626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd77abac838d6b5f80a5ceb88da7a0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeadecda8024622144e5d3d89894dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3dbff3f8d0fbaceb60daa9295ee47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7fb23b5812bfcb367771d0a0f9ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736076323f76b4873552a09412b7298631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5891f158b3ddbfe805769f5fd48a5aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37228ec068bc394bb519b92aa5358b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686fc58946bd6f6a69898b2998d36f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eacccdc7fadbc59b4605e41ee2433e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fd5b0e5517768c815ae4f4cbee658636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602ef61b5ec2c0baa01dce0bf53aae5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3898a17a15a0a2083ed00310ee14d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d7ee03a8c1bd7613537c3da6790e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea69c81ed957f4dcf50060636363fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37783faac33f8e6d614e82e5ff765eb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e55339d05be809e81dc6949dfc205642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6ea50500baeb324d39b255689714b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca16be1c66aaf8bbcb57ac9f49de2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243016092f85fe0b73e25013200c616645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e02ece7112bee9cfec27bbd20031646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2d844c84aa08b5e17082000a8d7e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69117d6d0edbb88d34e75720434c5082648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a91fe83f05164cb58d4b085197967649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a977aa3212e1e8cb2bac3f0af2b86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723269024af148371b15bd5367f53df1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc9eb2a809acc6d8d64864469e6794652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06d957f5d7265dc1d91b7edcfa547a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7b73674e572d86f047cd04fd189b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8df58dea0a3843dc19a14e71f978d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a090557afaaa8140731782171cdf0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab414b5d188f65913c0ed6fe93b943657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a7da49df089566904b45cce1e993d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14b5e6b985c433fd54d80a6aa6d254659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1b1a91e0588bcdfcf1339277f0eb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990537f347a638430de2ad260107e09e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cda34ced518a093a8030e71aad0769662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfc12418a0d4fd87df1ef6b31fce29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e83aa63e1ca0e4c8d19ea8ef6ce7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d01dcf5a113603a5aa21a33621ab0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221dd3b1182e35599c6dbca9c49151666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff8339cd834616ddf5a54347eac63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081ba64ca9b0f3c215867ccaf525b4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2090a3003d1b2ec5fac5296623df07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad3328c6f9eac22aab1ce1f45ad3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce576e8992054bf9a0ff9aa5e189f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be674ee7f367faf825c801c47cd3eb27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540586db0f9a5c3104e8ad5c48705c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e4f242842e7fa4eb4f1ad5627913a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75517028dcfc6fc3ac5648e879d94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62f78490c0d940732e394e17cb34d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c244210d62e22fab5d35a8beb0739677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ad0432fc77bce2fe66a0fe17566f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca8d7011532f8d48fa5b064e1e143679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5e5d959d27eb5e2ae2df7b65ed356680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca63e426f7adc5c0ac6d8873fc325681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45689f3bdaa0c7b45504b14339e99a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cb1ffa2f3bf2592d8dbf5cf5bca30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71cc60dc6a6cb3845ea434fc3ddad5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd04996cde401020946c73f7ebdf03d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b2a1eae023c5c126d9c60cf0665d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047b415aab238c693736df7ffbd55b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7714bedddbd4a414b267bc14ae4b824688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eafa7019a551e4dac4e6ef49997ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f2598589c108970b1f64cda38f26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88d113b18100ed9290c817dbf5cab1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffda0f7b3f037bcb191815f5aaf55df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a01d8cd09b62d13fffcf6fbc231bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11db816a5ae9151a44b7d4a39c7549694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88563f0be9b9a81b5c6d7f9814b197bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe3676bc7c72657b6a39e75fccea55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c076378bfba8fc0bd94a3957419e5cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887714665b8aaee5c2eedbfc3cd288a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f73a6d38a48a2f3f88c4a1f4e8b184699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902022d298221aa15ec573899353178700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635bcfe42b5df7fdee1384e46b57ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d100245eb4f59fde640138516d0af26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2365d2832db662065ee05cbe863d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3deb67a94cd58f437557adcca264704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb277a015865adafed425529ed564705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37373966ca933e54ccc83aacef6d596706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e34c3a212635f581fe4d94e6d155a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96441e3f9feddedddf93e540402a90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca711a1090c3da9610a6e031afeb6d56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf7fcab8c3688c16d2aebceac0bf27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff824614d3d0c38d1505387b53d0a11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e5057cf54e97857b0de71d2a0099712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f54ceba91dccffca67eebd02b8eed7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92b3466eced4507691989a63a1fbbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c350e21d8d872a440431592c82e13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e418419ead1ab880482e35abe5909716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd9ccada6ea5cb694283393a702fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69085eae976867560395539c4821d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b7ddc818362ce8551157f9aae837719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a2c93d56aa992cb7a4c436149e527720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64866fcf9bc75a783fe5ae164a148c95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3b2ac4dea489d8da160ce92c1b86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51de413217bf6781e6426058b2f7a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a08db7b4ba1bac8204e1ea1b36e53b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16068f43018a78a363c39db24521d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481806485d0d643d3c6e67f91c2c7a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7ed1421c6b4e4ec5ce412f884cb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2a0d77963b984cbfda599faf83e63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd78ee86d8cfa53385e7e49afb149c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301c7c6695d9fe4c0c313aedca3c8f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee84aa5de8406474f98e4405430becd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e39b0ec4d52daa405c3aaad93149eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee99001a93d73d4b45ce9e8a80d7853733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7321a9af21eddfa15b01e9c2014a317734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01d226b03bb5553767d211efb37ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a8923c21774f99b004950c5a46068736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3d0020b292b67e54845f694aaa8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f9a77aa167da5f5742b40126cf70a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f47a76f866fa823348ff63f48c9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1f9481587fa3be1d7ec22f2189ae1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b03a2c32a771248331aae74369191e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c31b761cd3bad9dca940f6e75bf297742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9d4dfb6c0b6aba0dc82d0427ecb62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38df1b399d1e59d02bfbc57b19969c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650b1bbf45974c663a27f8ecd8d6f6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c532b5cdfd72cc977ceccd50628ff60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0adb5eb4553aafafe41b2d309978747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ab6e59845403c98a3a568396aaab4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256924ee80289ac17fb658e96e7d151d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebef50b5ba4a21280e2bc37961ea26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bf36e1065de79b7f5efc37a30510e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa01bc61c509978decd2fbb0d7bb00a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce842d2a571e8246002d952cb62994753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d9e99aac38522f9b5e96255d832c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eae1c4f3c02166a363107886d14d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce68128e03834c5cce4bbce4561ef0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a83d031fe789493da8d1f4de4f8147757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42eddebfc221ec76259c2cbe2a9449758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe7f88b3b939701125de1319edcdc1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5527aab3f23839e43a33a0286d3d1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385733d64f9b900eeb1b156795c52b602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a94ff00eaf34d2275a9c838e7d9aea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4feaa8ef45929d5108e4af018eefa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d4d3bbbc3c7e7caba943a265468b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a790f17fbac2b00f49f7ea68f5ef2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b0ac86d309fe2711a12b44a67fb537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda89f755dedc263bb952f639ca59c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7738d9a9df6b2a64dbb9157cdded4ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621bb455ff5a685f26a0a9fce4b0b6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5089971355fb145462244e4eb9a3e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbc18139375876884c1ba21ccbcfcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4717052800616a5e5127c866240b60613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27407b8609d2fe79c100578b5a7e0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d363215af1b5c07b5cbd59126489e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb749af6b7cbff84c79a5d816d627aeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6b36a8f8b08c058563bb972e830a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55988f888831ebe4bbb47289f5daff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de442ee45c060aef22ff7713c28a597f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48fc0525e273c27b9f1f0fb332f8b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72495787f7f3747257dbb6feabddf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4ad39cb99daf1b800770c221207cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5458d05b8863da1a36d732fc9afe123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78eaa2193306a11166ae92cff291e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73b18194a93dbf77c10a2d2cceaeb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efa7a463dd8e6e696ad3074942818d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bff02005bb893ef8deb1d08a2453c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d54cf3914b070c54853d6c48e097d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ee5b2e570e85f39a4253acd60ccc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60d3f6eaf37776d05b2702d754a77b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d876c360d1ef6cb94df020ffd6efb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c24375f5b988530894135c177a01b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a333d73d88b65662959f5725bb8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41f81f97ced016772d444b041a035d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6fab6f19851de02dda76e1357f4c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cae06ec4d1375967c3f9dbb681a00536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9731d39cae6e6bbeb8747d23f00e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b0f84217c4830205ec2dfaa9d64a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84431ed1111656f71bd0aa7518deb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c27317348158f942bb036ca92714c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112529cf373e23d95ae2091a68982ae541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e81b06ee5d6e62a17b34f5341b0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e349e094ac52223e6126c1d8f6c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1fed616c85c68e640bc581472748744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b5ccc2e52a2bc20ca8f55e7d294e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc39961734438b0799929323262062746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862c29b570e2e8f0d91a7a042e3e5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b48ae95f91e9eba92a7a5dcec9f7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39477072608998cdd0740c6f35c943549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605f9800dec3e4b0233d46ddb0194c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fb6cceb766532e918c13ad7174f2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a489c13e30678a1e4c0356087539bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693814e2a6fa130c3881263eeb61b9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183498c669629bd50c299150533363c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33710022c3184eb5e403008bd41f3ae755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e891d86c661dd2cfbf8b7c4c9a2e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab73cc5e47aeea14b47ad4b34f5f5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7850bea032675ab96564e3c58f06158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb946b0abf55cb490827b5b6775ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb6fb94dc39a222bf5e1f2a2cb87b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f80818a867323bd001de98c12c23e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e95d8a4e1ed49c5a791775501e5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f08bfda42ad3f2150fd1f6c13862363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad7a31f5896f29b7c65d584375c0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333790aafcd9edec71fbbe1e369e6fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18124ccbfcaecd82a6ae2ae6801e8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa134e4c4a97c5c097f0192ee9df774a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f11ca640132e3c3f833517dd0da8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208be950278d7093bb4e942436ebea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031067481b8d1bdc3550dfecfa326bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322059f14d8b60049cf4099e09c91de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074487b57f846903afc16ef691c0f8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab415ee100e03336e439a09d33ba3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4061bb868762d27cdb1284f2592da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713d0e107d2c63aed9221cc647fd9df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd871ceb18359f029c896f20c4d5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bba7493d52a5c30ebcc2d6f25984f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d8c2d93888e5d6b5ef5781c8d2b0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece0787d71d277cb30122ed341d228f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9bfb11df5de7111e7841de454afb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409086602f68557184d13f8494c01c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97005664d64f9c01f8e3fdafda5ebe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff014fb2d0920be96d8a025fff65b54d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411551741ecf1bf2453ce133d622ffd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3548d2ced659138c33181f06f57265385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb48da8f40b6cd5d3c1c0b2cff1d7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36631668085f685dff4463b777053a4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaae31ae7b1556e6c71b57db99f896a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47fd2620ccdd30f64398ea11e78eff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac24b083966586b291325a34db1c8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28130c23d4d994d0ca1360aa8cb23b4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ab3405ecbb5afc4eb812058eb112892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ae31ed6d0e145942cdba1fec1c8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482aeced0d8a4a3893b233ec100d54994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77018b1e42c13cdd74c33c084eb64b4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780fbae76a54a92b325954bbbaaccc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb2ea5fa3484e6240fa5742abddcb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf98b84b74db532656947304d2c661e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ac66319ab98a8b53805df5591445e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d5866308fd5812b9b7d813d150af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10618ca5746477002cced7ac8d6880c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc86658efc7e4d392037789d546c1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a4a7015c460624472f6a54863bc6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2c8df27d2a2fb03ca4adb156ba8e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdcf60c8a12ce7a0c0d10130f2916d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b293b5241455f6badbecc0a58a61915106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40bf54629d4c7a10074684fc8d03e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49feab80f64114945e7a073ad183db3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301058b02b2fb6cdb059182b1f0bc90f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ced4fa99618cc8a37709e768c030a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574649cf5d6c3c6d08712c6939279d6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1794f4bf3a9ec790286a23b5c97e724112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4959284320734d9ddff3f6ba5accfb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bbc8000602c1753e6286c06b3b207114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db271d6f76e48ee3cf221373b2626298115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db959f4216115429e938ab228ab4aea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a56a7dfd79f5319501feed5a39dff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139863e6d6a834a27e92d4eec0cde2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411d2342dafe890a3fa37f988951ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2cdfad4ce861f4674bbfdda1ad37c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76b7686d6818646374d93e6d084682121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae6d2fd5e6b600594576676fc5bd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d8cabffaf5c9812f01a7e15651b67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b601dede5a5a4b3df099563f086a808124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3f625f522da04b85b71d08866f248125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1915bfef6833b130e1789e6dd7d6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483640fecd9da5993259306586c64c29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17373b21655e146be53aae3796d6cd2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281605fe8814b9c1f5efb136b0af733f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d27454b878547cb3b00772cc9c61b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83182284614c2abe2c18ebe513b7728f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475f31f08620a89d3af95d271c8ffc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281676367b0a2f7e34ebd3f7a96fd197133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59410aab9e3a4cb728cb66c7c4afaaff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0b6fe317643c12dfe0565810d6aac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11a3d7d128dbd8965908baf2c21344136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0d5b306c6700b138f9b66fbb7acb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a8b02190aec431c9ebdb99cfce3d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec76974d5c3a3a0029b6de996d473139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e932c3fef2f40718ae55ed964eba1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c7b048a15ee51c4be0173397c485141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96fd9e44411b150461f51063a6afa2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db596132cb2255d91f6c393aa13d3e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946f18e7553e178740a4b71c86fa01b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092698c0df0598752726fc331176d1ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b32abec42adb0122f544a41b23a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e567277fcecc3dde8b21de931d5bbd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380bb5b1727108ba46663eb9d677e6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ccb2b2e7de54e38422e91e4b52ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a2fd313d9307bca8ee1b9d1ae6c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82840e310af9c16eaa5d0208078cd393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef96581cbe072820bc99b7cad1d4b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171880ee64228d1e48f7e217c806da6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de541bfbbba6a8dd2c2c5a644f5d34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddc21aa9471ab66075eb2307c167bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52894f5895656c6da14d856c27c0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad7aad46160a184eba5e7ecfcca5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c38fa58f899e1cea25c6a674ed5a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae6eadf0e8d5b419efdd400b7238c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee92d613089dd5822e638d3456576160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d39eb6b07dd8652a8aeff653b5a368161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cfc485c288fc1e88138cfeadc2ac0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e38d5836376d65f5281ca418f1bc1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f4772f22ffa36389074646cf1ac4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b509689903bbd5e86864461e8c675a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f461332f2f70a958cbb6b0712335ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1ce596d786b3d24def1caea10ad5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd912cb3472109e262f1b2f102090f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643769d1d87850c08526b070d06fd15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8a716e08548dc5db6be84a5e81a30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9504c80b76d153e444222f1e5afa58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204e71700d7fc1876c16eb909ee1ea9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9af5f228cbbd8aab9c609ca3e7e09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5961ae835a5973c61fd9fc8691f0a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03eadcf6d742dabbf96e793cf1b7c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00732715e3d168d594dc5b0c22b3fc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae33759001742fc598f03d1fad588d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52187a505aef53eb3534908f46e641b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f35a345443c8260e65f3fd3cddb69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65666362725ddfab8e5096f499e219180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8c14201330e581c24f5225f005cf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2dce24d13c833d8539dc82d7bb60e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6f2f771e974036a1c4972dd9fc3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae30f052091e0b742918168368545184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34597c6113b327e21010cd02e5c62a6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fcd9afb172f28b638693bcb69fcb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100637f9465491f2e1f2acb343a0f143187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13c01ce458776c7ec197c8a1787604188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5310a11df2304b31c35ac3e2c8c648f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c96e3d7fb3c25a18b0ea6a6d6f38ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4765f4372a8bcd5d937ed1dbcff34e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025154fe4267d11f8a423dea73aaabce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712e38af3210d3a63633930911bb53f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b7156d220e514c6742c6c018e8178194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aa8050621ecbbeb7d7fcd6cbce6fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0dff71692d64cb94aac6a530d9892196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8f8cfd066108ede651a2e2fec06c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13322489a81e78d0d91e4c503594bd88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e2dc8a2a62d42bdda853fed00477199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb701d5e255ff9665413ed118d5147200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15628297938d7dd7f480fb7c9bf54ad5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9f7a88564e9bfd3cd25e0ec3df757202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa08e935eeec61cd366cd9f8ae956203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0003d9403634345e8a385e5b14f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9295901a85a4580b6d5ac52b306e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00628fd2ad633a7841dd24d526e03d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275012a3f42c8e61a07afbf8224e6a6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0498e856e2dd21973195f053bc2ea16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b74e981ad59b80ee649b11c62769ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db24bd28ba451c5d6a8fece895b2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4a460d63721a9198a893b5a2fff60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966065d33116e3e966898ebbe3b9c6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80736c6381314d5fd47e4854c5ca2b7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5752de09a8ff470691771228cbb6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf7aeedb3221cd276757917ed9ccc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba630346ea01aae7e9511c4d767ea3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f8c7187096ee625bc6134e36ae13f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3686e77641499b7be15ef09bf3ee1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3042e2564bcd42d370d6098c107a221219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ca52aa775f182c1516ad2fde60e3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd1dc86f3298c2d97287ce2c5dd1ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec5e9c04026a6117a7c214a2a9c0f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5d7da7cf76a2b939ac37bf4cdb87b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce258cb88af5e51c02a540effa4ff60e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb844bccf360380e7deff1a30ee3f75b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec373f0294459106a76df34d1c5a56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef018390b2872a5b7b18155afdc0b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2017a8a38fa876552d9807295046a1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69135b349b48370831fee7b1808beb4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc9bcdc462051728921d6ed318535230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3360eb504fc93156586652268a5c89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1b54473f77955133ad49047e0db2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d78c24b28f88e0afe9f91cc2c37d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b72bfb664f53457e663af013e62c52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233a8aca0f3ec6053dc77d598c95472235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b686f76efd6a142c109788434bb9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8373b058dffe260252746765d9123237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d18c1d14c0c4291c9f15cfd32f2cae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626f9c9b0bd14d7313eedf8275ff4f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878af79cd1f6ef3c95af6965226cac08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67787cc22826f18bb5d1b7499c6e76aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920b8d4a2140715b1addc89012ddb93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a34cfa50d4e51c7871bb131698e924243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215f98b815947a48cb4cf337e1494be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e14a87ce69e65a94134c1b062b9a10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f2a62604cfe7b20fc948b9734b31a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f7c25884ad89086bc45f37fb280a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e9e14f91c2c44eceb36cabe2b7f24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ba970ef7f2c9693956b2ad5e30cca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53ab84a5bea096bcbfec411176cbc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e00e7e083fe7cabc3feb355da43d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f484cb71f1bed193467d062cadefcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db83514a007af7468bc7d2eebceede253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ed008e6a45a6eaae083e9dbdab74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ba5a9125207a560d79089e5652446255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfba432f236abb0bb5e68cc91f715b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4231e00b703bad065c116678c457257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ebd271ea1d4c78074df3ebed912a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15c728d40f979eaa8732a38e93dde1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b65f38c903bbd2e0203c489b048360260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe83858c9543c87fe6da05cdf089cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649412697fb91f21ba21f90c7203383f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e98f8b2778e2577974f40d3c92c242263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d53f21912d86165c19d654060a14c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799465399f69ccca453e137aec45ada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adba6dba66fbdbbce884ef199f378c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc502da827b38d3c27ded9a40e1734267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5e70947d44d68606ce041abf9eab5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d31f0c38372a93ebb005d0b7ffc21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dddb03aa517ff3382056978af877dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6ccaff151bf26e8d8392db05a9b89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da9f95d78bb46b1d2681c17564755272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aaa2e1f954fb26de1029fca96032f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a3fe154f5c2e77b1c95de55ffa5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e75e7d0be2baeda00dd8e4b7c889b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2856a7db603f7dc98c0bd5aa3626fd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11193b6a373176f43b9442d5f5c4f86e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25ef042d210a821b884718b9c00c7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd09e00c19869b4808155fb453b724279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d453157376c5b190abe04b7c77fa2ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03447af38839aee6fa42b14b75f82c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25937e305104f99429831b48cbee758f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9333fb2724cadf1c490d95c3d03a76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd81e3f1e3e6aa5dca1eab3b86658284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cd92eea303af23fd0f7d69f947f8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd20a7547cb6b5c135cf33c4971ae83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76158f2ba8db46994e7a6433ec0ad6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d028dfd33dfe07050b9fbe63d275790288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0b94e9b31db316253ccfb21af2e6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1efb6938f58218c2da9e00c5b1e356290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d368a147d749045ce8daec507739291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9fcd9944b59f0f478ceeed183aa89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d52fefff3c63da63240af61099e98a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c058ba73db790544a920a4e90661445294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbff205abd0f1146317ae999f3b881295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388f864cfcf911bab81e9566e85770f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c16bca97f976709aa57e6b30940fa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287c6d4849773cb5ca1c180c1144932298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15425e7d2252ab05706225efd0e1e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1d270a633de7ebef5e19d29989955300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5086fb3816dd9dee641feccb0bae56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71bf91b860e96156a303e8dd597805302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacc54024a597dc2c5a6ff1d8603ac1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98e7b5ee0aff57babb134bdcbbf28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37871994a05179b84d26ca816dd1dd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47323c6bb78dc54ebb82e55a393f7a9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a73c115da8257c1b1eff00c8d4125307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b60860ceef0a0c0721292d3cb29bbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1a58be94c44d49e5084bf9e7b6afc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1177b85ee722753ad87d07c6025ca0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa3455c68c047a3b1b05a6c97c361311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e67c413cb030ff7e41ecb79cad3b5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461040d30d11ca70466ccc670a24418313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f33b7494a4eb005bf2918ddd3ee5ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb41c6ef6da3045884577286fb44c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82043c91e80f4400f65c9b9b48a53116316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57783394799d41f0a4f41ce78fa635317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be906244bc374c41cdeb36e9202ca9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c26466de3fef90b80aa69defd4cbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905187c2ea06b28c1caf4d1b2bc18e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423fa33a671937950b37e829f9020a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e13a5ef37d7a3d87e9d5f9cf966b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29881b70eaa5437a8bf0a7eb45bd739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27ff8f39c8550ed0793f09cd0b3e9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1ed38a02aeacc3c4bf0adb5f5b504325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b99a1e03ba9686a54a4c3f13ef22d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ebb99ad6c690bc514b88315f7d966327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8445d7c07fb858797aa0d064386b93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5118fdb1417f514f44fda5b5a7b2e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc6cec360e16a2b1444c473dd55fc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937711321998b054c527b82f37e873f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3dd11b6a2a3cc04a526ed7c6d6f2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18313e194bcf6830cf4598aa7717d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c3547ae2b628b977a11f0aedd974334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cabebc153966d425e33ea66568d27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9960d6f4b0deda89ae3f6fce4c1f019336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4ad6f2d7e7686fcd7625439d44e2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bd93eea9410240af54a29352d077d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c60b7fbf64e5d95d42066be1aa2e50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6069dea221bc81d0153fd304d6627340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac6d27794775199330f89f87af4aeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2354a136da9f1c45f32d6d751ebc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e782e33811c17acc6ced9a6a8c8070343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a49766affec412f4d496da30cfc5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8853b0c6777227cace2f1e96c884a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ea3dd761b13507a3c3eee217f13cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772d94ed4f0ea96b097c528d2c7e33b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73899701db467e90895f8bbc804d9dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d511bf3105246b720c840d6e859ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25d4315afeba96561ff52a3afcf1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f632e85f6c8bd67f8f7698f8f9f0f86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e3913c36253ae7ab3f60942c1b4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5264075af7d7196d3b273fcb82a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f090cc49e43a9f170219543cc8a581354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad160bd6dc3249aa1b43a0e5a6b8cd3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73649e825f0cd2c76343397233cabf60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c344dc9b4547275cf4c7f077757d9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19cabadd3f9b19b2b42d514dce0264358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380495f7cdd93c662e01aa5d34d72e70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a9890a0131055f35b39eec6f58544360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ece1a80bf081189734175f392b7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960ae332c4f2400244c45790fa1df8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a7fd66a0226cdf08eeb099347e288363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bab09569d1fbde9a6e003f959bb0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb495074d7d0d9c687761fc8bee728365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a354858093068da6d50f6373b22a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143525ea16a7177559b13074cd2555a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab16cb340a3fce4cbe91ef0229b7d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e35d20d5e7a403a44c61f0a2f3a8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93189b7d35965b19749871feaa2bc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6ab72eb398106ca85079f88ee89f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea8058cea53684daddab33cd76fcd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706872f21ea478cfd9eaefc6045bab03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80533dc3f7cfbf4f26634c8113514a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eaf4461851abaf40a98a1b1f74f48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39625761f62a52e9c29c0a4ce024f99f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b6e81a7b6e0f2539414449e6352d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c83150f34278f1023fad6c9af6e0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a85ca7037aad1163889fc6bab7e2ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ca8bca11c7b8dcd71826d50d0245380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ccc49ee825ded7f28f5c9cef8fdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c75edc91b3d1b7fa893e6fb527c23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12386c7a1377bdb12e8c856a58587490383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde65bf703cf3b9ea2376ebc14a9f467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb5f99a3c1da25726f70d5c62c0447385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c31a76358ddd4055c8532ec8277396386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61da2ee2eb882c4e5bdcfac8edeffe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a39c0e62f48a8214ec8a017b8c5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6c83ececbd861125a8f4d3826f29e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eb0e91492e85f8cb3a7886ffb7a55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea800b0377424f0d42e86d1db326125391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6225998fc3c7bcf8696d448090333392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba2943812d24b9ca534e86d9a567b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d0db0d9a8e6f6449760388968d57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc368ff56e72bd74f6ad9957b514346395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b6ac3ee8ed5fb0ca9de5052ddac2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450cf9ab4bf791239b2f737e58ca2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec700b709078217b046e10e679ce63e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668162a52621aca25b4b4c194f5c991399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed841cb1f4a20be658794307df2a1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eea0d4610b201795559a952750024b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecae29336009704aa925b306bee662402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309be40bffe2ec68f2238352666f41d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073ab0c4e1b6488012a8093db110974404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa8405421ae0b15ac289677023ed41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107bde055dd8d524d654bb7a3bf91ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92320f91c287821930c56d5f77d7207407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b9bb407520a28e6de86bb96deaba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5758c1ef83cde723973aba53ea4583b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23497e8200dc79c7c949d3269feb5bd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d95d94434521bbb1dd2513ac0be9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e8a339621d56dd6d0048988200369412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d701f1cb79e7fa79415d8a6d6a0f2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d92beb3ca2c3f5402a1a97fa30161414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e705b92e1e1bded035691bd48663e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b094bc58fd7561f538d9ca6d80fad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a8aaa47e07fbc14daa60962579a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7b8a947159bf30cfe6a58201679df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a828cde663de6e5e835e19593b25e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c90d557f3b21f2b737740a65eca2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358376354034e83935c0bfc7dd3a9aea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05847cec2e8886d7cf7205c34c98af4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37471c0def26cdd54c167f6c69d3693c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4229164e9ba51f1b2c2360e1f0ab8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e61c3740300e3797756a7fe4d496425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2b230a5ec2e37a7510629b024e19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b3fef1dfe6d334e5c1c356f7e54a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f034ddacaeff00fd6c05ab61557fcbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618ef6a40e8a086f34b8eb29b9d3aed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147318ead92d726652ee067c9ba63017430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89135c1809894d6888ad0683a2ed228e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa34cb6705d2b81908004ada1d5ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5d26f63df284da5c9debe9ca37fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656bdb6ecd5c5e5acc4f03617810f45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574f94bb8110807f77c5c871bdcc84f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7888fcd59b8f54e81c12cc0676bde60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b05006995802d02325ea2738bc7933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdbcafd8f75f39d9520bef3e32d2b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35917724544e6a86d75b5c5813879439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd8098594f61680017ec35cad951e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ab992b78bf00bc304313eb06ecc75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca045c7d4347eb9d047b29cb962fe0f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b9d1f8a1d6bd7a6c2cec325542f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397cc404c0dabc9dce5635430c2d39c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e17062b44c882507ce6cfdd40e701a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fbf3aee9217816a781c84c4950a80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c4497a9e855a6ebad93058b15bf13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94c77b306df6bfdf664c1ab4d5dae7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd5084ed45f8e56f439dcd18902775449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5524cc79074de5953b884b28772ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6808b2ee680ef006eb27729d0bf2d01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c76fde4903c249b0209a4c2bae708452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a163c0f7db3d0a2e9d7cc238e705b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba6b31cf0487f72039b5237a72095454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c819cec17e651cbf9d3124d1db3a2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f3dae88702c431d77c30808229ee6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f0f322d681b728a56968ebe9e6d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1163ce27aeeaa3b37675f4afc64bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458981571d854c41d6488768e9ed2cb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7f8b16843a780208685e3aaa8d1f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990de91f27f1a2584baac8bff85662b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c347106b985844cacd0d1c23b08c56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b68ebecbedd09ffe514448a908e67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b577dba4277ce308b03aa07fa0905464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2879c62ba3df4b02f72085557006c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f42943491629cfab764d322762d5f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243c0f895aad7d15f618e0aea08fa31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e91f17e0b1bd51e57e2362c2ea814468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b0105f8805c8f73822c1d9ffb9765469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195ad11838a3679cac4cbf0c5349368470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d52bea2ff5b4c8f1519a883088df7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c53bf0b26984324e7e8871fcc79951472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fa43c546ad20cb97a9918074e7ecb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9cde828f35fcc76a4be87b23d29a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572f8749e567c983c09d708f28f6e4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0ad3801b78ef2ca25bf6dcb4f833c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78e9503e296b41d6a98d6fce5210ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eae78e1ccb4fce5b488a867d859684478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016703ea1459826b7d86d4d042bc8e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2d87d184dc0976e2f3f2bbe951da4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a165ad1dd0e4ae6d1bab617dfe10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdf1503f86a14cdf7e0d971079e9e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042e85e7c816f165a933878ef227263483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32304cbc6b4731202edc39ffe153b9f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869123989f4f7fa3d48ead863698f811485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d029b2a4421bc6daff69eaeace30b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0e2431e76deceea8d9be175955944487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2e4c460fe37eb0a207be13db159fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce906c9766d6a453d0f4ef03aa59ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e4a0d99a46409e03ed7652277f6ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa7adb2e96185df1155af5c1d6297491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544df751a6347497a378a3db04a22430492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517805bf5faaf3e8c9db61f3ab63dca6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f669098a11f0c820870384e0d076f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ca36b63dd44b59f1ae2c91db23c21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af43b6572de24e691a6e1014377e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17212e47fb9f72becffd492a674dc27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238d0797a16694ac1825e40b0cd124d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab706ef5932211a86d5e812db9c8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ee51ebd8d6090aea52942b486c5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fff170259f8e6633a4a3d4c6e2d30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2835eb9bc53d34cdd92fe04eee057e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2286ae3d6fa8db179fa4d7c165af2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7afb370e9a8a7d0c6346df9c76555504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e1d3ab23011b3ec1860d9a42aa8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c598b5bf4a8e03f61239ecba3afb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b8e6077092d66f4e141921f888212507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a565e98cef013a3b32bc76caa588508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d1bf1715495abf65742c85da199f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c390ff42e7d3149b18c340cf16be6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172aaf96d93dd5cee3536ec7612f50f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4563011abbdcdeba8605593dec6edfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085716ffa08869e917748868669d5f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c0eb4ad16410b10c42e257de889d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb34d15ca6ec8fc57db2941c1cb049515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b83f1a7af42c48614accd9a16d35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e223dd2c13dc5ffd838ad09086d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c454ad5f5587d02f280b1588788401518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125748f51ebf9067475df68b3fa0e628519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ab50480fd873fcd8189582173beef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a64eadc6fb3fa8444533c25978fd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d7ee77a29f243b462dc6daa7e4c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e759aadc051f50b92cae8a4454ea4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375577fa340832258d7aa596e834ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee286aeaf2664746949a816c291d127525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0372228ebec3d03d63dbd6031635fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02267bacb52541a50bc8cd4662cd1772527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b71f0cb202e5484bc4fa28507be9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2280f0a8566a255c2666dc50ad1787f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0b9bcdd82d2a9c15be3cba43a4eff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e670a4a1dd4cd2dec826d3d516058a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323c5d2f7f69c91d58869d491ae1e51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07153ff92bc8fc9c9cc9179e78d513533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861d03f42534c422218751f9d4bd135534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511841b90db184f21907fae86ab9c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c63ba8ce178a60d0141efb8715959536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7d9d991230cc8e764e3f26be87027537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255a7c2bae15b0a59781ce919b3c93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b64fb00abf51de0efbc26e7bb679c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126a399a708c499e249c3b7bb86334b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39bd23e4839d867106f04fbcb0477c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c7aac735a7bfdc1caeaa6ce651f4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922be1c39c858ee31c17b27f06efff5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841ee664ad69bc7a44b5cfb74adc3ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348047a3f3d882051f0c42eda453b865545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca1b59dbf36d2d9007aa5c4353209f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ab02b540fd266dd7d921072b7efd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c6a77c6878ff966e35516c8f4620548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f0d74330a681b80748bf4fb01822f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e687fa74d0e893afc2a0b65ed1709ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd44cf8fd4bbb6265899fd05abbe0a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f7e72ae641258b04078096d8086e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b20d94f184999313fabf7910bc1cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e807600acdbd91b2a9de56f6ac1f80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23200a2564626973e7ab9f06337e593555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb1e1b663eb90029a398943933ce13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef78347ae95a995361963086b46346557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eea152c05ea3db5278a61221dce02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0cb72dca6aadf08eef5fe160c8423559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501b8b3c13de3a002d65af29d07dbc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac9daca45fe06b431b4daec13a612c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac159365b4b692939b4f7c32d84f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d97b2f01c10474a7c9ac2e78a2cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45831ed18d2b8a1b04b30d67ec2aebd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318d50dd70a304cf7b42f35532744fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab147ae6e089b8075370b22b0b8bb67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ba6d6ef63d4a4794c84d20ba2106b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b12ac416789ef51635a5aa6fd7217568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd541da345c2c327ad9187f6394113569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec2cc1bfe55dd9ad41f40beab10641570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af7de2eebf0c4f97cfff3812ec7112571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62c50bc32763f30fed97e90bce94c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ffef3be6e694983592abb47dd03fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af759b1627c9375b00cb19641e1667b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b1e3a665190e21e104c8d1b784201575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f6dcf444decb83b18c7dc920c55cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852cab9abc133591da0f3d7125f14c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347aa73ede33d5e0535f4dd591e4534578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d3702fcf07627cffec481d0a0d1c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5bbbf8306d98b16da4a6a04b449ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b709255d54e3439857dccd49a193c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f04dd7418acb38f275c6c2f9b43d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcaef5bcfa6ed6178823e89e074697583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1e62e81ffecf846fada197ddc6ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e16ac767bd751921bd0cc410b1a2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca98f3cf3cb8d2f1bb48982f2803b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c4a2878abdb092de623cb754b4623587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146064478d764b2e4ecd3e91fb47527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b8c80c444e9630c42c482a037d4af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19d84594a21b2687c370981d69623e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a713d2ca76ace5dcce158473916ea8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2c7daa8854d10b81edc46248772d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb458616e70a21364f79e75eb5005323593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72d0ba82ab1c945767a397d8809f39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e352001be8dddc2a15dcb307a9ec79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd14fe4bf548ee2cb6eddaef5712b78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb291cba47a36ade9ee01f6851d3bd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c110900ebb436d30bca8e56ff916598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09582d32d06abb87bf7de58f5ace4735599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565382e29fecf0fb1b3e52b07e2ae9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a2c52377d136b43d4814847d081a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3231ebca667329e30bbc13bb3c91a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617da72f884284bee431dfb0d866739603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f07bc49a0e71dddc628e73775974604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292574710ff1785b131e85023fa0884605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa530dee17b283e93f542770903043f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85771a77d018f359a7a26d0f62bda760607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6e0f8173ca3221d4adae80077d543608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e8d2fe8b38463bedfa35062c51bd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8749833d06793d6a593ccb2c8137b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dd07223812f393c7bf6af7b38ab05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eaf410db61a479d14dc16aec442b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c67a3ffd4def6f67c9941659d8ab0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b5f8d7821d0a277003c20fbc71d9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f04aa5ec998af38e857f23a4b4ddf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9d8a1f9f59cf875bf5589eaa7a0d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e882a64b31837731309f67df603d6a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7e86c6127a8985374ab2cd401d427618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e156a584f991ef70c00bf08f7aefe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e649cd04b359cbef66c6e9299afae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cec1d4625464477d2e8d197d25732621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9acfd38f62b083bae691cfbf1a89d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c4f34648c058f5c2564e03344f7d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033911f2369f9ede13f793b6b52612624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f821634c1472e2cb4cb0f11fbb5dd29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6bf0b51885a06a5ff1c41c8d88901626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05d8c8875aacfb3589b8d0f23f910627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e08e7258bcd8ef8039f6dcc86e6b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a52f183dd4c3448a642fb608311d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def822720426316ecda9b547123244c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4132e9c8ad54101e3e281b852e3865631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297113a8d18313335fff21381658e767632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1702f037301a05871cbffb7b6e2298633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc910bba3b0d5d2ea676c4f2bb31f6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee556bc51da53f0446b63d3c653d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea885f68417d40942ea3637b68d588636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c764720be65a130f49a29600fe4f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa9a38777cd014d29db1a5a4cfe359638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dcdff8a595f8599d86bcf70dd539b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e45a7d7d21a9848cbe5376d97baac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e57607427b1d59d18d2438f75432a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa3618f577cf77bbbcd78db58995b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00ab5803dc51a8a78671047aee5022643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d2e664fe325c2aaee532896e41d68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef157150c73bef59a6501de745ef7daf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac265f802ba1afaef8b903d7a62aa5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe78f791b6b5a48fdde9d4260085f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f07499b9bfba8dc99c6e8cf1be315648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e543659b31ba76bdd371c5ba763b60d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092293ed9927d52350834c5283ceb90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa9e3bd6267c8b8a5fb73b4ba6735c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaa63c804e2c975e9ffa08ca2f3a8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e7b1b081e6899312c589b5c2f9740653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c0a81471097a90d1d375d0710857654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317300e6b5baae94342b4f57bc7e548655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3653c673bef0de20b18c9eeb0f440b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef13737e6decd7515b2fbeb96c0b75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca877184fe2c39ff0cd06c2bf5769c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb515c2ec219968c4260fcb1ee111a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba5d0fb53ca3a1c2dece746596ee18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ccd3fcbfd5bcb80d15e4db3210622661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6432b79a858207cf9b571adc11aa3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e147706cab1102b76d53047df0eda5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e40a727d9c86b4aeb5dd00bc14283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cecf2c6e04f2355305152a8c7c646665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efeed7c95e4f56e6f09a3a2a79263a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ab812cfd093d195cf38ba57690325667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a2c326aff508dca865ff0b79f677668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee881dc77d0c068ebfedf2570a69bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453e008b83879a2fe6fe55ec810474670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b1e5e63ff3d407b6a596f36f412dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d43b5a76e80937d7075bedda884f5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa409750622ae7905c1abf870cb352673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080530eb2d213f0e78382e5c240b2903674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca7264b02af465123bcb9303b7f5b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883304698b1f1e66ca44360cfab3716676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20574b0c833b6e19f773776a9bf95be4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ec88a485a875afa89bd871df4405678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844e5fe948a977001a9a38e4faebcfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fa77a88dabd6de5a8f770355be87d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd652cabc1a4e0e61923ef512871978681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55667f3423553fe95c1128182de8ab01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f18d986a2087f2808ff1edefc2833683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8b2bf5f0139cef41b436abc74832684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60161f7421517a1b9d4b2f96d88217c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7db7894f418f2677cfd5baaab8714686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f0e469c2f907a2105be43ebf8080687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb958bc30fc6694e22fa82c9ca7c61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7632273ae1dad4bc0c4c5e6527d11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d67fdfa89b7ec0bc5054a398c4e7ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dd3c2552bb63fc2692276f91995e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2027f4d3c833a434ab8882119691692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea2a537306f5a0850bd2191e204326693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a47a67829a941c91e1c0a5310f30c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fc2f0673b3cbc3d22322a90eee96e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9bfd2a7077f562d35cafdae31f207696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41e515c0d679733deba6994582052697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637e61574f013f1ab3579daecd25914698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcbd82e86e2842198df767c8da8744699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aa882843f33570e99a7b62954d062700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f090d6f6effaffec78f805a9aaac2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec7f0824aa61da7d85bf1a4f9ddefc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154797264cf916dd6587eba7f5214c73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985088f51b353644573042d414f338704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dca9e3c03be42cf576f46a544b635e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b8325c50b143bc01b48fd65ef310a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc1dfa53043d5f614518ed913f9005707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06dc465f6b94f4fb191f847e81e89b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4ef490e6948ab7ba5b4ef5ed0bf8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da11c8644e88f4bf9128ddf688460af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d32e8e12b7faecd724deeb594c2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93b07fa5c9f5b205253dc91f0bcd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa8b36f48bc5fdee0605968efab23d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810efec7d9bbe24bc86a8cc5c10aa0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e26bacd3ea957af2cc89c91fbf888a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f8398c851f7a09bf71f76fc3d05d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2c305d1dd897b071bdb4d0512026e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f74dd198797a8685907ccf6f7418718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315503450cc04459a08766b34d2e0828719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cb8ba93ee6d512ca19270ff20926b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724a0f9bc39c56012f605fb17779af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cf305ed943e4fc0cad4a6c2c49f14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912534bb8794a6056f29f174c5ef892e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9ccbc65ef50e644b1ecee4fc0e8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8079f67351f2576826fab35d05ed4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3ec686fa65905a3d82284047bc126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b531120b2c66e1c151e1cf295fd6e52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3f9c641f932d2692f267029961ccb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be2d2c63baa855322558e23ca48871729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ce4ada63897c5dd598535b965b7bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b6097392ac29af083f6032e890d75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b3dab5946805e6253c53fbc766379732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b42994e4ea63bc284b9ed05a686c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef01d10c582380938f09ff741c3c10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db80c0c3902b46800d25002d90f007735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186062d7a8af25d6430e9e83937b780736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd3245fa3978f8dc6b10f0a5f244d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b3c0dd399ac8e02e7ffcea3bd5e8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e84a8d2885bc23489f61af41a65eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf50c2e8a34cc7f3ee8d12d138ecc85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd9436ebd6b57e5834ad011fd993c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36116efa3d5294a8fe1e3ddbdbe552e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c7b363e393fcc616ea4a9b3244abf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf894f8e24625be196950108f20fc1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f79bf96f853be95eacbb942767032d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1807316e15c93aa6665cf4c0c3df679746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e65b71dbbda63eb0db083973f3836e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b08cc3a90d33a2688d3d350b6b1ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b03b2b8fe32fad89e33e2876d6fe2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804080ecf748ff39552a0b6ce2f9777750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cc0969ed5bba7d4e6963e999c3e32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d031955c94b66da65bfc87db6017b5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7bcba771001e4d33d01a9ed77c7cc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>