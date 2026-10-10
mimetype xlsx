--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d521bd39334905a6bc779766f806c9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3beac182c80dae1199d177b5917182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21c17414595154428c927854fe7d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd4430b49d642f866116f28e12a8a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4499425ad41aa3936e1564a0632405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1bb3de7436e25878208fc936842096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679ee13d441f2fa91995bb5cb95182f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0fae8849a81a073e017cbb9d84d158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c13c538be2a36f8358a1c4a6e4d909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead573989ead43da896833d96fb0496810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23e668ab6ed91ab8107e181e0993b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeecdbd33dba28bd17dc9658c730b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b39684b58470d816d18afc257ae5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b0be6c8b470d1b0199980d4e10ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc5ddf6bed3c9356193be8dc28b17815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf319c397c24c28172826c0fc6dfbe116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa61fc9f1f2b5db2b87356865006c1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb6e07bcd26967468369db27b8dbea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506504f86eb60df23109ddcf458f5ee319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8cfb5063e3d9af1cf890349d92b7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7958c0ec766b79a19ffacce3d3552421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3de1a328afa87f05a6624051d8abba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14af162bdd04bd44cf1c73b219d39ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e460a1d1da4fe4c549f1d4ee84ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af90127a2d64db950e2c2222fe4488525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb8892d6f9338266ed9ba00ad175126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147decf7026dd9924fb108a6a31312927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47586bb45b8644429479775b5ecb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29eac0f2b986b1e5b7ec33f50183929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7737a7be2be958397a09a74ad34eaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d975c89ddfa795ad7d6121823bb1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1993ae548d24276a7e9a0637a79132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4182246b1d6502c463989c50be372b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75422bf3274babb2cfb63d3db47a5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463369d983de34ddd754e3f6a536a8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe00bace51a2743c611a1651fbd51e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10617796662294570d066a299ff64c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f563fa6243c2f2425efde41e18da3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da976a93f90170c75f5f15207afc454b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68525424e69c69e1f907428f650b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f39edd43efa2bfb073a3f019f2cbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee17c753dca64379b88bb5a4e89ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7af121a40ca5d41af60adc6b0ff443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790a406e16f8a1dddae7a7900648ed244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd11829ce69599e6845c361ca2ee59f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f43e0a842cedd3a30f6131e97f1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c04a8e454047a96afe85194c338f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7be2d522471b29d992a439cfaeeb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b6cd760c0663fb5923b48c85cb6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d302d3dbc2486675b462ba3d7e74d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b4b98c139c0989a070dc71b54a67551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc314de59e2f66f6b3959844ef82eb1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c653ff54be755f32543623ac5911953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791fef0d02c82d2e9e7cfd28020f22054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca902f46a8342b0b479a4f3fee2c67a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce75c776acb69b5594b19cad5866556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cded6780a950e16b0793576bee5295257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f3fba559ca5390195f9dc165e4a1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979024e917a871892e96f9774088dd8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307b09aeafbf4ac62f2e6175fd488160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933bf00c12d6087b4ff4d09fc7a4f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756acd474cae376d467ed34bd7efe9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d6e926309a970d48208e12557926263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4111b02b003a619cbb87f5ac05ac2ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d76ed90f759e69272485598edd4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2fc80c54f44cfa18788ee7dcc54d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c0311a7a115107f8a9802cb77d1c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c28d8c7fe8b22ab7958dfa796bcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367862ee6d27e2b603da5aa7311b430d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff35f7b083723091d7ff5bd11eb42070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f9f4dc97bd757c6798bbd674ecbca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb5c01a0e05eaa787ad107b367908172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041fda59646400e0dfcbfe3ae0c31a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d578659cfe003ba4afcf1c60768874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaf7d3370fc706a802d4250a430fd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b7bea0d212d2970ae6d55d5a007ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b64833dc676256a2db865e71d104277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337067ff52f4149067ca3025c15f5c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aedc629f51e168142d2037c60d437779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1184e4f0588e248c9feac13fe07ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c804f1ca5f7e03eb9759a627a910c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cc5fdbced634a6c1cfc3322c518bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03aeb4f31a13aa6175c134e1e967df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a03d619e561a8d568ab94a887f8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e49a2a1439806e8885addeffa7969685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103b37131ce3da961d050dae5b6f4ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b319d0614a799186c361095dfd8e5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccef7d3b125da31a395a78dbbf56b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780232ad35ca8c50feec12d950bbff8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1e4c4f914c16be3e117c33d57687990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f82f5287605e2c86c9d7948cfc774991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a18b114931a9e00e9a099394e64c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6e47de2840c871d28390350b2e5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7882381b32d96a90dfcaa709e22cc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f848f5390cd16066db08f3b12e324095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cbf1a12e99622fcbfd39264764c5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af62f1049f12132922c1d08a8f8fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daced0b66d5463bd6f92f8e3a6d0473898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d73006ddadb85daeeb7b13394a0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8395b57a3ddebeaafddd617c471787100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6893d73d6a95b1ebc58a148f03c6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902be4114e7e2c7b24cd37efed680f3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4206a3f61a8611ed384ec5675b5946b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421f2aa7999f2611ad4d53bd8cd7d3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d140f1daa4421c640fce56ac1bf022105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a644ac3672de3e96f1bab81d25070106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bee18cd157b69060a4346b119cb7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02abdb01a9597ea4376b10fe518867108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cc5bc7b5fa59cc129a12b7f1ba29f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5609170e75881f41aa39a90c58150110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695291d8d6ab2cc206dd6631fdba133a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2174a37c16a2275aa89d888c2e983112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73a5dce44b5eae0b756a39c2a6c963113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebf661b56df8f4f1739ad0670d54b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc3aa2c8d82980384d97af0131d7a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f996a63b3d76cb48704262803090d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46451b45426af1e194facb6c3cb59b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6662e7be69cee29c3be8e2853c90503118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e370ddcd3b889d4e28898790297b62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72091b73ff549f722d9ee26440d66ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b01db7faf281281d4e6818b573e02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b312607324334b71aacf8b56d1a04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1019268a9e7b60fd6c90777101e738123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a014266a19217dd019a8d406f401124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd76ecab1eca04c7e11887e07323af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea450be84fd74dc675cef1e8da9de9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7034041c4ba9dfefbd5acf11010106127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc4ec32cf5b00c2637b67e578103a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0839476c18b2cb81505c4c7262f973129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bd1d4cf8dda5e2b3e058f315c66fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291648205e9244a7eee75d7dae8976dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75233f503a72033619151faa0667adcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949cf1efc9a57ac229496f11009676f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e4009e22d51a93287964527275e10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d5bb40a47bba565882df1bb4e40d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fda59c75cc88d74901d718f3b94231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8dc3b9f0efc1a8ce0e6309e7483b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49beffdd624692e076f500fcffacb82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c02c9344d21da0b399df0d847d6162139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c0e655cb9dc7cc8a84059f7c73939140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef164ed29985c72159095dbd61a6581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569bef66e4a4f8de2248734d34fc4a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543c5b81883830cdd91c6307f29dd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530da22a6b1b860832f8e5284859fe40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d6bd7301b7cde7201d198184db1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22c1dea5839c9afea6432eb3fc9bf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d0f0ec66ee9652b75800b52627d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac85ab66284cfd89d4ead888d13979148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18f5b930c0d29d7dced885f348597d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c909cf3556b6dd78732c95201b7ccc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a2c602206967ea1704f5fad0282db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59fa7bca253b7b5fb7b421e4acc762152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8514ea81b5737e06ec00f417bbe6aad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941ba1f7849d24e0947c82ff3792f61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b804f65dc855adca26365a77665af9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee900716f20e2e61d339fa9d8122f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f76ef87bbdd7c447f2cefb3ebf8fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2a9dbd6fe5089c6901def288e9c7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0b3cfc7328425a55506dcb8514f5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5fb30a1e76c36cf4e7c1cb919f0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a83031ad1156bedcd313de38daf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173608b19a5ec275fa722f79a0aa1eb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b2c4ba1ba470737783c0c7fa780f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da5c19294574c9a4c55c1fdba030b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa343297a7a8ba002814def028e3b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd123414ae8ba2c4740efdc12c6fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274403bc5e3c8bc283ffd7a5f6f7568167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a32a777c81b38c7c9705286f16cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e05facaa2f223f63dbb99683e8cc76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c22937afcd3d1b91ffe046c30a75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9d52ca75b524250f1f99a32d5101a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babe3c96e4f0be308393197e2cc79d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22164a86c1a45b4e30dfeb0e6011c6a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327556cb98662f7a645561ee522544a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db80413946562fd0f8a859bc53cf68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47e09c2343456a9ea1dd8fff196c2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83a3ae613189940e0d9c88ebe1f891177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c95c72d7f768ff1c5ab11cdfcad7d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c824f532911a0f5bededd1e08e1ab8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf412e4132d1622634a0fbba1982ec4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf122d9e315b1084a6588204658c9b3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b4b8e9ae41da9bb6b97b9dfd8f1d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974949878110e26d9634d094dda8a1ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b8e1fc47518f3c3492c2003816a5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287008e22e7859711df40333b908da90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7bfb3454cb545ad8c18ec174b3902186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81857525c16f71dadcaabafbb1d6edce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060c99958b3a4a388e07c8ed8de1aaa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7651570abf4793e2d90f6e51fc1fb11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcbcc1fb9490ffb1d23ae91d295acf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b251883fe2a39429f866d87a6613191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ad0f25b7ed56175e4bd596a42466192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d2726db54102a269cc673d8dda7fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3815a5564cd349764696755f587f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f159c71a5612345218873f58799b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b39a9ec4e492b0d322def489bdd5d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2159a8de40d51c3476ab1feaf8f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575463ace69aaee5b529f93d5d9c86d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9a5b2346a27d6049d48a469d59b52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564062dc63038fb2c9d416a1614ed0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0d6c6985ba34a2ecd46d69fb823ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b43f5ceaf57cd2ebb5a73cdc81c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3133adc70a4a9c056868cf2e4d6fb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18deb16b75c93be451ed01ac60a9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bce5f8ab872fc5f39d24e7d799406d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e6be4e58480981b600599c4662b4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed621a95e18b99518db12ff1ff3c2a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e05adb836dedc247cb0c755829f85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfafed5ee6256db18c23f00f315a674209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47793e3defdb6dce2c4b33c8f546b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6fbd37e72b48e8daa686596e216d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a77c0c60ab89d60379a4d44c089d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5877244ea1bd93429a4358a1e833ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934456be92ee7682f2d72ead4189d96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fffc1a686ef577302fcaf1fde7de9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d8e7a8cdb098e97abdd882f6a216216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4ce3a0da3c0b5c10eb8a6281a42d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a263b9dd512a79f4ec4c03ad2d96d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939540a2a8fcfe3805c18ec8dc34d80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956f710d7c064a2a257bf72ddb78d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e24f9aa05aee1895583bd496e1a65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642d02ad725122873d5b070d33e6c83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7ec7119e2241a38fd2364713ece60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759955e2fcd50c70dc79c6a4e9cf523224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2086a40e8fd5e9565b560d323a3e77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32908fe4b82754c363dffe81589baec8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b26989489005ac15cc7483984ae7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a16acfc4c4ebea2dc49ea3b407584228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a67f2efbf7cbf574a777f88fc185229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c2fc0e9d2c8e8a8f16abfbd565b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f687d00e55fb664ef8cd5c951df24d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e58f95aefcaa99c5e7c49ff2e7b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0cedc873b520a36503974c84ba03a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f14c594aad566734cb7b15a30393a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc059054869706616b4cf62235fb58f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff67dfcf4b67d855bff3c74dfd115b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3134601115225ea2e7787c2ce3b84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7ed3296c7fdb82a9df018b8b562b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59e1664b0782aa3009705f98552c7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14360f59bf3c8e403280688862bfda5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670d6f2126fba47464fb5ebf774ce58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca1f36cb232d50433d4cbf5f657559242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f59146adcb27280b651a063371d2d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41ed05a0aa8e856bc0d22d9841d246244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff0338722585a3732b8e4b316255f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a6a80e75b1d137949f201ba9b2443246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d867488226114cb15b6b1a81df9f7cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ca588dabdaa83f8f6835134c998e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11461e0891dd31f68d211e1d18fc41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b2ab93ebe9553658ce50d1d89d09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edfd4c7739bf1d59d46b54a4026293251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd21235435c7bc6045e073fa81a0991252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5d0309d47f17163da9bb9de917dea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0c4953a1c0e63fd4f25d2ccb3315254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a33e195529e030e9a3d466c3f3cdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c09b501bbc9dbcba7d56580681258e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceda87d59a92f145df79bdb2c14b76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520a09264ad3042b7510bffadcf51f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05416a823036e98276783f8c77d0b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe371dd51ec035b813dd24cca5669c99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6c74af49e414363664a4b39964f2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a671a7bbc7c4de141f8dda00881c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab407719735aaa409374e3a3acd15ea7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591535978c7d868a8c87edd8165ec566264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9520210c859d6fc2f82ce95b82c4cb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c527245da8cab062b29cf03f5cf994266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379ea6e795273205fe806d1e2242dfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f750e44f26b4fdabe616c60c7870268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f6bcaa146008d9482203ecba0d446269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f3c674e014c8fcf7784d2d1985bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc43a3a924880a8b42b7cad726bcfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba7e9f395c0ea1c93fe59efc03327a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a60024eb0b8968bfe7e9f7876949273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f4e501751a4d0197c0dcacf9872a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c62fe5db3afc7b78e6e5b436affae8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279ee2b0cd2d4dc784b72ec515d8e56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b532d6a588b5c6daaba16b6f7eabd15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99790bab79f64af8710e5c7fde592d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e7f97a1b63ba45a0bc300ab9dd4eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5314ba0253901d81810d1e3f7cbf0da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd419b389b98421a1c995cea5c1c2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c9a5ad1acc10e34805cf407253535282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf41c803129c204981f815abac54620283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9435bb3a1fdb764449501f48a530284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b29f4ee0f69fcc2593785810440fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f62cd842786557e3c5e6b1c12ae6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09727d8feed7b89ec7964631c522aa33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99bccb537b97f9196259cbaef38087288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831be852d7a8e05682a0a0b0a09f6ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e31abe576ce10a301e20b080a85af0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4153f665040d19715abd0646ac2ea0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a02e9c96192fd379fd2a34ce86101a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db481a52bb2e44870a98955db09a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fb202ce00d5f322807cd7ddb213e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2c0b7ccacec15b31f55350601badc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e72dfd83ab42a7d8406793508e196296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71732be59bd04c20015b525fac1d00a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea91ee90bb71594a1751e902ff5c673298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a6f9c2feb64dfe0a460f07352ce6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29ecc293fb389c0de13388621538e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87598fe9f47eab9ed21a250d281ca9cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fbf609465bd62510b23536482201f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a56d9844f3d9374a0912845be3e6d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe5ba093ed67bf886552e9043df835304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfe28105c43d8a39d1a4ecdc7aec7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae881362499453118391b4ab4ebc11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e3b48ab649183c3af88e171c35dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570666f90b015875b12134e1ada39625308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa0cefcee8551dd6eec4335d68c98f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fce41c03639fe402463fec0b52270310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda6b39a10c06f01941cbd6e1a337e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc79439fae38b9df7ea578e68cf505312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c22e4bf73fb0b75a3d025f0a1ac6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edef318708f7fdfc959f9e88a0eb7eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2de0584513d962ae27867ca55815ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2f2846906de0adf9e73b323e8369316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97978f1b67dca9e55a8f254c749a051317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fceca17e35af3f212492d3c19a33f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa023f9706ea88828c5e475c2bed7b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bab0356bb995c0e110c8438d99cf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a8bca534fd29f0df53f0a89f8ecf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb688eabb016887cc00fd27bb0b500c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b079f687b5e37626076583de99a74ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e727cd49a2560a88066e8e612b11d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cac57fa9707078dffe99cbe17140b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd196411734238e9cca01bc63a193326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b072b5048d95263ba40813733b9403327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65514ab7e7eb84e75160e6b9bf1b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86334d0f0096302511bbd9c3fdbd53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e214f147e4d9b1a2d8b5dec7f05a6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace0bd1d9092b2b0b6ad957d4d686d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea63a57e210986c72dd1103998740332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79bc7e7b988ac1121dd78d9f057b9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742f7d4a42ea4dea630d1ac4e2a7fe6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8e96db1e02f41cdb6ea8dcb156a20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1146fcc8f86b4530aeb1121d36fae4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3150f4a85c347168287aa61ca60cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1939a316fc8c3e46f08e1760554ce76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6e27d8f05c0f625b3a6cffa7c94b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaa2e873c307f875ffa82e2411c99f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e441577e4f27f30dd7c416af642985e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160287806722cd27e5290c730c331469342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca68f8b3deb5d7d23c9421b627b344343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7dc32fd95c0e383b51da5b13c83a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63c3dbbb9c13a5c4d14704cfe6c18f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06fdce0d88658faf82bd362aba18f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bb523a3f9c4bf8249b7c67c6c5f0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dda7f7180aaedbec0fa8117260acd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aa88842bb5865334af60241ed24ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192333d89bde990d6503b0a8b47c8dff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953c3065d28fa9893b451d0ea08a578351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f591efebf0c2e03dd93a2a8da9461352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c75d7c1c2faf5196518717e49243353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9508de8067d07bae92c48f7536bc78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd058ab2edb7cb228a8fa824992d3ee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90162f1a554787d2bfa5eae8f10bc8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32dcd2b1236d3d82c764e62255e638357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2805219f0194a7080e49b420dbaad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dc3f0fff68b97b2a4c52d4fcd478b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb8ac2cd25d8fe642bc31f6d07e33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cd4ceaa4619d8b0eddb86d7ba2d46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51353af2dfb6df4402cca40a7bb57da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3eab581dba81a3442b50a87a108c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd888f4f9a460fec5cda60267f05f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f22f5efe3d0c5ba0a34e5a7deeacf7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb9e4d59d7ccd380d39f9e6d0fb4c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861100dc096d89c58a5ec5b6d276e035367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecafe523ec5b1995336ad85ca3c065368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8ac03c32052ce05834db8292e4616369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397e3e733c7d71e197c1eb19da2a3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db093752f4d22bfa21ef42433aae29f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d40939a6e3a661e4f4b03c9a1689f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501eabc7c1268cfb770b6a899cdcb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4da7e3bad7fe276057eb1e6b80f3e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12ff1b4bb857c3b2f489804202a077375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dbbf8025f956044a845d16a6bebf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44e55df4a2f861d3fe74de8c5dbdac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f66718e915bfd60ec486961ce2a33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36ec67f6e5ae06ca8a669cb7adb410379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fe801d727bff73bbd61efb241a291380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206e358f5dbba3ff43a45bdf7471025381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95cf6de876f9d5ffe13a27207f2a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa0f81622600901ade1ef76082fb84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e75bdd76c602a735f4c15a985fbd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c242d4fafe59e5ea28f02b043f3e25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff71c2f9197216de752bc0fc4800ea7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44cb3b799d20c0883b322f3a5d098387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ae57e83d275f5bdc37d93e95e54c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9bc9d9bd390e1bde6ebf9237c2e73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e65a9086f5cf4c5fce76e820f13e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0598b1e7c5f05445b570224387d98f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52879ef06fbc7dda25e338af44ede28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3636c58a5fb26096e317af5312cfe7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072780ce192502806542932acbf8ede394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa823e51d642f973ddbbc634bd809c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0939e886080f45023857ab6cc6731f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e19c9ee20d7f02743e57e7a0c2dd6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bce36c4b9faf79ed04b55c8d76d55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fe33f1059263b33f15ca9ab8b8c11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32501eb17dfdd526ba4ae8f8fdd048fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e98fe150d49c6f096f368b9fcdc72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3efdfcf23aa24b9047f481ba7740e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f925a868461a4d0554e2c134ab0d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d5238ecb0ef2c9538443b951ed899404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21183f463e39d28d318d546bf6364405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163116b30f7fdb9baff64993636fcd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d0e42a7493fd392e4d91027939b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85fa10db139c04659cac987d090c0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76645829b2955aa57d129f0853509023409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320252244721ef9973514a0c6faf29c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c0bbafd155c597943dc6ad14e56e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792eda173a4822363b8057465a05af0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec978e5944c017202253483cbe33b4d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a698930c2451babb74ce2b5a41f1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395f12491584e1ef917b17d36718075415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6be186f3c0b649cea8907009c8772a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7bfcdefce136c5893c9544b135a0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe11b32c075fde4fd6b53b7af62fda3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1680c09a799f1a214bd591d94e198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289b795631025cb72432b8501e0ec72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e23f827a124bdaa6c11bf43d33d331421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec121c370664ce57d7489160292ee3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26a8bcf311dc955beabdc80e16687b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae2638e9f43a99364074d3b3a91c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aef1804b012d980eb6b8c7924fc59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dcfb59557587fb0a1c769ec3bacb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70c551b55fc442a7713f40ce42c351427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53c834a86a50cf547992a4cb60768428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc49de4ad3d45cd301a5e4c16d2bf9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1433936a27ffc1fced06965901792430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dfe1111e91be3b5920bacb5815fb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0190a03b8fc43c13d0b11517910af3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837c0abe755239fe402a8034633dd62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a235b4f93b9799e1dfe722fd63e6fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3c63a2c2eae312ea4386fa4704a6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb569c3ed977bae0fad21cd3f8edf51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53eb2e06d78026af5edbebb73e69f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f6cbda6df5269c208d47c4d210517438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a568a9ed56894a7920263552b2e6e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320412093325099eb543f1bc65d43cad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b197f435c2c36b3fed9fe5599f4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117bf3d6b48f51100584bcee4a59e05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b003923197982a8ba6c7bd9a30572b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7acd05f0b49a4672fb371523b05f2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189132e92283832c93f371bd1dd3275445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e71158d1c2b5b68388617dd039dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c266d70ae22aaad897a1e29f050af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68500edd45d11bbabcca44ac1d415448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc2743ad21c8ae07ea188f4d237ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d41a2abe77e38a8c5d5b04b63f7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da19eb37ad1951257ffbbd6ecac24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19965b6bd091349a4f3c88755bd82a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d7111615af9920e9948431c93d03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37c643d6e995001b489a8523c01afe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34299cfa42ff065f3d74685a2a3c45b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7898ce530e5b553b57756148245489456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6115f747c1cedfc4b017f550444a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230ed9b74b4218c7713a583bfd70f43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabbaee63f529ae9abbf039ddf22fa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfd8914825a1065a437263717d86d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcfe21ff0319784b302365e50b7322461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7171c16b0e3713ca79e21ae9dc8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfbccbb96433d6f7038d45ef47dd38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2e511c38f7fcce4bc9f0e31ed2e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862886f4edcb60070ff91d40e633a896465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351216dde2f7a244da91f2087536e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c6bfae7cf7c1be3ac9ce3971c7309467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54acc6f5089556b4f9e904ca4466b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138d16d9cd2bb5c64d1c8ac92a98699469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3405677243ea11f2b19381962fba174470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f0b8b2051c6cd5b347e935b8e2c60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe9b9eeaa64aead7bfbe127e06f08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0bc4a7fbd1ecb270aa78bde3457fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50fb7ac2c081236acd01c96edba5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10542e8e94a2c7d4caff97fc87b0a8cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1a2c8a893fc706e0ed5a3efdbe4d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d7ad84a0b79d4ef2bf468ff29ea6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d30564ea69526225108e5e45ba899478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bfe62e20378568f002b3997f10488479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb80694b4ff7632c1ec07f323c131480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d80b250352a3c3d2f58e0d51d8fdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a5b202ee10cae443933584295eb9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef061189802a093798e381243c3fe6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38421bf20423fdc9a86ba5692ece5f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3cd902f42faf01c9b98d6e7d08a00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438fa8c380ad00939ac4aedf0099cd7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b457cc5b8a31827226cdb3fbf18ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cbc9fcebbd1362f208f92e5e505ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcb190f198ad2d515064104f94b935489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1556cdba0efc4d35a187b2890b22b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94d9332c88fbe5facb764b55c7c68d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7af4d49a0e7bcdc2d20007410405492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb316c192d4c2a82af0c17ef1e7fe27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10736169fde77204d5d5392bd1fbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece198d249f2c0b0de73872675db1432495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa83d679dd48b356e020032b940f92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394daa649421954ead7c8a5aec584d01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f82512b49e112f26b6dedb3328cf8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d92ae38725b4f87a06c66671973343499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedaa86cbff377fbb00aa2477a4b326500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e0fa9daa18c18e5a3991f3338de4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb51c8e9b439650d697e0c00fa91e4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82804295bfce5783847651fe42114503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ad5b9097594e68e06a83fe854dd94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c2f8ae1ce7d1836aeb3e96a61098e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463b50beeef6909cf6eef565fc59887506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3aa34f4a2c52f35432025febedef2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87245ed39557477418e5db7f032d619a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba89d7d20be908c40cdda96569765c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398edae055e2ae47b92f6d25075b6db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f938ff781773033e1b8a2b25518e9ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b71eae80d9f2f8798810e70fe67e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d035c73706ca0b2ccf2cc2684b282513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0fc16dada9681045a8dd9d9c9f226514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ffd01bd40b1e988c80303ae6bd6ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce244283dec367446948ed46f3c0e1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d57a3844cfb5d55cd3cbf3153d1064517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f206ddfdda0feeea191b751d95a8efd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b7947b811be8810df756eef2f246519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e8f001a9c8f6f08e41f9d40ca7b60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7081a478131c6b193dcfae65c49436521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab075efb5cfe976e4d8c17108a4542a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb177d2a7ecf120ff8039f70cf125523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7ae722a68b40b92695b556a36ed10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bf19cf0d57d202c1ee101ebc347e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2185205fff1a7afb61b0432b35940526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c561e2190505c1038085f8378096527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097310341097ead78f2a8f467aae375528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2708de77362fcc4cf4ad076dcd0ee01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc2861a508983989e9a36eb0a08852530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039705a79a34c64e45092072a71616fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2115e763f226adff1158a91cd41297532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b553eb7806a64a0b74e04d45416fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c999d57e689545b5234f39e9de350534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c355e73c21dcebbd93c6e609ea09d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df5732007b40ad8ea49b814c9f7296536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a70c53f787a3c858a5f792353dbada537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea826bbf54f12be9f6af87b3921fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d103bc0d715d402958c80b94ece99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb8a79b60c03ef51b0a2ca0d98fde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ca925e134ca7d9b9e185a118601d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49512afd7444925792e433b7ce436a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c4641bb837f853d4133c68ed9c401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0923c186e50ee6a080c5d5b1afff6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c12fb55b66e71cf492cfd4f6557f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce144eb077aa75c063a4d1c13fcfb96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce39d4897e7f619f1e9f0e20f4bb1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a1cbe3dab752f519f261a4b9b0f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e1c89ed1e3347eb914aa63a076c74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5b549826fbb3ea195577f935320d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf50a002aa42bb9718262faa6d1ee78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151e68b1240346d36f624c3a28e170e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72e3ab11d014668f277b2530a3b128553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982cd686779559a1fbe81ff8930b7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587373966e5c6679fc2b7ef75a615d08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ecda4dc49ee99fc1d61d28a0d67c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5340da65f92e1c316ca27dcaf235cde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed569eac92b8303a5cf934bfd71de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7429fbea1a52a495b1ec8cd7d63a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e6e0b5e33c545875a2192ba37987d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8965c4b19fcc483c563b50cdb33feb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84100285fccb6990f6ef5c2c38f2ece562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057948f2fdc09d991b024166db407d0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ba009a53f71b3bac7c654f6cfc8b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7782aae63648fe2ee594d5aa23746e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678326ef73b6c150855e0be063cf3749566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c539410b0acc5b2332ea551512de19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5665d68f338700789cee9ee4a963c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032859fa1b1d7516413d913ca00180d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426809f4a154a26c28e5a9eaa7f8f60a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b2dfe81e216c9ac512bebfae22075571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874c26df167affb00481f86235301b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cecd14364ed01558654ec83dcab13e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491823fa288414a2f7c9dcc8dd5522a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4dcf6924a0e6af28dd24e46dee50f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eee2ff7e0d9660a7cb62375944cfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36972f517a28e168e0f68cf38096f730577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85abf79b2db6a47a5a3090774e1ac18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef37d9323da3c689ad6778399360cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae07a7003fd2a054a36c9987bb971580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1380c57a09ed5a5bc48ff6983783cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29fcc53675b9bc77d1556a805c33cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11d79f6897c3778db72e0ce5ec411583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48648cfce47d902e7b7d710ef0b7fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561558b585435f317968120f90828c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b675768a2d4af053ce71e9be2d94bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cfc7fb4322f591abda53a61f0ae90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16423a47029088f8a8cb6213cbec794c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530bd0413065b46f3bd8ff5988f025589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ba3339d1bd66c2391385206e6080590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ac71a56af0119f530493196bef61d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb025ddada813274b746829fdbff85e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e4a3df0eeceec411637e792085846593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fa7e3034c964f043a18a9ee930e7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c78397ac3bcc4d8a277a2b6ee66f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97826628d10c401e5b274aa846850596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d74a75a9e9c9520df77b66d82ba1cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f9d2b358c325f1bafa372d7e167cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c833559c6f12c7625df9d4d4dacdd68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e6f43c30c9082964a0e9ef226480a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad820ad94d7f953e8d8b212dc64a22f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe10465f7023913b40389255e4dd4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce973f93d631f18b010ef908661a6b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a07d5c7da5667a57e1d01bc991e96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc98f65f7a30976827c555b8bfde64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eed3945cb0e8713c551eadbc3f0e1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e911e03a5506086083713801d6c3b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e83538f982b4e875f94439b324b9bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836502db869f32e7fc75a191d701b0a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c4f2c5c6de9f57e2ca93aa9a967a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2026256f6c6ebedc40b37a7c7028611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02d1c7b86905d1cdecf6c2218b29e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ae3282840c721ffcaa64480960e10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c53f46f8b558458b726fc809ae50e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b23de1ae3beaac8ffdf6e6ef32cc76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9bca737093356d6f8b8e6adffedd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f216b5daaa7881b6e1aeec533e4126617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8c34261a20a68c258778030395205618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e154cac7b566888bf7b4e09e34bfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4a04aa5d4c284c87523ab13708ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84564ea4c99ec4177dbb065a2caabb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea322413152e4f6d4937ce326bf9af2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932cc8e19cafc278619dedf79ca5da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50538ae30831fe03edc4258e36315b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a7d092912e5b4b1cab9e8bcc8c30e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a3a7781e67007cea114684f44f1ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075b28f6250f35506d110c899ee63c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1baea7146121bda60af8496f891a78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa3c7839c93cbcabd1210844ab50bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e2f40b843f56a34540f0e53135a76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c749c4f33124ea845d7f00a9dbc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae021e5810d0b5547765d609f09e9af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef11414b5f3d551d7f3b71693761240633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d944e81a4bd2d7b0e15e94dc20018634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a8c9ba824fdbcce6bf83bb40ffc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882fa53c21acd02ce4f804e25cf5f44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc35b3635d475c0eb5d731bf412b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc6f09665f54e5c71fa81a71ba11b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940b9e6548322b3155156c0bb4ad2c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215ddb472304519695157025bc9c9d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45ebf4a327397c07ea48ecacc76766641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9db4649ed800ce86a1476f5ffbf375642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469adf6711f1b21ffdcb931363f45a65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2b6683d7db36f13dfdec1a3627017644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a0b49bb0ede4706ea9c85b50c21d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4602fbf1e01f7f86df330662039a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7fe0d9139c3640d409cc1c3daabae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529109872e490a9b2b327b0132ba8c86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f8a3151d68b1104b4821b1eda9a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ede714af7ebb2e1ba9ff1d0a1e240f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1476bbaa5168d2125ce4e416df1e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de59272c5860fe79e561827a4c2d7ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe163485c9b4e442bc67beae9dfe4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e96fe3c86795bc2184abd639a695654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a262cd8d8f9df2ac73251b6e4a0884655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28fc4fad2dc965b8fd5348063de49d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969f12489577ae7d65531f9a5f6a584657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030713d0f62665612382285b833c3a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfff1d194fa2478a046a939796b3ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873af42015fdf39fa610dcb9292bcb04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1412621bf6681eecf5676f555df9cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4f1d667dbf5f5aa86ff6d230a2c2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6abae9f93bb63339350e17ab9d548663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e475d088239e488076cc671c295e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6329b092c95f1018157edbbaa3a8e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbee2b930917ef59ff2d7df7292b15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9928e14abbed80bd996190d01ab286667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46172d59214de2b7bdf3ab1acd857e45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865389f67bcdd3464af3f71a4e08735669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98647eec2e5b61a763eb2928f5e977d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb242dcbe85b7f1084b42a44fc45ec4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f2bd4fee609974cd8998ab6faf57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e935ba7006f8a7019ff4f4355338673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b55d800c9dfa67dfc7bbe0d1fcc88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ff73228b73ac18329bc971efc23ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd85e9942b53b1d1f332f473d38537676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30803cc2fe3e65d4319085b32d3955ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addcc4d30d82239958d63035ab54eb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1ee4dd440fd81fd7df6aa8a43ae12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382adc4a33dcc722ac0ffafa14aea9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10961e2114dd22e9d18822c38f595a87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280f0557db8b81bddc4e1d420f300c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13218eea6f4ad3e6e6bb5e5ad11a00b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a33c5aa89ab63af32e56f269ec7439684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af714c79d363c8d659a82a40792e005e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bf4ed18dc039ee2330a7cc191ab57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff2b20e7c31bf2a2ebdd2230628212687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67843167034bf8dd39478ab549f932688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9165023c4ad2352b1104f01b613b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67081c1b57c024eab44ff8e884c038f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fb5b3f755ac794ba9674f23b86cb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42847ee753a0a056471bb4d52bafa850692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab9d5de777c21c4b0b2d1be100ce84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5881c935f5378dc5735b58f5e8bfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a05d85e6998541cf2dc71d97175d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805abedcbb3533b99f9b206207ce585e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a9bd02752aac7a85b771580bbcf6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e15fcc9bfa42392590f03a3d00f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cf94091e99c75fe74ec75dddbe445699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664519909475e89063a609694ca6e07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5d8baff3e5b92b29d1271c204fc3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce3ac451dee8353eaa8d8a1223aa05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aae18eff69c495ec2b362294c4c0d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e2369eefc3c56c53083b366dc7c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78b8409d4f39313c0d9c4df6f432be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c501e1ae9e41d105e18a16632b337ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569d1d478a1bfcf07e164ecace94012707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfcf1d5789c53a1902f5ee8bf00ceb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e607ed008584919f0947e718d61091709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748113161d5341c3b9b487f0c16fff9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51b5b9499fb979cd180eb18f818117711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df336c1024be7140e0216517ef47e173712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092db260bb0a702ce5b13cf0c3b774e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2b71d521fe0438161a05db29ba178714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5bc35f898de0a645a1738eeb1516c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab5bc4c7996ce1638642309b0497a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfa1082f721204b328614bf1171a5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc8089e4bc315239d8788355db9b73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542111d2fc14dede4aa6403731ad427719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa1ad56684f4ab707e559b40b5bd18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6b8a4291eb1b7ee414dca79fecc4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a37665b4282367a8eba2a143a5181e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7981de195419142f42a36c460220fc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba731168028e8f62f515d4561ccc02f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124be4e74191eb80855edf2b8724046725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96bd9238e25bf1a3308585aa5ba1b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aff73683ceaf84fc39d5e127b73006727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2933984ecc3d67d5c21cb2128b5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39a3960dcec44bbca640973a7efbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaecfe2a747823ef21a5d200bb9078730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfb3de671ef30fccab17c9ca181fd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a39c242f0e3aa523909b24978fa6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a16c43833ed5ab1a553292f1430b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892bbf37d6a227c82a04c6f5f220c4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e70d1b1eefb629270baeece0be708a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba36bcb40c5d00ae331cca9dded02e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef376c1f7c74b6063d42204ea5b0fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee6d16bf08f8b1425252fb0518133e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c1f71ebcc54e87b910c97b256d854739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45578e5626d83826db402059714f906b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bde5fc18b47ca1ba62aad4bae8845741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af46588ee706f30ebd9d228dec9b70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4cbe5f2bebca01e61f9327ac0dc06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49917b02a884a02bd802986b0babae64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb451797dd04893de8951253388e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8ed1e57a83d2d39e58d92e9060a0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcdc5c17bb3c71501696579f07a9ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc41aaf55e0365be7a6ba6af1002f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d27156cf48df7f608d76ab5f590b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e87b59b1ec52449f4b9d3ee3152e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34859e958481697c7b6ac2041b2a6088751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be30cb4f38e000861ffc5837ae117b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f60d9858e4df86718c2a0920ed1856753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e83aa4849cd4d31b57e4e9af2354e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87900b1cc4ab791f73688b1b392ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e9beb4ed303130b69385347e01198756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457ea628e930e6084565916f420d411757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee863d635b12a7ebdd42df340741e088758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6c56e4302db34733b5ee1d811a2c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ab51bb32ab13624a456c13a55d4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92242e5074c2ff9bbaa7297b04231b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8d1f843a561d95dfcb75883e3fd713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972962eda3dc08c457d46993b2918f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb46ffdb2d109726dcfec62a0dcd025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402e7fcf6ba8b77cae1c01733d141a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075a7298c63cf1a3b83a6a5519431767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1fb1aadec9e672087130852aa49738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdc97df2e1576dff433a9c83f7407a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeeb4a24ce348812954b526541d43f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c80f97382a3f697c7ba970010c37511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69fd579e5e4863660ba906562113d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd5875332242411642a3f371cb87f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7921286142c1504651a48c9d839037614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b499efdd303947c181f90efffb4efbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ecc8ee499fca628aa5b0f71c808d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1fb7b817d2e471e176b70141edd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11277215414b37be167fb613cedfcb1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37308b6db133187f68d8ac6627369c0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164770bf13fe08726a6a325d065c915820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a70b09d7424381a9089fd8a945be921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2b16a8d185ec8de26582cb79dcc7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329b758408ff8002f4aed33f10885b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1618e80170608f1087e1c9ae3c68e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b33624b5a5e66151b184e021cde1bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76f81dd27067779693ed93bd5686ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ada92e85a11f2da938b74583e995c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0c9b943d1ae9a7a991721be1591528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8422b1da4bf5e2741ce222168b22a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759920ec1fa11b75469ea939b57b9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f473860aeb638e2bf7c97b0968dd6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ba89f76a360a06168213438f82ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f5aa1ae43a5f12dc6f306a25537a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef38600400452cfb69c23b18f29fcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6e4f03635420970b71064614fab9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47a6ee548e0d48b12ccbf8fd97123b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad067ca7b5b2823fe72b9a398202b5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155f0881300594542107d383ddf877638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27867390bdaee319d6df243df04165b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95931243012ef9e98dc4ad909e0afe840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94f1acb605065b3a786cfeb0fc50cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4297ae69721e7e0260ef5eb278e0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5590a1a163c0beba3b868ecf02910443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a27caa9be61c98a9707ddc306c05e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b45ff6cad451fbe08367c63046f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c9dad8e8b067a2e677f8bcdaad1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807be0da6db09a616690d7b7ddd05b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66993f088217fdc3e69b5041b9a49a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca79671b86face7de379ee84e192b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f17e61ecd96bfd2ce2fb0524803950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a6ce616496254c8458a36b6d38e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124a8aff5f2463d2bbf716205ec5e0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6c6f43ed5b0ab9684dee79edc8d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259fda0b8b2ac917b7ff09269fda30054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5254ad5d77b57dfc63557a65acd9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cec254b3996762765484207d714e3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2406b66cc69c7e7257c1d5b02451f5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e77d42a5672c31070584eee0221dfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6d05b1063bc8b33a87eaedd521c5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d21ac0ffe731e56f2742906d68e4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f2dcc0f21d413ef197398b6fa64b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c4984d5074f0f3a1f5d2108cb4e9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3cec464e02e3e1b376cbdeda30d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ed1a0a7c679bb68e4522683d308764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb7ff4a0de92f613ef8b9d87e85ee865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90308e6aeea31f962b117a72c4681a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9bbf6f109e2769dd5a17113d34cac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb936357f95f917939b0ae77ccce2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ec421a2d6c00470b5f846bb8cacd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be30052aa059e661d3f6eee3c2d2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e72b950f97ecf3c57a24f16b16020271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9ebc5dbd7715dd51476bafc86fff972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2fbbbdb406e3aea4b7bc329af258273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1cd2c38688ad7754a3452312d97d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595faddf06141ddbad2bfec17792f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45fc4f443c34fa527dc34d2dd6902676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c674bfba3e5de90a838bc641119c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdf7638a2282c0ea87500e9a3ba81c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f369efd6812ce88ea10cf88a12e300979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dbf9daf716c2dabdd001c0c3156ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b679e0b8b9aeddfa0ede626b34cdd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aa9d00ad8bfc91f038b06f7fd83ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a3d33c962c30fccbf078bdf76a22d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c44fae71d4b55ae975c6bd5375c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db749c5885ce925cc5dbdf154e41185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a02d5639417cd7c360c97dfc77ed086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e814bd35715a92a9f2b68cc64e9726887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba42182bb478ed8c55082aadf820a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce021541edb0d40d916898e104b15df489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f9bd26fcabf84e9e15292dd286e0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2086e057fbe657bc03b53099210eec491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e3d15f3df30dc095b8b6eb960ce292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d92ef79aef4df0c3b4edecaf8cc8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e9e311a268a963116d18b2b6a76c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948cbf1fb612d9c4052adbeabf3a1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470e38162b25fa74c7006556f0337e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829cd1bd86ae5f6fa4f6a61249f5a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ee0277cd7a0998bf7a8c07460e0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b69fb84ba237b1eb6e08c19d77233c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9cb4e14b9ae51b24aff0982475ae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e80d7a8afb9ba1b3436fd766f191f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c3f864f5233dd0d42e6a8ac23a29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200865078ddc8615fc2a440dd5acacab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35108c0121a9cb631aea362ba8d70665104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91e2bdbbcf3980a42a5bfb5922b16b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00630ef3ca0dc31c87f0cb3b8a11b0cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5f98ec846b843c51d2d6ab026e6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb5a7dec300db327e45b77597684e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a07aac691aab056a78b282c44114109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d65405c3dabc6cde0e88bba6a1f04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae8fe1bbe02a122bf8af72e90164f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fef3b694350427d4dc168bc169bbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab95de79e2245304aeb2034df7e9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe208870046c725439aedd3a3b5b703114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19b1e272931fe49e4c41502943610115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cb758f5b71d5cc584fd7901e5fc32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7cf32db72fec413fa14188dc9e789117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfe574f74a358e2bfdb5848f330ff0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8c2427bed23051f45c98a158aab09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef5396a022cc605dcff79b81ff62d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fe002f5eb9536177edff4d0884e8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade623dd3b07d44111617434cf1cf15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687313cf738532fc2f901e5f01a773a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fdfbed9b51d20b62bc858b44e08ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584b3fe16459eaec98e6a4d4aa452dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae1f5edacfe2278f04a35f7587c3b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988d89ea476904aa3063247abe7060e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab954ddbe508091e76e6cc4d19c30473128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047812235d8c460c41dfb8b9dbc54a7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeccda56294d428234e769975c1850e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d037abcc3dd084c2358c6579ce1e44c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea2e95d1f0c1f5113296c44995748132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e2b557f5f45de71b8793a71fd1d0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847070c8e92a8218e2579b44db4039bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d98cf11a1b72653a18e17283dfca1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5956bfd6eb36fabbfa2d836202f52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e54252ba0e8de8d5bd611778c0e9a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c73097b0984173c7d494eccef848e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7fbbf8ec05d44704ed54af19c5ac9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d16f425846aa7a66063e70517a348d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34819bac1db7e6be039d7e6ae121c559141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8b0243cdee45c7c08d17410e0a689142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c955a1e8ca92e8063b93d93528c9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc6e17983843deb9ad8c1656ae4bf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e0a7c14dd535dbea535fc3b87cf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c678eae7c273f7ec59b0130d585cb12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00930fa18d381c7f1d4102713822492e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47600b02f18b6df06315e39c74b3a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a796933484aa58148ed2e703fcf7ddb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b81ae4a544bda81ba39ac1a070d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6d0ffbf235951deb1aa547918b3c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c7a0daa0d02fc7259e2e45c5d981d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09f877c20e9d2fcddd587bffdc3b12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc427ca128a4af6ae5ea631d5c3c16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db4784d2654335d8b9312d18697cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f932664a7e8101520092814fb8da2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a8c99011b6ba1491b610f3a6ca354157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4af2bbf6d01c4a4b8bfaf91035e6f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ce2ff7a7d0339a347f33811c3773159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94a28cad7f1d50dccc14c9407057b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edef4bec64c5a64170effc42d7b8520161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb498b63c6987a3111ad8d510f0a31c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d052ca7a59c133e92fd1d73ce9ec7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53cbfdc1b35b32136a83f9d0b160b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae55f9ecc110ec834dc57a2446568165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14449407dbc98a654cd3d9dd16e0e2d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37592452f4fe59a9ed9dca6eb70722b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217bd49304c17b04526df31c136b0da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4caf241d74e7909bbafa96cc6c4bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d5013b4282483fda43d6f7b12e55b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd41ec66546d51b30a6430dd247bcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be287a09cbc1d823a86e1e51b516063172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a865487db214b38f0ed93596338f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d16ebe7528f4dd311cc6127b20d60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995d5392362531c0080a3393e876c23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a8d76b88764a55b7d71190587b108176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc845aa8f2bd0d45dbdf871d71439177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195778272cfe7b5d8c6bd167410d89e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ce77c0bed1ccb839cc5a11452cd94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc13a6e7ff8acaa50232fe026f1da0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059acf83cf31ba18bc27bb575608d87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795921938bde780a2dc25e8bfe08ae32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66667b9698e31518834416d6e15b686183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48696cbfde45b5fb26836de08f8c696184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeddb5de57ccf864b2a55d61fd2f2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c0b1f05da701084750f576dc6d3ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079ae41be9984bfd0b1d5813f2e86f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901aa848dc735d2fe3bdd231edc827188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26a4cdb0f1c2af8e6a9418a9e695d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1da8a0dabfd32d1f7d2328b278131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aafaab46ae3e26797c219b8476170191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c386871e068f29578528dbd43084766192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5848ac5d948eb4781a12fde848a91e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14b818b9e056cac0247f9143ba1946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446284a97d00e4bfea65c69668703dbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f334203544b254a5456e9fda38f496196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff80915800422ffb9509923c36724ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613079a1dd08eb82c440692c52e2452d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5a8980a5a135a5ea41245bf29b1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690269d93404f71c4e6e8a4e99fc077200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137a6d24938082c7b9f00d9a4effea3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151be525a12d38a6ab42e12e4baf01a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2651015215e0feefc24830990abff9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81652c3915347e80bc22ff2758c845f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d587f36391e7898fe71f2788434cdbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196224ec7f5862099af2e4479aef46db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828a2808647d7afd66f12c3bcde7fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc6b2358bb997cf20992125028b9ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbac257098d8104ca9f2ed434f56b06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bf6ef05ac66049245a4e9e67e5912210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db185b9470f3b28121d393c686947211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d0a9d5a8323bff61818d586830f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbcbae8488d4756ee1ba29cbaf155d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16821ef0630885580ecbadc2db0e3ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15283c2844515fac05b65b443ad2175b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325b0aaf30d139ed15bfa58471f83e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3aa6edd770079220fa491168defc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e19c50eff0d8f7339683152ed9acf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acb69e22a0b36195ad592f4c296bcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707224e5caa6004137c29b23766e3965220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c229ad593885cbf16322dc2954465f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e03f45c90d7282870e402118913aab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66008f933f1141a54431c081c30bb449223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240abe14c0c03caa243b6c92ad5f040224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b625cad6fc69922eaaf3c66f0a82e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6455332d640c357aeec4b46aca489e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f905266e85eaed99b6d34afc8927227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b859f2ec5188656622e5d01202bade9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e374355d417f657b435bc21dee23d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fb22c72370374e9cc1064aaa48005230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f510ca8e1aa1d47e6a458508b49c5e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d096f76d54cdc919201ffd5ef225de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183fa1f084c0137c7ae53766cdec746233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e93cf552f1f487d43999779ff3584234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de86952c6493fb53d185f66d4296b1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e7da1c62b55c04e1bb8bb25da5789236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5c2aa12e46595a1a89744d69caf43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514bf1d3d2de1002e8c6b7d7efc6341238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d6f9255318e0b320f9468bb4da630239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82906d79a6dbd79e0d85f3a7b57990d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ce60682f672dbba3d2d105094e4bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa38028b8dce3f5492cf19fa548581242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d017f315836220dc4ec1ca6e01e63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197d74155b047ea35c1360dc75cc9f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf0871d432065dd225ace6a95a759245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8deade0372f5d8c3926fee458f0a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c159044ed2e39f8689f451e379d411247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298830d7df7f58636b0b30cce4358c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272da447ba3c6edac821846a8e6fb5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54824857d26968db85e2acdf69292a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c91db592ab25aa8e1ccf46f7615ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b78aef19f0adf5f93257ef779c26d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd2767cd406f1a468c209e29e68993253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef18b5b6f4ace513e3774b66ccee40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf8f5807afa67708e8cc0ffc425b01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737f97e5c6ade0d4d640f908597af17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a361eed670579aa550ed2d58a92653d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034f480faa6165ae3ab7937d4f60be9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f594999dea7291774197898e0b4c4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a374f224630cda4dcc2a6373966ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a8a2d74d12db5995153e712a8230f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0adc2c8478e1abc16c6a6305d0474262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb05916b6eabe756161c5ea6bb0284263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad326fabbdec6f0da47369c449d01f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c499e8331fa310862d889331a0a9ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508db3a7e9caa19280bae482dfe78344266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c62789c77c7890b3ccdb7d640289e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8bece8593dd121a19c1d037d0f3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189fdf061edddb942fb09eaff5cb3ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087eca912adc01e34f984393740c67d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fd8fdb1ce50c6d5f8a29b64abc354271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c8b2660e9a9aa381563ab681af785272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d12116e36ec6c543ed0fdd414c5ba5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb042567fb5616939efe11f2592de0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f77eea0c81a062720d002abee65fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a3212c0e0bf06c0f58298daef7a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1140d6509e8e34605f1e39c5a4606277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc4931dda5545f5716530538455aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbcb9447a8408129d3864fba1ec326279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065652d2b16d7ddbacfa31a6b90440280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbe128d23ae9831902211e0f741f0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b65e935548b660b8c624e0b4e3c48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5a571f05c8b93b9a01ee739bdc2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9fe653ca9671fe35c5a2188d79d90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b2e5777b47abac859682519199ae7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58ec5c4b1f708d5cf314bf3bcd07f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90149e30f950fae0f3c38cd207e8f05a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee29d07329c5502cc70b72dfd83cc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef847fb5b202f4e7cb593c06b129d472289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc561a0ba4979257dcd08c039b63994290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548adad02a6f17e869db6680cf6b502291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6bdcf5f4382413ad5b01115cae0e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c2619efde031f53fe20f93df23ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a3dd258a44e59016b28b4ed42462294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f54a2c9b67bb9ec8f077c8852cf04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5776305b48f908739c09ca6d09a08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d5322fd31ed415bd356307106019297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a896c5176595a0ae4a95193fb9f7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a50c96211e03a31212d4897755b22b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabe6dbf172e5869cafbe9ddf6b42ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d45a7dd1c8ec2644b1659a145f99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f19919b6b02a17dbfcacbc9a7566f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d2df300d6829164c40be12f2dbbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656268d17501de5aeee5801ad8de847f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4fc318fd46b10245796dc70164f7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf633b69faa089c48e6cddf03cb022c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f40d9f9d71e062ae0cb16a8403a81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dfd3eead08dab57d9f6b2e504218a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319b126970489afdb3c45a3daed1b0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd75a9536f76a2dec6fa8974d4c8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c47bd6fa8f87091dab31eb49452f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7667c739c98eaac56d7aed946febd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d9d2fe60b3d6306f031456aac53a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b3e226d3ae063e991ae09718c7bd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4975d3f5f3e0a6258d723e8ddaa83a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531f5929b5cf73d3b2facb3bb9a7947316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd60bd5980bc97eb99869faa15ee579317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e4689fa121c63bf78183cd0856417318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c720cbc529748ad4960b3d655723319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b096826522c2c6bda5a9f96ee8a04f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b33f9e6a29b51c449d198b9a88f45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de59ed6a0b9df590e2959e710f64f56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998d66c3bf610b8422cb4b1af82b442323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc50327becd67d2b25ae67909d9a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd348ace029407d8e288aa6c11f2e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecdfa8b734cae6da8a6cd71f98c358326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12b5ef48ac03ed17c06eb766f452d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865adc8255addae3202e2c0008e0f21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82185fc8cafcab8a0f762ea613cd9a84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fa2dac6a3a528896aecda7c3ba70c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8185f692661b50596305d493cfb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f79843d336b8364effe66a207aa94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a15f3cb783222cb8184ae8b37d3a67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79727f17b3a3c53e8266c14ee2ad0b5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07260fc21d6aadbbdd8dfd631a2e430335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d1e5af033c54ee5906985269146e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761362fa714e1b32993ef470af82df1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457102ec702e400e8c6c9f7fed095c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983c0a79e57675512f9d0925351dc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9406ff345d27160ab13b78e4a9bda71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497b11876d39b9fa0f1870a8b4a62a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0703dd4f8b6da1c541f042ee70b38a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb5ed19c193d68b43c582a4734b36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666231289e0d47da981c44dc321c4f19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d68a1dc21d1e73d2934b5a711eb898345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c8da59fb8a17440212d3672f19dae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890c8e93b6c618df9c8931da7fec208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb53e1d03042148658613f04e78b89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e7c260f83c094f672ced290900de2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2166350b309fcd90d901040fc43ac2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37c9ab02037817bf0bacfe3cbd06e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247b5abe8f649d84605eda31ba8da1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8da76d65d37cfc6088da102d8d5d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451fc4cf8058313a63582c136acb7f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3af552a569434c507453169801f66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced1120d98a31e754865afc798c72e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f8527bc80a88a7fb48f45c19f01ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11ab60b32a9e439d27f2fcebeb0df9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a8693cf19b37bd9de576d7af32a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9d101714e7aabf864b6694ead1477360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8290ae90c49dc8673b8e14c0d2bf0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bbfbe9c5e9c4b40a2753e7a3c7028362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c65a1520bcd9346b3427de2c75084363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbd2c0ffc3c44da30725dc05711e8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228926d906d7069e2a57691ac7a85e32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829af0d1143567da0a04b8335d8072f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae387c53d0bd5f20762b6659e4e3c7a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c28343a380848035144dfa49e66074368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e221129c91c48a60c9418c5a9961d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c00b59da1b9a4b5e7dcef27db247370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae987a3eeb34a98afeda8ef060d0c098371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad95b8bd5f36509324a2ed8ed3cfa69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed85f97bdc76bcb4532bc48c02e2f5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec43916c2558335943a320d570382374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c221de0bf403f8db345cd2b00584375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57a3ec187c85b5e8b00de4b041b95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c3d8d818b1839cbadf1e2315eb042377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3091a7e71ee9ca6f73c07fd69ab61b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeca20bc7c1d39067ab9847a505352379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041ae035a107ea8c0b929e861de4004380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fdda28131563fa4790bc7df1c0634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70680bc362fde86e0b1f18b74668ea2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd846c5bca6223f0bdce455756cc33a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34517edded095591a46c58154a7c924f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428f5a30dd773d2755c20fef78dcf32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ca2e2f1c8ae7be516bb254ce8d0d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c2b1b8ad3d36ad0802abe96002575387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f5b6371ecb3fb702132441eb511eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447fc825f9a14e7390324b8197a72ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5491ecebe40fbf284bd94a4049703390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1b68268f7bc747270adc17c94132391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ff0e699bbe4c80fe3a8c97d92006f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c0816719aaeb4710da11c74caa9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0825a34c3c7ef90018789427397f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea23bcdf1c2113ff13d58b044a90af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f599dfc9f625d26a9d8779edab16d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55975299277f00ef15afd3db1c7f6d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6469ebf8f7609ee4ad91a78fc35e5e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3dbee1d8173e51cc99622c9dad50b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863bfdb9d71106c8091e47d47dad95b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cd3b98c7b5a81e0a3db32af35411e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9300da95e8a84fb30804b17a9596539402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3f7331e791510df245f57ac7a08e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292114edacd1a71c7ca207f1ec8e6307404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e9c5b9e1cee7bf02c4898381748fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179067b92092cca1b94898b54d463bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c1a4b156edf55ac563c64c9a9abf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba080660bb04b4e93ff48fdddff81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9a34babdf38c2fd7d34cbc5b9b17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad916f0949b0d41578c699d85e5b678410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a712ebe3d60b5822f9494204a3bc7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724490eb20b088d4a3764fd2bc5b28ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a41087df22fc34124cba7962fc183c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dad48393500a601d387f6e9fed6b87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f640163367da21d0d613d7064a1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5916882c1164776d63988694d6ae3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6c1f7a6ddd4e8c39292ad58124878417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fbfb5bf16380d84b61a2b3964d9f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6065bf83b422ee1491350d5800828c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc064b29b10f863fdd82134cbea46fbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40429006d0ae7434d0f9f58fe2b87c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f6c07cd0c0ea097416e6897112625422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066bb824673d01dbee302a28c7c12af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a847b49e6cdeb8d002330ae5f88b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309dd654275a42c071b41f34e999e81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f1098ec68bcd0878a8236287fd90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc94fd3d9ae6243a21a99adaa2945e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d299e569dda221a85d2f2766848bdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c906cfa9a114bdd9979ae6fec910609429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8047b9dbae5247e8b9b0cc5c76fa3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f08cd74517575bfa4eaa47f878c43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd85ba62ddc797c87f8faca19cc94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af5f3101e56e6eb8002aabde0dcc0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60b4b5ac6afb7fe2a3af896c938721434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02028f9e14a18b5f53440f9ffc0718ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd12f827f83c2e9305cb3835638d6ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66d0b24416db578041e74fa5e865bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038b9b055cd89808d75325b7dbe3b8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cf00c928e2cfce00000aa79fe3dbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6a794f69971592798667c05fafb77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796b502e75598fbcaff8b117ae5c81a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62678e119a6ab9f4b4d0d85128d70bb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d64ee1f0669e7038e6bdea257dce1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b3dc9e22b735621a894081fc42ec8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5ac4f17d885e08757501eb485922445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9eae6b1aff2905a265301eb3e7592446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb1742a77706361a3d26e3407b7d26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaedda335d4138caa0f2b156e9d9c20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13428ee4421ded4bbccae49046cf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860151aea98fef1fdb384e6ef28112c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194881b8cf4936c349dde3acb37b332451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b669d4e396fc830654de10c99a2f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c2de207b065519ff521b55d3debce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649265ce6ae1af01f3ad9e07e37b547454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff317463306f72d88d86a3fcaa4b832a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a84d3618cb425cea919479ce8a40a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da04acad74e08764d99debae1bec051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3c62fba42d662387d491300732569458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664d73d93ffca6308e1104ba994fece459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719fc31471c684b48cb2ddabeaf4db9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ad7e826da8ec84324a9e3b7709249461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9059a2f6c9c55fb751c14f3bc6c240462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5bd7f2b1d30c3528ed0d78867a490463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f6eb1641c27e482da135ef864775b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631c3b1d2badb8c58c3f1296438a930465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df6febd308f8ab5dc15ff3fd09aa3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac57bdd80a1cf0de227c252696527a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50675815a0c433337a8899a2bc3454f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09d9eeb3fac324c744a9053b27ce0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec2639994528d935a88dc6e1b0834e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692334c804a4643540d4bcfcd99f64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c63dcb419d4123aa98740e689e8d8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026a7233fcdabc7e656410192555836473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7938c84fa460ac061ef9a6b95693e0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc07bac0a5fd1a11dd26f95c6b8ca34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d069010ba519fd9c060e37d77c1224476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b4de2f21cd7e005c3fa4d3ba80839477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3e6a1137b73bbcae448a63862cbdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a082d4ad30f5454b68864b0d0d8765479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e643b41572f51104614bda56eae5fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d55f8b25705c6c4624d6588990422481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff9f303286ff5aecb9dfa7178310c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a267a9d07cc58f9b9512fb20b1474483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a54d126d73718d4df079f1f7e61a06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8c78a8f16cc8120d8acdd6bb616ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896181c0f5102a2edab251dc9b64367486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ade503afb968c2827c5cc81486e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2c4b55008cabd90a95aba6a4e4509488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e96b37c338719ddc5aefbf9a9f09dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae02324c6dc213bdad605a393ef1f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961a0900105c4330313c2b02605f46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b045848fc40f826a3d86c17084ccd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c017b8ef6d0b1a8a4b2a1306b7e1ae9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37e2860ed172dafbdc3b9dd96fc8b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304f1f2f90baeb02f03fac33b60238495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1170b79cc570eb1839c5f92beabdfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd314060aa403fbc80efccaef068f68b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9542ea62ceb5e914763a649380eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8888206ac9296cddee63fafc1cab4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2ba66736f4dabfab126eb2ac84340500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ba4092e7463074bd6a08294b9b9b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30611d12e7f99dfa4d5c6bb2240dc44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082b1c823ce39c767bc1dfcbbfbd250503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64342190e5800297e43a68c4fedd878b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c8e1c2f7dae519206863b2629f2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa4c2dc660fefb1690f6bff7035ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a145c5b8d954cc09f476821dc519d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f14a8d1ddc0f1d07204a2f8aaafb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368b04d8378cc35d20d724f1cd3472509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67052884fb563762668d64660cfe39ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc9174b7d73e789b03b24fc81351a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0db2fe22d9a1c73e91ec686868af1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945723e84f66a8bce5dfbdee55c555a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209ab7f16e2206590215535a51f15b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1cfa0cc9f9e74029db5653411c335515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe09bc4fd2a222a3ba3fd94a8e34d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08607a2ae2163857e2d6773d1be3abe5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f875ee13cfbb20a317e0b6102b1487518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73bdc396d359974355e4471e0dc67a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3012955a9bde3dd69877c3c0970af70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba99c95bc87960e2cf26e500d12f02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882e600a406e3c9674c78e209878761522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c88feafe58059705755a9d5e545918523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bb89957bd9a604821579a937dec1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9cb6cda614f85090914f9486e9760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fadfd5976e9410d140771d567b2a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2379ace1bf5bc932ee270b49479ade527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62b581402fc3ab74f3f32e6f936a91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670e10516e80e40cf0dafeff672a873529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d34a604b3dff9f6e07d03536cf4c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3b13c94699c04ece7cb4357e9c386531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bba7c6c3518c06c31b80613880ccb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff6bdf3ff31020a15c48b504e46688533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c34809bfc5755d8bb484030676bcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92919c25fc8d7ccf25b827760e1b23a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ae46ec392c24a4bc25ae84213fc6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757991369e517d2ff1665d76a6e490c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ff011ebc03ec9f0b95eb911132b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461981efffd4d7e485b5adccaf21d05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1cb933e3c08954ba173fe795e717a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125008362ef696558c988e56066bf4c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ca84a16692e9a9e2a4f7ddf9a43a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df190ef06d5461013aa532035bc6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f6f29899423b299daa9e447a95491544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c4ffafd31b5f9a6dcca513772a78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757a0fb7a648758fe3dd84a931521d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c098dbb3a6d20916d0654eff3cb9fb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434d3adb22fc9769cee4528f54d33f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f98e79419a09a24a5e669b7ddaa0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ded6e175df3c33607c8b3972e4141550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba10dd6222c0ee20ccedee09d2aeff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438dfc04aa9b6a5af3e8d0789f41b2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eea33088c0e249b8debe078343724553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36e77ee1bb7f9fce4d355edcb3f421554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4bd54b89e819188b95f772a7d61a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af2419ce48d9b92b67eed81d08a01c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a595aa669ca7346840a0a2bb6d603f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e427b3ea73553a5594069c165d57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86942ea94042737da23c48dad1ddc38a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca4fd23dca1e9b5c581f3fd4f16ba3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5ce8fc44fd217995ccf0ea6126588561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1bf6ce283ac44838ee01f1da0ad3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85331495e782fbbbd5b65128742251ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6701b59ef02c8627a6f5f7381e96a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa45162cd6a99545d122c198b6820f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645c9971406360215a7250fd80ff989566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b156d78c574934da6495f860a616ebd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259cc494be53f52a53a4fd90c67e628568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0b8ab6d5a0a211b6a81dc934185d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5582255f57de418a50ce4763da036570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d0d7fe5da2d83fb80461cca2b349571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00622fb8b404e50204eba418247cbf21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a6a9405dc07b133e89afb1d4d7367573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92333be8383274249b464de876609a9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e28d9ab46534f71c96db0ad26e9470575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a27955b6c5ecca45a63874d557f79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87dfe389f438a6eb8962c52373ce1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6d1cd92046f379b4166bdbaed9be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff5f2e98f6ba3be5142d9b11a7c9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6907a83e06fea30488eabfda350262580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284048bded3d2e48c2c7376f8d4d8ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aeb5192bfd55f25b79a9a33bb96d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71146ffada07a07dbb2bf22d8d38a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4751f8a4efbbddc030ddc4f6de36da0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7934ce18c45fc5552128217660f65f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096957320d6104071efac2654191bdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee882d9b633ec52af529e68078cbc70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381956c23cabb4f3aaf9f84d851ddb71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbea4321bd6909d93c3fd142f08ebae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fad1ea83db4eb79d7c909f9e654de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a170fe35c9bddaae7bffeede3fc4ab7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732e96853c018ccd1119481bcda68dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba784e43d3c457c29c3f1e6bf9cac6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f275d3d48856f1075d27358f0b5712594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25390ef7257d17eeb47ec5efe9224e7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eaffd2f27d521b20e98d45d7d9727596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b345e44af999a95ea60ef0a7ff8d42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1be087ba8ea95f8d94e9dbb1dbbebc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523852b759e776c1a812fb9daab46664599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d05af212194950fd68b04e851fbe89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9147ff8d43676cf4fa9abdab9ef0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e130c194a889db9ec9c70fc18e3d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544cc35dbb386f04852847d68740471603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da41824330b0b3f187246dd385fe0f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93c92eb753b15fed25805d33dbb9bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f20c5df2a02ddb27819d52810966c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e4fd65137a9bafd52d547ced7ab84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75244677ad2ac51717d4c85275dfbdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97364e155f907abf1ee592824b284b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938a92481654daec06b800cee312eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e020cd65d4f935e82f7f37ca9106611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c589ead166ec294fd02b7c230c5eb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb13bffe83532b826097b49968fd8f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f6ed16ca48985b7daec4f2534ff41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108843b00295c09ba68fc5010a4ad99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb2c3ae8ef383b76ed0cee607e5ee1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fa0cee8c615d8833bdb27d333c1b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ebfaeedf52b48e6b50a73ab92a1ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117310891b8bc25a324fc501a842b4f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec9636e783dfef8e04697f79c864c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88303e0f5f7116e9d0d4190dc75f507621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f767606df5aee9d580dcb54b9f12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b19970856383d44c2798095bb36d3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee5c621b73eb6e904388bdb10828c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afe0cda299b145bc7da31fd605388f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca71089db5ea9c23319199c1fa8cff6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1e8e66b3f764210f8903b5c3fec4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51bc2647bd523411552e5504fa0538628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4cace14a13a9d12692bc0a55f5778629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee426412aa3a31d354a86aedecfd377630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30aca1024486296f782f5b8aadb21f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3178a6bedb4a03a91927b6da7b79e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f780ea21ce2465f668ff07d07101633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad01152ce4f1d60e24eeabcf8c9e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8023a8814dfd84c020ebbd533907e2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292433e61055299e2b5d34c6fd396ed6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c5c82e6080a0857010b63056bae60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfd5d655936c4d440acb81c6ae9b4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ed0846e39ac7b40d863a985046129639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b104596a5193f9cf2addf57687445e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602c2e0c7a6ca4bd174d92c68c9f524641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2094b9b91ebbacbc3eabb7409c641f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b0ae39d412a08bc86f54771ff051643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd5089a6c2138ef100db675a04ce19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc39217bf930522c49854a94057a88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6061b84a5d36136435c8117876c1011646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebbc56272504e2ec58482bc80946c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582880dba5ae4e897036d59800ed639648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5fcd8bcd577b53e8f2e8d1dcf6f4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b0596aae10ac35a322347553f1ac4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811149b8f7a7adf1d0d7178705e40d63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc312dcc3e89d8246c507c95fb861a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b5ebf6aa5c02d96af93357dcca68c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cdf97d3bfecb5acc1f37d42d22725654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a8bdf8324c5e885111bfcf490065655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676fa2d981d9e432e98ac58559204ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f52abf83c4eb18d2e7eb8e7e0f4492657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bf8f4081289b932def663494ffbd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2bad0ccf8686df341f49f4126cbc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0226e079ddb03e9fd7dd9cf0c5ed06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9902ad47ca4ee6e1ee8d9570d69e74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1107933470907f7bc77722b74ceca51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648497d7bc2db6b5558cbc23e5b32db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca101fca339270a6db417e5c9670cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222eb71b08eb669253a1049fb89d138665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb860053b37b81995b8cf02389e493666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fb764f18dcb81b1b6e4d3f8bc8a44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589eee0ee700425308dfc04063276ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803bd310c27019632efa05361e978f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f59610f4c2a300b820b08d8593e89f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2e9c89787c84e5fe4873808953fe1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358bd0fa1957218e02798ba8f15adeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff6c1319158b3d8b7b800a07f51cec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803b00752353945b53a412f8d83abad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29834befa87625260ab9ee1ba30ae8ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f4ec3b57b4a6d65eb9c5789772ded676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b331a782f758676122818eefaff18b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab3ae891d3e153373cd729123c768a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb43b51a9dcd275ac0932c9208a05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c55186f74e7097f20c3dd797e6e91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bcc511ce975918a6f36680169b379681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c56d70f10ed9fcb57ef3666b07b759682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61678aaa7962415696bf3fece978c29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a831769edcb9ed4f8a13a39bfe75b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0a112cbb1137055a8c560b33371f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87679430eab79ef8a51fd68ba49fce9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c715fd8df6b993e730b2de2f65ebf9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e6609bd0a574e84792aefab4914d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30130f80cb4c10fac98f401bb30acc6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48d1288195fc6b0e5b7fc2c4d4b37c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf82945a4e33d063b7e36f7501f4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12f25ecae49b80d3765de52b8d2a5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175e40be88d61d1bce25216feb5f86f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d82660e5ff34afa94e80db50e8692694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2ec4c988c01c983bfeabb45a1e8e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f51d2850efd43136350c9cd38d5d1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a853fbb41948b0f219724082390d243697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942567ef69b4e36ae37a9e6f11cddb34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9736df3b170c83b5863254c626917699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974037f6bbe4aa4b093a8c07552005700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f47ae42b44c1e026e5284d8aa26655701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd1c83b2f30a16a869781192edc568702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a875ec2f64fb465a1c8fd16e6cb2fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aa24e80b431871ce80bdcf4c6e9d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb4f636702d4aa89d7b09060b17135705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e48347d239e8924ee52cf5a22fd85b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e4be6335e40af5806b1d1d99f67a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899c5cb4cb185be760e5059cdbb237a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c02d694b9782e67f0936b99e08b63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9058b1fbd088f868446189e61921c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa73c045521128f784036fb61d8750b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef033c89fb5fa65a7c5d824b8e6b9161712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35287dd7ac7734d793aa57429afa9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40a7bd8e9cdc11b784c74c0e07e203714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c305c0443b63f2ac86a1056b2636f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a041e10167e70f68083dbb65b63c550716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24a590d2fedf271a77b528e55c2d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca667c681dfadd3a72638c5689615838718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef338cf8fafff336049f85543b5d6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08329b3dd1a9951514ffc8ea5c49cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a896a7fce1203fc519b065d56630b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271642ea3a970bc1c1f265fdd81fe543722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db7ddd315dbe3741736b2b2ae9fb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ce92863e29ae353d768d87a1ca03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a03342afc95f3d8b4a30ea4115737725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd92d9142e72f3724e3e3d55331b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d2ce404d453b23b2c6e87c19cc48f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7d98cd4b847093e9fe1035fb4a5c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c57829b387eee940b1cf9d6abf722729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6036074f212e0c6cec0ced17206bde5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907035f00758f6cf1adb90abedc18a6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460cdf6cfdbcf67c78e040f0210ba26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5c19c27bbe19a6475df99681e16b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f8a4a4c3d3ffc38d3b9fbc99655f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fdfddb7b46ca0d8661c4433228282735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d33f59b92d62152dd9c45fb3969a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6208f42072a1ff5f83f28efee5e8f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6e9597a4ac65389beebc3f40a303d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a074c9d7ad9d001b3a30185e5c1c66e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c19bd5e9c2b1315b9f0b27f7ff034f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508630f15d2ebffce7ae80b26cdb1d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dccaecfddaa7292b1e1de8e83ea5d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19637a46b55605de4e359ef1e72c9007743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d9b3f0b800b9a9d25e27073812b8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb384364015bb736081389e5b7cd791b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d1fa59c600638d53678c80fdab292746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907d3da8ec542e110722c0c05df1f9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173fcee69cb1a38933300f80b15aafe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c47a98943259b25b53805825bdf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965d0c75d1acdf2ef7de686764d7ea4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae1493c061faff69a7ed62b0d8100751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92237bb513fb25b955b9b14299f83c5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62602c5f96143781d4d97612eb284f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41c850586f0bd4217d2817e02ccd13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af798b32b0f7e6f93f5b6160b0dbff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d790489c437bcb3dedc1d3107d797756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d4722824a5f8f0ac358d48e090fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7b932f8439727e82a11ccd05c7726758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d4b1862b03ea68a63fcafb6d128c5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>