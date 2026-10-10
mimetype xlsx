--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dbc5a412ec256d63922e92014e57a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c49e3af3a6d11657ed059aaeb44362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511e3c60f338b49328a2c2f60a99d2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00517152967f7a6d6d896672c8259f4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06475af11fe15e741e1ebfcfed06faf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546352578388992f0d6cc04cee1252606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321788f1441b2132dbad4ef4767c58a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8d07bdc355e31d0a8017deef95b128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599097e7e56eb31ef1465f37a210354e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989589ae71b775bcf62d02b05961cd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237c3e6638225a72bd50f077b10e5ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba6d0934b89bcc23fcafd73d0c4c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de76ca89ada4df2f5c3ed16effe1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bde20501d4fca33ec35385fe8c9b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d6ffaf2af449986d22fb8097f0cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5cf142670515f5a0c09a8ebc2e63e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908382a4917f8030a3eff3a9f7c076117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eb4b2b5d4cd0b0aa3c824fd010e7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3930d7c88c5ae97248b02e2ce1e22419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fe4ca869133ac90175483d79632bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b23c09a7a0fc70ecaecb2e5bada2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516f689c792c436e41c8aa1eed2491122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3f8c55292bd20318aadb152bb3f5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6bfdad626987335a50a87cca8a1e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c0e123c9bb8cbb1905f4766be19c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7075c554d1509b270887bdedd41a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20256d3c72d6ddbef660100aefbbf70827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9dfe8818afce2cc7d0bd65bf3d8fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5569d12ebcdce939f6b53334286a7f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9834d3bf67b8063630f05413e2b108730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf70b9bab6f10a57b2a11c0786e0c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cecc9b8e94fc2e10f1a73644620b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c17d5dd26582de23fe087f3f04ef5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed3fc26b5febfaa0f02e727828ffdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d87601b02d670e11105943fd4eb85935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebbb32f66fd809af122961ff26d6e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625f686574d2e56cc65a309cc7cbbf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe879e14f0abf392fae34847b1164c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965fe90d01d108d63d373249ac35a2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14344adc2e0bd0382ca5b7ede1162fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d89fddc646009f51d5fb608f6ea1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489340cb5695e44255e0c0dd90b35942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56907f0c3551c17416041d5b1bd96043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96bc7e87be104efd7217384b5b2e4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f29d5765617dac0c87a5cfbaa17bdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233d696a2d6864c9af40d83ba0e165846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490781427df4b5f3d07019ef888189dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc1746e612b2a18344af86ced6c29b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c131ecd623b5f5571139e7da86890f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6251d64477c3cde8b34287c838d71850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d21f2543e1a80d639f0bdb278ff5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a00dcbcd93c406d3dfd6603f67fbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e266a42fd88f37abb99f09d86f83b0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77e8cfe8f876dfac5ee77c8dfb0b5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b08e1837a83675ceaf988d1a9c39055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c64a4e5899bbd4bea4254a9ac87556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc5ae9610cbbb255c69449c4c7141e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bfd2a364bfc96aef508a902dd8d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57b1bded4fa20cfd3bf4aebd4535059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc2ca581690738a9d9f8d06e64edfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479896cac353123714733cccf30cf6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef531abdd56d74671dbf0780349d7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b1f0c85fc2349a67dfdb14fea7e2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f232e76460dd47b848c017159f551d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459031c0f34b5e1578e719fc499eee9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eba51b5a13be6503756e6cb1f7ce066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa772939fd99a4e6b380b59b4ec8e52767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f3edad8a1b90b25d6e0af09bff3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e8c60de501c3e207b90006bc515cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc7cf769fc5798ca3d6f1a7d854e3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8118be956340eef6f7b5daefb072c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595de7e595d8deb228544f1a55fb9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ec3be56d40b4197cde88aa8e0774773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afc9045e3c4b2fa001cd7fa9564d5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fbddfce8e893691c90ded25b50c3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05143027eb1eb42c3a4bbc8151648eaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a65ea9210735a33344fd2d128cb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d089229ff00e1d3f83a57205d2777378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd65b4d1ef81efb79dbba7b5165e6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4095efe37e6fd6c9b88cc7198fb852380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac1bb648624666c68e7e432b70eda781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b182d403cdfb23c229d073ac86e8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98443d1f55c02d1659514751cbcdf1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05413d91997913901696e5b80afd9cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d85ee7a643f8b9b94d453862bc7c8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ce143fb1ad1a0bccdfe84fc7324a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9095c46dba2359c07f8d48a49cabe187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e128fa71e6d2f909fb700640aab7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd966e44609f0d7094d25d29134aee4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0fd8a5459ea059a2e21f3351a796790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f25eb759a36d01bffa34c3eb4dc6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79932de4bbe5f3519e761c6b8ad7a8a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef39b638ffce2c1a054ada0a2335c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312463a428a70a50b3545d388cf324cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9348ea853f628aadfae013a4aa0db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed31f59a1ab9737d413f93ae81bd3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349678be38a3bc2ee07216284892be6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f29a155f66e66a1fb18e84c8a7ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20e0925e4a91dfa65610400487d14699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f903725bce3bb9a3178ff1bd2f32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc99ba954cb8900fedd7da969488dcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c824c3867f2730f75cc4a8ef6265b9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2952e00362722962ed2d592dfc42665103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccf67eba7ccd1960c8d2c0594d3ac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80e289de7be7e4a7a665108eb6c088105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d58132fc70bfe1bb679fa6a1be04c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f60e5cbf588f381df536beba79a8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459dffb9417c6ea23a2696d930a249f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd39b35e4388509f627bd951441a8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f973bdb35061dea356fc232180c6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa63831cb9cc7fea6a6f42a6377f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da30b0ab6f2d43ff78e8204f8e1fb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ee82df1abf75f7597baa2e610957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0490a0eab9fb7851f26f174ae0fbc45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa628c078a574dce2a026646b9db469115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65c39d2ca4ab7172c98dd897b57981116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43bf95a627d67b36b25f701578f657117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e71b0f2d98c68dfac49ee568be0132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89de26962af2a984fdb0b8e40e1539d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097895448ca20ca8f0de3b382c235e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc36bd4f6a5d96c18a5a74b67814639121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0636117e31b292b6840de22446776122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aca7cb9cb4f1daf0495e45dc61b35d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a13ed15696ecc7b558cf885ce435d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b97f0cd0e5a98d4304a6c256ff676125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9c8523d9472987c9e313a79ad2409126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35944081b332a7d16fdc7dee69855d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a58cf631fbed94f445a98c181b3d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfd06d4e630d425950a841a92d4ebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5aaf435c9c78386ca129d60dd24be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001bb0a2e7de1f23421dcf5e3323d10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f303a06f6e63eae8f97d3bc0a2281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d3232d5e174b5592464f14e8f8457133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73b657884d04349d3a056374d5c401134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7cbc74f98ab75af78dc469a6a84e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204e3b3bcb36761555cf888d5bd24c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98bab48d8a87c51140df6907813950137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d049fc3abe35ace2db985596aec86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e81c5c993c474b6ca377c24104baca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449841a22059a16d3d948292f673660b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19537099f275d81e384cfa8a2fe7da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b24581b3ff5027f74657b2585df5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbab4af299b3a527a5e17dd80e2218e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69974b9b6bf43d9d96f44cbafdd8c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a640fe1e3a30f49d397c7413139ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47e48f9ab7b8fdb8fa129b7af91b25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bed78c847f1943b5f91c44b4cc480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525477573f9231706c323a7ccd5cf8d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3a4762a30ef4cf82d7a70072b72b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3817d71210dc84875c32821d6fbc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de7c7e8a83b05cf54fee826f9e09a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050a1fddeb799c20b09e87ff8612772152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466611b61cc319ff727cc297d0b7ad3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4e73d112bbb9c981adb49982f0642154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589510f20711d0a96c63b871b86639155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4e381bcee3178fc7453fbb8885bac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa1d8119dee84259f43cabd55373b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201da661129040a85226af0c1fddbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33ae6989b8a184583cf001d789d10c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e443bddda47f1868c9808b0881e998160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3d038574cb2d0a1b974e81a1b41a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22396b69b178dfb9e79cad049f9c974162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebcb6d7cf5135354d5ef170fdaf9e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a331e995f102c1189df08d8ea694a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350906a7bce42c4eab8047eb5e3ec672165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495101271eaa431b2cb23ddb7299d860166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ee7b05136155a79ab265dc5527a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790b4e28549862909e8d138af4861e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ac9e0005768fe34ec5d5b5a99b205169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028709aab887f1785318c886a915543170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e0bb4b1b735b1529d3123eebf5efb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801f573b0bf73413f07fcf5df76d3f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc5ec7765e73c26c50b0464d034a56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9766f3d4c5bd286fd131f99ced49c6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a09588bba893cfd48a9228232dfed2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b1377797d88e080452853075df6e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70539e3ad3d664cc572a4972ab651e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f2e901510207dafb510bafe172d8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3d51affd5cbffcd746ef467669e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40bae94885fc2376f47af24347c6cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9083f5c70ac40f7dfceecd31ffea2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24432795469a193b3513a69a03d3738182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705aaacb8a0690a35f1c8bd41c0756183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174926f78616f8f6d5eb0c6c976301c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee677437dede7f796acb3bb36fec6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6949a0323e7520592bb626e6a3bcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cded3ce83362f2f6be7b1b21a78c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b73c897d74f44c41672dea679f656188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5f4df6cf337952aeda371b0905071189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49b30e36541ce2779b8a73c6745c36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b44c53af376253673cc2230387ad5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcaed708b05c7879fdd13e246527c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43ba243d73984b8816681d0e17e911193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe678d5f1121c1bc7bbac4d4481fd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311201f593e777f4f54d3a8c02d713d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856eeb14f405de5cc88c72fde3e74f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4913601ea7c7066d21b73f70f9819197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accff0e6fee4a6f269bda5a0970383e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245266274841968f14716837ec6e104199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6854d803709cd90a004bc51fa021c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f0e01e959ce87527c398e680a1c5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c255f32cd970bd11561cc3b1d50afe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d81a71f8ff753a60a540269096e300203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b980aabf1ff90aa7b34876046b69d05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e335a0b6885535e3344c83e2fe86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2abc0bc11f17cb0a9813dfb72a5b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c01228131b3da6f66af0295c14ac14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0682526ebcef81af93bde71cf2befc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40506cfceeb6041bc7ad68ff6671a20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ac416ea334e396d6528d30918efff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326733e40800a7464cf1e138cf5f35dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654bf20c651eae4b0246d26ef2e84f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8d1ab723ad06b48c84a3652fd0392213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46266a902bcb7535c5fa0c5032fed991214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb0a5fb93c4c2fd02f441a1e485dc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c95c89c46cbec6e2077677297ea561216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d827ef70088a53a094e056deafe32d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b3bb9739cb9e8a81f7edb20279f16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803899cf2958e13bb7b9a311afc050e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3ade8f240dfe66be79d39d0e20952220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bace72305cc7400a2819c2464e916221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed134d7073c5a9f46dffef091634ddf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84813ab3ea3b9bfead0e02cb227820223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b33db9c237fa41ca69e23eda2e842e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b873a4e05cec122e952fa57bfe33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdb19f2d30e1f9087fe387635b2a0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44fed4bff08379ccb9ddd496b7f37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336799892b6e38e5589599c5f6d46809228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116d02d8f54e6adc4cef553c6838776229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390a1c9f598d3028d99f72bb387d831230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f7c21fdc0378add83a9182f3d3b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452acd59768945a6dab36313a9196d54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ebca8066b6d5bc401d7a02324ad33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ded68b2780ed51378036678832fe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906548650d1eda72312de7e938421a4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f22d40cc5ef17980bef223f7347d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c227de3616fb94be54018d8eac90c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0974a0341a96fd393130e0660cffa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4c12302fc09b7f03d9ee8099fbc02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de32ecf98045830883ef00e909bdf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c23b64384655b807166dfd7f32de1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee56cacbaed64d1cf3eae2d441a68f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e4543342c2bfe3aaf6fa0ff342b97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c90e9d0573645da64d366556fbd35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bc1178bbd19048877d09d9289848d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38d6f1bfdb5db762f744f6423ff094246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026316237451cbdf35b6ac4a6009d6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4eb76af15e508529f4a6fc44f7112248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fd5a15267655c83cbb7d33572e375249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1130aa99b92b53c0ba09de825afc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56934ff2ec57051cc8a18a3a6f747a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55705f28807f3c523197bcb6fed522db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931020462e9f8662da9cea771deb2cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f45f2bc23660046de0a7db095572f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab76c315b5330f171709eece00ed0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a519eecabbf7d6bac846235d6dc7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff01c57725f21dc1c208c42cb87cd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a915e178824e472e4dc777aa6946d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb54b8d8f31ee7c47dc00b1d961d131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d505cf54f74ca4f4782b089374363260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526e8661ea63f304d34118245d91d5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db636392b8b41988986c5d6469d2a7d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f8afd8fc06cd667a1fdebb7d4c467263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733cc2f4df1c29c1fb4e83e311f9587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55ab148e12e28f02a4a54b34f22928265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f4bfa994d918365d11528c6941c10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bfe043bcb589d0b528d7585cfb39b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0e1759bea156222b1fb022b6f870268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2f7e8347b9f5667e9344ebe37b6f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143bf4df4f338c00d4ad698c3eeadce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe1e54a7118575282e41a27d252b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eba324a8bee917bd49430953efabf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90eb3ea8036354d9622bee94fae5d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6c3487c2a7201b405e1cefe1799a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7622c6c7c0cc15d438c93d10957088275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81aae1b78e373a0ee9bdbfbe0949c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a47989c5475501981a8c7caf878c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34aa4fb4a595cb99649f16ba6759a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58396fc69a97b1daaf4d79a2aadc385279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bca347fea65bd6899052f075dc165f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ddba613981f4a6ad6cf5b69f2f6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed58fc6ef60488b0efb51cf897aceaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59206d1b96dc672b4bbf3c66ae91deab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe289f09c7f0062f10f20fecafd4c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d546b0ae7ea51df8416ac734d28ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282e5a6fe9c9f6c4e18c764fe56e2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631b7aee1f98f01d114c294be7172a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289a29aec0f068d534aeb58a63c710e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75909c37fdb930afbafb3ea188b9c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8894c5967cf2b4c3cf8039beb655c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6850319e306a4171cab5431b5a1bc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f1a0b7134401e08f1e502712d80fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded86383276c9e31314019d6355aef27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff16775f2302e7aab836cf14b9e785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c4ca35685aa07f17a73200bf1d87e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb2ce2d602fbd5284435988ab93329296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1cc0b9e98a9334736fe660496d654297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a216ca291fd74deba2e94585139cf1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fdac82f1fcde161ab88269d276a92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189b89ff53fd746c5bed0c5d44e7952300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1697cb4b19546ffadc7bb65e41f73f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccb202eb35e5d1e13aeec59f08d476302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2634876f4cddceedc016e3a718b6ce0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac163b1657f89f95751aa42ebc63eebb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8bc1a2fd2c3177a40952d2da6823305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee6e234e28d2bdcc3bc18087dac0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfca577e1213db550b8b6e9e584671307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0105d2da663b9b543f629215fc5713308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b85a076d0c86b7dc7c06bae7a5ce9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dadcf1315e462b96163cdf1c7393c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840aa4a56fb9776cc58a27dd59b1a83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1409c1df7e850f4616d0c5c7a042b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0827cf70f3b3457c89f90a448f2d30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aaed2b57e8c6d7e17312dafef446b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216873c572398dcd667c1220512fab9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a210457b99fc3e5804c22378a56c6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c1583957bc41dacff137b2d9056d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847eefa914d02b4e973e1b9d29e8002318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba859e42fdecdd69663acb464402b83e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3f13bd1598136b47d277644b60eb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218516c40c559d5d14fb832103b9e07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473f453281055a0884d5ea55a392c2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b310af9cefedbed2236ef747d735d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96c7f7debda9f4c0138818e19a4e47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e0db0eae0f3fcf70257128d284f1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef1a5625bcdc321b20e98e518901bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9c8aba813b42c71cad629437de2b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853325362fc4b31f9f3ed5bc65654bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df932bb481245fb9322ff81a675cef79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b2bb032ffb7fe452f962a31e8953330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f79af7472744f4aaa5dde5c15d073331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d229ef5a0d516fffb875bf99246e5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c81cd72a569f4cd22b138528c4a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f18f5265ba55a648c82d4817956be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00538fb81bcc2686af1a9b59323861335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc9a414df5a797ce30a5001f43f9c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274227c99a4e648e0517903c9035105337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13a59aa76fba995ea33f0f6d53673a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1ad48d6550ff88d45b9c1dbb206c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26404885dc2057d99dedc9129129ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789465ee4d5f90938a1ae765fde3d4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e3d257b3111f78834305b6841d57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cabf6f2e9a6632a9ca839d4883cb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0b2b21c7ed1fda133ed5624dd44b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e093d973f46ac9253bbb5855b713b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb96101589f280c8c2dec357f8aca8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f552f8471e170462e5882c3840dd42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd916f01971d717b333dd8065e688dd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f339da729f125540063265474f705349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eec4321c6bd27787e4423b909ccff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d808880334bf59b5c8e9a1424549351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e70d9700d86b16d3d0b29110bfa46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccecf30a615e89f092fcfa4c86aaa32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92faf8f0f8bc6c6b568fedac2b96ca4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dec9001689be306c2d9aac6ce2f15c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa20f0f649f242d80ca995eaeab6eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8a3fdb6ad93686b6207af6e491ac3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099681ee614e40fb44be305e0eafba4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79595fcd13223d2ed34a01bc4fbeaf71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914a8e0eddfdefeb3a2039ec4ec4534360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b4734fd8efc5a3fcbc40c907fbd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388906dd7294ff58120ef5d77d39e7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290df3862c210b0143509f3454bff48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091099398e557629c3e9ed3008bf9c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6193b09c1741b967450fab53317cae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b69b870530f1daff37a53f848a98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10548dadbbe152502932e0f88814c1c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658481eeb5f280a6600de3393a28cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2fd5e4157f14225e4fe590c9af14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80368739883ca6ff5bc1cc1af2434a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27114db8571faf6c91a8b9263a613a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ab71400b91d1a004348e79a205cf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a042239d42e6487695c233480f15889373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8651ade02f414d735fe7510b49889a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645ea3fb2d4c99708b4ae2f40530405375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f5cbbf2945e35b00ec940cac778e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a63bbceaa3a83a04cb6ef0964d9646377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d4ca24f7df57d516e884331a5ee6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b463c6e2ac20b601e6a5fe442d079379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5a38fb6ea61173738050021897747380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce433da073285e0b2dc6cf7a426707381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a75e7976c7a65c1a965d9ec10f392382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67295457a5326d7da63b66c666b90b06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d41b9ab6312b72536f23c623bae5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4963c72d66eff5eae83f5483e7c1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c08b61eb9e56cce6811dc03b4c0b23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63aa136c6fba9b65e5ed25cf0b62f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1577c8aa09c5d853dc7a6bbe5476683388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8025b6f75c1c33109cdffa7cf95e7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59053ae885e697b4f31170d640cdbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6092d8003ff285b740d6cf7655aba7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c9f0a45acf6ecb3177a49b1f5929c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99651660f83bb0828257d401d86c1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b9faae3b382df559cf9ce7821fac0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c7214cd32ac811a5038f81bac4b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5fad29b2ae4eb2c7fea4be64ddb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f8c24e35390b25354d674cff9492397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a519ee04cbb49ad41d8680ef4dbbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54b0044a1bb76f9d37de3d3b05b6a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78360c4b6c12bd0d81b4966fcca6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c625101811458795d0826d3f8d6aa91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b3c8b987912df363c3771294c334f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fba26d6419f231e40a0afa47d943b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32328dd39890134723a5b84454db21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e421ad0a4f52d9e2b5e3bec9ba6f0d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15b31a384563ce094f1273dba5a38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c76c459bc106879056024d08cc78b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7ad4552fb909883100ecccb170f1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9ca2d383aeeab2905c1c5aa63768c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b084835d919b9d3b73fa6ac47b150410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283b2333d57acca4d162e5446433cfe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feac142c0c0aa7e70f1445b7d17700f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23907e17107c37893bf59a88a0bf22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115499aecaee76cf28eb5ec25941ae4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78afe5618239becc9c6e9b4544cee12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9167c923f240dc6390624cefb454eec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c88c9dc0bf0326d9f412a3794f46a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b54367835f13dea3ddcc8f844219c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12582ca0a629525f0e3f0000471357419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7683dd19b77c8a0f893bc798f91d7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f4f5e422b5b6fc51a08adfb7583d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892faada346db0b3280fdc3b6ee78ac8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdd3d49f20f16a07bb039adee1d85b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290249c4a1f3c2715a9551e75355e17c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809d78cdba03c12c487b7723e670f9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679366de32c3573b18b8637cf23705c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aca9766604bba92fec819cb804fcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b208f8871a6bd753fe25992a0112648428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9120e7066e81b00305d6c7b5f6f4127429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adef2625507715c8b79cd66e63ac8b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a6f3637bf487045e8d266cfbf2a38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffd5e5247866f748a7ac62aa563231432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaec611e70861d838d1068cd798468433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b14e6b66ec3dcbfffa0acb455b9d70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c789b47f84a7e1a6521242179d2b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ecf17afc01f46a0c8a35d7fe5db0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cda76891da48ee7e68e3eb9ab47f68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e83781eaa5b4d5e6b3b1b54c646e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42091ade515e65b4a676a852334bd6cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf55c924825c8c5bca76c40c33857440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b3066ccad2a5e664ad9bb7ea5570b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb624ee41d141c4eb2d35d9dff8cc07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9c66a29fe683279fd791a6b598ad1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46b62f71ba0286a90fc5ef58224aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9015c15d20b8287a527e6d6841746445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9c99167778e2f91ba2fdbd9bf14a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec04cc366088f4ec4f61480b1e1d612447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f83faef7388f8ecca5efb791fe4b81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cad78be29e5217a654dc50e289b66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a32b735049d3d941737315a13cdfa3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643d06f4df43108a4d871d917c2c35c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b55db703fac4dc44c0730a089c243a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2484fa2f7788dd0169ca05ed53a8ba4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ca1f80ed5e81c39dd344cfea6e3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607faf273bae2325e422e2e3718ebd6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646cb7bc1f70e8f57e3efddc79f715d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4d6bfd55e7ffa0106c3b92f731ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689265fa5dc5fec4e65b9c5f6c84a94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e863a48463d0c1c861256ce026507ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7322c70a4c05da515bab42be6fefa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea249d7668d8c3cf8a35c07aaa3212f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6511b882c01f4ad93d9fcfd64eddbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f06534caa98da1ed59e581ee3932c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34370451654f3d90009404322926aef7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be5d95d58c5eabcab7edc0b5c7afdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0484aeb664107db250aca929b3e77a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5c0da85b3693e27ce520aa5c4379467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71340793abf66fd2fb5f9f6bed6aae84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6ad4f3072527e428cadd2f9c57219469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09f8107ce01bc5211e80c64644129a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ed87d415c2475d834c5b250b3e81b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638e5c5024bb1cbbd8c0c49171515ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da1ab92b61ea2ad80a5a4c7714a62f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b424285e5c33ef300f0ce75d9834bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741267878b0675e0268230c7a29cc02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72946bc44ce2a66e1e3e19f4658879ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af944304fe72bb45e4cbc34404ab9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb8da57ec95e35d13246955fb95c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c139a46cf23bed86e2079fb9b9fe1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13df1fad2bf343a81679f22542d8bb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c618ee2a11f211ef14a2e2f3fe5ae5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dde655338b4bc1397587cb7972446482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b163dbc165a2fe87a7b51a13369a2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cbd066c4623bc39a8031da2bbe852484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394bfc8d084b5d0aeb770b15e52aa60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffe6f83096c1878461ed395fb8cc74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669d92fb24c67697cae931b9ff5e3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00717ff661b09b9ede7bfb72402e468488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f06cfa2303644517b2b0680e33630489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bacc27f99520e12da681ae9d04ac75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec29fde57b6aa64958ecd103f56d15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f982b997516d6c4c70ff83ddbff6046492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf452b75d54278b9f44b9975c2e40b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76b617327124639986072c876164f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2075a5d91fde1105644c099843086d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cad1becd7508c67e85c4f7740b13b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7221f4944e76159d5de681f60f5cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c134eb25d68f70b6a89ddcd098464e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5324489468081924c5e5b04ac69e13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd25077d4676ebd24e7b2ee92fe3cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7c197bd6d3e52b79632f0ccedcc4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437991c5b0e5038a1b4c511becd5879502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f1e9e150d6a1e2f520ff63128e34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5becaa3bddf467ac99836c345c5f589504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c13bb9751d0d5b32dd5df3d4198799505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635470ab9b5a87d05c0831d8cb5b58f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7706bb726fccac3959efcced750224507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb111a5fa45726c62e7796141d21b1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c87b4784c7603e82fa26745e6dda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999712a4cd522d1bdcbbe5fb83dd4ee5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c8689a9ee9496d252c32c95f9c57b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9899855a9204fe203e65f19243dda8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff9693c66aa657ca5a499fba043dd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8df778a0879969b15960e362b51c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ee1b27d11a94e943846f878b8479515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcda010df59d3afcda616b201c9048516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b933601eeafd4e4a61416936f85efe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cbee5f7d5cfc48a296b493f370ec6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a03095beeb3d16955a68c852f44d9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051ca0a59c12ac8d80302d708340a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235163702357d6887780f612b8aa794521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a59ada797a2a847bcb0ec515a9e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa91cbc361d2f53631000649c986c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6821f72e137b96f8204603b9e03a81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3e43a2bc490f3695868da83903ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933b14beef79b69b5334818b84b53f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd1a8d06284d1fafbb1d5948be34d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620b6103e2b6db7f7bfb7698c42704528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ca120baa87c2c385bd6430920ebc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03cd56b76ecc3ac16a0791ef2c81b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1918ec0ac36171a0079c99872247d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d7847c1706580058a5eaadf441291532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b14e88736422b40da276b534dbf0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb618928c4bb755dc9611eaa95c624534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cf05d1ef8f36a5f1bae825f994c96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51f5b86bfe72f83656795d06b655ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b894e35932362ec37ec2d06e6439e5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a5f7e4c9fff9506eeb535f3dca8ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fbadaf7aefd6d9e8e7d76d0d9bd4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ebd246c3a2a947c90490ec1a9c09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef83698c086b40c411a1c0abf1e7a98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0923b7c5eca5ebc9020dfa7e3b9f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c8e8cb339213a0db605bc1f4d27e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62664b626b8b96d7411006a99eecebea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980777cd1bb345f7d1486de50b129aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352ef9ce01e53237e32d7282d6a146546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dcc828c8d71a9445f54659ef4dcaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d4bac2436eb706b10a3092cd024d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72720a447363829839b694e69476c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec772c5021f2748b63c71dd5c7a329550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d71a80fe92046d481dcff06c4ba7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d097b3bd38288be71560cf5720fc3ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ec449c66ec252a0f3b01fe8041e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ed1983668984b2a0b00dc53e0fb98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa850d394211b69ada2a68abc6063555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a844af9a082f884ce8743ad8df356556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20966b435b9e2e453eec5f342acc69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b151bbea507da238beaecf15d24d12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfd25a2ea9e35df46a5ff863be881f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f91f8e001b15b3bfdd5a06c316cb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef7e3a5c6465e2c3f2ff6519dc5a10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea9752918cf43e4e3f27a419c7d14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7969ae90cfc23dc8946f1aa6156f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9c424b74261f4da16221644237eb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11046a071fac95466c4c4ffd023517565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614794f8ea93e5aab81d4a6294013fe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a437eb38452271beef42b82dd4f20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4241ebf708a3c4bb25d6348b22e270568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953da1aea0a8f48038392b0e9af7231569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1a980ebe1ee29f5181db05541b510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a0e184636c3a210140b87c3903bac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035b00ebefaa12c94ad6aeedf9d9b69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7609bf089fb6392a283666c2e5486e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f074750e2b0b5b64ebe16d39ec8e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06747a80edb4ca78efab37cc8b7c18fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d3c2fcb7950a95999c9ff4fc3d8b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e7dc93cc7d1ca33a34b247fd894eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f5c57b623f8a9f0ddc1fc2e2ac21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83595b9c3260c7280e15f09df4142579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc43f24fd3621576514ada9a500206580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec723abb39fc7a86408c12f6564d22f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a5527957695f5d3a2b122cf3c28f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df78ce172d39b8434bfc2685efe30f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ccd687e396538a4c6deee11486aae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396053883223216b97eb98bddd7f272c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25412bad1c36e4bd1ac6dcb60e1ebc1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ddbcd77d641c224a414ea95165d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238310bf44e76f6063f8a08cbc47ddd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69c9e6486f8c9284625ad0124daee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbce128daa294d7f882d384f06aa0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f555c9c0abfe61044ddf5bfe7fcfe3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7e02876993432e0b098d97fc86d8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b09664c71128a0516c970339502f41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e2f8093e2c59217d99e4a1683104a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc69f7d17d6f4f9b67185795d667f1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d828fb84956cc79df0e7817fa197596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9c3c29b85cdc980b92e370dcc7073597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd4b289740756837ce344836e6ec5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe776c92b390327e30774d7d8ec46cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5746f53318ec66c00cf320371363979600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7697bb3a9d2fdcabe72fc07c87798b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a87a82af858d13109cc41a94b7c85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcf4fb740903845cf8a18e64f8f964603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e903e878ac38027d4d7dc226c038333604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8363c406910faca9ab8bf90435ba5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff187ccf457321a6b2b115662c5e0e9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877e5ab620bb88ca96fec73d8cc8125607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d55539e45d360e2ec4de8d8228d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4e1c2800ec0da1bfcbef9a58bad19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a00919758b118a9b306ee1b98599e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b73172b5b26c586711f1ae2f50614611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f26ac0f56d8daebb1d3474e8b85b0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fa05c78ee1efe3e3f6ed73e637160613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589673a9f7e636f0dc9b087dedb446a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe290be0ed8161e86aad606050381d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2cc1ca17ad8c6f0f181c74b11bbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e8b5b1b2207a91732ea6496f0583f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568296395787e8e8afb5fdca5d28568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3425836bba72e844220f1882a3695b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe3f0a5583eaac1811aa950a923393620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f13b33d3e4637c7deeaec57a0abd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1889009bc262bad5981e8e0acce12a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87632931283e07af9b2eba813cc386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2e42af890d2e1a3597a99f78309eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf2da5429fba7db6c457ff70d2d63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6245a61394ce4a9e347af74625d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6679ae1c5111ed66158ae3c73c42b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff318e5f1fb8a27681772f56eff258628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8cbf5abcadd7e22dfe49c6902137f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89966cecbf110295b5799989e278b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683e761e6a52c09b8379a10de36bd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451cba2f0666cf2a67d293d6726bc61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de394e1b76b7d678f10ec63d216ef14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38633a261f1984dc2c103736c6f574634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe83baa58cd4b33b488d8018f8f77b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416119475c7694990a7442f99a443f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad340f36e80bee221c8676d949cbab4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49d5b2693118fb818808c114b1d45f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef8a17866226192aa91223264c0c32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027cd57cdb7a83e5aa90274a74ba14b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cace69add69b479f11f02d83dae57ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ebbb2f1f83dca73f232aea4d6b82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0131b7f6757c1065c4047eb2d48a83f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deacae4125c6be4b9fe31150ef776ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfab14a0ee0705bf6e335f9698bab0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99782e2e055a3e3d80a345e0b1ca3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c35a3a630d4f57b7e7164d7f3ead3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91fac5dc18201cd82da8dfc298bf44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98337175c5f8658a19e94fbc83c0b4bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4468bb8e48cb0cbd66da8c5be62b28c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a9f2d36a7525b51ef4652e10f811651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ad1ed1b86665a227750305d3d0b9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e2aa06de4e573c3fdd4e39a03d9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621ca6a4e57204f71d9274e9830e00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7140851a59e7f4381ef2e839d6b45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5395fb49e2b85441c37c0b79a5f1c07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4987b2fad8912396af76a2dbff120a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acee264544c127268c31dd90016fe3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb3c593b599bbb142d77c12d0f1bee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c790461d1529a26ba6b52b15e7ee9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c9192409f147699eccf9a261e8237661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15819671ab93f11a99884b4559c873d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f4308e343be16afee66034500f4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a7aaf500daa72fe9c6850ce8375f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40804397ab7972afa8568dabe573f08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95274c2d79a2a0ebdc035f4c58bd8b81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80cee6558155a6d7e3b376f7aa3091667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcd5b83b6c13e94dc86a10fa0a0a07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7596f76d54187fc452849732015bab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7914429819be24ab12d5bd29e6e568670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e45f8471843a6ccddd054988f9631671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5284d1c8ec917574e48b21334e90ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f94cb03f30ce20e0ed956dcc02974673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd7cad88c5059d0dd1b2857e6dba82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f434a2873bfb797e0c96596ce265c3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc75915c01571b90e9eb370a30f10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c8092a400b2eddf88daaf9f3f00a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768838bd0bb47263c0c1c43f06ecfad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aaa16d0f4ca225942452bdd49c106679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd077e77d14ab5b74faffefdc174b781680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54154595b1e3a9d94015287ce31cc3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f308f51aebae78cb1ee5e355a4fed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865a6c9991bc97b952824edf1caa559683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3f643ed92d9525c0f5b04e8076474684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac7a28b9316ad5513a6c92ec19d17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeea6ee6fb118e6745b1206ca9b92ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c7f6b999135c8000bf2910c294edc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b16018dff592438a1eeae8c41fbeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5c7a4e4d6b334586426241386ab22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5c76638f31cc8abebfb1eb51f7ad3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43293b28313f0a2296fd134187f72d58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea0ac01baacfed9c723db9af25b8ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782f7eb900bb706694581aa82a87cd0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f3060bdc9a6caa1042a06c34976d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f137a1cb57bafae3aa089c2640e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f50ae753723c41a34bd0529c84b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec8bf6852e46b52ce2ea1ff80d4572697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93ec447491ecd0f0bd25f09c14fc10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55072246948d02f422a6e7eb0a4daaa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7be4966933374319ebb24bb816fc44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fab823c7fff5394948b1a28ac1dbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88705feb83c0aae7c12c2c7736dd8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ba1493db6ccee7a6a678aa566877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe56de22acf1ed10b12e8a8dba0306704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b23e9c5613c1c365eb29ba842b8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566480fe3eeb349a18f1b6611039f27f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5236e4de43eefb35b9fe3d7ef3d02a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aa96771ccbc60773ba30cefba9055708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f555b873b6cf98e87f1ffffa54fc68e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cc7d8e1c2eae01ef72d2bdf35a753710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4f40db92e3b210665559856d3b7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc6baf6fb6e34bb8f4574ccfde98f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b672a502f46542e16c910c8ed18e1e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28dbd970b57468e3bb15eb68b8ba99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4740267e3b4d34e973e27ad418acc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbda72133d528176834ca31f9995bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c75176813c85439a669a955bef3461717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e9bbcf285a14c5e47997ddd1af51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a001f7c72d544095fd1d0f8cbbe7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921e847754ea583c2c09b96ed7b7319720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb5ff9988a9a204a348129f4404581721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f5cb4f97f3a7cf652142fcbfd3c3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989beb919ce9e95e16d88781e945d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feb5e4a622911edf869a9104bd7430724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658a75d17ca2dbe6c238fc2bca5cf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f82f96e2465f3a6aa9f9b698949cc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847332c4c6c890aca44fee2b6503be2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b3a0da5d33af0afeaf578b444400e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79754b3778e6b768454e54e7e54251729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22455e219828a8765818ca509f694bc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c108ac9e3671768cd562f6a0bf346731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d11c5337ecb00c6954580674c371732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6906f932d4dabdae332d1bdf10c04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048ed8964598d072357f017f9d16cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe4937da75fff1f20b1341876d0913735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5baab44ddc70dce7ccef4c4f5db450736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cb2d7022c1421e7dd577651a7033e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417ee1f64040ae765182cfaeb4b3144738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6d8cc965787b91c39744da9b6a550739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb02458cf1329abbcda184acd5beda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0642f4377ad434a92a287b7676c818741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50049215df13907c24e535479b5e0441742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc158f8d3fe305477c2d522ccd093c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e3bcb77575c81b4596158193d228e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e6db5c08a18c88e87258d31316218745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4daf4814ecd745cdca560351b849c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d34abc9d20588615dab874c30c48e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b2556ab567e613fbd87b3cab02c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2886f53f5a9d4ff96f07bfc788f33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1c2ecc35d9fbea4df6faee1ff7a53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f92e23e4359655823b9cf41cbd5fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33edb3c0e8b205e7db3d7961748a46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc4028ce1bd23fbb4d9248253aa4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866459e8a7c8e0b8c194be367274d1f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ea6571365d198e8f30a0d40085928755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be372ec5380aea68ff57070cb0d2fb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e7b033fa5353c83648d185a2b427757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b38623c60e86003c3a5e0f1e23cc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838c686620b6e3cdb321447745ea965759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff39fc0c824236319d8c87de9e89a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae30b7d2b083f7b7f381815c7da571a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791dfd6df23af2805e8d928cf57dc903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878462fdc69495bc4372a2bb6dd23b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ededc612ed11107b14954c74584e3da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586616eda236f08fb565579bfdb046cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8fef350471daafd72c55564d035207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b8cf739385b2e53cc8d7403769498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1437955105135294f09bbd4b596b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd91f0313ea228bd7503cd3d4535b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a13f6e3d4a9016f8f981b2ef4dab511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773da8a8db6d7c20ca7ab711393857812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d030aa7e0256810749e9658d3c16a1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196a8987eef404700a62aaafdc4244814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b33d86abfb19a77aab3b193d60e7af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbc817db80ce17541da0ac5727938616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75099a8a3c467a2b5ae1cb262d7cab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a6a6e73f7a55f31c51ac88390fc8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362405b7849ec76d0be3ed924b1881319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780ac91527e90c43d42d1a1ddaaa6c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edce4102a86df2ac00f81a20a2ac2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba647c64868bd21df953066d3b805e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb261ffb28ac77980cba248f49e9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2eec0ccccd68388acec9a1be8e3fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d0de4b7f3a7889dea8cbb7352efe425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8104f5fb9632aa79465672a2f687026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bf78b196eb96c899d2c77ee15a7fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1a2f65809ab43cb7a8d3e941298cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59955caa3a7b0ed63606bd96fbb44829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e4fa6e747d131399ee1a7b2c5d1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63122f7d61e81eab60c513125783a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa684a0877e0c01df61904691e88532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdb3ef971de4e021cb470a276a526533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8138102f3290aa540c6d3baa091134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59454ab79031c1aec35e429008ed25235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40017cb5711fce1245aa3db49e9a0cf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83900ef3052187bab14233aee6f2e8f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6b681459cd273866ca549c0998fa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c9ce96cc18aaea736516539d1f7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e6403e1359d2458b557c2d6914c4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18283898a17e7789ef0c2099fe95928d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83a647e1bdcc2f41d6ba12c898e16f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9361957cdf9ff26bbffc0c8f530043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d456cb51b6e442302ec1a43b191ce8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8f0bf38e5a6601620e1ace68545e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa800ae43b5d5ce612685103f47d1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f0fb5f76beabc96eeb2c86e065f5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e354fffdf594999cf5fd26842182d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd995faf84163c8a998bd6816a1c8ca149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce1a2ae288aafefc45d812162e0c8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7f8548801f25f879b8413452795451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0054d121b9ba4382805eae726c85aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a68107204809d3de6fc75f0f4745253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5575968755ff95d61cb91c4928c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80034b999ca2c6b142782d379f25dbc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386740488ab47b2d1ff35f057cdc73f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0f64b9b4c5661ad407b1d4a9e63657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb39c40abc179e7f43d189649321358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659e237860ed56e302c9cec35e691d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e57dd3ebe4801344d4f0164faf67760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e2562802e5dc991f22b68974b3f3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a12ce84ae7860a0143fad497457f4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87111e60516a24dc74b074f962b8b9e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d3e94736377e9750e8b53d39436664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36d8766ce1b2e43039c3a57dc721065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e022068c6b5289da96ba61bcaa68be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf6214f4f6713082619acdd9899c6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fee5443adabd7fa23017b7410492b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba8ddf4d05018688bf0d47b225257669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044b4bcb0cce1180dfd17b2d2fd1d4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80382880d024737e10cfe49b3a28ad571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37566b04839908a3a940d64bfd25483372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102927a2767ff8fcb98f54a5a04bfaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21772b0ba0a08f334d728080cb7064be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0124f53e21a78855185ae23e7588c3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a3b1f8c4836c3704f40447383a6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fb62a83067821f2561b1b6391775c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f088e0cd71a10899d26d3de7d6df0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54049ea563711600f03819c261df1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c727315c20e74491a38aa9cdbe22980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259190ec8f64b6d04b62bb708b42253681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731c237af54168e46a4d0b2efdb410582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d53384e4700153642ff9d4a7f36b9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a86a2def52bbff4bcd81ee2344a2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbfd377f58c89991013b2e70ba42b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94097b5e271e12d43134d542192cc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d8644e2541ab6d6fdef4e5f5cf3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d894cd9da52429a6613637c3abf90f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936039de998b2431bc95a810c18e86289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec3c506c023f0ebe4f88989891228390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7e7d454120d5d34fefebe25183b2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da877551bde3624ae57df79f4257992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a339eddf098e29f617825d068e430a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439e57242ee4db70e57f9d7d06800e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538a93f56815fa598dc6cb566f2f2cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e989db887351d9e315bb1db6dd5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c556a6d9e28a043f5180acab459d2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ff7b4f4b2d4618dc47c1c551d622898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bec25b68385ec6ad0ab9d92ab0d05299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1dd96f67ee3c89bbd276e3146f1b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf4e613c834f687a338d2d66f7e9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9665cc6e8eb3047e50a2571689d5fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163136a8ac1cfca3b841449504ef25a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90216387d1ea16c6320dc2e8603243104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742aefa292f7401d11a0470d67934c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89357cb7974026bb8eb9280617add6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34978dfb8124cb3bacc02809adfe8b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032ad5a0c239e490233cb66275dd8df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de18c9fb6c55e22b4cf79ec4ac8b68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d3753164d818d2ad0eda10445b967110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b098c9e1c9a6aee2ec1528cdc19a0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011398f6accdeb6843ebc228c4cdb24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38c9c1dd69ba0ec54e985f3cebd5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351fbf91de3524b548403721a1a8584114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b21b75b6aa6097f35562a4dfbbffd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cb3be05e5ef91239686e43c1069fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfae9660fa3aa22ac48e547a6e46fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ccb14dca74f298bf454b388a5bf00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb8f93084ec77fb85d8d753e401f77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458be6240f749e127c9aa071264cc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91af0212f934488353450ab4efad2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde649cd4c29f82e5621bf953c8a8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d484fc51ac363d6d30b87a9d4f22e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9bdba7c9a3465c562475c5adab09b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31335e915f4ff0331de4960eb9dc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4fe335644bb868274eb61d42edb68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815901c3d1b08b4dce5335dae21d0a99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f8ea574e1d4098a38ccd63b76e4de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadf09b8a10224baa6e566112ec1e79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a9f9b2f82c1e83bc8d55d809e4ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ddcfdf3e6b4540da691e62bfe8e42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165296288e2ebc9c3a88ab142f2568d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34ef19b9e63cfb26b73f73591c35eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecdb21f6ab5de74f594f6a2ce010f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5bef619efbf60ba69288f7ddb2dc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89969521d9f3fa6080aa6979e8cc59a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec8f0c05b63d7df88cf0340f78e95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b562ca60b4a1bdcefe286fbc24d34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c62467e7b59bd126dad3638feb347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36f92bad480811439e4fb032d3404a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e596320b22d428de8a479a83410dd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362096a1ad130495e3e19a94654fa8f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a67e95a77bf6a5cb204acc746f566143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef064db88615dd31059ca150970d8d4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108d6ce6843d5d5fe519cb924347d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f9b49516262195e853537c8f7b167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89488c1138084aa8bf9cb73132af68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b2231ebeed9082658a659739d9382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb662a4c9b99de5c430f4c158fcc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2fcd19f59e1bf6628e6397eaa2796150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50354be0b141574a174bfb66ef9eb98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b4cd5daf7a37664e84f5e30bc7f28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552fd6cee2d279285170e531316ec02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862a119895d5461647ad857e0347cae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6309d7a67b4baee60dcba6265d175155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a27fa6650cc5f6e99a31193cda72f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42376274d2aba6f414fc90b63dfed292157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7d461331bde0e7421e94851cc7e86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f8da36f836d417a18258148dd3c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b4a356365abc0d5d3d9b80e4584c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604196298406a18bcbf50de21dd9fdfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dbe162f88e28c9b39241ed4aba583162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff1c4f990e75efb992596a38a663a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21e949b52b906140f4ef5d26e7e170164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adf3ca962084178a33edc753d47c54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde60aa5c3ac87211d778487c035f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30986de3f7fa9ce4c22771663dc250e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c7ba2478b136b65ef1cd61cb7289b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a0c672b23dd010466a68a7ee98f69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f1b83736528539ba48866bf8b528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931c1783c064fdb0c136c079e5455df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f56272a23771d3c4470190364b803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8444481905b825cfd06f417ffba7c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1712ce2ff893c6eba88d2458a907b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e335233b0264b122b5fa4d02fdc5b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b7fdfa2cb1d0dc73f68c69cf45ec0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a154dd44a772da3da3577d03661fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfbd5d561acc0730abd111dd536a76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af37c20eb5a94c53d5197ac02c7ba7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d972dec0291d1027dfbac6ed0700c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e78d4d0a69fa2970ceb7729adb7079181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2cbaf31c6956345657a15c006212f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30b95d74f5e18ae339717fcf149caf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835435fda263f48a944d5c65584d5ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e95054aaf8afe64b95b0a2cfc9dfa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab963e015c108767339ebe46b5abdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce793cb34ca7780901e4905417cdbe95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4705ccd09d8b326f5c042183cae6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e83995f8413e5fdc367bfeb0a35741189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e03df988e2b846193627c620c89546190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99958f5462e3334332e5a8664f6cbe6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecfb559bb2732c983b8f7bd6da0d03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a201d139f1151d3abb4405db16cf95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec868053d30226cb6523ad8b670063eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec58959f1f74224b655aaa192ec1b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f49af0913a8ce13d4c383f4785f64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898780b42b8f5cfe134ffe1a1bad47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2faa3f52aa55df8df7c764a01cacd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00ae4903dce70489f845695e9573a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de93dbac1fa95fddb53b1ab1482e40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cda2c8db2adc1ec94289df0bf91e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb56176d769e297954f0e51679502de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c507b459ddf3f25aa0702a61aad3f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25737555e3d5d048ff2aa5891129ce8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1aa810385904065c2ad2ae21cde48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc49246ae6262fbf65b1fc98d23545206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f4e47f47c586502b050c83131768207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5076ca9ab1bcb4f2071acba99269c43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7e622a37531758986cae019c3bbd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71f9049a7fbc7b9efdd8513e45f9af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92628319404117d68738e3f9ff3b59c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89e61fec596d87f2ea0af83a0959b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf1c22c91b1c871f30c83e707d2bbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725341f05bb899e9603e12502803bd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09690b90b4407bb7cb6e95c7b05217215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227772e96db912f897697d1c77f075b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e863648cf1bdd89dc0346c1ea5ddd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41840a666444f85e93893be9853cc7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b17894a7c2e9fb1d666583cf35335d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38863eeaf8891feb6a093b53b4ce6ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef9418d1bc0b897a07ed7c2e4b1a27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f9ef099dc6e051bb73fc1761d4f51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bd1ad4e7f837be02a8c433c00f925223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c7ba3d90918040f448269ea781341224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33304fefcb36ba3d3ade859e90c2d537225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae19db078202f9e3cfe3cb63ee7d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f3c0e55e8cf37e5cfc4398d05b990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5809a1f6d048c0f4957442e2b48e9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580974222142ce698341f52c1e490e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9703394d8e4a022d341c17c6b91e714230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bca74733a29253c617dae9868ab3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cfccfbd9dcdca681ca1b6e48ac4ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4a82cf8aaedfdd1c78d233591e9f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84404a3750b326e6ff9fb5002139307234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188728c5e291773643c46c768b1d2768235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8417683fd7772561421e3f6b1f779b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431e15efcfe848e07533c2a2de0730237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8105712534f1fc6bf22b0601d2de28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2e5fc14828596718e6cc9fffb4280239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674491fd276e84ae4154ef5cd00c5c5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a51e55f392f144d88a6d45bf26f888241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a708f5d0e875ce2c8113889c520a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b150959ea7a1f1af2634b780c37933243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c2c2e86742d438ea4594e600e2cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802546b3453bac098f167b3eee65d8e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e231881a16270ec0c01dbad6a8822c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aab6e45b32cfcc02857d32a1c63f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468286b57e8bcb944343c065b172dde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4664adfa399654fd7ad519bf7488f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b99f8e216c2f07b01c04a47a15c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf9930a45918b5ac4f09e3e9227487251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e29c8e3fd44c825a464631f5068397252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232df5cfc5ccf9a587cf52d87a57762253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998aaa08c3b1774b9718ab12849df45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f23106a52a7cc129156717efde7d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912be36d535dd799bef44e4b5d5c5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c977c57526d0ef8187a497e5f7f03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429e077a265b8cd236a02684f75f48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450e8359f33c46bb5da695173f8998c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ddc5c66a5d6af2ba4ed1e611ad108260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865983096974f72820af86ae7d73b49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30965d833823ebb45f735d018e91642262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8ed20b51cbb67e56791af8e523f72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281d35c36c8aa909327184540e28b3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed344e5970ba4135f8b3404fd2e05b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c05aad345fe9598b0cc76a77da2d7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a7b48fca56ad3ae283361b3da1e9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134614dc51d8741d4933241368829d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ee99e6f34e47347240865d186aef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187488d2768fcd752d842a54c323c116270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ae00b6e87521b0d5af6c2f957e333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d78859e15fd3517a183df4a8b4ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddc6a7152d0d75b6b7747518fea8e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537893dd7facb901642d14aef732c7ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75548d35ae9f932f39c4f38315d6b973275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e05a8e25aaf32f6682f9d4dc4262276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c18c10a342e290c1e68fc6219ace19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb9ead7b8500a17c39da734c1be9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a51deb442dc5d7f13a199a13adf92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d26a791d28a02f4d45ede67cce810e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3badb41b9250aafb6c7da7d944b69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce77b0bb7f05ba9ea35232c06f6a953282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0137109b4a7b204f31c29ea8de5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90740850c3db853e91c0fa2b0fd50e37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3319ddb74092102779ebf46090f3ff2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7046b26e23a1b191d7fd81664f8a47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a31d1bcbcb7bc3815586378a7d67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500da39eb7cf06814bb8fcfe265854d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d815181c06b1f0b881c95b75db5f069289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df111b7f09f7153b66b4f6ba114de4ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b5093c28bd50112733db5e7338830291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20cc8e13f3954ac703cc5edd25373292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b5debf0a1c68120d5070ec98450f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e5c843b98261e0fd290fe1715b03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e2a96b7fc1f14e531702a7652e770295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e9d1309e60335d14061d3421266f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647131ed9a1895de975bd87cec4181a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca507ecdefd85471e8221079e9291a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517dd9fd4d5615d6976cce80024edc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a9283d6f69056560556db3376c551300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0cd7e1d3b20fc3e6957d441490ca7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554b692a7701f06e42ed2c5724f0174302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881c79a0e01f813c161a81fbe8eedd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978056628d2815bc76269da48de58728304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c5d5b0b9b218f615952042a48808305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcacc66e4d714ea74878b67aa9afb92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2c71068d953458a22b3b0251a18c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267fd3bf0bd967f93b5b0872e94ff53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d261336ab4cf627097b673ea5c3cecc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ccddc54b8b3069819be56f8cabdd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5823ddccec4319c1de7ceb332df11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8fad14ec14e0d1d1c2ecdf2f05484312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37a7cb3f24df0d14f97a82572c44f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c58c2333c8979814e171763a37e52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebb31495038f1287f8261230551b48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34320d9c60012311e423419168dd557d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cab40890db8a7ac1b24c027d1a9b86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0766db016fa97b15637e6a90203e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451eed08b66626adbf3a5521dc178c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5cf663ab7f921ffe822b8648fffb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35620325585906ddcc3b135d6b4875df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7900e7dc06eb0626920685891312193322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eddb53b3015379a6246af6ce72085d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51795bd1100c4f34e75f63b640e5114e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4695b5f077102f0bc9c571f1ab1967325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db8ac7a7d0c7b28626f5bae6177b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd1baf825eeec7efd653b302a42c18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea5217181b5ec77deb48a58cc8082328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641338b7de443fca643cca39aa29d61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c717170a3eecaf27b62444a59cf3348330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eb83575eea5c41ad13763aa354f44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bab46d1a88008aeda538c9f500a57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffe9ba0ba9d6fbcf5613a5f4d5ae35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1327de73a046f03d28a53ee5cec4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fcf7a48786209d8aa185d28d00895335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f5787f5ec5425beda3dd0bec71cd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf80bc87f4e6e8a07eecedd14a5cde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c555cff7a5927a5d54384f155b617338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebffe45ed0a998738f3c00dcba6af3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac48c36ad8a5636c5f7b01f0bb0d17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45590b00a60cb751de6d53d906cd7b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084b194b6cb4dca81e6d80f8f8e2cb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08be9ffbe87922edbe697686dc675343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405753c501b2b0a8d4efeead6ad4df4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be515c8e86d09db0fa233b68eb8a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd536907a1eeaa509e1ea8a73d78387346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2baa24cdb38c9f44ab82377e0df6da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe09e9c9f503b423c335713fc2e4cf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef6a32650286cfdd3dd78e2cce700349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aa6b2c235d6c7419f74cddc40ce54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edb91e45e896cf7138c9d7afb104b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa98aae1ee9c5f9c0dd7d3fa3326a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacabb32f786054d651d2ef0d882473a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc07079538574d9f4cc05f82e626c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4ccbe0ef32be0095ccb7f28a76b3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc14f7eca6ab49743217954f938e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca660c32c02f6dba97554deead0412357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696b4e940a76370282dc47f946fefed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f897b678a29eb46224a49e10995a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff99b85fdb547648339d0dfcfd2392d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be591a44c25db2b88ea9213865fb8f5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dffa2bab3fc3a46b4a54e9d3db63b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb2cb1812e17a429db2c016678f3d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff30e4bc321eda5faff4907ad936fb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906b0ec9abce90af84f8b767b355cb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64313223eb6198d74f2cc3f886b9c952366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4dbd323f18d34761409cb102ee52a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afab27e63a3d122ae42c4a5cea70a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff39eaafce9b9905ae262adeca72a9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227bac091429e88059859a1ef1a5e92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573a4177b6bd6b08dcd7debb2a544a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76252d735e039f83dc7cfc2dd641d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d25874ab5638c6faf5ef5656e5757373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dc6b08d9b285071a96ccabdd7fb8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d9b3b755990ca06e2531ec66e4347375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba2df473735c4e32ec515a9f01bae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c28b49ffad0881bdcf6f6932d4b4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c56c4d0d3bc00f11e95937adfad5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d9339a64dcac0cca288ea04767d43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f48d9c43084ae1e6db676a146d4966380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57413d481bd083c16c95b8fe64888d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e90b3704c248ed8379e1012441753382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9a879db77531d8e777ef955adce24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d143788f0f3447c3a1714105f564384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d9e8b2541a0b830d2216aebf2cdd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00153129fc1f9e8a8078ede7c98930386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1aa31a96c492ee5a3e5f61dc76dd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd85cb8fb0c0bfd586e8c242ed0adb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14bd3270d4b6e10c8dd5cb9a1e3b23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611fbda8c25fe8e13674d3b6444433b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7cbe4e1387765569d7d8e34fbdeb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101d908856972d23fa148b10a1cb719392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c11c08e025b93142b7f10f54055bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726613ba926ff389b7afc78832df47f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ffce46c44d478237f3f526228d748395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f49be2518978ae1d992828651bea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74343c6a07c24230c279b36dd416b0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb5f5c3434c62a15ce1182933c989c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad5fd81f1370aa7d8640e609c8391399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db51b0cac198dd8d7885821bf457313400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f919875820c99fe2f2784b4f1d9a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a86039a1cc80df5a7b8c12ba5f121402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930963ad8bd07891cb7a20d4783300403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3afc25eac0782907fd693a0d230ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400ca1c7251e01a1b0e2d43d1e4cb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd560ee193588cfc7f15e7318f6ae8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f47bb4c2a718f1af500f2f6a1a18e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d7bbb1e4251b9296bba5ec01bab85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf7a4623c76d5a9d5fc674d7da4106409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc15408cc55c5a6a811289744b9ee5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8804130db6e9608e5ee62e4559988ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3277fa118de53b4ad4f5c5b1d756f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216cbb1bdef8cf5db6c18d90531bc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7340446396dd45d27cf2d8968390b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da014398dc7f023c0e74d765b7c02b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023821dbe03158fb2da360a4b7bbe83c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a1f95206095c9eb86c39acf55c9d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc10626fd5099b746a954f159ac8ea9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff51149d77733414f45add74e185816419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c730c81144dbca57a39cb4c22dfce0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb1b2ffa7a04033e013164a2656911421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe59fed9bd247e3a90e0624f177ab78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886389ede6105cd4caf7bb393090d1ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a643320b0256d3019475809374a8cad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee21a76b2c47c42b74f53d0366047a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df5fa64ce0e3f8db39bf864655752a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0be5e5621f9e98a299c4629eabeaf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb950e06411e72c34a478d65f1603428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0302c93021e70c8420cbcc8c82c33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079e6901a7b86ebeaa2d3cfd64039f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d82c68429e27d92c9fe92aa118b79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b2d5a21f548929795e158c6b9f1e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9af4bdcc527b0f30db9b7e1e367d6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d195384abc1d82483ce657732d3456434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f45540886bb6f0b53f9d5b0726ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadea2af1e3d86ea6c1b2d537c939bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2595ee0eac3884f3685c03aec70d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8afd4319cc2598c20722d1a1bddf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46525ce03d8bdb92e2f2388088877c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bbc015fdd927064f10c93b63e7c9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eedb951182ee51e739e1a78fe6485441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b08363a04f8c53fe9cc14cf8d50d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83a4fb9fae9430302e6d2a034c08fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5244f639c27c20379f429f15223e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be1a4162e3479a8797b4f5090798e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfc2b5085572564c05256d7dda1267446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12c2d2422386404820b379efaef549447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6bd6c2c5382038f6ba841d18dc6da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35d3d259c42a7d3342fb3ae7367e7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ebf089cd0139cdab28318252291aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e773505c013225afa9496f2cd8641a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c463fd4f4f46b7bbc5f218faa868d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a477da33ee50fc637e5566fcc4575453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f188d06f936f26ce68f5d29e9834454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c30f21cca00418a838ac76066d27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44141d988a5acdcaf541dde7674507456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e89fe3f0bf47eb861312b83fb9db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5a88b3cb37e1b249a85af57bf236f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f443ed0cb94bafbfbe1a61423b3e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5d833722356a45ed4e8b1adf17ccd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3f23f327564a53f8e0f22bdff928f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c051d1bf0084cfde9db4f2220503d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad743a4b6b7aaa12840777f23594ac5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbb23cfe18d168ae39172e33ae18e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc69f128798fcdff26230c1ae413da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b0b8ed80339569e69e2f45c33cbb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023ea7a3289918ab0be099b5da1811467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38863ad8a43451a6922f457c910a1b59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b35dfb9a6f98dbcf1020bfff8a29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8c13e5852a1fedf4582c04a01e956470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f28ba9b3a17e0f3f673949ffe14cdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcde4f5f52838109ab1ed8ef5c0a95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd958fbd541fd9f280805d1abeaee9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9f6b6a12ad834e4a4f05b1f34af6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01930830e8d9edc84845d7ba54f90a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ee1ca1eb8248e566b4fcf7679e46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b8e3d4bdc2f0b0d404f2770c492e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8226eb7cefd8545b14e9b941d39aea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f13649bc5716ce87bfc23cfe964172479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf10dc20b5f822a3ed42a966e3f2b4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74d694b6540d358d695e0c3395987d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1dc7388689d2ac095becc23e45d8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f65e176d10c80d10a5eaf39a1dcde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8ec522a4c8565bbe25c0171bf3646484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9943c332e95989a2547e999944f81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b614b1136de28a46371f706afb8707486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23372f7b7dddf7f1a22334c93efa84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249038ea20d4ed22017a65fcb6b4b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3826d8933e9adca278e20bca40d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410f70ba0c86b7fcdacbd92237776b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89250df883dad0218823bd9dbb4c9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec867360f66f76d6e48b40afa386c6e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff95906a8ada10f0dc99972daac50ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a958d50c0682b99122c1d21f0490edc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c553cfe751e0293d992a8842aa2b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71e9999217f60f5e8269a9615d6930496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd034893f22ca514e08f84056b6db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959aff508f03f8bbcd4748929a4c7e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e3d484ee9c8db318bb68b4b517d53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edc4ffe17386656268722ee3a02bf4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf6481392ec26d0d714c974e1a73e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5921747102eaa5c484abdee09c58c33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b167adde101557c8c2ed1cb1d70c3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29cda247a328517683b285c806bc7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e03d3e155cf01483a225d1c9d206c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28cbd0be1ccc8aa9d421860d890f56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a75ab14468b21a5a47596d8c92151507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4b451ca310ef56879f5f937baa2a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3649afbe35419815ef27f8a6efdaf90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae19d41819ee067957c9d7d1db98e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2caedc978320fb9b119cd6a02ee10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef71fce10c0204562371ac2d653ab33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a577205bd0489c595e57f58f32d8a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1101112360fdc84dc319c635749c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c2ca20520ff801e80f9703ceedb26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8767e616480cf649570ddb9445fc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839f4779d3432034667c693829de5fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bff0b8f32689ce7e95c95c71ad360518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a369f1ea716a601b9111733c60733b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60643b7d68e28bb4e788a4401ef56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db5b362a70b3ce9f04256faea3a83d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdba00f43dcb46816f442a614da6264522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b6f3790dd8e20db418153258748c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b74ad89b13e683f14e6f7ce5b3ed8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abdc6176962f9b531da7e25ff35e5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfb253b78dc546c893be88926b84b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eb05f2c64b5e783822e6b4513f305527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4207bdd0f1660916721e2cf7c8dde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af631cf4f9ee53b2895bb56277157c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44c644fe3793fcbb0616becdccd7af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35bb39ded6a321653c13071de5e34a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3cc95fc702286d588f2c622e16496532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916561e86a6d99bb4aa3e41b1eeae4d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56953f684d57e1a35d95f10125dc4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21594993f25b8664451e415bfef90aa6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5350940499f7b746fc604269842224536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06a30f2a033e217451cd95f7705ad8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f67c4d17a77c18ca9c1845370c8e36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e6e0a7cd1d27d3b3d5f88bba496c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73815d9e0b4cba505f53ae5d7ed724cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2e7b12b4250faf0c343dd5375179a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400a98521d9265510d94a598b88f034542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a650c35930f6a464bf47f5a83948d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea0ba053f253ba965a43e933357c65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df57e3477c2c851ef14f86d83105ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c6d64dfd34d94ea432840bbd8a7b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782aa8c67ec6f30f449f9aa292be6dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba48a06d22cebeed0904b5dd3ba975c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadc3782324a9b24e5ca925dbebf40b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f44d5986b3345faa3195d3094440550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026867dce765d5f6f12d639c2e542533551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd6bbdbdfd0ce1f0d181a08867a7d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b40d7265fe68eed6b6cff09b26c395553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7cdbe5c8412ea442bb017a53963ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2c2bc09f8dc7c11edd52c5aaae2e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81d86720713c471eea23f475aec146556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0db29317a06bd4a697d88fe59f63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1170f15383820f284cd7c899dbb7e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356edb1e6e8cc5f5f75560c41a2edf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9c99e56f503ab722d50928d187eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffe1857e5c72fa017081873cee5e07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8fddc8027fc0bd7642f1489eecd38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd301733faf2f18719610b708f1ad82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e21c02b172e7c6daa70d20b8afed9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d0124e19703d1e553f410871821c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30785bbdbb61cac5679d43f6eef420566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4afe90342399a6c78efe2ad641e0d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0a9309cbbd41be2eb101d9093de40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3673128fd91ba1fc368b2e35dca5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af28b6139a67cda5800cd445433a4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6772927a01e100286376efcba0c604571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ae87ae2040f3b3ffcab7244c496ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37d7c8da04684afb7beee735ec30df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad679460fd7dae00a7f0cb14c9f4b5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6632543a80502cc8fba22711b345ed3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3bb697ab510a12d3b38fd9a09cd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a42d73963b2b8051419d6da35512cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3435613685e87aa8fbc5b3c09cce01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf6d1468203887d381f0b79c6b7fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c33083ebb46e17735635506c7c3d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2697970a90baf7be2830c9c5da923e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39606a8619d9e4c71dbc080964593d85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b8746d06d53dc4c1741bf6b7a71ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a66022927335be8cdfe0887095b27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b467e40f546458864e8f7fb49a521c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e4cbc3d9c8ff57b94370550695a6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c05db859d928eb207bb613204fbb76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ebb4ead632fff3d32d771b3c4a655588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5019d0c13300d2dae0afb9f68caac4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b86b6aaabfce4c2d7c5e22fabd41a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630524207be593e0a84bfe7dc0a818a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a284979764b1a32a3bf2e2bf81aa1ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5359f5a4df34019ff8625e03b78b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77572f715c65b42abab65e952775ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbdd790f7a027a7fffcae3c34e3502595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205725222c4afdd5edd6d23b273f6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd209a228decc495ae67db09391bda4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903502a2fee55c85b6ef458ba055ff3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2cfbfc6080d3488778105d0b86b3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6cf6a28a9fa7d41e516bfbb1c0af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa66462a5cf1f0f6656235f4d3927e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02c7edc917e85b46c2aab001b1ab09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fefef5cc7f6c5ba39c8b3f241f207603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c442454fce3bfdb2cd8e0c25cb8dd37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922a90906f90c27bd6aad0604cc4ce5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcfc9e16f00ed16a2287c1c9afda1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b6794d586c3d66b31d122217ef513607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1043db21299ca39fc0e21614ba6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aefe4cc7e4c8e1b3cd54f45108cb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8c65ee21b036c0702a38765b8bbfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9136c456dee54e7084d1e36bacb35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91014f9cb7483b4b9fc8ea22b835de4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a648a254bddb03c3e0f0fcc2c5f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5868a674b30611ea416312811db89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5a5d41704d5b8d097d5c912e94469615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a6c93344ddd8c57d1dcbe9e61a3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa1bb05ac804f6350d6c1cf8e1948d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5d76315c18ccb84c1c10efad4f7cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22d239ba77fe0608e278205a37b6a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee30efbc9e6df78dda4e2b48d4287620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59031214ab525ad34e3e1b66d19c6e81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca85e3a5e8a038e6eefc303c5c8893622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0067c31f504182f0f8976e216e364623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf2b16b2dd704149dd19f5add16535624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e61367b7e72cd3d823f2514220f18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f761d5199137e05ebd2b978bb6686d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce62269ecbe4156a426c0eda9ee14a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25633b5428f033b588e7378c4be69a04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70bd58fc1f32d11ee3ba00c0c97329629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04450c25390198ffaf78cb4a9817bb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236d2af5c09a35a376ab04404fbc61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff24eabd28d6ed32514fbf0b05c6f54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a395d952737ce1c07f0a7eae05e402633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e458851dbc9d24cc5d6d9c325600634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879c4ef702b8ec684329494b11f789635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600fa02b57dc54285c447210ae9f3bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a459b7b8ea1259d38dfbb0a51f455637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4a18db30206b07dd547951e3d14e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46686612138174b0cd8d246d3392b6f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8c76a2078fbfa56833d2ab19fca5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d93f8ee7344a79b3c72a6a9abf8824641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9121b9aa865bd8dcd27e7a1e5d514642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23343a63ea3346056aa9e5973e9c24f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa3b40d3a25cb3f04d337b6610082c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d8d41424eac4e77cb58b9fec93c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85d09f41b8037c52a9e9e0caf4133646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63a4b43ea18e038fef012e4b4bee2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319658762d67a58caa7cf59301a00c61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b119cb69ce6d1e825a4518ecc4bb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c39665343ee2de7ca44178a8c434e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9976bbbd69ce9b95a209e8967e8df2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f08429a6b7f23edbe73840f2c651652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07379367f21b12bda2c230fedace21c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba8eb352e79086717a99909d95fab8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c60948f33b670c5cad6c5ebfa453a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c540443e5ddeadf49b5546f1905da8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323fa631ff3b145b1b20cf46c48894e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d47bdf31ff00afbd0486606db77e2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78256b67851b862003eee067d37b56f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5837bf4fd92f0b6d5f268c81734bd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03891762d5e2a720d8bf8e5d38bcc331661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc549ebee433bb28fbb8d14f9229ece2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac3b20d348f8276fca08cb2cd60a60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738afe6b2a05250a955c789531fce620664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4337814c82b873c1bcfe812e8333665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b8cce080928f8a57d2f554a63237666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a6bc1f267334f067afb02a3b247ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b647b99da91c4254c34d2538361e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef41e95a42ccdfdaef487173494cf0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5475bd4123d69f92439f29ad1c31dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2fe19f6965519b8a482846a6f7371671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5e3ba2c440e521e80d90cd0ee67b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecabcc022400afe861e5287f2c336d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f93091afa9d966e96fafd1b507b31f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fae6933a14a1f22add6bb7d2c7eab0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ace613f66566a26674dd4f0ee9a66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3fff0f42402ba72f38fc8aca9ca8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c77ebb091d6f7dcc1920f4edcd336678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160537ee6eb5938e12eab4c3f19fa6a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d5f2d3da0704b535ea5ea84d884e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ac457d3c72a0e6f34cce74e5ba68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c411200f60bdcd2abfbd37b54a43c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704f533ad0d23f1448e6248068b0793683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1204dbaf77f58626912adaeb2f9ab6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09dcafaef07ca034a487d1b297fb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f2b682758de59cddb9341669d4569686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9ae9e1831d9f7705f633272ae5bf2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b49d9f8e11004b66295d6bfa92d79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa96baacbca14882543879e851528689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e44b79e01eb16984e1a4d025c2ed11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f9d06f1b923f9a1c537739fe0b792691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15767f94982a59ce44b920ebc739265c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e74a87ac2413c389831cc6230f2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51843b53d219094ac07dc7bb23514691694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb2af199c5abe187343e18375c64ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79121a7321c2091c6e72f28affd13434696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf97459c505abd3bbf45ff5920d83a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401d72adf868bf5d3c33f1beb599229698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa13d85e28d396cca4fd379bf3de89f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad40145d5289924cfaef824486781bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a44ad6decc583a34d11e60fa6cb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76af375271849a1546618be72952232702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e27280371043b4f3c8211292d04a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeffa0a5b9feed92e48473ec551a02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4badb6b4f096c9020c5566a9ea0905c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf6ae52be7f786cb966daa2ec7cfa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6f8618ae2d15c5b867d5038d4ab34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c92ae3e68d3dd602e4f3e39006cfda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad54ebfe9e4050999b756fa16a53b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c64b67299e1e2179006af7f8439dfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7875f489296abfc6a486d126a1d921711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5820307b8aa3d0633feffbb5da77791712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45b5ebaae3fff15def39bd79b2181e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecac51750b744f712aeefe70aea78cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e67a643aa5e029a08d8ac4ff48016715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc160b8330ef8e605f8093e6ed86c457716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ca2bb55b32dd7117ededdc2e75201717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd708111152fef61d5088584def2fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a34a76c411f9f8749e50b9e860cfd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800aa8ea87bdcab31eb8e124a08e09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89facbbce36b00f0250e5aff68728721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971f424541f095c3f6ba8d104f56b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25610d5f10bc21916e11b4eb12488633723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71726e244e60bad4e0ba1af88e394d07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883552489cfaa9f20e8bb50afb18d4ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de64d8862235fe1f92aefa365736172726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c22a1f74eede0b9bf03d7aa209433727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3549291741bb7c17a998e8068f2ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8f733692814d2f9458b16278d659d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3e9f9718daa787773f441141f477730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da22df76270f27f1d7d39138c45db3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e7bacbd452ab98ac1aaa2cadf10e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24099b2239f0cda7a5e8c7e826a5f35e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304619adaefe948df436e9241ef102de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72db6b95b5c37a3c5cd65f1a0b5bf56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa1d98083db15c4f5d03350ef2c6a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523da7ebc563b5353728a35e1cb1196737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231faa291f88a2e18c67f789f64874e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367968d4d1818b019b35369fedb556ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8018234d3afd462a078d3dea460b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d86eff2c5224b90ec8da924c11019741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9111d3b8816cbd190b379a1ee7ef59742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e62356a4d28b14d7be7626a69622e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdac469fb10920161f92d515e2e8690744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f0f27a448f504255ac9defa451dee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fe2e28b7922cd367a82a438436562746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c155b5f8435e20d1b6e5dfdea24cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eab867d872fe24a964807ccc8ce4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd1252d671992c999d64595bba38c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e656c53365d3d5efb193c903b601d69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2f02c971b941aec5b0ec0b7129c75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb5455d1885fbc6485ff3b8145ce9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17879ddb844088c1852244734cb7ea0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd497b1d243c32c575ceb1231d6bce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5bc1c049d4a3d75311985c426fae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d62fdb069c8944d61a0e9f3d185476756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523ba52bcc1f368dbcc6914a4212ad7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9343d8b36bf9054754d50986fd40a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561555466c8a04cc09557d91f3e72aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>