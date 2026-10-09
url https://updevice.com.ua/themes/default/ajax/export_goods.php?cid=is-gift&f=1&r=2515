--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4db66e299af08f549944c79b63ed81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e333acaed8d1cb9cc8cf4dc01ae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809a600c489d58022c494cd0e12a203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581d0469ad9dc5c219a32e7bc4e213a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98855e60be5d2e75946d41aaa32f00d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f97ba67b5b743b7e07c29c2ed8ac66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c13e81e4c185efeb2824f9ebabad17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c08fef1e1d4a063d57584c30ea164c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21f3639e2e22488d271ece860e01af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857980950e1827ce0d31d8fcb74c9c0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0102da43a40a60c175d4a28b072c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc64f3d50310d4db04945eae854eed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c46f3de216843828b6c661d5b68d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a70f9e72e208c6c6a8bef08bfa786814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee6e1fe9b9343e67d4af93eb2ecd5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323add7118f2a0163a406e0d08a7f1ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b24f3ddb56d4cd5b90abed200dc1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e1231f56e4278d4e57b04dac36de918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a12d8f51b65fbd737d7a273de317e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df6d2209d759ab55f6a1e585dde1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7f62a76d6fe70c960901283a8a05921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f86b2e04b61c952ee16a2b2d21df422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33568b77f3f9565cbdc0c824e1b419e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd668d70dfde31fd800f9691ae5ed224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950c7f85566532f59771196c8d52ade25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbc1b81ee5be670906ca463ea7eeb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbcffd3a5b5491ee0f401f9882ce3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75418783f2c9ec9d513222d47cb3d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed13adc7592074956baa1ab4935292129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0aa5ac7246f9cbbfc5ccb76fc22a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270122fc00b775e3fb0e7c6b78a829731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e250ee59607ef5347242facd32649a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bcee517634bc3ae86e27c2404ad6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f03c3e5df3434250660314b2393e1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a15e14ae78a23a333b5fc94eadea1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28373021956d25ad53d1be30e5db820436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2638c527c4e43d3a8ee51ddc8c8e9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591d6150d100142d248789b9cfcb01138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0cdb1bcdb2d5b092554235ce3c0a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32810759a9066596dd937da2704d5d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e207789f1188ad15b901c4ea54dcdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7b33902f750c8b4f8f423f20fb9a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e1e76f81f18bf43cc65e35f83bbf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a5412271071c9d0537bc54a9e04e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6911fb57d10a47c2fd80ddb5468b6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ca254a3bc1f864012efd11432d9f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37291f061983206b2c5e6eab1b67d7c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ef1082f753dc1ba5950dac4ae8fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aea433c3f66e4bef51cab1a15b5e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5ac90124d770bd9e79e101d6844950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c0c8c849de852c5c6fcef8a2c9b5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b889871a3eb4d01a4e7528974ac6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07690d0996d51d448592fafc8774f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea503e9cbac2900489bf7ef589fa991d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342f749b3c5519f4c0f751cbc3c1fdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b5c55fc766d3e5b0aa70c74379d2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8ed0fd77566cb75ad3dad34875c1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde716e061cb1434d4e826361213f5e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3824a5fb59459f7e05282cca25c264b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cc778040171a5108b0a6b5a885d7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047befc66b5595f89d3a939ee6bde3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa0eca21056d76cb8bdc8f1a435d5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65a49786ea79546b3bbb3f023b40163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15b20b82bcfaf039e3ac8ff0cbe04864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040add245c4db4e4a0b71f8c375ac0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b07ea4abcd93844e73d0a39fa90ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d811714832499b95f47cf3fbfce167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42918aa37aa90eee0d562204366ecb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2ec3fbcae3d1caeadd6892bab25b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c241fb60948f7c59e75e9344c01fbf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb7e034f9c410659934437cd87c6d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116fac187275ef99cba22ba8826ff772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd0a0dccf88a3ca074ca4d4061f7df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47d622275d71f24833545418b774d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eb8d6959127d8c339006c3d1660e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc933f3e782858bb5551eae6731758b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae92ba68e21f53e3f5843581506e86e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35d827c2e328b4a0f4cd8edb47c5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50fdb5a02e53eaf609d0b2060b7cf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9631726405eb6360b6a5aa4dfe74f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3705f8defd989696b968d6c7d0facf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff1368e0f8a66df7aefb9e2efd944a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aed874a21b754eebb7fc07879cebd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc86051e6d595cf6927cf3ad9c701dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4327890f74671a09482dda249c353d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df9b2c4fb1c5d81e51c7742879576386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eedacb59e1445431a756cc3c480bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeedf113b1713234e0c90d3622361e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e79ea60b557ed734a4a9cd39dc139389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f508c2a98fbf371bca448d57920627690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec88128c791f6cd9ecbd64832acd1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5b82dd9078fb6fb163c51aa71139192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dffd4ee776fbaaf07cf78f9290b1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bc981d30684a37870bb82e48a7b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7eea0aae86faaffcd3a8367ac28395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5bce0cdfe17277b7eaf0421e6630d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4de12ad8ad3b89be18aed7bc13ca297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a5e065626b0fcd7c067ad9f67088098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91bf68e34672ed1cbf593becc559b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac92742ef5c78cb0933baa5d2c4ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca7d8bdb4fc877dbbab87a4ef2eaab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2f8dd81abf3895b0a1d3ed792618102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d752c4ac0e1a7c2ec3e4ab9921496ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911865eee59844a5b6d1b1f5019f52b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065f553e5dcd8558ec906e7ab57652105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c80d0bf2970de352211b59378fc1c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b709487a0abfb304ea7d91905facd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e974a2b4e6bd5270a000f236a93d4a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a79cf72917a514ea816686ca3750db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f66f5b4e83f02321b87864d71ef88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a1b08daf953fa7b5a53af24189676111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a323830ee4aaf2e88551b45b9f8ba7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ebe59b1ff2d90ce4ee3533e1d5f10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808d16452edc93f42b03a79bef5a423114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb5eb02a772dac9d3a27e8c3c38594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd213cd029196ed11837c7d0047ee77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de4482171b4bd4afd7d264bcc2375d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7dbed3199a21cdcf487dde8a44d44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b171f9e37fad6bb778ce3c7d067eb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bb624853cae95005a863bc12f1069120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeb3dcde1b7be076f472000bfbeb4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e7fc7284318ac7c45e64c632d9202122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d81f29f07d1ee7db6031b1564a78e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae59981a806f3fae9ceac99307ae607124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b352f953f019f13d93d450baa68af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f44c94ae18e3c21434c64c3a4c3d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cc5078cccd4929dbab5bc008f85c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419687f6c4786f24b7b59fde16e3c36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3655ffc4657ceb8bef624211073df57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff9719f1e0f9d1d0cef3a287914ee4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179510f3bf2d9fd115d53fb997c3bc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c6a865c53032cc784a09957894f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace47b8e08287852b09edbbc69cc6ac2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e59057dcda4292b314a3bcab56584134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde14d754c22704688cc7db53de0d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a96a95e96fe1c7b81f81122f4956b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e39251fd7419c150f74ee9368d5641137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95933d2fa59885c29e12e7c8909b3d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf071bd39ab0b09e2e357a56d4eee0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855666fb6de73f58eab40aa6c2a9b8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4a7c063fe551e8243b981c6694f6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d7819229035651fcd14898b74eeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa85bc3eac58b987bf0cfa6de05f8ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ee25b568c0d377f62f38411a2529a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd164689f726418eed9e3cf464cc4773145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec55eac8d80ca6c928d46d2c7f6e9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d724f81aa76edb058e8a4ca7903ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a3980181d359d68f6d020bbbad156148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d29fb95d0db93bb29bae7ae3722e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d70d37b349b1d5730f585e00271b9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df699eacbf3c6843316e120c0711664151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec5857bcb53a1e4ae9b18d64458a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaca4e7c7f3e7b73a7939313a6b7b45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57de2b83357a43fdbeaa3c3f39cdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6361cdcab2cbc823db67c0fd45b8cf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196196ec8b8ca4e89f5c3807b0c6d90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ee53f066aa48da481fefe9a09dba7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43faa91394b24b510af5c4b4e05447f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83a8d02efad512013fd60014bf70d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146c2290cd208b05f0dd140d81aefe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f468986f072acfcce0687c5b940e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9bad42efc2e6b64793178631649c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554e4236ebc6a1dcb499f6f466ff513163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265325e8e4c6cb823641846215a7df5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d22f0a0d2265a23be6c40f81a61404165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f156d444d9bfe6e89fc2a4b6f417641166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2e576d40386ba87d75416ad25766167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1329efd9050d50d54fabe6de0d566b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ab7398a26afe57e26997755025c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40d15e05d3b46972f9307bd3a38ba9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8f2bcb70c7acd13f57574bff554c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799054723c28870e115492b83c72426172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31bfe7c3e4a0cfef16118503fe5ca1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbdb85b750cf2f8f122c612bac8248174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781ccac276f9344d07b4409b47c8126175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cc26fae08b71c751c6f47a749c149176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56307c2f45223f503dbe6cfb7792318a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da180fff0fd6a40e987eaafc33f27c76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ed81b7436582bb21c9aaddbbe6fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f856817556ac2f945e64db1e7a55b24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b469a42960a6861181771f34c35b23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68d7337a3b097cbae2ebe7e8712522182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708a6028c2586dbb6ff6f171be5154d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cafa29de7cfd3de34e8d1eaa701bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8d7b5887f416a7efbec80057488df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677f9c0cdfbb85cc0f91082f71184ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9fcf1a76feff5693bc51ae3a0847c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36eff0cb260548b5b785e9d212681188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b7edbd8dfb9664b60418003da7cc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ad455f7a52a513d0345f0bbe1a855190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac3ab00af047837234bbab6b44d28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b51ff51ec126c37763a1e76ee2b77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b9c0a356e549866369c5f3d9a3e25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d1bbd5434b91df00818d18c137fc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e8d80741752f0204cc12e22741723195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bafa12faa14982232ffd622bc7e1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d787eee16e5399d22980b0a453e41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d90580793e4c48376ccd56c5cd6327198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f34176d404e7455da0b39551b37530199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe116e14734b3fd2cbda6a5cb58c639200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0b1b732b83cad5e71e7cbd2a5a883201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258952a2672b0790fb47d53be5ee9e8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850fcdc21501d58416d3660ef49601a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90b08dedb4f428ffc5e87e94c6e9c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47883eff8516e5152576bb89e005d0b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b2a093a95bdecf59c8002c953b8b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde94bc79b03a3351030c462708ada9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69286fcc94c02e599c2d8ed15711836b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574872c0068fd4a90a2818a0f5a0c9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55af61a81a216fcd618fdfa76c3557210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c8de36e0320ec663f0f6e493ab7d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa774f6fd8506a53278ac028e84d0142212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75902a267d22bf9effd43ae5143280213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0d542434b93e9eba03e05a8057713214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a32f01d92f486518a61c0ed600b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c855bc9d7545f2e4cafc37ae7a46e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5800eb9da8c93ebb4e15436a29d5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a578903befe721427d9c4eeb0dc82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8653d75387f60822a45daea721d72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a078e9407678e35d1680a0605646f4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab2c6e60854b76c1169d00ecc6967221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f874756ed627823e5d21ed70358d18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25819cc54dc54f4ff690cb8f2e096d3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306002b33afedfe75e5aac612b3fc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af855eb0291299f674f2d0738ff8e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55076f5e00f1fd6ab1e1d55a3dbc9547226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e0c19707136e4a5d6c0e3f71592f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ab1e13aee49354cbe91398379d17d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a812c141c16fcefd7e2ca108285e32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9e26649a2f767d653d8c046758ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e1ab4faaf26a10c7566731c6148de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134046bcc31bbb8c29781f8310e2d222232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d5b5b05726ed2b7f067b362926f42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672a89616cf310cc9b5eee2531acdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27801a0a2a6e5887eff314acbb043c54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40babedcc5f826444384639238c31377236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac05f799ad4a96b8870852f30282eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a9784afd5b6bb003bd49eb6b0ce9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203f1b5c33d566196ca42bb42c9dd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c57aa1e115e143771c3d47e79a8c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7ac9e2603fd71d14594f7d657b62c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c74722d3ddb105b4c135ec5407f8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697967ca247669556a2c8c21b226cc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284ecf44f657f0e0a2f5c0fbe3ad2d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc8ed1e5570197c863c954238bcbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444c7bb9dc46a89115d83e403bc2b16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6dfd2aff35ae7700d03fd991d68da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142c2274fb4c598b6e5d34312671646248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245648b0a8555f96d265a4e44f97fdc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c867419bf61fcb92d3d6ee612ddf9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e59b2ddc01a996f46441c467ab7601251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4fe91c6ec6704e64003bf307e78d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1971251032a4f5dd4850c1919e0d33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a50f0cb15c771c83b195ada252af09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc65476405ab34e0ca2400ddeeed8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b98565c5e31a95ccd98e788a4068f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e9b55e713556c8f9686752edb40e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aede66dfb66c14ec430f6e9bf3fac06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6011c92e6ecc5d96b7ffa42715f71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1f95b93f7332abe60372d51f5c035260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f70f63cea08dbbe6f1044fa3be4034261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828123d02cb76ec77682c5be4e1d2b0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e299612e1ac271ad3e9205038feb746263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9fbf4a7a49dd04b61a4260b9b1cc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444b1bf56344ea071c0e247f4ca8a3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba82919f6582c2feb925082ea1f510266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79777b8af3424dd4b7a6b195dd55eb82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a424c576083c0a9fe1ac570d1cda46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab38e4fcbd92a864f52ba431045f7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c98ae4b919a2ba1e1402e5fdd57a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7284d11966f344124651c96042efe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822911170d11c40d3bc37306f87402a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35d8c3a69abdec4b034187c58a03eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46950abdfd7f25c6068936d9bda2ede8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac02bffef775941582721ecb5a8dd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420cbf2cd2f06b700207a2e4097da76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7489c0dedfe89143f2673ffa27886277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe798652bedb3bf2ffa415b8a7c40913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467bf0972fa91aa67ade579ab4db01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad8e76316731cf1b30981f7c4469a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd8b352f69f763baebd925868d05a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6d6fe157ad44366847d0057e74430282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b75e38200616600eb0ae2d59e7fe5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551c8c6eb79e3696be568b14a971f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511fa3b9bbb2ae43bd20daf9c6bcb9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e42080f9cf8635fb8d232f1485c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c12c3f7acd6d7ce29b63fcde9399287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee871960d35cd6a019a686033b0f98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf5694fa3ac80c2c13f053f1e8ce14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d0bce515799fd6078ef1dd6621b0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764c8d8f94b448618d78ea7c1b0a7b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c24478e6f7f6692b5de673be513610292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6085f66fa9446494d86f05fa71b64a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fb864a3d2de04f3b8399e0f4ba434294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cea3cc3c17df8f4662ac48609feb3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b297308eab7af622022f77f5e434296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad622b1ef50eefa905e3f94aba688cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbcb5bd085f34df6b81af0e59b22c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede49afc284f02484cf38d182771bea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10440ea68b9f8fda81f99a21f354955a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b944e14f5dd66922ba8ac43a90b00d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d858b420004b477ad7411e8fbeba19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636532b7a388643866e07a8282662e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0529bff73bf2b44db6f127aa793535304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bed459588efbd75274f74c7a5e4453305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c82efac41e7067bde281bfe80b9fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8c78f06e12ddbb891db190fdbffa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3dbd1c85006fc04603cca5158a32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397a0f79b78d35f433c1f5a62902d90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2f6af391973836d618201d968e676310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37a05d9e1bcd92ce0ecf1d68678da6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb46f1c56b9421cdc2dd6d0e987f0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b546c83217d31e525f148d6f059980f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f970a94c6790ceb9afd462510529f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9dbb78dc9fa0bab16d7989c71c9a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe10122b795f3e001713e4214107b8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d51b1c173c724f07d1d63baca6e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8899e8017d5babd3772bf8a2f10c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf55d87bb7b929cdf0cc07ddde6a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d203753deac8c9f8c38f7a51c503b9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d5a5ab8e9ec7f9f446a4f622bb01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb87f2860b53e24ef179086ca331979322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8df04739394cb68c2047ec549f648a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99899db14acea6f8100809bbffc91c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adfb97d2feb73777e492473d2d115e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a024c0911b174b25e0ffc8b227c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5859c00b595b684f0a761193ce870327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea40f384e40b105e3bfba5beed18db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949565066a0e3352fa700df691b903d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc6678241798119e41b24d2c667d9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef31c5ec85dea788c23d70575ab1f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a72363c299b9b9c6762801cf742a01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae57c83276fbfe87fd09e32bf8d72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9be36e76a99482e2f8f9a29a241bda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499b465442ed0337c34336d8ae385cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079fc3fd18d6f215189f8c892324949336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cffe83875f5d3de14e45a71c30c48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10062f7cf32796207a9dcf5235ef99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3031e85998da8ae57b225137b85e3c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb859b216591e47ca6bc5a5a8da4cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd23e165c1714913d86a3475b9f79f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f09f0e966eccc4ac9183461989085342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c27ae68a504ac7d201d872f2a297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e71ad626a656f3b04ca4d811ec9a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587868dcf86e9eb83877920f88a74354345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee816db2a6997d9be69a670b49818a3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf46e8037409bb61a62811723e0e686347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae32c752800f6213ecd32ed2e67624348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d41a70e9d24620f56b0e621b56869349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bc8bc9d33c0d6911b8d9bf88cced5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cc3018cd9e0bfe78d38a9a7d09637351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eececab75edd56210f4a383ef51bdaee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864586ca9bc842ec6e5003ce94ff6ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad016fbecb87e36ca4e8a1888a7d734354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02670f6d24c193ca1d7f1caad4c102355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb72de9f549c2a3e8e9f2eae485659a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ad260d3a9a4178910e5cd9ce4dbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440118dcd408083ee037e11906260c99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337db70a5fdb7cdde986043f18232f5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4cd4504c1f09c45fb723af57929f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885f716b3e6b308f9f1fba59854a2db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91650f15a10c00c9a00f162aa2cce44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686411ac059a7cf840a86b26fb88f3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaeb732efd729da01d2e4d9ef58389364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa8a9d8ed5ebb5fa7f0723af878240365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e5c060f36469aff7375b2081ee30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da06dda4311a09aee5ba805f05e54f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cc68a44695275b435996a1ec139df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe803038f6df1e9b81af96c610534ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6120e1e442dc2dfd60ce4406f224dac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec4971177ba453061d19b336345f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b6ddf0d0a60cf18fd205a0ebc7f07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f1104fdf02c7f55e348d0652b7e72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2bff2a6d68561a33e59c26d5d086b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf800def4994a7182e4f2ac7ae5a7c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbf8b5e86b11d894477c2bb83ec318376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd4b7f12b69b04e57fcfa0ee0a126c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edffeb73aad36281628c2d0fe0de600378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda8a8d72734fcd2c811e12642d1f92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e07e518f4b02a127b7829a24ea10f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19449be2ea39619f0eef8fb261073b76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b993675656e7f19a0f238f6970aee5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da33c3dc3add5554a02df625e5b46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73c445a2ba0245af5504e5916504d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc91de981cb9689b31d827da975b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a880000332dd4f404faa8e377dba24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bca2347a4a9acb8d72f193f4c9e9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b97e1bf5481642a36a51bbeff4898388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e73379d41b3545db219da61877e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4733b096965664476897932c517440390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046e62e94fc935b55d0615fd3a466b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0e03da2747f2be4e094d6196b02c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07520adf11636aede0672b5293bf28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d238f222b3608e267cc6bd0f562f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a559ba8398fa13049cbee772752f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80363c512cce4ac9c788efcd7452dce4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338f03544b4a463857c8cbdb840711397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785ca381e2af44b76deed7f43f1f2bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ba473d24633f10caf1500d88b905399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb806a67719d06fc9e8832bf8e050400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303ed41ec5e58a7a38d12a810a59c22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c2dc22b5b67106ecc7ab6faf7e306402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95133fe93c697ff6a41c0ce48bd3e84e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad14720651384e201be144fd6b91eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fe87617796fe777c0ba6412b9b86f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654721bc7c2c9adebd40267275dedad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c89aff4cad94e09c3a708f93e344e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d5ca11481e79f12396ee4f51d4b26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbf25894bf3a7d1be75fbdf6aaeb00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bbddb543357e1ac68606fcdb78cdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd5e21f59a75603554431ff03f6f12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b4d7aa3d8d515c2312fc2d3ba20d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b941225b0ed676d2f896cb865accd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb8e4f0851bbcef49a2cb37492056a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26577c60a8eaed1c6cf5ce2279829d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b2552a6d707ae382ce5b476cd9f8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2c3353ffdde7f3d70f252e009c162417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9392557e3c73b1a3dd9c4dbdfdd7f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f889d8d47281b1c6aff327696ef31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e806ec29f3d1fa0290a3482b3907d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4bd8143a40f8e88b07782831d136f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d9cc5c4c204418b4f5ef614b0a47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728afe7008d9cec18dafcc9a301b0e47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a656366891217be04f13aa6e290ad3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed1337628c26c5633cb1eb8958994425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63954738d93c28620d6c19eb3d006499426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871228a9a60ad0176a6f7a65efb8894c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bebac20e33ccf71823129ea30d42d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7305fb8508e71dcbd09019219e3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2413c3edb0834f2f17eed44657e454c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f0a0acb73d0004b3e6620a01a1120431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb60b78847da7691ba2ad3bef74d08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129d0b6be68d0c4c6916f0f8b136a8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba2f2e8f65fc76ab9163877bc5d1bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439d9a86d4c225bfe4f543a6d5f805a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f26a00bd735e8f0f9d72b086f9db9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b1b5230d6f433aba2434d4c69971437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a90e5b77e740b6f035a78798a64d3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e161d299a2da9477f30d155dbe7e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89779d4647d34a01c436feefba17db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb995fd0113b067f4f9ee874edd74a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a23bf1f17465b206492f6344d7af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc584de6c7cc1ed00222ba2ccf5b814443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390e7befb6edbf347ab4faf7ba3cd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92cf6ff913c08b957bdb382bd123fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4a048d86b5a8b87218d921aafbf18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7acd8e4a4a71a9689ab6dcf18cc28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df062dfb164d151f27668e673cfdab33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0d16b63681ac9ab6d7dafe649a2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724f03db40f54c7ec2b1cb815a9bebd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470aa1ad2aca778106e16f4dce1164c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12843045887f361f91f14f22cfeffc95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35880ad626a484e8911c74ffbbb8b01a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f0245a9b3e951cd37b6e0d22433c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe23ce06ef7c212a379592b55b2acf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c345640ae73a5f5be239b214ce595456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c88192650f05515f91b145454f224e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dfdd749c6982022733049849f9a67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9dbc8b818e1b010bdafbca95ca2a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c309bf9fafd709f9dbf131be3f7743460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2c805d99a4dba625dcbaab406de88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b3ea89724d97b558a649c8b2e8b92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488821b1b44576a102084ed2191d638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1515161bcd53b4227e9e1a2893f09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81383568acba5b44c4670f5c102b9381465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b26e8d6ac5baf6d7edf94f4a79e41e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd25e87dbcbcefeb1483245950381f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337439eeceb0d97ad9fba0ed200f0b46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59948feb5f52c0b68c7ef243b3b72e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1195e719a739424cd4d3beaa8bca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38e2756ea7d38a3b219f3aed728c5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b110a35545e15088530d856c04545a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c065860830a6799e1d0a1124d83ca34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556632d63b8b7aebde6d0e8dfa20454474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f5e2ae2c51cdd998cef339dd37f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532fc09df4b1f7b0173831f6f89ea7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0cae8569ee6ac81a9c5df6d807269477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ce44123ad33b86d605991f0b3e83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceefc94a1d9b275596e42a3497b6b42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067538ba8cb388c06e82a57b87a4dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acbd2937ed9d0b715b14ad79082ce6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4216da1f8f3895911f93805241bc60e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa272bfa5f5afe735d3e83315ca2260483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd0dd59c79ec38963a48ccb485c4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158caa3aec1ce129a4cf6b0f1a5e7fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2f365b04fb4ed7c8540c7b7372b6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877335852e9f335ff09ec74a5406f833487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732686728ea174fdd994eaa5f7d3679488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0fca0abab95e280206cb11b6c1736489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb46c9f5beb7630373311959330554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e36ce8fc618e2e4805cb793979c8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a94ee3b9b40936410134a1741d6297492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58d8a0d3b2424d73c8f2620484849d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fb6caad98e17dcb2ad66ce366683494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd623b8b4f6a5d241c9ff84af04d7a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7a5619a096edd4eb7be409284fc4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaee9e7b0e37b91ebfa7b49a60ae7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55844c9da904dce6ecb1addb340d595d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1322c13f869769b4223997a76e147499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b61d471cb959d4617422829ea01d8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45670807343b0e245f9b2042f938dee6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792cbbb1a300e4bb28c6a6eec735028502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0444e1086249f6072b142cac0910b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba2a98e874fe4bebe12f98a5157547504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1952733045703b024821e56b1a9569505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daca31192d74f8630d0369125b85183506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59204ad2ff343bae7369d0194d21f93a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96cb01f2ed79d7355f40978fba0bdf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6067e8dbd0a39bf95a65606f9d936509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f20ff373cacec3011c40e7fcf10b22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1f0f24e54bd38c6c4fad5dadde16e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b81d626bf39755348cdac0dd11f19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5188f0b27cd7e37bdba22c1a3b01ebd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e210c0c5cb2527b179d5652325f3efc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43000fa1688ddec2af3b07a985dc2cb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc364a48531c26d24218f4dec5eaefe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019d67221b0afe530b7ab4ca98857f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23c6c6827431ccf5d07951443adae7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b22041bf842842d7990cb8ecc2dfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d376fadb80359e1682ecd96e0e4011520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2f325b934d2fa0d8b9939f6daad2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8bb004a570f3070e3668e3b14ad40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea016cc8171fdaa10fadf356c4979ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c945a609d9b4344414db7c3e9b43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a8f9f543e0aad502f65b492166c66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a34dca16cbc8b43de4ce117a9aaa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b7de7a7ee989e411479efd223c3e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed17f4a4b4dbb7f86ecc85c5ee93e26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194c4ffa0a0cf2b9a9f858959f6cf44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c097437dddf78b691fa4fdb9bc3fc9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a57fb2eba302549e2cb2f973638e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae46c0b8b7ca882a1f16bfca213d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d143e33488e550ed95d9af93919a9cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9603b976877e55faf60d55de1ec5a27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a81fda6ba532a2a0129b99e4497dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0a30fa0f7d73fa1aa17c7fccce05e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409dcc93ab918d67713ce214370ee2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9459701169118b96f75c74699d036dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b18a2384af45dd7af7425c75a41e93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494eccc427d3c2fd5e40893aafe53a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ab15ac5724d2df105f43914c1e98c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d974aee3645cc2bd9c2aade1d5ca4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91046cc7895ae7b730ae041270904e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc9727efdb46d3bd1fdebab61a18be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d2e7fa4bcc243328fe248f53bc3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add88acc7688ad32ba4187a86d5289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c37e4f21cb280f60d3ddc568cbedc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fca4334c623b4acef22da95be72cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f3e80bfd91eaab0ede697b7c32352549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d2466c96e00b0a7267f8ca5ced6c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a770bef5d307215f543298194f503551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15420791e38691a55883d0fe57203552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c141969c56d10b5c8ccd9aca3504f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d82af132125b9baa355e58dd66b4d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd6c5ac54c3e3a43b35903e2b9ea11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0999185e001947f41e37a92b40e4406556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0afb27980f3804aab89fc603356e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ed3347df3bf225f4faae7582ffd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f39061d4f6503738a4feb3cbd07a80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a816ea4b0e82e890d465643109ba5a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54566c020cadcf029b3ec0878871afc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece790a2fbcb4487675e2e313e18fd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63a05461be5b3303fbe2bdf2d9891563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4133edcc7a4bbe066ae8db73a74209564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafb26c739bbd44c133f15beee25f9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea8389030c9b368f682071e48eacf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1488397675efdd95f06a52f8cc064567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3489dc81a26e2239cb09406c43f10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d204ed5192c15596c643e3d49aad70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4bd0e01f3b8438681691af92c4441570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6737d755cf2048de1e5427f1e96de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20af2553e37b150b44be4afc782ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed461244e4fec0d7baff03801b7fd22e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f4b1e6bcf0c32827c33b2ff48b54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1ddf531a03059a56017822cd3d8f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88084fd39ce7ec928877002c2f9d5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64299731d2eb0320c44e2729dbf42343577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4277575c4c818af6b06601e3c189c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a976583341c232b9f04c785ae85718579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294df2a33f08c34e9ae5da91343230f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e1c70648cbf7de94318a5d0e7fa52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2030ee993e79147d9577853dd321c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94dc4c01eefbfa7ab381c52ddc5a1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fb328a47193e506d6da7ce4edce73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e29d7fe8ac080a3a923c425b7647585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9d08f6b9baeb4d0b4fcb907f8aa7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d61b43f672faea28e0b71f0b4b954587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86d1aa4f7dcac608ee46336aab825f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164fcc48a95ba5ef45c38d898ea81ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fd631515d824fc6dc211fe46c0efb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1802037495320a032d9027c1cfe33e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d6852410b6992e29020a459f69cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784820d5d34799b3982fa62bc80516e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731ddde2172e6fe5e60acbbb4da3be8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e44ed81d1bc6c2050d13718068551595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff71b0d0dbc5311e376a824b7103b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaedd83c10c628b976d01b51033786597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee12295d313d962ad4689a1782cbdf8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e198fe70d35f752d756effad2774599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1419f82768a4740239a3ad78ec12e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb856ac476d71cf85fea08aad2a276601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf6fd3fb0744d26183eefd30da7f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46642174b06d8783b1135317ad982e93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fb683c3f3f0b74d5fce04ab78b1b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f9a107b0c5a242d747b1d4d56ce14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c79eaab8960e850efd0b73f8c72ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7efea6e88374f002693ca3c98cbbd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415846ae1ad65a6942fc466599ebd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be211783c0c0c6875275b5211850d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acd4ee7dca35d938ceded8915c7cf4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea926b55781125dc916a6a116aa6399f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb40e3cc1fc15cbc6521f9aba6e1202612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b5cf6c88455a95fca4e2eb54bd990613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe14b6a9ab00c6bba2392bcd32f33e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da5104ec2c07951bb75f985a0f13d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57226dc156aa87c8249d8e12a201e01f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bf9a5d8c50853a5a7c585d3992e08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3d299b32a8345e6d8462c3b90b6c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93851aa3b4d75b9a54fc72f8780af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59152e798411f1bb7d32a8010bb2d072620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade533bb1bbec784b8d622f79809e0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de991876f04c0dd7637770779e2bcce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebfbe94f48caaab70dc37a443f660d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aebf3f309f3e908a3c2249224c2204624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e854fbb47f649860e1ac3b9e3b015c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a2e2ee3df3270ddc19687c5a0ea72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d4f879ad9f3f8d5337094c481e56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd021a10043918524769554bf9ab69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c8d0aa39cdf8ab39700441f4fc494629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2569e61fefc07328b7bcdae52fd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0517c492ed472fccb565c3f4c7f6eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8106c04a5b915834ffe0910e0bf664632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0386ec3fe5dbb76943b75d1960487633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b89865eb412050b3c7fbf8372969634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280466dd341ee97135bda3a5194bdb60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff386d29c8613b3ebf43070cde38a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc5e0687429025c3a154735a68760c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f390b59297af71d34930a13f7ee1ecf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041882660448005adad4d3aab67c19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7053018a6231ea94ed9206a0738d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea4e6646f43d61a032952f37462c91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daf72a391aee22e043a66366bab76e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d6ff27cfceb1648e9c8426cf2410a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4c9b0facb385d3c7a7cb7924e5851644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b076860e5f95d6d60256ab5c545b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb466b6d13b6295cf7541a5ff70ff85d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09f9dfd41b894f29b05748924704ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad745926433b975bfbad34311ca9c829648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd609d76c08912ab8d762f975bab9162649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c1b5c1bf1861dfe450df24448ec15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4874960f346143ec550642be399a8ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07d108e58857ae9726cbb6f086b62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6350803a26fc5a47569b5712cf19dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533aa7e732c3475ec6a8e96dfc71b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1d71c8767a39b057ebc636191595655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a356a415dd47fde784a37bb3bc1cbcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e6ef6e639bb31e9f55566d18e780657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00176a24fe6dda22fe8caf997a3031658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df5f37259c4388cd1bc6e805bf9b14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80c3824cab006e8fe3d0d69635a4f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c63a259a9102b74f2cdb255c1e318661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e913fa246d44671c728a14e7939b7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6246db54257561513217696a295f9c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c15b3d92b086a196e109e7ba43266664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6deec844d6eaa48676cd42ce5b3ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be53847ddabdbbfc8e5515715e2fc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7077c88a2efee9096ea671aef807bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe01f5c06061d64899903f156fa23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0009a17ef1da4daa1444e4b9d321e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05793d75028d47d0f5fb44207d49f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23515986edf0ef0fd858f464fb06f63e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539b7713f62aa6aa0394d9af0a3fb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c52844589c294d80882a51d408e6ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c6e70102e1557416ab2981755656674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e2661c8bbc4a6ca81653e94fd8a16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ef7ad04ff583de8c2756b2dcabdf5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16940b4650e34307f59e2a43f958d6b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c888fc1eec8204d7df587ce4b38aff0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22d9cb6cbe2d1f12664574e504aa8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b475018eae26861a033db82584aa5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329d393d0050be58e6c1e49abb90f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426759d205245f734b61588bcac8a88a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65669f91578db16e8f39df2c20f5c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51cfab87c6d55f35910288bfb5866d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572475f25694bda692418fed04c1a322685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e11540dcd2f6b820b08cd0ea5bcfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7115d734b973bc41f1ea61033535b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0833da3c45ee5149fdcc47de933731688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aab38e47ab87576a2d0682e717f28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436d297107b2ce853e71745ed9c51f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de192d9d2676e7273c66e6620fbbf94e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608eb26238ccfe4f3c4529c72f89c45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0fd90f148f84a98038327efd5cf77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1a6587f8acdff5d999ec9c57f147694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127113b4db086d429a886c18b1deda1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953790d7e27cd7a607e35a0c771d0e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b52391672184268382ba37ea2149697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566ffc84e6e6e4ab2f0ac084084cdb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69328e9a21c900dcec9f678a45b8989699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc8bc1ad57e4b47168578d728cc35c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70678a824241491e277bb6ecc2293870701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5255a99eb0dcd4be09e6d4a26f20a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10c5a2bdace4ead352bbb6a3891afd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2a674a220a04f8341fd6fedb0a171704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa34a01cf9fb5e43a20e9f4874b66e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76a8b0501196c84f3f788af85e0660706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e342ba37bf95e50a3760a3dc2e0ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6416d95ed0af6cfbde997722237af6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134aa1f3ba1747bf79d9820044fb3e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff870dec78060e83e4e25835aa29f62b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcbe2a6cd39b03b4827e0125b82a01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7244bbbee6019461f8ebadbae15d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd252bfbcf5c36c1a0b25dd496a217713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb23e223345e9b21163c5e4468ee8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187956f800dd16c00edf20e2d577899715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a5462169655a0ff5ebfd8b2e92c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9e68babc775033831949fb52046dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6995f6c3b61972aedab19addddd9d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91100151d6e9f34bc08224efaf16abbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde396b0c4f883b99fb9faa016d01c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26480e5861e9b15da6335d134dd57859721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78439e964a290df1c56eb7e28b91afd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce3e718e321998152a11badf86a0dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b760ba8d200b3077c1815d921385396724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8b19a323d2c4fb36c268c4455ad63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79445988197d047f730e383b6f791c10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075059e0acf6eb8c396aa0d6049b9dbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daf651b224cd744a0ffc884cf17bc5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3f520b7414d12e1c75bdd44d32e57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d259676ff04fe0ac797d7ab785e584730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547e4ef3d2f2bbd6aabac693a858170731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01aecd8335b0380ee9908b0dde03e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee42cbc8612886325311be1680f75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0282b04ab0d62b4dcb4d6ca1e057b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913d963aa9d84b290b5b73f0242e2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fcbed8063b4169682c43118c80b36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932709ae7adf12c3b093af577938d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa68dcb9e99f9debb4dd3a159f0d33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea85c67091530cf754df86b623a96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b7446b51d6fc14c789a2dd6fd18c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ce61910ac2c508cbddb6f24fd79cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d3704c894da1a65d4eb0ba8c9f45742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dff173ed16d3713a4993a924744e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2d696c3e334584aa27208af4446d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda06852c1d1868f21d9cab2f7a1cf0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f42199abb88e7b461e30d34129ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2fb2c53c1a70f0c5e3d6e3049ef0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea475cd3ec22a519fc0d09e328f58a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5d8b2e8edfc514a6bb3e7d650d436749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f503dc1900b2b04dcd26b1d39247250750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e37931cfe66e2829927d36acaf80d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e053632709b35a30f4725b90117051b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4830242614aec2aa34c31e5ddecb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fc56d9ad1abc9f1bf33e43206715e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f936a003501af68edfdf29dfcf32cdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e739187b9536178f507977e4fb6d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f9a087ad702183dc290ee748a56c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaef45755dc92874d4f0d5693ba368c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c29b99cfda4eea08dbcbd849d791a3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d9382f4e72c7c7c42f93ac31ff3e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c567a83814c22973af7527ff02a9ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb3add04806cbb04d67037e937d0eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e7c0d000b9e372d54b52aae6025e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83014fdda6ed82b3e9787b9f766c54aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eaa229b30839d9cbc046b70138ba36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab1198951b4b7404c07296806c7e507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc9773be15f46fd9676c77b01e2a678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0302fe6639430933efb098a3fcfe29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5b48786e3c8f79ddbe04e2bcdcc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a217b409611a88dd6b2f7c768d8ec1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c5e471c8890da815f3d8d7da0990b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5885ce0e42b04e82978093b2b80bf5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132b8e03ab1c20dff08d24b09bbfeef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abfeb4134b0750fa017584982a153515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dff66e51db09499ab3451b141b11716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc896d2a5fc16b18315038a02781658d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19c31288555e7a5ffc3284de10238918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d825b9e4b5e734159f79f459d422219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6fd4ad7ad0a33922744211c45c02320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc981cb2fe939a334b139ce4f45f33d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703377c9e5cbaf7ad7bfa89ae7b2e5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9a62bf4e075655a8d779459e928623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ecd29af35c8d3be7b4ff1c2a35a2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e9769f81a6f45c819670807eed8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ac6c6bd282fd43435ff08f5de238126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7304c2a5ab3c71352e72aa6c552f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3019cfd73dbe92c8f33430bc157b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f62a569d9a0bf575d3af8d2b534cbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc55f2b036f360013dc10106b33b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec00d066e095a54d3fcb28b822a7e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c19f4691e692de4d43d87cca1f5c5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8c34863a7e8d5d7a3babad759d99f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092ebfc23db646a190965d7b031726734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722b0eee4a94e83a06c682924f4401435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e547b9865633d0c4857ba922eaa5ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4a30c204932a203c1e3f70d571bd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae9c99c1e816fae6f6e1f193d12da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0b42ab98236b19988422655f30a3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c486e3bf4a3c65eea30ba814cf2e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8192264bf9a6fadb4006e0409b409a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364056aee970abf0cd9543f9f1b1f0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f254c9f1615ea723c0c1b5cc4975e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e882ff9f9400a222cdcd61be1d7ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe3c733776fef0daaf6dcb51c80ff445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b20f3a9234636ec2fa93df76730d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7f9ef2c64109030707c9744a59c0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22b72adeb9410cde1d18c875a4000d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ac68aec993e5a53d61f70474b97f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf90cb7f9d30445c3a2da691a20e2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cd09ec0f46e5c0c52ff2dbff2849751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f763b67ecb932b794b6d77755bf92ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205fdf01e238f279154d2493cd4505353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180070841bac21ad66c7881b3900caec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605f09f24e5b7176e326b202883af8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aedb69de61eaf9cb89c9c296269fd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d51f3a2d70bb5d73eaac68cb605d8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c960b9050fa2ea0273ce5967b2bb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2714e2a814c4e4fcc188b8a60410e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6405ae27747a785cb93fbbfb28c2b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f45392f1bf7d1f1aaad36a1310fb5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca3c7b74e30889ab2875e283ff1db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edfaf004394a386f2dbd50beb000e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d2e0516ee7b2463e6bf35100724164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08bd4b4a5a07d7d6497d4ba1e67be365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef04ad660bcda518a3fb745758920b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fa1c502ee3dce72c63ce29ce4de1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7984bc168e1ddc6742d625638f765d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6272e050f77a8e6df43f9997ccdbe8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302332fe73f7b6a13e698f90ccc89e5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aeee542254de866bedb34c80613e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61699111452a6ee9a57adc7d9c83e8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ca817817a68319c371a31d776abe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd42a33764cacd8262a09101bb05274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeb49f9d0b3bbd31f017de491aefae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124df590be665b29095c07415d45823076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72badf69982b36a723a2e7c33f6608277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7bb9483297e5aeef4b37652be5a1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b171f67d704d55fc1d4c2024f1bb1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c1e8cabf7a11a723af18e41865de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348f4d1cfa34cb1ff6cc88a5d5ecf8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbb2e79d640b6f65a9be3418b0434582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980263ed94030aec00d10643d7418a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2062a2522a09800212ba4ed2909c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1210d2629350c314c407eb5ee56f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48df9cca9602daa06266dd29c61f86b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b94eecfa25c2d6bdc4df424939da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376c20dc30627834bba6dc5d25522c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4233b92c6ead7fdcd591f0ba89f2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a2cf33a5191047cdd51888e5fc4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed1660af24b87a06e3aa1a860d395891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced066c6cf1fdf3170c87f9a2e9c5ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cfb96c2fcd7f059c591fd5c972ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09cd8056e583965fad6816e400514d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a51146036f83718169a1b31d326695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97af42b036163bab5775929018042e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af704fb58a3017289043d8cabb8921697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429156cf2f7637fade360858bd66a68198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c17a6676013b344701bea475c9915699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35bbdeb4eae1668ca9f2ab36a24cf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6ab1181cc4429771558b0f3cea04b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78886f2019c6213a60f353859798c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754f5bf58135c9d77203da34382526d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c82e9eec5dc56df1522961d42c13af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c4342f4373871ba86bcfcc0258903105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241951ede06d12f9036b644d616e7108106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c369bde11442acf9c3333b881d4f9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8afa6be88955e9ee688850034d863108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40143fc9962b400e91f350b70a140c18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045eaecd52822ae9fabad0a92477756110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5806dd75a74b664213a9aa0c57c13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd66372fb8582b4c74ed5caa46a6cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e7c227da8994a6be8fd9a15961677113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f01a99162be1d3a135e21dd0d1bf76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790601f9ad79802f4bd0175582ad1ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbb37c189e35fad610703b4b6ff086116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb5a59e3454af04c053877f08ad156117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ef1d1ebf853cc20b776239e9826f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833d84a6a329ecd33b3579043570e4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc848c5ba1f3d81bde07ca9d8f9b99b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d35f50c7fda7a2873e87f53eca70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a875b810e0b89b86714826a65bfbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a0f5c7176d95817dd4e266ab92696123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119c4315b9a3c07ffdf32af924fdbf0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68837626e7be53eda4a667147e440087125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833adc293bfa99393538dfef56087ecb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e603bb6bbb94586dbeeb49c3e5e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5fed389532f20ebb1b74164e1b703128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3d5211b93324246ce22ce3fd9a777129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61b7943176735c1bbbc8f54ed986b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f6d341df4372507e240b1fc93b119131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e5af875ea978eca3599d236dcb8b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5d2652f08fccdc71e7c480fd8e80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa2e22d9d0e0ff5f7ec43a14e3861c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449ae879f07f025ca0109434dbb8d3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c754cd3834ab1a3de5ac2d97d2b73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d62a87ec3a7970990f0de32082aca5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859dc85ce3f2e2c8e8f98e76d6ea097138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9850ff0b28769a23b5850b6ed2e386e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a21324475677e19ded38605811a868140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84ab4db9f2ff8e4d674752768d87d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8aae7f944c3333c013d3173d7c521142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a9a8d60eff3a69377f22a0b0e8a6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d118e1c641019c58bf44d267818559144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1016f77b4b5001a8b097cf175f8c43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b252b7210088005a036d0c16aed42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f14df521c2e7d95397327c617b8bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271f227d4c25d4ab62ea79122b4a378148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ad562590a755b50672d7f6ebb02aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268e974c3da009c2d81b77481acb140150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e73f1a2c6c91cfccb3943f6ddf862b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ed0d9232e7f3bb0b92c9d66414d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dd69ff7d87c671da5f240a7edfb21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50b99d33579adcec114e0b169451d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d53a957439c4d510100d0530b6b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854eec036d5cd04533c4ddc703443ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1c4e9befb5000692ac43ff3c8ded9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfd5feb6d5ce57614d5038289fa0a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d6e17b3b7ee068675c16b81288dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f601921d93daf5dbec0cce2f7d6f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f9396ce89ff409da580ec62aea53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72167d6e89aad2c2961de75c0711fb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061ce2f23b3fc64f3df1cecf2730c56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0e7a62f046a56212ebf263c56dd96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776c61cfd4206e1f4029307bda02e18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12567e6faf59b1c29a3716f46d19acd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde5101bae533acdd25eb9e28e84170167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38718c1cde26361c5c1765a52315d9ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c04683357772929dffc1679ee997fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b445f05fca6271130fcc0c293d7f8a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0407694b623806ffcd1b00bafe1cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc82cb5d7445855915056f720012e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ee180154e6d20c4577938dca9f178173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23321f454bc1ab83eba26a309708b31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f08ae23475fc97407e4c09eeab46ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4479c16887b961dc7c45e2ae7e9f5a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f3d89e3dc5f654abb863d7ca141a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfabf09d82f160d97ca56a4497d15f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed04745120db7bf58e5cf3ab450c14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa72376b77aaf54ba7a3e8529d0f70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79422ea684118d9ea36381230caf2d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a3069193706ad6021626375598260182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ff996fecd17370d6e410c3e7111c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5141a4464e78a86dc4b0ad0812c8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829fe1b87d8ae328a16b8152d845386185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505dd2b21879cda381f13a07f30c6b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec713275bb1cb3c503fd1bb3aaa62ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637a6902d76ab46abd47f6aaf709a35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f0a8993cb599dcebef5cb6cb4e4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75919adc2ca6b18c53c07cbe0846692c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febf3c5d002e4c13a7212d180a635a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d42919ccf175aa6dc2b0543c35f43d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201422882501fa7f345548e7d9594182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4e252c229160af704ec2d0687f8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6751c77267fd167d530fadbdc1a65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675687468401ab11e933e2622cd243cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e548e33dabedebb8b16e7403243ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a01c2d2b72c482945ac00bb2ba583c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca850824e373522b8f338d8b2ade3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ba63123083c73996f3a1db32b7c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a611cbd958968c137d69d624b72ee12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8007983024ca093f77e0e408defa034202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af18b07db9ffb7780dd9aa6c2f961203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffcf74ddf074138152078ac0d64b01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f40d738dc05810a135b21c6e50fc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460ab08e901cdaca773fa20289ad67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f80210884fe5026a0627092f2e8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0734edd675bd906d501b17b2876d0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e257caa5df0f841c2985932ef6ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c0b494119a2b928b3bb41e284db9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f87193393dfcac8f93342ded81e877211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50de448a59718701b1002519248e47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06fb13957bed4195b9ae3678822a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de9c141daa929a08799b31423daaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d50c9088985d3495af56c6e79ab925215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8148297199e199ff4f6d56641cccc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931e3e551edf13c9ce1da0306736eef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7645905472ec571dfc84de646149e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fca2ac63d3adf0a746855d2c5f898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9000c93c259660094484c83cbb768f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f455f8357b1ec5d46d94ebb742752b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f4fbb9e3261c98d40cd612854df74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c810b4155edf8ff009feba9a93c557223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99235015f309ee0ace634687815ded4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0db80166fba8f12f00827a6cb7583225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ab0f7b13776a0d02743fee0d9068226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907959305b1335d85e1cd37fa140b11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7e09a760cd2b67a8eac6c77316b51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a35425390c1a3f51bb7d05df4769229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f810029f2983690995c3caee76e51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad856fd0d222e48edb19be17b0a33a7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f8bb40d4cf0219aec3d62bb02f524232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefaaf93d4518cf3cc31585df5bc9dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab77c51b09265ea63d8fbdc0de73ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb112ca6b05662b3370afadc2c3ce483235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f0eb1d583191f33263a72567f9999236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e244385ab40d61d397dff08ca4b02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6164a42af8749e97da7ca224e4eee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15abb44579b870b83b975c0ce047dc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb463d04261e001533ee1da872d81fcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e30f85754d85da1cc872950278d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bc91ae5d4c07042991beac0f7983a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e5f9fb8eef8fb9ab2f49c5be9ad9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12df24f2ae00f864f6f667a2c6e3921244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ffbfe5e114eab2dbdbaed1e8b7ab6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15155ecc2f738513eb32675af7e5f476246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4531f947e69e3a8076d3e668dad1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a99bbba03200b27089048ed294f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9bb7f15f4354ca87cbcc24fbce702249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155a6ddf811b4cdd518bb05bf4b375250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f8cdb9eccb72e9e96f8e59317de8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda806c9ea29d9b48af0269e5613c2f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0e46c659d1327276eb31206c23f19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95bb3f250dc68acf2a8ad6b8c74519254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be585e48cf86fd94da110dfcacfad51e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26881689b4f40119e28bddf2de2ec35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b4f55912651b0cd8793b2387c41f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba4ebca7d76489d616e2f7b03f5f4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4915ae4715ded4ba18f260f1272053259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68ab3bf3f5654e0b7f0d9ffd5c6db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498203aef535f30436be42ea6e22359d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2bf51f6b0bc1bd9dfbe8fb5d27660262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421030a4cfce19b98d4270d6f73386c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0943efabb0b201f0739c110f870ac17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cedc36fd6581f30488649be2d998e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199f11105bafc870fdb3b99788b648266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e514daea529cab3c368ff552e7217267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efe48c849223607a728f896bf7d780268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52334ce47ac218531f91d6d08a55dbd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764a420cb5ae2448436a8dfbd590d53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5edaad89b294d62ea7c3114f659922271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea583d25bf884889964d69b314b607272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c60e706239cae57c1b767a582262273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9dd99aa20a5963259c95901f305c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818a9450e6f9622320bb8d5737dbdac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ae8ce119dbfd36c759f3cbf8a482276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba135e003ff14f78a59f660bfed968c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40928dd423e3651699254b97e20004bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495462a2f3d61154117ef6e7982a2a45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caa8e98c579a370feca690024a432c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2386598e58ecff8c17cb1ee6cdbfa28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e20775552dccf8a800bf7ebfd2c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef418e90f6b622a54233017bd85f66c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba735b745ee52e1bdee00205b19461f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144e03c88280fd9bc5c542bdeff77ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768f9ec6d794e79b1d04049607e00b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844bba7f8841fed315a607da2cbb0e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6a6b0c5baec6023f8f9094e3b276d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1780da22bf1d576c12834a447e6d1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771e1677316b3339a20c0152472ccff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b68fda9b5d46158e6d7f964e8909c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbb53367b96374b57bb3ef742c3226292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f85f62ef57c873db1d7f6f1ff365293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0651e8afd16af5d48cdc9df7429f46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0e632e0b6875d37b3b4d4394bd39e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59018e6ab32ea5b778bbffbbe1c0b291296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e4ef131c4a84f123120a5dfc1cf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc82555e1165d88511856e0756c5e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac748230ddb78dccfc6e6df337673505299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0560f38eea4849d0f638bb8052e43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecae807cc802228f1bb78441f05695301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6cf5ca7557ba94adfc2b39c86f189302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f0fcc3241382562a456dce31af6c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a41547cf71ef5bdc8c5be209b7065e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f7713d242092660148505f742091305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349fbbbcd549a9a87c0e95ab8a14551306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51f33733df39cbb81462b7d55d7fe2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24026dd37ee98d8f3902afe1704f5761308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20964177522040b496aee94040982309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3c5ef2ba58a2f4a7cf1b2c889faa3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59cf70f2141a68be294435d99178bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267da977bef769bb2e05d6896503169312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763f97e984927199ec474eefa06515313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a2f8fc2706765841f27019838897314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a45642acc9ef4250de1524da7a6d3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacafc53768fb4b4647c5c52dddf6c02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360368d08c8a43fbd707f1aeedca0b4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65421fc5e506f03f48b13085846e0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b047be15bbf2821734c40b2a1da3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a972f84d8269ce3f65710f18bd8f8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c1da958778df3df22d8ab7b826bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b3d035e4dd8a62677b2ff05b7366322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb574f22db05e4a5839e116ceacbbec6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de68e09d1a2b565f7a991f4b72170a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5c07a804cd75a533a9ac25b5ca0b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d3edf967167800ad172fbf0b153c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58e7540861a9ff3953a4e199341504327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79d97c2f3dda82dd2a331d306101a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2983b906862d235eaad819001a802329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56da1ad41cc036e9fc99fe6ed97089330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe0cb65da4bd88a9e981e8f5e3af8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b41f6a2c72e1304b82c2a6075037332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59a7f666579d5954f4daa52cbf7c70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e5cba5555a03851a91915180a66b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2196639de1c9ecdd29fa33af04664335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280234e04939a6db17b6ce79db6423c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d8cc662ad9a2f90ef7ab9b4c42a3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c52cb18d8ab160d495ae9dd61f6e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fcb65622b2d5c128486a0eddcf933339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61623a78e07e390383eb9697e3fe29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa387087929c14178d75a8ba3bfce2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fbdd9bab02f91d2c51cd038898a54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ccb70816fd6a313cce17234f93ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836c144d2cf1ea17efa70702bc0d783344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c2ab4a618ccaf74128ff9d7dd1b7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b406135abd26489d955d209ca118be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e54b707a460494e5343a3dff10f89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61570f7aeab4f49079c235d221a4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522afb0dff75dc6fce93474564458bd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148b303a37c02eafae1d5cf10e7e413350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df312717eecf23bfa9fc21cbf0f8e695351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0252dcbf15793af357321cedfeeab32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315d5f24c7e00307cf06947327897a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d432f308084d580c16782423b05982354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f9a57e2802d3b64bcef369f6ec45d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f01e01253ba622d9b8f9a2239ee0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1da0eb7c96c911afdd60a12baaee7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8681d2adc473b12532997781125c71a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce21d8a82520fb10f0b77e180290d62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489687a60f7ef92a6d3984caf4dc062360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83488e151756c115ded3d5d5a9e5be4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183a0bc26db7411d0be82277e656f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a8f1cdc01a6127e1ff511a4bbcbaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9318cb1630a616a25286c41a050da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f480584bc2ae47a0df88d6610679413365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687e74db0264cac707a856f2eecc69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ea7c93a806d1d5139d01361a433ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893eab578034dcb99f163c31e0df9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbbe8c506934b2e026ec4f30fc3655369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074621ca8b0a7cc0f5956240be23672370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61ba82dd4c4117aba5695ae5e28a8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c16fb3ba8acfff132ce1f3882d41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e1ae48dca9a5b26b2f68077780eed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83add2076864bf46540789b025f1c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9131d145317f3c02f922ba66f278b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623600d444e7c7e9a2cd091c3f2e43c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542fca3afd8aa050e8eabd7f8dfacb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bfee6eb1b349174eb8f4928a2931a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ba39aaf1ee0ef3b586b275440285c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b134b61aada619d909e632f882cbc07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a5909fe3c0885587b1541e52bcafc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5dcaa5314e717c9ebdf254ea4a94c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582827b959fe796753c00de9dc5725d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713041f17df6701d1224da0f1a8691e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eb34e4f6401dad8f07afabfd4ba1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9809896ff437c40e09829478eb8b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ee305b792f791f76d6dc3b548d8ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05d31fbe634abe2a6b73e10a1daaba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350ce13d9a5d955dc37b3744e3d7547389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36db8c71e5a5210891aa6bcc97b597e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4970c4ccb4dfde6529bd8b5a95be9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e8dc64c63737d8e267ccdcb5b801b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a3ae6a634e50aed153ede1637a34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de4376d538a1fc104759489f43b49f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c7ac118433c851c350d06d50b70f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624638c182c2bcb5e3e6b52f3e6404a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16469b50f4c01ee933f32064cbc83d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654288a205f0808f8db51d9ec771e981398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4fad4a210bd9f498cd536670f6a72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578148838e727db607feeaeb4fe4147400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4c8dcbcbf3c388ea4e18273a2ba48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a130045a14aa6eb914ddb842c3e8338402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc894525befd36f6d2c424c366f8e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f09a000a07bb213df5459b4a46d87c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eb194c1b2ec3c6a6f89b901f76db4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba0df6cb9096becac12636154a77c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5be291f907dea4a0f20878e32a840407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62902f635657d4478f8014c08a230054408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337c7c436a2dd7806861671bca65b91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dfc1ef95667a32e9ea90ed29d1b71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7ff290532ae534e5048cf0b7db274411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee6b083f9eb5b72f5d279580409a97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcbe4697934e335b54ce8f81f1b2f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348665aa802888b8bde165a0bd85365c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe6c2c3533579eaf68df8cb13cbc43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded2a57b9b9990ebc5f51508c31741416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1a4d2212d7d6998eb19215d02722417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f30b12fbd7e09d8256cab603714bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759d97cb0990c0332dd5f6d3fb016a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceff27f4b36921e69c25379207321e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea8bf9c9cad3fee366614b5a82f95f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83392d354fef31f14df52f7954d3a325422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73364bcdc006ed8875c40209aa0e0501423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd007cc5f1b3f7928c145628e73bb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e44d42f19212fadb809ad6fb361ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7359a87e028bc7a1b4cc5e362584426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bc76c09b083c6fe1e8a6247cc7fa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfcabf9af9fcb4d64bba15b6a3ecd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500903206775a45032ff040ca901efae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b9a5d7ded3ba84e1da6fff8116de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a7188f107150cedf6b75277f3d5f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed9f91a3155191fb4c2cf5612ebb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79905832bbdb1146612a7849a050d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427b91bb7780e2b3bbfd00c07dbed97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960882786d971c527f96f88c11d2766e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cefc9eb4135456c549f7630a546376436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b67672e5a8f46b0d97854a1c0b7df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c45813e6a92ac6c1a0e86530963d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e32f67d25b086715bda98a50c8cf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e2765e9145d5ed558de677fbc9fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0fb8f7b30ccefc81f25d8e59b7511441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f37a95e71368cb402a90bd667ff98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1275eaad27a82bfdcf5d2cc009e5229443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69def6d7518ee0e1bd24ff887e790e00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcefc0b6972e94146a23f6f82cb976445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d57fef589019848192565cb1a34f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4549c389115a1576211fcfa356e173f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206c5a597d61ef0cfd1a6d8ea97456c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff634b44bf10e1cd3abf5203fdf699af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632bca85938e9933bc3ce22167da58b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f54be0cbd8fa4d336a3efe1e4faecb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471758c12b4d930341eb8b6eca29a87e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82096f014043972d1152ca9c919236453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb57ff7c277231a6bf6318ed1068b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c0d6d84b5299e48b77029ab652d60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0957b45445e0ba27cf171585d710ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19322dc26193cbc23f5c96116a2fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268ca0483fa49cf1ef2305e543ba340458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db53229436a4d81773e22e2f721342459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f7a17ecdce20a741bf124074c8c59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d21d827144e05cc2dd7de9bc0800e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2437437b55d2f1bf610ec2aaada5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca68b1bd4c263fcd707d36b8ca7c830463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993cd52433bec9b4050e6bb139adeaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb6cf8f05a4a7964accf25e07b2e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522040458daa65c0138cb845901b598d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c0546093a7ddc9ef71cdb33dc5696467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba206cbc646cc672334e42ec0c79d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d055659f8c7259a149631ee3f6e6af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89086f983a8e91ff90604a6aafb49b48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d585e87e2a8b5838e7f03b361f444471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7952544f02e6abf02e924424b080086472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228664d9e0878802d2ac9a87bab9b948473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4986aa105353a82ab7a968ac3d0b5ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e2e9bc4bcbb58fd35f18ee89518d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17dbdf2de7adec4e9b0d1b10d71c88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb890617f36a49817e74e44d6f2c54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786a9a6dc1830c002c027266f07993b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78678bc1b398c6fab80a18d6cbf3f680479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef8ab499c9201306a01b40dd400791480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f1c63b6055e1ff15b9ae8011017f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41eb91f63735d6a09f04454ca10d79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9a247a8e554dcb46d42ccba40dd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed40401f49b1ab59885c9ceb4544a61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa94d017cb9662c21d6e099f1cc5e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c4f7c4d9d0cefc1d5a97db7db20ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789f7745efa3e67f3d2fb09bce8d4ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab17ab5ed6484f5660f109426fa08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b04200f8f4fc8378bd0e36ef357516489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6ffda0e2666d06f4e2e6299abf9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440191e8d515691de9e9909fc1df866491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e398adedab5803d0a47396096dc37f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f0c74c74052e1e5762ac7d24cccb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc8ace3570444db2f60b9c870ed3d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d29e566ccf0f2d3bfd14f6cab4768495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed090310e93a754e5f25452324ffc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f3d5382b3d47d98f61cee8f3054cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71ea2c8697ab6de93277d1e041601498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe531405b019aa9799d6140ad095d57a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97c60693c495fce616ed8389c1762500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f51b0497e581c6dadca18d0019a5ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7cf1802780c3012e4b04eba6dbdf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a124dd4f45b409084af89744741b62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a29f8395ad0fc2c9ee82c18fa79d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dcb8f3aa736e9a0c891c775796e95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f941e5de364fc94b71eb97f93aaa8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e32500447df20e55273ba6ebed62a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f8bfc7dacea7edae5b2f2ea3677fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404be2e27a4b2d81f8dd13625dc9dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89632d129178d2254207897c46e99caa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2121f0e7141c8c1ee0abb9a204d94e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2676cf824eff4d898c5a04716979ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127dcc412ccc1f2fe2b44aa445e57c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df6da5aec803d4ae99c65e15dea585514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d99fe187095902c0e2f2c4b4115710515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93488942fc9e287a9257428e545c928516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cff978206c910f242820ab2fa29c3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8edb14f32b1d9e7c2093f80a9984a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80aa2e0a8526bf459b96cb6cd07b0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97366d21a1ff87b90767c3da2b89d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df91be5ad67963d69e1a8bd3fa3598521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd889cd7a88586f41ad4791fbbdf915522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f05fddde122c9bd5efcb8a9a72bf1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a114d1cfeff75942d29ba344eaf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db17333d6c5b19a7dc4abd1da2400525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011555eacca4272020c7a132e031169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3a568e954828b50e5dc0850a0be1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1eff1908c5a724bfc6570ffdbbda2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d74927c98748e56b4709ac8a652876529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186b631faa4359563aa43f835d8ef17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea87aa46523116f6375fbadd292f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dad544793e4d695c8939e476d61632532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574012b74972bf2d94d51aafaf019dd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b22b52ae4f250a15ea625c66a14671534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0ce4ec6d3a3d75c145081895af45a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433dae42ee8acd835dd6ac6426ea0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba586ff1e21477c2d43560849d9b8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc436b7884e9be7c9657ed8a4962670538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e71fbcc227d4c4dfce9498593dfe9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c742f56dbb27372e2a2a13418cd37e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1ff079c9fbd9b08b1887f1f7a6ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d270e0569e8d9bf4a71e8b1d44262542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df3dae7c8bf3aac2bcd1bda2b9bc34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60227bc465639ec449ea589e328e7a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e41b9c353110bbc41756d34e94094d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20041c827f7b0b4f5185c03044e05815546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2da5827f6384a8cd7355faf3eff576547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48785678ce8e673c75ede51ad59fd20d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc81d24ea145b82d0a973a4885a9be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ced0bed8814b35ce5e0c794a3de39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eda6a96bef7693b62c4d1e5c9081b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e0ed9def3f6fcaff28a0a164b7f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978506c282e5671b3f6ffeb5484f26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdffe88afdc02887f7d7db05053a52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4fc66193e0a20512e0830e1006b35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c7d8af7369d6cf6a23d7e77730b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ba1eaf077517940214295032d488557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa56a432f8f6e0b166ab49651d0c60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087c6ca94212872901da2bb71b7a3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df72aab16c81b9e0d3736c06f591661560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f633458b0b8ae2983e285fc44d0b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17bf70d1eab93f85702b86c38de9cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64c19dc53ff43b02cef8856263fc4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de081cd10d0996e98d26f13035221d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bdd38415a94dd7fdbe1282cc82e30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344501caa4b22446cb36a728f00b1d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c4f8f3de603cd8b7c59c41488706b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2d6342dae22c498c9dbdfe8616a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc437c7d5e073e4b788add074f8d96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305fa7d4de8c1857556feed5986135570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dea79f08b34ac2e705c75e27f6e3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75eae16d9d4447f0f1cec44ae43596572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a72681d95b969d67679df66487748573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74309b7025d174f9cd595062b96d183574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e27479d197731ffa10ce8e540f23ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a0a9645233ca774a8d3dbdb4decb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e921631c03ce69493be384ed181f6eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54812761445f69b55b70e449fa6e6c35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ee82f2758b7c53ac6026ea8d5cb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4bfa54545964d1ec017a16dbc04a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee732a6063d537bd2d232e2b6028f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e821b3366aad9cb749a003d53e256582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d7d052598daf38a56cf8e716d6406583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4452095bf8895931614d8fecdb4614584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d44efb74677d1976e659ec9aeb847585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8a5359792cbc4fb4f35a78696fc99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302ab74f1a7caea558797199d7ffc1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293d62536119bde81ca4998183ec331588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8de7f09208f8981183d69ade898d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03064065c0fe76b55ff90526ff91dd98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff0e283d331b05b3afffc087288277591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661bd0d765ed2856ddab919400b4279592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e172bd8547d15438982ac8452cd4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1568a7cbb2d508775a61d57bfc6ef14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c13484dd41d0f65ad557692bec70c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb3ae4520638fc8c7abe4a009bedb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fde93342131060b077cfb8b9e22bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d99545a04db10b15ac83f013c78d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b152eb67770e8e74797475145b240b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997adb82e17386311eb5341159c62e0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fdb318ee3a1cdaece243b07de4dda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fa3d81f217ddfe4e1862eb3b8ec6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12b53ffe0988de4b1faeb75edc2cb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a41c733ceb2e7a68e2b23f04f3454e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccf08ebfd6ce757dca2434798ec904605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0ef085603051209275247ddccf6d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1261405968340fb078a784152fd439c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d057162ec98935a87cacc7ca070be9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba597c61be70beee821a25b232ff2086609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d5992113085c0419c42fce459ec24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813e14b970defd2ad2730284d41f6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509682d8263928d879800044421acead612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a9f632bf9dd43d05ae77fea089ba3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b2101d90063aec8f4710fee19213614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7d4cccfb2fc4a5e81e2ac7959175615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595935dc0243d1bf507064f53b78a0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fda87c287ea9a993ed4a7d00361cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc24d1d40f3e773707987b69dcb843618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbfb231fbc0ded477ad6f24c8917fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675febf50ffc22e72de77e71472e983620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b5d3242bc09d6e3d6c469efbc7999621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7eda6b38e3f3cd70df2051b2135eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9bef094efb757b80ab7eac29af7f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e5a23f5015b8fbd27237a1410383a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cb25a3786696752d907d3c72959e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b7b26ef135970885470169faaf083626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05851467e3e9039fc6fcbe444d993627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8025ba181d2763e694c1dfc3ccd820628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc135c2987c9304870f6dbca5ad562a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e9e9a845abe0780e031e121c5e7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2106e6c561028cf9b1632e5ed81b52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7220436cf4aaa29466484ef13a3e4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6070323ab32d2f69d45b6c8ec358f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feaf51b2b16b8959b498fe41a5c38e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e67cca40c852aa253a42a399224b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199672e8e180c37dbcc389f33110b07f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e67621f00195ce2ade9c34a049d891637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd01405933a4dd885879cf88e41f0f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483ba1dd2dc54aa79f7daf7a0a58bad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1fe8050b8ecc2b449b8bb1912ec8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e37c7cf9c98dfd3991580e8bbd543a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a184c48287a238001ce1f1ff4d127ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124529873e0b694a20277aee50ef0f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc1d2876a602414b044cc9940b49c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092c46d58eefb1043381572bc546b9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3e77a5bf2e7746863c2701d5940d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed59fe419ec08de8675722d8e176bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a08fef42a74aa622d2d2eb9065ff1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76e03ef3099c457280a2d8c95cbef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f680dc6eea0e0bb54e7100cf5846b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4b68ecf94264d59061789369e9733651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e45fc7f0c3f8eb163f7568d5eda4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728706b2c3ec37a6359cbfe66b32aeb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb66cb010d8fdc2b2a82000db7b9a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ff90ff9f95de3038f8f67c529dfe4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62274ee2e68ea2179056590e785340d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9c288ff37e50622cc92483d4fa31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ca0f403b4ec8ec94a5f99e8d0684658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbe0219d59fcbf57ee71bc92282d71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e32e523c5247ed0ca4ea6be47b31d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9483a1cc8d21595fc6403212a3e8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7e78666b7e8c65b39b20745b1f541662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1468f2e42f0f9f0db481b504ac9080b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59205ba8b391752bea815b704762618f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea834c43ca5bc3b64272fa0ab87a61bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3050e206ab740cde77d55f320b91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc35e39db94ed7434dacc5da297c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a399491d6317a39ec1632c6c4187abf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c05b19bfebead2343a713c5d8f576669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9411b7aa3f765cd19794ad9ca120670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0846651f31bad803f9ca2ce9170c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def54fb123cd26f88968f6a7c0a2b536672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b44850f36cbd86d2086ed6638e0816673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1754a43116e32f8d562456503769674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508038c63cfaf0b19cdb59458a579df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefec5f461f91b82f4d6a503cc0b489676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c47337c0cbd19933cb5bcc6b74c582677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb4c2f80288f96eb73f44dd2ae141c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8baa97b1ccfb8fdc5f2f0a83efc38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48381491abcb0f9fd3e44be2c1b7bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c70bc67fd9b60b3d2f9f01769e1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303ce6b4fef573817d989595607f74f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7bcddb150be649f360a22911bc9a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03427b9e329bf6d313fe9d4eb8c46fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b74176c2d51d0fe48f83e0c286b78b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495002e55c431efce9643e9b7871ec04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4404b5d9d531ab135ee92b038a7c5fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9126d98f301125e99983717a106ee4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16f2e0e957a0e938a5ca6f8d2f9c99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0176370fc2015088cfcae64a4484690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f2738fcb0bdb90bcdc5ce07fa8e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ce3e4732f0ada8cff79b265b0cf44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071736c483346296232fec25a21ee31a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10c8cc30f6405132feb82e5860e0ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb53b6738856f534203cb266d0448695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fe176219120974472d78d0f1ec4f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063994ac812695dadd49a39ff58e565697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d3223e53979358a46714a433567e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d066f2eee808195f9528324f7fbb09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52371da9df3412ff8119a02996393c2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907b8d21aa8d97b91ccb9beccf41965701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190777e22cfbd8f97cc3b80f1e6904d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ef830c6df43ecd00df8e374ac3fdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0ff25230a31193bb5e2ee04e536bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca23183fbaf0dbc03f80dc0814bb34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f090db3833bd1a393c6e70ff120e89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572703708f15f5541040db508e17b1a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b0b5b1d4f2884a6a98516afc4c10d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589af17c1fede9a1b71871c63ea9edf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276fb17e5a7577873c8b9db33662d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f6587559c4945d59ecf606c815cc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43db6be3fdc88e305f86b22dff97b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4d627da435eb742b097b2ff57606d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ca8f3b61e93e0fdb0a844493a830714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d775d44b4a51044cb8197db7ad621715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d2ad090b71989d1be999b28470857716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400182d92e18baae8ea195a08217ded5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9434075c181fc24cc7e76cc2fce85c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f659ec339d6a5244d43ae91af2a766719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056b7b5fda19cf176be6fe5f098f4cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e7d3a0fb4006ae30ba56fc46005e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bebae6952b6abcf775f8705e9ee5f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178a8cce91ad277ceedb005da6484a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf60fa3f8c2d960137a81f22c500184724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b49358ebb8689d95cf979412d790725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016fbf819c2ddea58cf17f58279f9c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53f15bbacaa201bc972183b8d6b47b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd419ce6b57521870b402310e01cb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b795cb532a6b9ff17510b3a6dbc5558729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e291c45423af2f7a4736e5d3d29515c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37824e897ccd1cba52fa43f4e1afcb4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2d9d5334ae52f8eeffa892cbf7b59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e636288bc8895f888b17a7f8cd11b10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be552ba997a255adf2eb6547558053734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d870bfc21967e1fb5e6951d0f1b967735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408bbd61e5e9cc45b6e3e5c97044d73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153422396fbae4fbd2fe3fbdf6b2cea6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db51f13832b0887db2f6cfad073155c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9752e6a58e13dcff088fdaa8397a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4519cdb6a8630e7a4f5f69343deb6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9cecabcb20cee24c45554e631e61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c09cdf010c2b4621b86d627c7ba8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d50621a736f092d461185d45ca5f3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b7b9c3d348f2eb9335ed77588d552744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0b5fca75e423aa4d7d83fd6ee88a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aac188a2fa297d2de067eeadc97af4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78a24c5bb91afc64717e26168cb2d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d758251e59bd307d2e98372425ae5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f18ce0fc9d22fe73bae90aaaf006b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702523ac88531a4cd005176bc871243d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0fc453a28a7ddd89b1d643582b483751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb040d683f3fa056064b68184c4e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7e7567c82f9601199790f381c4a1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8607cec8c201d911757d2fe1a79d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264459217bf265c268c55423d63dd991755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff3bd991d792ff5a7e3135d566560756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee1588a8088826846762130260bd3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92297b0270d999bdc66dda72dd32a452758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547daa18c22a4d25d2b958eb89c428759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>