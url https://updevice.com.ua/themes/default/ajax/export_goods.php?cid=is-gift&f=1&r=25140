--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512d6edaa1ff307657dd38256bdcbae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d0e48564a7181e75d1e022497a2762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a5930d0ca1c9e430015b9ad3f72393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd799440cdaa6c5494fbb01273467e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd6a179266a342f60ff23c96035b3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074745a897e21579182c6068cd999f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c113ab3a792b7dfdeb1a1e4a5244ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4b6adda79bb3bcb2f8c10a9c52ec58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7032c2ad14db638f30eba6c51f9db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c45138f6751bf18f8c7ecdd31ede10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d10089d6eb1b31fd66591d3ca65a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f493f41c71af79f4f63a20c6efba9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163296cad59b384e2f33589fcc62db3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a461de03b58ade924aafdd4f20c0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2a5b62789b4c40b3001745088bdfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb11138599169bec600cbbea6a0a9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dcc942ed7ce1ff9574486262b8f6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88450c9dd14c662b89773daad40c61118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbbd91d2c24b862921192a208a3eef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bb3dd266f0832b5da6ad5a63c73aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b3ab8c9a61b933380fd294ab8d65b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee522a7b94d707586dab551a02069a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adb87f83413fbba7ff44e5b0e4707123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cbd049405f202ac0c74bee40c62d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ab62da4b81cedb6b13344af4c9e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485c916b1b90cbf14117112b945826026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfc522e027e3e391e648c514176fdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda46f5afe42122ddc06df7fe02f8eb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe6bc2b27f08ab96471011d421c4d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3b1f56208a7e556100473cf937b3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908cd2ec84643564579b2f1ec741b5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da3bcc5c0c6ac5d54ece5ba5c90fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49219d8f8a59958dee8e977b2b57d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f44490b199a904d92f60a475df80c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a3c7fe702cd75e642d813d503e02535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4549a66a2f589b19286147b371084136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb528b6645650ebae87d103cfe582f8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b1836fe24788bb4fbaf28a66fee138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfba1c2cd12b2f4f5842b72cd99af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31777860a18357e214db92b38acff05f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359f75548b98bf3ab9ce255c3276a4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51fab5278dc8536689e8cfad06dd4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2691cc2dbd2798561e786087dc34743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cd946e79fdd4d9d51a838065e141144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f88ac5edff010c9e1be8c372a15c7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9895b472e0c4ce0bc346535d7071ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c88089fbb4b18c434f603d7330cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e5df585d26c6017947ddd1d305dd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a1c354bb72cc1bc97f0ba582803949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9af5b0ff5a967ca1092077dfba995d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b1343c8a9bbf1ab58c3313274b0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eec60424d465ed83798a8e8241b1cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea877844cf55418bfdf354f5ba3aca553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8b6ee68a4a2891cad040fd1c7c6f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa2d3c46bff301d2192a8fe9f0b16c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f9cc4c1dc9f53ef0c3f921b0d73c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904cc0edd4093d1adee94bc26321e0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d918af05edb7948c917dcb4367028558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2667d217362a0d83aa46c1dadd4cfc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c032b4d878d8eaf40cfda07715f119860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f631203302d14c1df5b36fb4ae17a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561001e2cbb50aa0d38b758405f4c4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e907ed4f3615e80a38960c76fcec363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01da27174d1a31ae11964f74d87621d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1ae8fc7b031935ae1655c0564da8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8f418707eee393460b48db564d5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819504bfb7f96d1f6447faeb84ec2fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d4a2e9dc0b396bdffe79806a5d1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc0736c429c0566ad0dc3fcf56513369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14960a9ad8fdbba1b26baf2da67cdb0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762321fb99e67ed97ad6b216257a1be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e473ea2a34a3afe7f7ad7a7633004772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263814158c9e526d1a995e66c2d2313a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6c05349b97e5a0e80ca1e084e2f2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe5a978176c3b4110cb6a54751a4fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd43df9735032f495eef4065d7f847776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca236c32392129629b6184fba691b0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe2f723682f91dbc99fe64fd384ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93577d91e6ea428eb87db14f65c6c13b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1ced58027bf698067122c92449c3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff30e28afd3d05db02013dcf764e5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5862d649ae3a888d8ca5c9964a7ba982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ead81a7812e9e31106a899878b98283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd048f3133331033cf978b3aa24ff684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c976d81a26e23601e3c58db54ad685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f8eb758de6b2627c39cff11c95d7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216cfafd0a71d9d1f35c1503538de187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22142eded462c4cd471476ce6facf8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e918b6654b9a3ef3b353dd4b285789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad63aa1e99152cc4e82176928358af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b6c6e1018a1fc5fb963cfcd3c9f6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe495558da3b59ce18fb88ac3220de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca037930b6fd900fe8606905a9974f7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d36acfc865bd47b7f65f5b2328fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c90f93be188c41ac59114942e8b94495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f610beec1a1ce6de41723d8c14314f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada31c0c93b3d2b371bf4570182fb4d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698458298d8fc6caa2b1deac8a2320b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e9a4d2552bda552ff560dd1de3e7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b02252021f42db3a63108152fd6f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106b48423f142c5c2df9be023fc9141101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1fa7178c783c4977ac7d231255d24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8c39db186fad50c88b0035dca3174103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa6b422af2d99321cf93907099501104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a0e60015e5209a32b91cc40b6b88c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc88518c0a61e7822a1f8fcbc066f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af631b5b5cc061633e44f828afbd4c37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0692312875fff837d7253c533e1f20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb65bc65e3b8759085ee0ec2c3648b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095adb0388ca3c4db8fe87281d41830110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0fb0ab29bda19f7ff0f19f30bf223111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c286a911c6a5df8abaae9d4c8ce9f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c864f6845b7fd09eebc9f220358cdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073416bf84e3df7d6fcd4f507ee342d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39e80605ca2acd36892560d7ea463115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6367971357f4cef88f7a426749bb022116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a4354389304ae7934114cc1baac62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57073b0fd80232f0395857fcd3c2b20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be24206d1c73cd67a95faff6b368448119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c466b0c93a5bebf3b93319dd12a382120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc0a3a88d28031871f359612aa2822121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753904880cb9f7204c7771505a60d236122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a74abc910cbd9d73432dc301d185f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870a06b051d69a42748b0506744ed62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f2c5b521b934500276c0229af52e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e8a4a1eabd36b6b30b21cd5d5d52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a9fe3e611f34f9c2180f962023a14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeba2e83f921201fd17198fbb67fb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155402b6fba5bc11fabc35b15e950c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aebdb8d68c56de786199a92a2634cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426972ecfa35e0789f372d251731d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf884ab5c9df0239e0a616f7a2c7e912132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd29dcbc720496400b4752a0e49184f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd4559cf7fe63951fae6c32f53e3d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6761c9545764567deade23be5483fc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d435280cabb494766dbc4cc33d53257136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913d97c65543a2066dc70295d73a16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855760594561275e790b0d48355051f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d7763785ea0263e2d8039105167af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004635856f5bef6e1b7a8558180dcc8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae78eed2a3259ebb2f7e178b5665324141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde87281e6ba5d4f05e47966089a564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd55cfa2ef6d94828a3af6813a8e9a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556174a5abad297de4d146db3d35bec6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60402fe48d0a949a91b7a8f59d7938fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fda89fb9419b421787c40ecf9154c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05813e281ae350a87c289f2f0eeb9aaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19637a6194e32066a8c872898dbc917b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fae14063d50dab183581213f95dcf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b973029a71d3b465925648e256379150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dcd015b78af34b25370d37395b3b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6482c3f08a4cd57aeb323dc4611f0b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4feafd8c96eb2db18a08f62663ac69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fde63495dee401dc1fd5957397c91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c395e6df764219bd70520c914fc3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b6e78fc328979f8a2701af7fca45e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e1ae4b1a56c5cc4f31dd347bb08a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c24580845706bb3c71bd2c2499e29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9209c5a2a693107b4c70da4045e37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03396ff39945c11431a8aa90c5be0118160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499e2e510b9992c80b7efe9fcfae854161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250784693f73355cc79955969380e8c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca750a4e6e57dd626912f61905de2e0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f13050e51009b5f675f2f79a562059164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cc3e7b8ea97ddc8f7e189afb1c0bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c02250493590fac82a2f98dfa4720166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fbb07a21b4d0648d08c07eebb3e40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5d8f5a5b9700812fcd47b1d9bca79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63b3939d3031e84806add7202cd55f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331943055f848477ed42687de212239170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb690b5a66ed0a1fa5822de3a44360e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed122f706a7e1841d49a9683101ec90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff732580a789a36c8689220c5726643a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434040b6818a4bc0c393e7fc018d1fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615747aeb912f3cf16e23087e2b1cc4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724de3da8ef0b8ac1ba7a48262b7067176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a59fdef975f6fa6f13060462a18c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786312ba51f23b08751cc6155ada0c7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dcb5b1da423d9c94da0a7f8209f35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b4dd50c3d4cfb5ac28aba49e757eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210bda13d0bf43faf2765ed740cc794181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773f2f2f7111343ca95341cbea31246182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62321bb797c3f842d8cb4b97abcbfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faddd6ac73b0449f4efb1f8d697e8d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac3e3f77ab9978c3d0273322d6c1d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb759d7f3a20fbabe8c8d9b3a6adcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab1a9daeddfec5a7bb6c4ac394b223187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc24762318d6d04010d7062aa1353e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04363bcf7b9fe5f5282fa2d868d3f02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002469f3e48fc879a6c1af8d5772013190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b10109179add9ce5372daa6cec22f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2547b9036a4e94f10a768e22c4ca7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7505d9d9c3ad5ab782cae179b776a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ad262d1f36630e303e7e99a344a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114d11c057d40456d88b6defa747f78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd545297ca9f10c5fbbfb75d2ad0eb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38fbdac7c11fd25e030d0b3fb80546197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d449ab5e034e19edd2f4972cb75f077198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8e7f618d9246003f9a623b10f0f5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb3a753ba243547c969a69dc2863c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c4cd73a35102ca1f606ceb8b8fc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b4d6b7fa0ed439bb268ac7713f9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bcabea5d962f0b52081eb4381559f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88237ff9200909cfeb1ddbe5714313204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e63b405a5f415203931f00c80efb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742acc7415b32e46880d6b8300874b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d841ce99f94c39dc27b4312506b942a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda102a3b82039e5e489e414b326c6d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f6c679a4ddf10b0935717a5ef4311209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfd681cffe051e35b5fb6b731d99c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c5e15e08a64769e25c1c94981e831211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b24f2a1965441a0ddd823a35b6032212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b134aee2e627cc6bb00f6d3a79af10d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac9bd3b8e54d9d667527bd9a0c7e91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ab9c7652c16deae0a46a7aa569bf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c6f1026f8caf2f27e2e722c8fe81f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63187168a0daec07dcc92cf7d5f6e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d07fac523f08b00d30fd8d89fcccfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc08a6077f1d74bb34b7152c86839e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d53c2f29509e70499ba93daeaa0fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b53687ddbc0503a4165bee4e59c2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672480ecea986331a83e92ae5dafdfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a9e1516c25240d4482e80d29e2d45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ba2df3d619c5a9d25d025acf23fbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d00b1b8bb992fcdde91c843c694e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40c50c8fc98f1a14cb69b038ffa206226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387d0c0e9778f73cceb656635866c59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246813f1677694f842dc7d8a739fe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5d747e9ec24c1a3610d500b85864229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cf4f1bc3898ea4377f00c268bc311230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280b65aaaea81678bb722bb29b4a139231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672690c4a6d97f46eba27b00b383b774232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf1ce64e7c8a5df4b7386f9cdec52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b85f4cfc955071e7bdfcb3a6ed2def234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02ae4fde57cfcb2617a7e1d5e63f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45799a4de077f12c92a1e8f35f1a19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adada73d1f9c49fcaa54b8fd2b3cf51a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1425c6fd2510d252b80c47fe453a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b29e5e89cf8fc59ca5e8b39df1a59a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39b286fba76728bc76f69efa295547240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66235b28c1409359344982e59a8616241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d6aae5c39b230cfa4c0fcf61b5864242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3070056064e468628147c7050521c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ebe01d093046a6606600046a247c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e645fcc917969934a92f26eb902e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175f70ee05645ee9b17c7796f52a442246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e8fb6360480eafc817cab88a426af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d44f024cb596918277e1b8aec3737248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122ba0a70ccee0b23902879b04ffe49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4237a9c09fe3d917dda73e80160f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1009e789a60f49adf659774f78351251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd108d534ed6d716e298ac08eb851252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592e146190fb66255ac776867119336253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f986bf3e2308901181d024793d464254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270dad26bef4ea3138618bd5550ba2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6cdc9191a20a1c6c537ca03111161256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a354c17659396a826b2ae780fe894257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9ab8b37cad1df4abef25ff2b9b6bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa255ad9ecf10e474eb3cd08fca1b9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9387995d7f32d6c632796bff66e5935260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e8a4f0a8c03b6cad99567e51b27ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ef2c57bd414b48e3f3a3c888db8cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497170adc63fc9dfc6951227757673f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43895ce7dec3f16463818b577c958264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4353be78a7bb8dad2f119e35fe9b20f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d9655555be2ebed93aea1dba5deb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40293d81fae975ab49770b940168b1f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61832ced08b16b3cfda668cc7f13ae4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc19c9b223f8d6fe32633a7e785a82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22a62f88c15f6bfa4e628f0090f496270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e248775ef09e9566be8524dea5744ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706e3d8a920ab9eef150ca465e62b0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61d02e0d4072852f34bb788640330a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf0e04771296ac4dea41af65663f68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b6674054aa30c902025effb4d2629275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011b69d2d6ad6e6413288525af30067276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba0e2c70a617f701afb735ab49aa42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76643eb5daf8f7171ec1e3bd273090cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d9b44a4d9facd143962ea68c7778279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa932a38596bc68803571830ea6dd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f66c84dcc62ccc85f5b0e5a6bcdd21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee157084f72308c9bc913451dd5305282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739829013109e68dadee427d63f12ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8dc870ea2905049d51cc85a0d5a9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0bb0f6aed1f306d6442201c4d34a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822581d1ee9f4ea37f104e8c31f170c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863e2a4eef2f7f162364ebe9dea4eb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacce23fdc598c2e42edac80752aa330288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58520fce416c8046d5d9d95092268556289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e8c9f770280b04365183e20c12a39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76388fa3d9b58b2c2ab98cca14af907f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719afbd6d03b3d1c274fd4eb8f9ebbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2dacfbefdacaa34821797da579f7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd2565abaa83d768bd943fa00a4689294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30adeb2c27bc46bac240eb17a536a05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f5aac699bbbc1d8b7d6a534e3a64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37517f1af4f69e19a1e5aa2528bee58c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc978365fd5a0d280c76c0f979eb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e6f48b513a0166d0491597dc3958299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe3db7cbeb2e00636dae32260175dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd8966642871b27da167dcde521c25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b30e6473115df7ad9a8c159ce1b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd925b4f374cbef2012193598d01a06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca72b94c61084920cf1097899503b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be910f1d0c237cdf330afab42c0a5cde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4cbe3eeecf71548a384b80b250b56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495f6d26d7de9e15e339fbfaaa5d60f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226789c1df3f981311711b9c048e18cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf310a23a84c512685404e31d9add309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3a080d2613023fc4269d2411c59c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695af986535924590c126fa707e568db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca25bad49f41aa78498c2c26c3fdd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716bef490c6132c62c47b6e62516048313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62444a70eec34e88ba427d9aba65f8d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d73fcf19cd62656af586d65a0468c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd7a97b8e7500d98bab52c1ac73ffc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3702c23a165f8cc15d1737eee50cb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965206aae114f5bbb024f9828aa38cdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d802ab3c6dcd9ab3e7e6e74391f7b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f3b1a700cb582d06180005a67331b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76358d6477d032ed4af32bd6ee5b7a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce340fcd55c13039af2bd5da4be4ef9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67371233d0ee4790d8d1d348083bc5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea5a53fef1d7ccd9ca6d60bb68719324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110e11e12d3e05978d7bd4b1914b8a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c41f28ee35e45e32009393a6fd05a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b355a7059c276ba8c03db773c7721327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b6725f12440e5f33a99d67ed5d07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510add50a68012ec83bdf2523915661329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82b816df4e0a37511d1ef0e633b7a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a4f3e01011d61aa66bd7583881c2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3060d3c711ea1020dcf00c37e8159332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b8c97b235ea11fe3a4f382f0256ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24428a8a5f65b88c415492814177487d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065bce94daa710d0f9b1d88c9c3bcb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca3080c791fc13344af8ec9503cd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3565e7acd49abba4f6b7300f6b3712c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa563e483ac014ab0f18fd832b6233f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45de6afbe2210a3caf594f7d390b4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572d5110aeca21edad75af48a9a04ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028898f52b919e101a8401af19094c1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2295ac7b26ba542eb2d56148efd1090342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f1c5f69a858422296ab2672ceeb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ad6a0ff7ebd59606a62f59a88022344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af257d6b15c66ca1825546d1c7a33d28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e800af801d050abb7ed66397cda70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a6b84f5e17ba74823f39096febe64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eeaf171883e28f066b25014f40253348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be615d73e57e4f8716951624a6b0867b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d08a838e7c1b0e10e033fef36841c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ce96a8ff4fb13dc489159cd6a251351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37fd4d53dff1be9a199fa4b5ad7064352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989ace5df56a34fc54ed6b8ba1e2a63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1298b7d8a450d138dd4a923b6f38770354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b4f70e7e9c7aca4abd6ef4814cf86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c7b1d57eaa5bd38db0707a614504c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb0691a47fa07da402847b727b9a2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb085d632bc8adc884bd056be2e8ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0490f8de3061e24f20ecc367e55e383359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6f442e41f978b59bebfb3fca77d22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82b1664cf5cc4577a122abc5259c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4bb9f3f86b5e28b38226e5472082b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817cd401f4674c7288faac818f9c891363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44c53a5d63c913f05411a655ed93c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3835f86450905b0331bbd0a0a8eb223365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baddf5159462a0fa53f74dd6f3a5680366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48f788ccdb4a9ef2b2fcccf88dfb6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b3bf866962ddf212321c554b4bd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc77ef2b47cfa17e6a20d094d7143369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fba1351c3719f83e6a8d5eca5b4f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39e50e2a08ba3cbd5ecdf3426edcff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7667fc56691dd201d1c93c7e4ddfd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916f1175b1dadebf25e74817e174da4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99269c3754e08b1bb130f1597cce09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50688269094dfbe42f57f2530d180162375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccb5f20935d4d8d47c9495365346f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be3d1020fd9f3e3dffeb22854bded9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08397df487f7da225cd07a8d6e936e9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088441018b838b9b0579e96267dde94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec4a8aad39936b309ce7387b5e7890380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73d8bad6add9fcaba72e63499a2d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce9364c777064edab916b3726535c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6475bf4549c6d3bd050a315964f97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38012cc33e1b021c70c3d7dce20b5d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0407d58b0a9cb54f5aee0c3b6d1fa11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc3bf11e15ec92c3dc68f59dc7ca90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7a674fcd1c404f469976eba10c1c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5edbdab84e863ad3083248e6646c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef429c71c1c5621d84ffe5febd7aa5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c057f108e045619895b21c48c5d7ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050c2f8c990dbde0884a8e64bb1e09c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a54917e88dad13f726be481a013a6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b9eecc30ac1e6af66b91d22d69e3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05debbea08f081c3a7f6f6a554e76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296bc712e72bbd09d3ba2ccdd9d49b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54441f42982254d02a0493650227f5fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7d2528c2331767750db4d5400b2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50be0a2983121ea3259442b86539a85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d70e62684e00175607d513dce5799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c2d2d6a88bb943a730aa005db6eb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652b9a5984552d65be087b4c406ae81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71b3d3493a509d6d3fd400745f8d87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a07bb82c792015798877777882ea21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6d1d450396ca68ee18e624d0377b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e0e2df1857d456fea7ab20a9bd59e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc503dab22ab665289e3694c656c86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6410f0da6c322c435c52cef278bfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadb40ea2ffa23133932aa1d62ea9bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73210bbcc5274e0674aee1cbbf2afb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e826d10da9789185067a2b9e2c71762410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1a11be3aea31938c8ae7541b43f81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0aead01a6b1812c226f8328c6ab79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb4bda771feb0959d0b8cf3792e3d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad7c9779b5c98d7f0a4db0fc08e1df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b17af8be0885fab6a8dab50f914d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8415444385acbcfb6abf3992e2a1d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb6bb4895e4892ee5016f4e3490d83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c16114a51bb41c5b281cd2bbe8460418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b6432575e1a549f051366d7147d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee3e7ba56bbfa68e6bf9ee5cbc97d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f0413881cf6796349670b1ddbd1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b432380db2cb7cd2aede9a76840d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafb2381c97a75b6a29658cf07b8974423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cb1f93c7d1c676a28096e512188a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53822b9976a5c4c1cb7cd01b8e23cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830c46643ef49cdb68be2adcc37b284426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516171aa77123777d6f7974df972ca9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bb4d6d03e9673eb2cabdca379ef93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cac537edf700b16df136b276f44bb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfed80cfaff95b8d3cca953c53557e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530b517d42b9837869dec6448d88e23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff67f65690219dbdeebfcac7a0577432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb9d0d50b023d4038bc1ef5a05feb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52622ce0b5cbc4c24f5d61744e558f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f41c443337cae487142cfa886f9a7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dc829f77fd792e4037d97587fb40d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473a678db03e88cf752515236361e2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122605f149f3db57e3e8942f6e94065438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa331965c8d282df9153e4ff8f41fcc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b4e09326595ee4d8b101889e2df5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1183206314453c777c1edbb1033cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c27b38a5568801741e1d5a4fb6fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d058abeedaa2bdb746367316d4386443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9aa8471e09cb11fa516905ac04cdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37488ccdc7b78620463f5da61b84e07a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb608dd750387c05882790d9d03c4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6b7a54bfb1a3c4ad90dfe10af553447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b49600e4d025cac9271b3acfc7b89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae388bd9ec85fb77284a348f8aaf3860449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f520f6ea37aad306a0ec389997a51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c04fc7c0c663924959288ff2c92da8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d00f05b4bd363097babff2a0a0b3fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f62b435259f69a3bedc4d3e5acd32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7317d258b04bb1ead2329366092aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e86708766fe974c854fc1ac418cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018690ee71eb4953c8bfcdf3b3c051ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97049063c9042e2d85689c7b63058c34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd96189d6b8cb21499969ffa133eba7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c99fb3379072d953a949900154862459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69d93ffd20462e1bdf45b6f6672ae8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce656aa5118d34438e2df47c1b373599461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d448b38796c9060f11c0893f0a918462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a06050a640332edccfe8ee234d681c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fef24fc9a8828b1a795b4c2290dcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f0461c8c01719871a507f9a7c5a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b358c82e5b4b55b90731deadf1e1f19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c1240ed6e53f84cdef6989a294672467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dde646d97557dd8c4eeef03419ade468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208ab94687fe1be6dbed620d2f6f853469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a37b0390957af66b25e2d54cd46f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88be74daf669c570eb9df64ba876cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4d792e85ba0c183e4eec90be42892472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce275ad86a3f3c400ae3eeab24b7856b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9293d6ba16bfac3cb9b34c65dad07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd5a558bb211bb1371066042c1bed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6033663922d42b4d51f0b9bd6d5119476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06cf559b243ce94ab4b5490565465b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ceb63b5b97c789b4de9c3a5910513478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9381cf6d1d2526b57fc6a25f917cce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63fc9130d8597efeb033eaea3cb211480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffba3bdf5f7925f2a79237a4aca8e51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cf1bc1be1180c2bad7d8bff02321b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87c26441e4a51818bf24389fda0ce6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015ebc3792c9dcd20466a215c932148484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042a9a68f10ac5c08de6d5481580d77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa901dd8173f61d96ec4b08f3da971486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3741ed1715089fa1e23a9d885e25a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad4b238785d9c90722f69e69967fad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a3f55b082cc1752adff95532f0b85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f681bb4ef16a882d6bbb1080b69daca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4553f17212a6ef870d281d82e4bb4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d84cb1930bfab13b3712538d5c2f4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a59d9a2ea75b688a06889c1380104493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4489e28501ca6bb349d60f75903049494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54caa76eb43d50900b7e010f8f85c12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c9b45f581b94fb57b034d041028c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab854329cfd588a3e57e787710c45f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89996a98d5f88a6f7753d8fb950571af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644ca1dd8d7b9cfecc6f0add07d50ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4cce94a2b9db85fa0b8040440dd3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81f34a880faa7b4b50d3a97edef967501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e87d939085b7c948cb28647b852249502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ee54642feb5e9c8795d08806a526a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a7a1def741283cef91aa709af411504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511d8c4b75125a8ec1ceecfbfd4aed0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07c1d30de0d4ba09bcfc864213ab1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386007a190dd1138d371dc9d7ff1661507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3208fb912a8078c471fe5ccd34f8c48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741ccc28ae461f72cc88b52c6a14a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872ba2b3ca735327bd05dbc1e38b052510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ce0dbe4b6ddcc7106fc5a5abff2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bf657ac66efda7b5a90036590494d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f96297b44f00b1abc4233d99a45d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fbb01592ba671ffcc79e6a5758652514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebbcb8680c4b2785bd8844664c5af4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c139c4bb8593f49c9b2892b7672d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c026ee6a8dbb3aeded60ede6a595b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337835a0f6c6ab0c9191421319008b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05210d652ba324e66b59ead2a1b77e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f50a0fe30ea76a67a405bd015c3bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740fdb382c43fce7c4c71f958c0ccfa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada8223c7f9e8aac8e38b1f69ba23d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3bdbf85a49afc1f53fc228cdfc824523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273d4d65d080fcdc76a6777f408aaf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f3c10d58d9c4b1b4920d0d2a8b880525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d0d60515ab4a019803cd3e1b486e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30866ea494de05d4d2819615eb4f4cb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c1ae1bce2a5fbb9786299d772176528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d868616d550d10c17d6dc8df085ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2511a4c21495026424560251940887530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ffb650ee39fcf1fe9aa70647016ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772efc92317f584342f08c88e374e83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15718a79617cdb7c24d74adbd894b82d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a247520ae800e31ccd7c5a1cd1297534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441539baf757d37a52f8a4be974de4d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95395779bbdfd283ddfad3ea45c9e862536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080bfe5092d3f31f01d1b9351b44176537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c01841793d877b324e5fdf6e230e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec532b0a4bd8dbb78b93e94878757f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0760cc21c31ac41cc5fef5e09c018b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ca690553a2613f5e93d246188e67f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72355d720b23dd40939361973e9400542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed681394fbb1ebdc22444207fcf2cc99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d06808a1b0cbc582c4da19fc77bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da01f2a1f2e8ba23d1cad1daf214f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef24a4cbc295505c115705f17a7f91a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859e2d979cd5b91098eec978d9e25e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e543f9b72d21200f9ebb5a90d301c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b700ab71277f0d33f02c158eb1bcb5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2edfa51ac3a67451a62cc94ee8c6c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1260f175b8d84d292127a26ad956f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47afe1d384bd88b5eac83676e31adb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2afd405f4f545054eaa11723ffc79d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4fc6119b0484237e7b568e185efbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eabd4219757ad86c1c8bdc0a92ccd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7efec115c40015f9fa07b816e0b7e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8c6d6ebf5034e17bab6929e99946557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e8ad6a84b6bdf919279477a5d972e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436bbf312d2b1b8a3bb84f9f434813b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9508d49b5eb2bff2c6ac2b5c07c2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a85d871e2fcec08d7d6b72043d9efd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a58a89e6ac5d25c9092a29ab6fb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6424b915600390da3505e8536896c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273ef1ea0320096a5db0e9e5795239e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae1854f8c867ef1c6324cee26e2c15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be8b7ea3c41896109cf10b8141134a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617b6e5e7316be382189acbb6d7e10e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202102b754e21750c5fe958874ca73f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1e35982fc4ed96f1ce3a48e83c9c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a4ed5acf04efc7d1bc6797c1d32b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae313786e25c1793d2baef57e04913c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa69a94632a98563950751859a0db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb7e10f26d00d71dd1cca0b63915e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cb6cce899515a829b695e5b4097ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f9f81485c9b87e438167e7059430575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36bab93d5e28b85e0d0439f8df034576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86188297a6dcd1a043ecab9f9f1274c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033d7440cbceb77c7df89a24eb53c0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f9d3557e116875698b1d9f31dfd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb17d194087d8c141f95c1c069c7fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf94d157ccf168274b884f680dd3096581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc254fef5df62727b8bf8c4358552c12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c306c7d5386e54c652dc37342e085583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e17b1e8f3384c629f3067f97e1e0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8c20689c3c7f14f0296a8ecc8233585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462418e85b0705072e4e7a7621cca73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b061c05bfcbc4e1e45fb9b3996e9d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6b969f70735c264dd4dd36d2b8f49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b276812d58e8ffca902872fd9582031589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33adad4fc2432623e4050ba786a3cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c51cc0420c76341de3ca87f81ec244591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8883a72d226f5a549e7390085d92f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4718bc63a24c73b8a8c5239f3f89fcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e92fccdd3be030fe874657447dddc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c01c75fd695d4f9009559ccc7b14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a075b34f1c14555861440250300686596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ff291ab9f12cf9c1bee6fa5632c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272731f65b17509977b1f1653434509598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a69c271732befe3bf4f19228591d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164482d21d7821e0e4d9a3095fc63a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c8c665bf59087c28c1b1fd3218c0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e734bee4e1798a09386a13b7ff5d7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4e3a00b719b8a348b907dc2b7c078603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b4083ae431463377759c7e763b938604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f32c898fd0c731ab3371a51c30e13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e8801ae2fdd5d76b98ab283745f3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5390ea21f13caa6be969f539f6f94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9ac84fc87ca7b8d70fde9e47a7acc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb2d170fd90ba34495a76341a0dce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f73063fc9bbbb20994b2de189af9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dedf002f82392123182b291ff7697611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af874c427d4c58cc7dc52322b9cf515612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b3e7cc05a53d6623479f69c63f35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf5e0f63d054bad388d4b13343179d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ef1bd3e0e0e14e227d0e66255308e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451a16338d5a02a8784279c4afdc367616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcf8292de1fc1f9b4be5b826c7316a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1c1a9d5e59f3d77ffb93ac95095a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44d53477c783354eedf501949b42dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb746272244bee7240e0acbef02eeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116bc6e45e4a0eafe190c2ae8188bd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64001ab578f53bbff5792ce36a511478622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea62836ff7656d8820bf8647cf009d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ece9967e6dc5f0614cfdfd39cc1dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbcd3a32d7f8efc1784b76b5ab3521625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcd910c0a42a611d5913f81c3fb278626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0314182744e13ff0190c0e6cf7f5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc87cc1d349d1bba0162b484f41d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3e3931f7392d31f5dcc6be7686558629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915584daa3d35600651fbd7fc760e618630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bbc1aef1bb8bbf23e4f1db60090ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adffb5f0945ac0dbcabdeebf697f59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5dfa7026e46354dd6362fe468adb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9fe670239fd3026dbc3acffcc0f8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049089f3cf14925e3cb4416b105b370635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f76ffb28156b4733985946e2a52f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb659eabcfd7d90b42b11dba5a4d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17f557ae1d7e098bb63bb3487a10f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39832b938daf1d71cd01e5b21e15e4df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b884a137d1805075dcd5c55b35f8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ecfe219487081430453f8fa112c31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfce31acb507903ed1f2d3f58b7048f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775dc8cdea9fe34436b692c99fe0784643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b35acdaf258257a09679d3ea1a405644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af56fc1d34358649e522df04dd70c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d95f9bdd6dfae138de45ea7cade288646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641b7953328b4614501c1e3a34bb0c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1949726b5fb84c9c8c712c0a974ec66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4d27944294a29d36b73ac8f3ecc3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2336e057a98d6d88295f7651ca76d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c59e8199b2a71c1177d7bfa398fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf5aeb8e503b126dbcdeecd051ad2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b52b637cf0f2a2a369260fc5748df0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8238f449f6d0291a96ff447f78519f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188844983e8c15102ea1f4ffbb20be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a70f91b41e0743cb30bf4bb4d97c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163fec4eceb8dbc1e6deaced480a06b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bfbd76641c22b26cda52f3a2571d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db5a133dafb49a605252ed7ddd6d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b982fe9a17c92f181dfcbbc2cc9726660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7c06b353432b5149cfbcd9c4f010e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85728fd73b971175399f66b33050d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02022bba246eae6705865ccb8eabeb9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93f820bf1f664d84e37775fc4cae70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9e855f10cc5ed9e1803651793e2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d2f4ac6f9db1442e4aa0ae6cfe820666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e99e47ad0a9dd74d29691371bf9e49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01379cc329ec638211e59046fd3835f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5d4a4c5639210a15d62bc4fe3055669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51d73af5becb4feefaeac5ef65188670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771591f3a9da258c9d1a219717098d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0540ff0bce5d8a97a986fb4f9ad563e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91671d461c7d917086ef12913c2aa913673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8bf9746170daacf860e145b05bf89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee98a2deb43cc1399e3273fd893e20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab25c63241124f5a656aa318f0af1ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378327cfab84a90bdf33dcf4c82a78f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a40792af9f94fc26c4c8930622512c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74869288d90cb849c1800b8ca258930d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108bbcbfa06a501c5e79f56b5191c41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b9df199f8d23cdeb3b280d2258e34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ef94ccc8b666e52cdcbfc684767a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f64cab373270d563240ec1f1e434a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339c182a50cf0fe6337309ac7084f5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b193f94afb834afa7d2041aa80f2a75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026f9ae642e4368a3ebdcbb66fed511686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc9af40e3813a196d0a9db410f3ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdfd119a0898dc6b11c8ede1285d35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82448c971c4ec7ae1e70cb7b0690937689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcf2c95d85dc680568a28d5bb093e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c27e4434b8ce2d1b020257a08898691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7c2fc324cdaf24d1a1819f7536c35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d93f501bac417a688dfea956882d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d46cc265894f75cdcd6ad7fe1dd60a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ababeef4019922aafbd98f228cd52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f78d46b13ffab461104243e712d26a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c0ef6b5bf595477ee29aaa27e22b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d75c0d28399ea444ef05f5fabea38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47852f89bfd59fc6b517474e160f796c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2dd3e75230e7f2c10da48717be706700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4395fde6c82d68031a4caac2ca014dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be19496e91b7f9fc581dcb365c17b54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3778d18c3d64ec8d1d72a93f20515f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b64a83ad885dfcda59a699467bd6e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7f2a35fa22ec8fcdf4a24e591403705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590da7a45e3834bb2254f7bd31126cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230fb2f929fe3ad0b94c930d8002f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9ddb213a1aef419b94d9f797ed2f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9d189cb920f7d2f40e80f171bcc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae9f5cad6c06a462ffc2c68b57d9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21816cc1f6a37636f7fcef1dea768109711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55f3fdf0d9a884bb5bfbf893eb4841712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb098d4dcd4b13b07887c5dada5e376713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a685cb15bf3eb7aa9e92012dd55687714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3aba929f8f994c594a80a33f227c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9cf1b2c469443f44526cdde881684716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eedb1eba1dd04e3c9160f841524c4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69abdc4863a42a177dfb80d518f3c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e798c218df49772b96b0555c3b6cc43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bebdfb8c1a336ea2254f074ba0c4ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887071f9b9cb51c58bf00888f19aa1f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b16fbfef656d1f444cdaa7d1bdd84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128aad787ee2f5d23ec54033943146723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be760140745b248ec8e97eea66ebdd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260e69fdd3d7dad51c8bdfd675a1a90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727c7836d5bce39558e79333ae05dbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a9333928dae43588430d5cf8bf604727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba959d4f90b44f2e32e83d2c86f9b7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56ad05b6a8ad1b25b6eaa2081c1e56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca7d7bc5014fbbe7b8076fdd26ddf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86677c0db7be59bf76738be67111bf9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dfe4dff8a8a2136a34023a0d00588732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e999ebb7b6875583da2d0239fc90f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403894c90ceac915ce35ec0bab92c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c0f471fb3e0c3cd9ef84fc827e9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbccb17525d6b013297d7b3c8d70408736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a71fe0a19a74990ba30b92df16e36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b578ed1d11a07d16e8f70ab223c501738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd13ecd7fe3b2631253097b576160f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dac3679a91fb1502cf6eb77633f22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b7ddad1e827632f9cbb3f457d1f32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312f717588ec9501b6b45667d81e641742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803671afe67ba1bb0357bd8649501b5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96683629be4bcb43959acc9eae01449f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae9050dc87667e2d60be0f52dacb08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd808098d784ecccb7b6a131661451746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d26532dfff7f475236f60915221d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5ada0e578c6ecb261e49336059ffc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fe2d87adc50e6f8eb1c4544472869749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917bbff95bdb0af25b5cced2e2e32b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab761f8e01cf7e5925465256ba0455751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868cdee19247a8b4eaf1ffa703b2f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0067c8708778f0e51acfe21b0ef3d92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c8fd7c409c81e84cf484cef139bfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a511ac54f62668b97d4ce640258011755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f68c5e9c88292b967233f2275c232756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0883ba0dbd49fc387c006b91957d33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bcfcc62e457a33055959390b41425758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6544e2ab6c3e107f2eff7809b3714b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547296fdaef7f2504e9d86dc25a9cc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aeedf67d39f1d07dbdd853fe63ab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7864cbaaeb24eb15cd91f0e3c65bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bf129d805845adc7aaf7cc5a3a0994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e146044b873a91ea59790a3b218fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e220a8b7ab34ac7dd9be2c99fd61c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3ae6cb666479a4d587c7f5ebdf8f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b183f75825b6d817e2bacf9e0b20438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cad307343183756d102541fc8b78289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a2e3db488579dd91c3dbfb4a717a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934dd7db300df0f6f208f85940a2e8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e78543ca64a23ee043a5cd4364e2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2dc3b347e27ca4db199cedbc4e9f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cf514343b19a24f37e9b10627863f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799c5c22ab8626e8bc65bb0c1f7f85c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a5f5c9e03dc4b42badfed5ca374616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f4915f21abdce32acd08ff98f3ae317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1a443b1941e75cb671c181e0280fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8398fcd37e21510490b62b8367bbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33916c9492a4ee9d8a61247d2ab25020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290ec3dcb98aa8c740c0bfd48351f1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8faeed2839b6655daa1f3b789e25a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d97835de1e36f21e917c2f8db02cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c64bd13834a35a139ae5bc01ffc11424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02a4ceace9713afe93df5fe28bde6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549e456fac91be9113181e42ce0be2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9dc24ebedbea031313cf03eaabdf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41915474644d54858cccc10316fbaec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc91ee3b5745802d35587964ba90c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc49d362f28209d036946729a6d47e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e57b886fb3d24ecf903f8488d523431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154f326eddad5bcf24dcd7d9c58af0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ec05dbe70175c4f3f8e10a20291ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677a983936d4916ffd846d124d4069134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15171c774991d8de73facbc2e9484e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1fb3ba83cae7afa18ff3e1316611236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bf2303b96e96750f06203d1ad70ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c858158a9f9c7951439a7d1e19d3c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e5b7f19a4566e6c0990684cfbe6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a86726cb52a32f0d94601d8bbec48040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722813e6ee436240c96cdb96eb5d77fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bae71a9fa8703bdb5de114524ee9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb69225dd0411c97d0b5ed4cfa3b8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e719a88542bcf7e8cce4a70b14ba2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ed4e8374e266137b621d7af2aeed545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774359870cce80a473dc4ffdae53ed0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bfcaa771c14b2b22fd7741125a65d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e5641d8f382a2f8d896e1f3ed689048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc2b76da9bed543e0fb621d777390649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4afdcec96fba64706a77a5f5ce48b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf2c7692724189285c841606ec6f9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eb021139c230a9fa55b930923a1e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0645d38fa04cfb7d7d56b76118d2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c7465da096fe694e49f97188520f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dac20276fc8825ff343d98d116277c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad90908345067e00abcdef5bd27d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3a0f2e7060528550577fb9a3175e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237cb71500b4523171df14d4f7f5c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b4665d9dc271f471d1ee68c0ce55d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4442943073834d424e175eeeca792d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beed40de962ef71ef02422d5a9ec1d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b74ed712bbb3278c7d999cc1b51d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866521a9364bd87952dec09eff588cbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c95721af6baef8edbe06fdeff77464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c8845bef6be718303a907ada8bb7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da5da774db091f7cab7a4f23c99d3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844063e5b84f89c968d1ea13e28fad267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f08a0cddb69c775bb6511c9184c82968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b750153c4e2ca9267a41af561d43669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc37999048989ff4e502c8a5db945f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1614d34a3068a68f1c2760c093d204371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963464194d554f4e12a614925ccf8ac972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce9716608af1995188bb7ba758f3b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8d25a92ad2531e6ddd1dcc7bec35674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7feaf28c3a5a2de73a16f3f4c580f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edd3a58a2e342bba1f970103c7732d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cb2414ffe932e75f93ca6ed6dd51377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d116c79bb94f38ad9120ea338c68f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8338d519c19f2d534c3cae9bc41fc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10f691bd205d7d4739bfff096463980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976ce3ff3fa1540b79f11f99732e9e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea126af72f33ab47e56c08be87fe982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a6cc8ff9e3e2df8e08c8620223c5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61905278c0b7f3e808cb0f4d79026384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f50b2efed23fced5d3541c8f0390e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46565107a99657a956757a3697a080f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8064d9e807c671472b08534c92b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b2feece4c9703837fa87b880e3bce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ac598086f61327cb91d2c503abb8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b221a9307a3b4b0403846215b99f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984cb460ac39ec3cfb0741e32bbac0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d188be1edfade75d57ecbd9e492e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e546f16e39a6783135d63744008b6d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13519d29c7ca99febd91c3d1d8c3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96defedbef6f100696e5a16f771e97e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc465d435ec881f1afb41d7beb3e4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdb2690c332285216d72f731c8d53497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1fbf89bfb5f823b65266bd2512d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a179b8f4290fa18896764ca474aea099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cb37e1a5f442e91c93d22c3f9c950100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d2a3028042723c14af199afc7c698101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595dbe74a57227908e007214fac02bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3a97f7c344638c78da41e4bc4868103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a30fcad3c759954b04f24804a0f61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe1de0272693992448ff9521d6f4d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d6340a06bf3635615cb059e6e8a27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf30757933e7b0aa642214a66b56f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db101ac0ce743de64d1bb33b58c1ca93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a9430e8fb8509ab08b1c0227c12db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c41c8b36e0631601c35e7c33c3f17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034b8baae0f77f32b877c64bda859a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f0cdb29764cbf08b7fd739456547b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7d12ec269fe331678f2fca92c8f51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4816e30930b5fe6c8cd35501d8bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f82e37176c55ab48bb18e178c452115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a7e1107ed6b03f9101f19fbe3a93e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bca846cf7e0d1abd3bdacfb56ad29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cac0dcfb0d16c0246d4b4822ab354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63950d610ab61365783b9f3679a7681119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02151149b11ef204e342d3ea4ecf1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4a89a032acbaada5b9abb7df8bfc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a1b4eb9a38451a9d5f20a29ab69aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247378f2ad50ce79eb84213d4bef0329123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1799824d307f427af54cc883e20e032124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abba4c36a226eec8fad64a2577a2fbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45325a7be877ce49faefd4b25a5c20c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e68e69370fc39a4507ad92f536871127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc00d8eb2093e5a4c8625542083971128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ef8b580df541713c28770ee0f205129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c7a922017616c8b3fd7d81faa2c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032174fc6d314e114f66b434f159ef51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23f3c85adc5eb38fec86654274577132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f88cd1922dfa87809600487740f426133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1679f6f9f28df6eda9622b4e8864c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9a817e8803be95519e45454d3eb1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e4d09e6a34a0a9e53b5345f56980136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aa9fa2126fccc5c5a499d2f2c3941137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe07448995846a6d961109c03c34abe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f5aa96ef2610ec43c9eb0731600fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4163cc444f4773912071b7c7b1fe9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb3e8fa4e039ce11a1659af02101f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d6e961ed002b8d88fd91c28caf66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d198846c3196eff4a2542ef20ee6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c122c1900e24bcf65f7b313a3abd10c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4928bab65950ce6008905d5a7c25a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7034373cafeee6dbbed5be1850e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f42f12050807c6b95a61ca8a2e17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ed7459af55890c51d724162077f03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf99d25697be20c96c323846ddc52db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960eda5653e9fd4d13907f510ab89f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698484b7706278e77fa3d6d41ff1a69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb2f647d14b3d72d54d246da3d8283152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b1c5c3166572b338835523b6035e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b5cd857b526cdb1b3858ea3a1c36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab25123a85814b5a162eb99e19df84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528de93a69f3759f19ea414a67f5125c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716e8971aad41117050583b0adc9f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb713dcfd61cec48333227980677f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172ab425f409ce0919530b720c8c53b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf8fb94f31b107aea801d14af6fcf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d36581afd20411b4bf2f5a880d3428161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955343c165d61e6415b32501a29be04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446142f4e9610e541e3d65e38a8ed834163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d57bbaa6c23f5d8fa2e17c1657adca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12726928145d15c8e353b9f7fc9b40a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad2c03d6f2091d205bd46a1726bfb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d9a1122702f11bcfa49d59a24ef9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7183f0d9ae2ce4f868958fbd3468f99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095b6e5b5d40aeaa14aff97ee580d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1745e3a31d63071ef5c1be4dd3c8b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d4900829e0d56b87867f40ef085e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bb3ceeea476c7956f1d641c9d8f38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a642dbde39580c89e740e12fd2b170173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69722f25843be5d68c23d5667b2dccb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabca8d66d02f8670f60876b5b4ec34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4468f5a8767343df29216f1146a38d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b246c2e3dd0703deff8d5c37d35d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307954b129a0a136a219452b6af31870178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d817eeac59ffaf6312530707e6e893a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a30f1f8edae0ba8d4231a624860f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29bb316d3a11eadf1c27053a258943181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a856de88c63802c2117d3f95b6a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e389fd1aa24f4fa4ddebb260525b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9957576bb403df0e35fd0cd083b42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa071063af5fa7df128c556254165185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7ce2bb3043899cf8a0a34a86b308c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2581991264f5d0d1e6c530d9542b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460fdc1e00cdab68a37dc7ae780a24c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e29a2fdd3b49c719e071b471e59642189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d663ec7fb9918fbd44b2f6f792efc39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f308b2fe7d14d32b986c6ff4f953c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61e603c3a837210b49accf14a3ae2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44da4a21e1cd2659bdba375bb7c47a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cef3ee2d353bf737b6fe055f518cc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a476d71dafa37b081a13834163dca5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef80965dada032b43de460d56568e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe9b32a2d98be8f02a02f72b1a4cb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa993e2b6c2b15bccfc5aca2028aa6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8fe41340886b12850d8e1630821fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e875e6c1477d4670359a52a08fea442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46806679a574191e0f8250034b5c9a54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded9e658027fc2d5e71dec891f6e74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fbc78e0e1288d7cec846c4c514054203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175c3218ec1de5512b3414cef557860204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9d6d9c96e4403b53cb35085b0a22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3138d2c9898b44778e94be2444c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9c7e93896d8b4763e8b1ad638724207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35be738371beb7758c1d4d9345c108208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807107b04fc6f5e93a3fdaa307ea1126209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656accfce8cd090daec25b4a4d35155210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce42095c1ddac778abde6b5e03675e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c3d21654fdbeda8ab9b1b6e772a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07cbeff10d9bc4ca5f940d93ad66a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfbcbd6bd536bbb42db2023d318100214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea88dc247599dfd7fcb7208b22f1d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb3c5492f97c69068ee27c2c15e20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616f2d0b038e097d4c57a3add3736f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153db0bf31193351fffbe23ac4628e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09056a6678a1e4fe7757e49b5d1f6fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6053b3944af5df52ac8658f213466e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e317a9c5e27761c1f84fac72c263f79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e974e644aebd964eaf18d3c569fa4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feffc964ca11821aa04d4e652cd768e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c83e2a07a4c284ab07e8f3d4f0bfb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b439f8160c9d37e71e44b528b13453a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6fc64118504c3fea165387ffbfeea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89019f3c731ee152b27f977e04874c3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf35ed3192278c96b00cc983b26edb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d850dd02f9fdcf6ae045bc9e282b257229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744c17740364037ad43dd00b8dd3464230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5554c9e1ecd704c9e914e79930532231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd889d3d83352bb34e06f9e5c1bde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ac08598a89ac176fa1a7b7d5f38f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4687e872be7523815ed63c77336ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6d4064b4599acde725a44797d1126235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347518630df6696bd4567c296206bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c153bc839e2a8e03b838dc9cd9918f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0412841151d912d75d88cad2a11947238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129db914312e39553cc9583a034440239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e85e7b7500c1505336bfa9b201b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8d1954f899fbc88c42d8d4a69e308241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc88515634f27edcfa0a1d752e58d43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d75a0408d4bd77b89f04caafd5f7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b2d1527b6aedc61fdd19fb240d6a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa86b995320bfd0db62f492e0b956245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48f520d03ded9798fd9cc12736a29f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51473f909a58f39b7b6c48c8422659247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf0f972db4d7314354fc7bc4d2d0ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763869dc37f3d81ee025ff3600d747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26044eb92235eec6a8d3ff9c04605a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b4b01acddc6bdeba53fc572930ac4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64672f08b7be1b8b760d04c579df00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea692f53248c6bb7bede28db290a46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdfe1a97e325f0c6ec63f80eb9e19f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c99cf211fba448c102bf524ea4a1de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae0d756751b0364804fc16cdfbcbe6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3cfeef601b7002f9bc21718a00d80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d9fb23f5e2995492788807976d3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b03e57175530ff0a1659722b96010259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe49b5444683b5b8530198ede32b3e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e901404ae95505e12c3f340bfc367d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cc7ed6348f4be0a02fd5558cd4cce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67842c8c16aa4a032daf194008b48f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee6b340e6763480d0e9f5e98c99982264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa9c9d8822c6de31298b431b61388e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e8de32e69d056cc3601b987a2fe47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fefc85a1dabf7f11c4ebf24d230020267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad175ac59e9bcb3172227056ee96d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e69b5e12db878b2eb00ca070acc4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07c87dce9c87324e31b7e845fdb976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263e6e9a405d2b16bddcbdb996de9f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d16511e8f68e040e7a27871f3f56a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4722081cbf9a1aa69913cad0fe77c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfd171eba240b49b1b5a6118dff39a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c026e02208961cde1fb73d010e70a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b129237bf4746c26abaff132effc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e750c0498a51f08225e1ea2c8ec391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c93a56f33950401338ff652d271b22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a3e4c81a81e6b57ae6b7d7e0582d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731939e9499b1a9941f5dfe202f43e6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17515c39a7cd6c3cc27fdacd0c5ae5ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbcda674594dc58069ddad191ffe0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06146716e3f93bae6e11e88df5a69627283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0417757437aef4883e42ac256617ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5bdd973dae5f63ecf66ec75ab2ce8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669dede479ba05057c46937cd9cd94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57287787e00d04a569ecc61bb177185e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f32d599d563c61cb2b4d046cc9807288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf37bba7bbcb298c9eeaa2308bc994289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0d01d90eb6a911d938d37c1bea56b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0270491c1abce4077b8de4a55a46b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57a333fb9ee5c6167cdaedfd10070a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b67f2f32327d35c0dc5e56c1c4a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d50d372fc0d3735595ec46187165b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052727147a90d81acdd4a423488631f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a94630c7cbde45db7fabe45f99be62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ca635f5cad197005b1a290e910c47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff21e4fee40bf88ffc80cc5d43a980298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc15cd7b7630efd883549ab66e8ba0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e1e55cb54daa02510ade99ccba24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851964a40bafcbabdf59826806b0832301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d27a60966638955a8a2fda7fad6047302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6e8531eaace7e2328f11d32794bf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64471f38f3998af8f7a98a87d6240302304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9b7460bdb9dbc2a919dddba691348305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b542e090b9a08195f4185f307466c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc6e4dfeeaa7ca345ca18899c47c29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c0ee9b6109ea797d3a94af7bf7e91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6008e7cdb6126d343d120d74ed83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126271864bda9acd7b67684db0069f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a97192f27dec76a50551fcd83a197311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff40456256f0450d130c38e032ce541312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e620280b2c57ccb3f41c8d1ccc01d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043ec86f5872501c31546d557179f63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b2078b74511a62b1e63ea3a79ce0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569e9d79d6a8adcbd263b0c95f3a496316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddf53ee92d21ec260b7b7b9a08ff09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2246a2d736a544c22212477f895a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f20c000e6fadf8e272ad5f849f4f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36f67a092be8d01498bacd0a2c71b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a89ec31177876828b0f0c4a6a8a095321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b5a0e496f56d4de211696b7e53619322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278e3e77072fd3fbd69283582a5ddde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183848813da1ad28e6edd99953dc15b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759dea53e57b796239dbfacd4bd3a2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ccc82f86f79bfc55c4b1f6bf0e72d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07c2c282a27dea168605cc6242d04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e387e85fad06f982df05430e61186328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938e7dc4aa58fbc9156a169caad53bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdb5beafff53c382bc4b8d57d81104330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb87bf3947949fc23fff269b093d29b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6baae0ccca7deee093c893de42b95a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac73b8f15c23edd06f74ec399ecb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bbb56622726937588ecb528e8e62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc036f273f09df8714f1d37533bf31d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12177878d85a6db0afea4cc6e6c736336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47693373060ed0d104dbd3dba8aaf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c57540e4d97b45885136b12882d678338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411d48576282f865ede94af0842255f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbbd154396920ce9bf875da718a04b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00be7fecfcca3b87ffa3b62354bc22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26673c4debad3a2d9c06987708516d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c275250b7feee3898d77ff20b121d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee44a47e0f1c95d3f087cef64138aab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd491392d184bbe9b5e432ac96d480345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d77a9cfe3c994bf162d360e6dcce7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18800e8dce5172334603aad6bc98e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd893da95f89bfbe523f3ff459878337348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f791f348332c37f57995fae3d3f9936349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e281629ab75b5d79485093cdf54e779350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea868136835bde36264453d1411d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3a0b54c87bcf025cbb6ea7bd3301352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df417a72a793a6d06aabd712469d38ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e27840257db406c520e511237c96b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0073d640dbfce15ec36e4b5ff649e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd88c4566734fc4cfea48b8853990e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3cc20185f64e90384177954ca783357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e123f3ba3cb75ef9b54e96c2e94e4cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275de546899d0258e7ce9e7ddba2507359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5685cd11528d93930b15097ca9c62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c5a81cae61fe5994425071846727361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090eb3b06b43764ade10abb09ae5d8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40c8ddf3f20f5b73ff756cc9e38122363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4c334db2c4cbd46292ee815baa1eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322829c2ce177bd5b5c566946e7edc12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b236cc975b5a197d355d3b56a84e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be5fd1a8f2034584da14cd80609123367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada8326e32eb4e947899cb676a3c855368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df358d514e1e997c021396a44eb12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979bfe636a9f0cdd95517d9430d062370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9ebd35c6ebb306243624ea9d6c386371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b127f73026bdebf740c9b360b21bd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ac26cbbebe49705264d171d0dede373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a243dc09515290bd1382eeffa748ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575e4ba01d3207449bab364a10bbf4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16b66c8e747466d70b2d1d1581e6db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbaf4b2554dab4bc7f3354e64113d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c762b78d9f1460625705cb009a402378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb4cb284615d6dbed4050356e01322379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183672f7579a6c10b2b1f728e2fd08d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdbdf5bc0d6b617fb5b11275cb0a5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1e04516143bb143a4ca92dc4534f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e5ac436088830bcaf37beb0db32ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25b8be06b2d1be115d4a8b4c61b368384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76ed56640f5ce715d46ca13e49acc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198915ac39c38c445443d5c18307ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678e763fe0d511bb6686d56b3d89227387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b425ecf7ffbbe31ac0a3163adef8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce8ba1eef3354ad6f4209b5f5656b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafe48f7df6d5fbb4db299299a23fdd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3844fe43f5105a577e43e8eae36c7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844fdcf4f67969c6b73a8df144b9a1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc57e8f10eb8dbb787e462f58cf2d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba01f7237e28c64662cadceb83c1a23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff088112da1692874bac6be65e03b93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9993648c234dcc07b85cbc7ae4ce437396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b3b2737d742ac8df559dc6a6629f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b9495e97bcea752466e72a0efada2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084785bf7f5cc73182a50b200af5fd23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48435ff23939eb8095a7c96abc240249400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b913946e74181111605a106c03455401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef57410feaac267c74334bf30afad5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7af8213e7b884c427c1a9bbf3cec6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd91837ca794f587ba4fbf7fd4d9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d5096208dedf5e5dc966f0c5e0e18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c98665727a18c5392c0f38e40f9ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aa40cb7254cc5b9a432a81358791f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb852b231d6fd0ce0985fd73d5865f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853faba6c456868debd6305683e0b899409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b539a2ecdf175a40f654d9f21414e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b75f1105cd0c4c57db9e2fd2a6de66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c826ae1f8b23147878907d6a6e036b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04732624058a50c386dcb649224377413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534bc563bc1a3ec6b59c688f441503414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad62d6c16c821ba8e3c4a258e330c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7bcbc362f93ad325b8efe0fd96758416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e4f824c773fd31f90fce61d586544417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cf5ce6998cbbc7b46d8b959736df8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff72bae0ab2edd0c5925dedd9333c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7c5771fdc1675506db19de72211e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8362c898a42f0af9b3eb9bb51fb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bac9dc6b5698c7e9f14a07e72688e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbaea9f591220e060779d7e966c51c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c4659774b829aae94d404da6f6d2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2f4171ac430ba40f01004d6949094425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4bbee641d9b0899d15a5b3dac25e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac1e1513e749fca1ccf7ac8cd5086a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d823ed9c981954fa9ebe217c6b4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a984b86032f0d91db9c76993d23cc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928a61d0d81d577ccd37839903ae53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1210b1493ae2d301e14fd4557ff782431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba369439820d991b9ff5944fe830f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec81bc0ec63c15b9db26ac29ddf353433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02083e12acb571790dd1e4342c24180d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235b7f45bb1a6d071342521dc53f4a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98228480792606c4fed923c24edc678e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce86147ec554c5e114fbe90329ddd71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1548f13838ddee733a20bba6d3b7e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24f1a28fd7696442a9cd152155e5dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e4a5d3b1ea49d77f50abfa8f73ce0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced213aef3c90b95fd35d7809cc32d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf7b69c8b9665f4cab63d014aea518442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b71e42bea32ea01a826bc1a4301dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ce98335bf6b93cee2c38e0ea61a0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5b322f277e09045d88eb23a970a86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98c7318934d025c0097eef441011d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d85b8582be262672188c4eacdc95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b51127daa7e365d3c6dbd66b4c22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3caf722d57721be9927934456713f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e37d8a6b02d8c9c52474783c88d5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685aaa169fe9611895cadcf7ec558d99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db614dfd8fcd7e24261ed568e9e5ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c754da72c50d23722581ae9cc14f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b81ca89bfb469d733e221cb006c39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a65e79a263eecc540a0b0327ef3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c712b27d89239c39c17a98cfd502a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7babdc335ed5972fb74efc3620cc61a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478e07b4db34fc910a09148e2abc05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e6b8c10a6bd7d10a2013886c3c676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b734c38f109cd5c9596a7ecf037fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7174f663b4d0c7dd6afae5a71f128461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159370d6187a955285065964436e216462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f56ba794fd1e2e6831e164bd4cfbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eca483b9c093ea4f52f843f731f9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563ce22c5d6b6d2982fa683f103fcc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fce41991246a8195dac79e3e9d40c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c4f6447187faa33691f2a0fee3d2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f32014b0870c2f2c9d85fb170c4ce9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75206f1a8c5a55139bcba70a092c7f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0f8af8cbec3280481935cb7a52f57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d90b6d4ac78d5ca18bdab367648e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4fab18c9a53c6f75586f9602ac4f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf6c8ff6f4db4f2d27661ed1aa1902473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204693126f747de91f41dfdeabed1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ec6b26752b6c7dd606364a2869c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5eeadd065e3edcf680605bca3501476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d15be0535395e940051cffe45eff4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b833f5348c8cb77e0013b13aec7fac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607054ca69d3f5344456485b6d0987a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683edd6a558ead3db13267d9c0bb97a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d67b29cc911848827e8d5c8922d3f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5cdc5ad6d5e91659061023cf37797482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cc08a905dc5105cc4fc5d90c444b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed8b5670b0fa882ad398702acdce2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230e3eec4e25a4f435d2483c44baca3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c005d2f4500313cb50a512af2ebd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ba5743bc5bdb23302518e3450fc89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5c85ea442f824e803494daf02a1c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d659cee47b1322561c4a8bc303d80f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1307e5d7c1c73726c660768804bc80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e88d05067e5e82c0940a3968e21244491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e192377ac8ef5f651999c72674e183492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa39fd38d946da7d79a26558697da5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326d92e56c323a937fcc15bfb1f447c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc3aad37914320ac93deb5987b38b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c1195347368d0f5511fa8990deae5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397fa6e697ce9e6e74c5a23cf2ff92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108b5d1973b0701a64e610b66bdb534498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462679e0fa7daf4f1048ccc4195e116499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deca784b18a85f47ed5e980627a997500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a72ff24e01033dd7b72fe0a75baf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d83092f9b4e042aa3f72743564c38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec07aabcbfc2b5895ed6d583904f96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665127231bf1c3d65ae00f8b8e9e43b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13442c6f60f3e29a854fb789fe489a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec34ab321a8854d995d56c09ccc122506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e81e60852e2ef54bcd7417b57d7b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790aa0faf95d511af140dbee83c43dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acaac9d3d42928f7b8ad22839db1d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9ffc675dcc57318988c43c93b0090510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421faa5d92d1a05a15d35651936dc95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eba79fbc75d9007d01e36fcf121d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3009808fc9d7c80682ed280c24a8d29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b5bb8c5955f948ae683240be76c3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358afa92be5a896383dda98345e781f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd5a930f8e1462c59c12447fac6ac1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f5e8917759691ee0f40492318705517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7041dcc63a312df3cf9b76dc1692f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dc28ee86edb3279060ad9e3c0de1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68cc12d953ecf60d9d0e1302311917520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66816ce6e917aa416774abc871d9338521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75fa5d8029a7904fe5e5fad84fa06d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52197b682538fb2d8815db323757cfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce828c6e178f5bfd3ab252a78c63225524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c0bf50e6a7bb88955b02c4ec3cb70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce3206605bd7dcc32543d597b5b905526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e3dfccc546aa201a9489835b65c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077eab81529d349981c2e94f4382b6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282b290849eb3229939182cc963344b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99967f854ccda5d5e2b26eb1448055a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a7c18321273b1833b68ee960acf0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8ec254c409285cf326a910bf2820f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d721adeb618e1b467c1824b453b5032533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e4d99c1df49d76ffafdc85d467feb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2039b370d8a740de01cc2ece7de76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef401a786a9a187e6a4649f294aa9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa230f2ccfc79fc0477eba4edb804a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcafb5dc9e97a1bc93a5636ecc78dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1509dfe0a0e33b76f421360f54d6825539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c44ac2685b92688f551a8fd8d2ae2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f775741b948b19549597fc69d50b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9ec4d1ac152799c05a188b21d210d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6959bfcca3dbf85424a8a9e8b3bc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b973648a674ea236589ab907344921544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6901d2be0d9228c86eb69800519e3c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed9d2c26a62371dd1d33c4779444e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd408a94dce3e3394d52d91069f0463547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4865e711be7dbdee00c6bbc6fc8d2f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a707491aabf03d7324ea8edd61a5776549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e8c657b4e43d80b2c3450ab95dbfc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e566885db5e9f5c406e1acaa4df49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aef79a469cbb25cde63ca8243fc81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168e5cffdb57d192a91a48037a6be30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549852fcc70b883303b89ed6f9868a19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4e5b5aed375e1c3ead5189ead3fb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36e66b1b1e1e6ef66a2b49d8097f5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c05bb9248be2c1de633b019560e582557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff6eef4ed563ffff87396b2e211a7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe20009c234f248cb84b39664d4f45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce45a2e2fb729b0fd8f8136d18abcf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e36f4fe628113a2f56412a14bec04a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118063ffb202f704042c87fe4ac3c35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbae0c63594ae638a3864f1d4dc3b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f41c4c1036e3fa1caefe614ea0a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9cfd5bafe01f79479b1fa3ef3f07b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909363fdd39495e93d6e4e6bf3ae82d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4cf832613f36eaf5a3f8daed49a31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4397a1c9b7e04df29136b3f94cb09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e1c61ba39c3764a12e2fe8fd231fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c078beae8fdb69cbecec1b4a1f23e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd38a6a982f28820fea68d70a036506571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576da587bbc10de2f4797f152dfd07ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df7979865a2202a05e23312c8471d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adc5d6e79d31de497dff6da106a005574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd9f47ab73398c1d45ceff3f0810b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d73e9a090029882c5a780ddd91c60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f72f39546071f879149a82712da66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54a8642985168cc0cce88d5871f621578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a624fc9189d8ba23452c05f246b0c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735e18e5fc22afe6e1b7749138e8a1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a23349d98f54222dfe8fae095a6d17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231a965b3ba7ea1075d6415169f64c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18661350bc629966a381bd337b3cac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7706ef338462f514b4cd7c0bbdc5ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63dd4afbb662059498077ceee62134585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b727ac9291f732cdaa35f7049fcdef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eadc8cbf3114be7aa5c5bf4c92cf9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b12f1599458168d042d2738331784588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b534a8ff27c32f4407d6f939c3aa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e19dbf79cce017c58fbbc0beabfc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe618c46441ea71cdf2d72ec4bc936f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8db39398c9d1cbb55e0c0510d7b3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ccc7c3345418253f3a0d0b99fe313593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d75d3e0cf34736a207fc554f6ecf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b968183ea620bb5ee470b96ef3e1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82bf4943592ddb54e2291a1426fd67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e66e9b79acb9ab6c6048e6dc71be4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936b116236a2f22b9a0001120aaa7ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d5762d099ae2a738937c0502d3aa3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1d535434308a6aedc9ac86bdac6b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85f6749f933df7ab1ec675eb77fac8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189c088a59a5b3db728a00c7a48c1f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628204af37dc14b78a01326ce77896f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e462bd2b3f92adef5f854e55cd3167604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd9cc68da2502d742615014e8609e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40418b9c8f666bc17522b6d5cc1276b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80a6a69a555cb873df03b611fb286607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4dc816ae3c19148be5a03fc4c8c7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3890a266e8a24f7a24a3b1b3acbcb1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e115e5ccf7a8020fd15d896df5e6ec1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197fcf72edcec44e5c42df3c8933a11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fbb90f337d79edd9a22e84172966e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940eadfd936f5fe2f34d9d6180d0bda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e5d9b59c626e140dfb5c612bbf8d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c80eb676b2cdcba2a19b7c8cb4a5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc915e9aa3a2382a3762dfd7ae913e6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad685db873ed3097939a2963a19d8cf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5aded55bb262794fd847964647d13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219424df8df1ab544e461617e2baf9fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c8c9cdef2e95883d163599176f32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f74ca1a983ec41152f3598172fd8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc58a8eca0e74420e7f262681ecf44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b634289a46efaf315f040fcbdc9987623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e744ab4d5e2546025a0ef4248f21da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95ad49627f32ef161257b93dd06fed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194be96f01890138d4e79674a3fdba4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915066c87df915bb6d1fd00987d91ffe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de703b96155ddcc8eb490e88f7fb039628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd46f7dde5b5312f60b09633264f75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1134e9ee7be6d0c4e14f0f0ac56fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5e214ef475fc78638e2a7e8aa150d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0567089cc3fe9e0514449fca9e296632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3f056841f3564c4787e5247f587cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f19a25a7dc30731bd1c3d9e3308f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953ddb22707006e2490608655a3ee5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d394b47d6ad5d5dc8f4d3a29d873636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb5fe14e5234b2eb896e602aa8c1cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9b21b8c2b4bb65900f472b3236c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fddc34a38395847c3dd6ef58e020f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b1bdc137e87754077102c0de2cc41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c450da4a9240954245f3e0daaa5d77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf7e1f504cf9303e91d713cc760f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a6fd6bc02f3c958443f01b9378846643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6452310753fa2433c4ed4f104c9189b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53f6129063a1f933531440587e1ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc86309fb48d87ea403881a352f8adc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c6b7aca97348baedd5a54aa8d011647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc530afaeed44ae746b78c50ca93592b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cb4608586d4bbde89405e631f0a0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba61b9ed3b3224b26fd3b97e3aa3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39691a9eb4218768d611ee851728076c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989441325f5978643b380e6ca31721a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce29296fd07b25cdac32abb226ddf77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991befda002600bdefe8040ed2c3552654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab16b56c65e4f0b95faedd763bf5f79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d15a521139886291e64a831e17d5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6e3922d3565ca81fc1e93a6b8e54e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f858a60604fa2a4f637eb188e10eb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01a445cbfe7dc4887aa98907d8e76b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dbaf7815016fd3d3e665e2c23da79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936b9e31ff61c98d8f90c742b623840661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5a45119e222ff72d83558c15f575662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8a21477728b20f1aa43fa07f641fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63543624a872b173e1534e3dc4f97062664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346de373a74127ef32cd3b5724d505f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572ce0217d5ab74726bcc3fb8b9fa2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c76cc37fd19ef6f3d0fac8e01f296f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668127db876b0997f1c50142767a4ac6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b10c8b643360e35e9c9debc4b0d6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1feaef959b74ebc414e27b187723670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b4796479312e810b086ffc095011671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b626f0f330f2b18c0dbf474aa7b7c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5976f01421d3714344d7eb6fef2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ececac9aeedc74ae414d1e947e0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a1ef909cadf0c9f8f975060f9ddc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49a452494026e8bae3cc58bf752331676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825224a3a82bd0f377825403af54716a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8f6bab1a5374094ff6891442800d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeed92c4d6acb78ea387528a972ed03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb84258b0e99bb11d4898560b512a00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfab42af8e1f8da8dc7a7766cf8d23e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536cb0eb98838220258d2b01f1889b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d29853e4d1a9c5b3eea8a8e44360f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f53f92d043e3473bb36f9234884a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6db8e2180384399260529b5ca1a895685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca3bee92341f11b0190c8aebd1b9d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b8b9934000c0fab5c7d0ad82194c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6a7770b748b2ac4c5897ce65b4e43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d8a89a294dd1972a55fbc5f1438a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1c83f7d6614e5f5aec98797713c9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124537bcaa56db47923af5f891f6fb5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250becfc9492178038320ab049715b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58507500081ea435299a799384584ffb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c16ede974dcbcd9d90c1035b8c64cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2549beeec4c1fb57c7709491b5526a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de91d69b7f703afeb5b025e8a578ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf72e01adbfcbbbd3ad4ce6f85e37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c29eeb635cc0f842b49a1c8f5de8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de116c533fb2d0d88ab7a2312c278699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161614a00a77f21a7269ab21c1acfa9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26cf53f3726548f5b8965c50167ed9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8cf3aa8abe9cefa50dfda5a09c3e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f11632c133ce72cf30f03a68c2103703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af929dde93668a4d7e2f0b7029ff1bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9236996bf2584668d1d471403860705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac04ae478fd88219eef6ada138750706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ee49d9706caf7336e532ecb01ad5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1a1ef5de6ad073216d2d5c3d7b2fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd729d87c3ac959efd6991da62bd9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd3ef27466aead68981249bb93a47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ed4fa4ce43291d67a92fb22d901c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b420e4ec9351f868d5ebf4c6f584bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d20d42265e529c71487b6be680b28713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe652bf3a33bebbee7f7d0554f527be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d637909b34c2f8f2dc61aace80a4c15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee90ceaeeefd769e47e0b274b2c56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7bfc07b8b6992fa70b71e3f6fa535717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa67c6583c2c650b93c35aaeafb3ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb320ddf71297f5eafd8ab88e87d530d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119f5f71872e34eed44919a762c0321720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93168ec8db41227bbf13aea809f56b38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c152f9fc8d979c6b6723f90993889a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a636b0b471dbed9774546606ae7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304784725fd7c7f7f05e6f9e7f34fb52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6046a85f18e93c2291d012a9dcbeb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434715c0e403b9d65ae5ae9b04d7a81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c454ec92fa39a629685be49d09222727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a257b0bd9b80654adce3b6b25f07d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6b930aa22df645538ff5f74076e10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dabde87cc16c0c58b4d4c68857d5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e32e1c20d49eb0f0b2d165c595784731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01753d662e36081fbafdeccb416d03ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dda456ee9cae7f6ccaadb8b607b9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c4506b68c2e8b395f2ac130d3a27d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f8a1067d16a751ec53e6cf9a06e76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887055559342b3dc632fe22302399562736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd88c9483ddfac96d08efb6cc8648737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c9f9b4670a916a37a22c26cc55250738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043ab35504266a7131c7a5c4c0da82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c35d8e5d699df3b2f588b5cf93bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44561045807cfedc9a993501fd08f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1005848af3ec3d641060af9ff5c8f40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241fec2993e1c644f561141219e6b7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45bd5dd3c0dcd4a246c6e587d20f64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fcdb372456553ad4b1548f57cce14745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d7a440a623aab0638e1a04f3a356746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550e1f0b6ee271115e76e40ad2669ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf745a97f8ebcc58017ae2f30137b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b7fab766b6cec282ed8090ae14051749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27faa138b98e7418f88e99042e9f26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e370e3471ced738916939df09efd46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885338a975f1da5800ead49ec541afe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567d0a7cda372fa4d1d589aba9345d5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>