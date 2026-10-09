--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536563374903fabb053a7504131de101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5b934b9d80759d43d484788a218e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568bfc2105694bdc271912149d76ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abe132522e664c34bf608d28733a8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737f61b53823ef91a95c3b9c7d42d745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893ac36a4182aa54e9b0e25210d25796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4bc84d631d0d63e058c3920bf797e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c57e4d5149af633a2c7a940495b5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd4dff2e8a8356c31405062bc90599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead604c2b98d0f676267e6af3e438e2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03419808bdadea9e89d945eb87e8fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d619b530e0ad015792fffcdcee2787c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fbd1915c69a0dcb6bfdd8034caf4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d4b0760832b2dcc262c487b731a8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a01d4537a7e42763c904b0b33b95ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388ceb1819638e06d1e07a303df7bcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5f27aae851f27221abe2c70bf15c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a97ac7ae8a5b52467ae74abd2f4e7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7acf37550262601afae52f75f8041c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbfee82016b778da13f1fa1f72eb4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1277f44a4b86aa72e323256eccd5bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5938b142daef78512aa491e4fb214e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb03f0d8696ea38dd63177386bc9f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1bd282a83c91a16b0be85c72d9f7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987328cd19241b4922335ecf225698e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a42d661c3b9781fd3d0368c5d9d2f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e75e7ab7214ab2f4f886f11755634627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21718c049df92ae529604becd8f79928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b8abfaac7f445a3fc287f20f34fad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d29b9e30f022238180fb772f501a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33cbc2315ef4dda677cdb92153b8e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ce7b497fb24f7db46606785f4963e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75b4dc17cf8c2fd17ebf3be6f79ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c911e393a36284f343c792496e4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5aa742db08cdbecf78e18bc83373c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877880f1cb1228ac6e9a04463d8f3a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528900358c413e070cf6c54bc33457037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65463134a615c3739eb52e01c291c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad023c2704dfa2ae4a45a1fb78ff398a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02b00939250e7221fb45b593eeb30d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0fd6b9f91d2eeca423353c88f98f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b609c661d20da073a22aa534894b5d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18701c9532b0bf2d7279296f5033b9c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06408e58b909b7c711dcae101136bfae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558136db1cf241f522e3a8fa478420545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a6e05bcee37d7e24b91e8810c99e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531034a7905613c07886847bd26ba5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9e66ef1da7815610ba1a348613e2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4dc711d8ea44a73e722a11362a80849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f8afe9732a0be2c35dbe8ff45ef3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d560d534ff61e9e7b0ca3bbbed0c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71748a0b339c6a05b85df06903f7074c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65064ed7788d05d3879e42d4b47a041553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a9b3fb727a00a6dc9aa4a6a2c7bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de013a2fd000af0fe90f8460f76b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5dc946f2254344a970d8b0f0b1df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd32d55b374060b8ef99c033d6c9fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0355934e8925fae38ac73eff11b0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf29d4afa7d65531634f58ef3f721259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953dfb8f472e9dfcaf18028c9a4c0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b802cb41fbc9c75e8fb17d83ff78bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052dc4daf0edf768fcd008d9928cbd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e9c6f7ff0635ed12cd59c0e7c299263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090b5e9b1d3b3481220c4293428f5c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8838af7822be190f0a340eba0756a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55bdf7e5b7a8d243b4245d339b8d8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b875e99b4b3df3389dce48206cee167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab7eca0435c3f4562c2e84329e2f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcf510ba41cfe1d7c2fc326878099c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033f2fa968a5c24b3087cd825254c5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb00f0e875533e1d9f9958f73194071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697101502a15cdadafbaa8e6f2dbcbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716da35ed73e7d34a2f1c066456388373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e659f1c410793fbe57c1c40e129035a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875c87fbbd582580969217edea758f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0b5d5ebfe4e319afa0e4b7edb43db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284a446516eac6b176669a3e9e83bf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0880ccce5da8fa5b2b4370741f51bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db32e7bad9d012bea904f6fe904e3bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010d776330b89dfde34484c42642c7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5eb35524b9fe30c869a39a8a92cf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55fa57c716dcac5d504ee1add387082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5ec979c0619aba0e48ade4c019c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1722b4363468c15ce5e6e37322274d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ac3f68b6bd3185cd4ffece304b4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046257081f953911ad5f10e8a95374c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90d13a260a12e5fb82a4ef247b9ef287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d7bcc7eff0e57f57073cf41f868f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28f4d52323fcc811e38cd65a51454289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b2d2e54a85e1e748a3b794e10b3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a123f390c4396d3da33f756b65ae391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f83d69c123eb6b247f0c575c411cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8739ac2c2fe2ae2df0f9cb8462f05e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66a7d9051e27377c27e47b365452794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c46c058955c0dd4f0f5fa573b24c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f067dd3247786b6d4704b2b0dbb215a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55adba27f1ccdc95e5add5e97987db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f54ddcea51780c39d3a2cc87381298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f1586d8ed30037c96eca7df7d453499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfaa1b0351cc399ad79669512318b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0c9d9ca80745adc4b36ded3070b52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeed9fc87e05253b09a5871b010aad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7901501c703bc3b1666ca3a023916dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec4e7ccd65be8edf8c0f9d695942fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ca2e4a9689351a671bdbba99990a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da588b40134ff80b251aef85932851b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52165cf80c53582c44e594fd42a83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92f00540a4aff930124dfbf3cb9e06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2d3433bdf02060dc27853413e4539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a02b50f84a6a13878394ffb522b29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773e6d715bcad134b703fdc0089fbea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd52da1bda1bef370736eeb26cc56ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66701c84c3a8025dfd7a9c6f0972d9b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574e266f6023fde6f5d08b5a2fda39f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f4104055f8ac28e72c9d5899d7069115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222a97db381a8a5ee8a28a7adf0655116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b6f4d1b2e71321fd478265e7a35f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26043bebc151e81efd197232224a90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d352c05cde7ddd726a18593c17fbc58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683f14f432c021e4ac7e8e7e971c1ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff64ced1525e427b53e6b407abbf664121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf8e1ffd841422b9fd4df813669375122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbc86f2bf4842a51c681c35125f260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79059659f156ffda17e2cce2d6d5a673124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ebb48ef99eaa716ecec412a332364125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17f8d89ffa5eddba09a61670219306126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c78e77863c5382fa7390bc0602797127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16b7348576436887e13bd7c9d8723e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87103117aa70e91288e062ff7abde5b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276845d7b70fbbdb44cf6a564e24e0d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116207258320f1f612da3116ae5ef74f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399192ed728243aded4dc6498345f147132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d244cef856c730ea0c7b2bb658a184a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2ade7eb1f930300435a5f735cacf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d818deb9ae565276181ec3a442bfc92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad023394919f55d22dbc7413e5c1891136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3dd1a21a640ce1a7d5fef7da16547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f4a2b73bcea6b79f9b1b010e9385138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97660827975925fffc82093d11aeb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc51077fe72d38857c2cf6075f09ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c8e86afb2aca8fa7f471c1f104138141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab142b6ac55b740c50ce2784a21dad7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff959be53d05dfa85d26db3e0976e7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddccf565e51ce805df336cc288997144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a210380ab78e882bfa88c73ab796145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be336d33b6bf2814b9fbd92f43c5064146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe29f80f6baaf82b7910a25dab013b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e09eabe130eef26f6166571eef51e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ef59f5793375000e6c5e75f70f3c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738675384b164e1679fcff32151037ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141acf67e56f429f91025605bf9024f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d9a1bb90448a964a6bc2c54aeadd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25572e66cc83129941703756b71dfa4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9c7156616c4668c1b7dbcd8f17499154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508123725226a78123316a5b710a3205155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae1733ceefa54c0702678a34652352156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093c71a8fa6622ec8aae2e8874c000157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e656bfa43e2f703be232bf1fd6e12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c4b5a90aba67a4600fc79e8df1f04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f476c835e16af3281b2aaa32f7fb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be5e3540a6f272e106a443be3e834161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2903d92d9676fbca0cdbefca9b4374c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f397ac2e3c067b4821461aa815c01f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30809823071a41cca110b5c877015e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96351a22c7c8539d283ba3863afbe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddddc6d1b8f51dc6808bf2ebf9dbe09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b6605c2ad8bddb13c157329d1eb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7036cf8dddbd4341fc5294e1de321dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e2102b9f791589cd5e9d40a1f416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca494f32c2031c89a067cc55a1165170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c9fb8334769ceeae95d562f17a84c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f85121b29f550381062698ddfe8c93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162eaa1f863311c6f6b33048e269253173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1981b5e6843026569f6bd896df600174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bb39eb8508fab4880311072c2a6c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f143cee30eee522caf7e603783b62eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6f6ee3e02a146cd7e9d2a669866b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0cbdc5ccbde6ae8f92f05a57d9c42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32f6ca17ac5decf70a98f5dc81348179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77016c6e3e1fd389f6ff6aa8736bf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d4742d9d389046ea8cb8f66b41b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfae474a3d86793b2b27155d380226182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b96476fc43a48f9a18c532c9aee0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77740f41ba0d3779368d1e1aecdeebcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320f7cd9fe164ed0c98a08442e31aee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db40465c0e53a6063540045c95d8cda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4a47c32361655ec0ccdba5de2c3e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c03d05378c45b0e8c280c61401ab22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b1c880ccbd6a4d870d45f98b73ef1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c9b004644fd067f39f7ef8d347c67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4271481c88eb7003d81d1f83e7233191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22945abdf4b132760550bb35dbc2db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843f1352ad850037b291f1f021b341f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c4ff9b4d01f197747e27d333ab6ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46a1e6bd207e9d1d203a98767cad3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c67f33d92807b6636b90f515701a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cb1858291afd69660b92696b6616a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98ab1015975d447cd9c8fecdb5cce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8122fc03ed4445c7d73b1b18917caf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eeff16141dbbb34e937753354d25c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b17c7c187b66f1c57af1a2d665c74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327b7e171ecca18c711e316b9176c23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f2c680926ae634c6a750bc7a8f66a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d02775c8af1edf8330cc8658e7285204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ad4d93d71db9f5f59686aa5b9316205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe4c1559da4b31c6495da1d3fe42e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132b9786a836d5cad685b583b85e472207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98b72b4d5dc61b39a6cc7900b6fd10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072799ab2d4cdfa3639dd25f79e43b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a569ac50537ad2e9454d47a9ed8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ca2335fe2ebc60e2f83f4a547e57c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39f8b053026524048351dd2b102854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fff6f98eff528cc0c1ce0cfe6c6a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65f2526dc6338a1dda023a247a0b23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5535f1238e5b81f648955f1844faf9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96302e5ae1c3f5b6bb5d5a96d7d45396216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3009e2eb90b22108e5d199acf927af8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1bfe45c3a3894c970189e6b28299a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9237ca0d727a3b85815a56e113256d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeab7da73b2912a7f19dd3e74f39ec6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee53bdfc3e18dce204e2334dcf3230221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ce2f967000562ad318448eccce440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bf0c597a5fc060f1d7413067c06df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaeea32bd34b067807e9f6dbc2befc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad1070db52228f7e0a084ee3a8d5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f486df613f9ba88cf584fa5de2bba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad8162f9480713c2bd55601a427157227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde1b574ef3c420a352a68aa6f5562d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e81e73c5427ea48ec32a55688c076229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b071c92da593413f5072e21a03d17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d210d385caac96b708714ca3257bb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba0c110224bdc3df0277789437ca34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a495a5df4a0ca2a682b3f1c5bfcaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e158ff1fa4c358c53431051b105d67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256645bb63d00c470b93e4427ff63509235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526d9e95f28f726a49aa218d285b79f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b076dd21d1772e1de8d2a20295356d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3abd9840d26dffc88f1dc70659b746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a43d882bd873b48eacfa467691cb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84934a0aa7d9bdece01b010ed0cbc8f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a512cfb0fe6e08b443e017a6a87e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00848157786eef63c35d220dbf9e1f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ca7cdc30d1e201d01fa4337a71a73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299595e4ebc798732bbca2ac17cecb18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f60a7efe30dbefe807a5c4694fe872245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd3a0000c2bad2962797c2f262239246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709cda04e2ec33de7c3ae51faeccc7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faf36909010bf6f7444a2113e40f25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10bcb6cee93623c5db9e49feaf632b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85191ad68760083362a65f319755bff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef4329bddd3d841f089307fd349a40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e8acd43c093115aca7fae242823b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7d8fb6aff23890d3d694789eef5c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307866098c3dd224aaa247a5afa458de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b0357415b8afcba81471e4d09fb33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06968262feec3e0262facbe3040ee400256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bdd4159ea463dd4b0d95708f37df6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b3fbca1c63980f9a8fa54580ba76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b7b7e1f336f07a23e6132ab51bd3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e5ee529a4fce1a32ad28d14c0dd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e7402051281618d959c8930a1d1a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eb48e0472f5a3d9e8f73f68cb1f1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251f1df6e5c12bbad66eeb29ed9e066263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30285534d43bcab2e61683054ed1f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d1161eabd4718509bf07f700d7987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bb0ff4d76ace08515b53f142f5500266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb4ed0758f7154c7ae8f9e3b7f0766267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143432e077da45eaad6a17f5d7e45ad0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c4748f6ff8e10786c8f37232e38bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffeba09c80810cdaa6e42f4cefba33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853fafa21e0d523908665ea9441893d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d82797b0d7b82132de61af7306771e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55056cb83ca9f2db11ff8f22d8339610273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be83fa3e75b7af7d3d06d5f7736f8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08635fa6a3b1490ae5df8726840e171b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5430a54be07f05c7ea1ad7efa7f9c60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe430fcc617361742e7efbec7d266d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f02155c7fa8c9cb80884976d0705278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0f177979da734d03705abb359d747279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af077ff778d4542c36e2d64da53c0697280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c0518e6d8e692cac8bb053e3e51f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06077bbf725ba9d48d88f5fdb3f14a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288239074e07298d46f2a86d4ac254283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05257c69df8e85908e560e5326173772284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2b29a9c486d3ff258c20bd96e5cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398fc6c42a705ddeaf077d753543364286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c3c12bc0f4437a1b2e70859c5908f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ec258749f7a5e9d79b69c3d8587a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0420899870d1a731a08200b316680289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c44820fc27f7c43af623ea769b5a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7634aecb58a13bb0310c3d6e53f9e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fefc71138d97f2cc7f0ec35de94a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6758ca5514b7b295b0bb0a8128fd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e62d37552817211ce2617e3d03f3ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d367ed378a4c02b13383e2e123503295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa8e4d300c00a44b546c930b9d512296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4654e218fc554bba47877ec17e5e374297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2cd0462992f5b1940a44be4d27c65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe02c5fba6b65e972b92fa6c8efd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69bd50ffb8640d0cd27eadc613b0e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ce528cf058838b51d7f10d2b3606f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895c7b8d3bc54e2087f5503aae366b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db143fad111aecc3fbb2903626265fec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906d085fa21cf780da9c2dbef77c2f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43b1bd20328f28cb49ddff77d497da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e2bc3c9bb4e25554e730d36a1414306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae29affc06da9be3153c7b8b653aed5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1eab87592c3170b887d869b7bfc3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39af0e2d93d4aaa01e986286fce3d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7ec3fb7435091a6705093612a6775310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723831a8d50ee5909c45081a9ae068d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b637f7ac8e6f978eaae95305cef60ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b76ab93cb9742d63b71ef39b20ca5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4483e28edb94d59fe96d7ca804389314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a777bdb6bc0a11d94dbb72b9404aa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a512320162f63c7189c5bc463d16bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4df2a067d1e99d564b70eeb3ced3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d158b916ff808e447197e17fdd1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25770ee3b287b9a76824f8b9e979eb02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447375925ab0d8affbe96de84c7fb03d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a5ea3ef6aa48b24b338be7ff9eff2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a44717fe2956e767ebd7b6a50dd9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc918d9ba10eb25d7bcb0be7c40d86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fbf5464f93ee92e76b29c92c80b9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f7e1f47a60dab505ccc6b344b46d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6615ba9f2b4c34c7eb9b7d32de5222a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c96c13db83c64406724c16fa5a77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bf541c2ac4af6ce44a43e05009f7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb15b7fb9cdff2cdad05c8d036ce76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ff22c52445f1342f0febac558d00f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4c755f95ff700d99f50238e269709331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc98c8f1def87beea3f2b24a678b019332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c997893cdde60bc742a579e494d8c0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a074e26fe6c72b75d4526cdf91978334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3e16d3330ce0f22f4744a12f881e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581046e0b5b84f2243c6336820a9e88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca52d54da4ca6015473f86edb214b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ef16d1c650e2ee2ce1183755f76e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f039b2f881ff0e71a92f44b9f9e99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b208638458502376967bea5fdf4d7d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298467b165f4d9113eb74f6a15cfd29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30711f15227ed01315a2c84950dfd4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c4cae4d7ad7b304a6133843d826e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c614bb70662452b95fe67a88776e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73b57989c04f2b89c9cfd07c406c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b50279b934b1c973efadec82a43187346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528233d06e3e5ac1dd1b85b73d06aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3c20002754184a54e6e666b6b606348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169508164537dfb48caf01c9fff9faf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f7e51bc50c0ea4cbb19a22f28485a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310eaf86d5fad952daba25276cbb5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c3770ab8ae08d61d41de411dcecc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d51239667bc9ad3d57eb571221df7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e049a569c717e52682068c5864fb32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fef6bad8687af8e11756b9859ee99a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b456630b07b09f8a9f6033a7a645c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c301544a11a808883bdf0110cf563e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b528aa7d729d5d50afa548d7951449d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd05f8eb1464aebee16e142ee0c164359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314667afd109f30449306e2b065e30dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e9f4b086a654fdab1d9b2b8c881cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118ec8d0889b661e7a64d6331a3386b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93910a84817167f2259c4493505341cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb72eff71a30ac7a1dfcd7ed0b8b5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c3a26496331bdaaca463f4713ee1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6185de0b0b2ac9feeb90320afcb33f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a2ccd79c5b58870a40b16ff70569367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a774e673626ad6735810bc9356460368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434911787908805380cb8b7a5dbabe2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c8134915612c8de29d06d19d6d7e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d45f731e8537f3d297ea0c5184c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e918cdd247c9907d31b559292b9350d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26992047d137aa1ab508dfd61cb27a82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ebfdda19e207caec5622cdaeec2fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b60ee9af382e3fd69c08b9d3a1c66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5de01fe9fdb2ce3cb5ec412637d07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7343b053044f4fed5774d5831049e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd05c4ea544baa27811fe3997b0bd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829c52fc7e9cea4a65414a3ce201409379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee53f391246307d00bf4c5d9d09ed4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcf73867bebe9c416e64102b5e559c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f859ab0a9798d711d58e217ba73e1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807ea40b434ff3c26627f9b71018b20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e55afc3455f219c70dbe94915a6da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168c3766f7c8ae9b67c73f32a971d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27336a6f84611640315cc76ee4572668386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a653e1e2200b1b450fec0a585c58817387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5d9892d72c398a5a0f3ef5a68149d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905676a6139cd93f9d0726484d33b301389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6deb75030e4bebc476cfea439f4c2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e846c7e4a4c0ba2eb1a95f8fce8fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806975f652c56c52eae6866192e739a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b87010c4973a0f89659290a78bac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee8f1be699b2ef2e72dc21c182e4ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c03076bb46b74d0c52cb593b4da1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21024936f22f60fa76abb47f26fd92dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3bb281b720c2d92bbf167cbaf7769397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b460523b968f70ba8b4855cae3441b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95056205b42f25192a07162084361b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204db42bf3eb3c73eb2b9aaf31308f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04655b219586beebf86788ae85c8b145401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4bdcc6517b737db52f62bd3ce987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afa3f8d525b62015d0116506b462e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ef6a384a3b91954f21cd716af6a1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8356296bc392fd61be6a17bb18ad4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef9100cde4af13fbfe2934232cbd51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c88480cf179b1de6ec4c0357a542407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca789964d28d0e899166dc806a2594408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73fd848ebc8eecb728c8c7f53675be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4c35b349bbf2d15ee14b6c3074a76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862083f0ff7a9f5d199bc4253155b80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8812eda168811e2efde6d69f576e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578dab98e7b4f4f82a8c4c856bbd8ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7990048b92f6ccbc7e74567af3296414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054ad8dae3225c2546b7dbc33892e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693659b70f958d737086314f6ae8d96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b55a9d276de5197371e437159b0dfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d462c4c6f8af37805caf9b1f18d9b25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e4a16f64368f9e6f115fb7fe5d20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c042cc0374f32c232f4c6b4cc8106420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebbd9b326d17564e05921819023cc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d94addda7dbb4aa58e340e64cca0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00765bdfb31f1f6d82778c27f9f92478423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28971fe20a84b07a248445bde112003e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a76078a4a89e37099e8f38e11f2f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa04e0e7caca3eaf41714db00635b23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fde8cf1b803d963f692aa79620ec1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870576da5ad0f6a5cd3a079b9c59d00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3c1ee1533855087c8376c6383110429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064227511c719fd04b99eaa5a41b22c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e248ca4af6051ae98180f925ed784431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb976bbec4dce615b34da4093866d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e12b4a890b4099333619888944ca06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf58c843f860a090c35c3272ff02c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28f75fecbe493d26360bf2e282af7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b4d53438c0156f641e6be7cd6a8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8ade3262dda20cca90fb2a5b94e44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877738303ec3ec4d4d9027d890cd33cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef7b8f4226a86f60f266ec084580c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a93b0f74d7761d5cff3c6c825283e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa29f78e86d667519814c9a114ed7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0aeded7c54b76f183b28339f862e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbdbef542d88acc7ac19f23ffe9d00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a05de5e11426bab955a25a69c9240444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad48d0087a2acc9af872a869d1cd58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620518a79cae2339831ce90dc09402e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e787ee38c814cb239c4752517beca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3da6072de9100d02b586bae8dc355b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec977908f607a48e0fb72345df8f34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf3cbb264babdbb275a6486b8d5e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feca0f38e9a6c828683bfcc5e5eac0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d34e532d638878ba1d96f02107d56f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696655c5da5bb0218aa8b58d914adcdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15938bcec60d93266fcaca409222c7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff967a6c0a19879fc2527908d212791c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa63ce0e231f14b5998b6439a6bfe5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332109b0dd0a60e3faf3804fe9e2f4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbef95282635dd867ddc90811d5d4b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdd6bd28e7db53364350d63b0072f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166995092ccf5ada952881baac5befe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1bd793c1f0a87b56976833d28ca46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa45610a666664e285202777f29c9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250c75f10d77ac6bb015b2ff1a62453463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a749ee0f75f5e67477f4580bb669396464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfacbadf5cc07ca4068696b55fe637465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353029d29e68f84d12ad07642cf277e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f6bb77ea53561921a898469c63b84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b11c742a03d57cff7c47434a0cd12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875966b4f865165edb949a488d17b658469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f894c675dd235117c54f4856c16dc4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c522847a43238e40dca88365cc75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d6f4284710242d8561e434e8bdf2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835291cf8d4f903a19538436d1d41440473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4db48d26efd8880cd5bbb0d2a8a84a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add42f987cdd54fda6f2a6e8dcadc7ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd811837e731015c0bcfb2587558c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34dfbd164c8f688c80a4a379930527477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537e9cbc34fa07a2325451df56dde2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4742cd7cdc0deadf68a3700f77c9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a827142e845db90ad97ab479fca07c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d1371a84c3e45bc894f18ccf774c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6116970525b21784ddb50e9395c422482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f33dfc075ac3e96fdf455968d4916f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fadfdd797c3da6fac36bf15de2c40484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dab69f51116c038de9b36a99e35c68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65a1e5af8dd980e2aada4982e2fb42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7de09246b13106142547a72e38347487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28443c4035f2f14d1c117ea83939af65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633720ec786397e19e43b11b9f818b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7eba8bd5ce49ad43d6c2e3348f170490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16e7f86446cc784f7989896b5d2f5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854fe6b2ddc06cc2696bc51842cdbf6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd884767b3a4a95a8dc723153cfecd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9424863ce88442a4b93316ba5c7a3f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf33285639365d7aa93921e733802af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903b98e821d08bebea626a61b34721496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5400d799978dbab06daa7035d653b92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456301c7007e9b82a7fb1eb6d040e57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bbcb6cbe617f29b370bbe21e68a72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292f161c1a299e9d7323f3dc6b51b72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28be80e07fff11082437af20f010c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e566eb0e4f9d8fc681138b16f83208502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c03fe9b299839e0ceda41997edd37a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7919e45c4b6639e2b2b9f58576fb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b80170f86b668079abbe4936452e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c687f10619249eae3d9fd7d9d85251c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5a065ffe48af5a7afb59ca7b1c6e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516401b099a0b2cfeb657aa772f65a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf2dbd402b1746dd1497988360dbaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81524e451daa8bbd880d4c7362441b33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e4a21016ce8d8b51bb81a44ea8d06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79881f523033f2d83ba2a5a686100f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ccf32ff0764bd461d83bfa65664e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae2238c34b59fabd4ebe508c8b0caa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea9a5dc48225c0249eac9fefcf5ffc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861bed802ed149cfec2804cd2ac703516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cfabaab7e06e43f5a7595f878bfeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcfc8c5dfae44c7330a15362e70ede518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4f5bbd5a6080d51c0b6f770f504fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678870ab4eb757d7fc778e7f9298fa0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd96fb6fe143dfd03ab27a92fc084b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c388154e11b8940d4c86f82c7d1eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50feac2de274a2438c288b3b22197d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3bfdc48efc807e2fbf321fad81b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badf4eedc9898c5b779f96b5527baa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef811cfcd0efaa95541caaaaba19b01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c628e56e5b18e7f66533b954fa74f91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a85da55b8d9e39cf5774c2e454460528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb9090ada15d42c4e902b7185dc32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e62a3b449738688cdcbd26b42fc71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec9a69f4cd2bd7ce2f8a323ab090b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc699bbc01704ba2a26c9ff20f8b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d55de9e94a651aa1a70ba50b9cf6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d03567829dfbd6bdbed785d860e4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ce321168396414942aa41108de07b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce98977a997c9ad6f95f8733b6aa4e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1575f62bb32077ccbd7b5174d5e4ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81b63a2f2891d451f93e05704dae71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1333ee084b8b435b79294dc5024c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd5fa35b34af1d3f1c0cacd1bc0b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a069bc0e253ec94dcaa4dcf9dc33400541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e37a47ade09c9161664dba51bfa3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c9d8ec8cd47c9d99cd2c9092722a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f05fcf7575b60e3faec1d182b0183544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261f7df21549fc0c6f0e3213c584a8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f16756fefb95e043fcb7c72b0151e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a92763416e0688ed170a1c316cef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb8cc79b6d6ad3d75c74f87578d866548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991c845b6b505b54295ad6c90e3ed0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dfc22d62fbd70df8a2864e702e940550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f219876a7fc4bdba1d725500ca8fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702b23820502d12096a4b5497833c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224b87bd74c0355baba03dad7a8b45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9629408359c11730c2946130c308554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0179b7147ab41d760bd517485044d54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab43802901191711958775ff39e6449556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8405344aedbb1ae1c96d8317baba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a03907cd9207eb7e01b8a0abf1522558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ecdd503ac2abc2c95f43ba70c6375559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199a6c1c27c5e02a0da649af9be0f33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca67136bd0ed7de1d06b91c1233f983561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87024ba9318a4b5a8350f07eddcb957562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14a88674bc4b681dcc8ddda8444372563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e545835eb40515bad1304dc37c0680564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a766130f60377293877fca969c07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27271b1a203f56fb0f567cf6dd508566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caabb032ec52649a2e587220d32e47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ae8d4d564d7836427c2380ad2a766568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb013c4124367b3c1ff68e3d002b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bd27ba6782fd11b6faaecb34e816e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f594275bcd4c629eb2d6fb78adfda7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbaa86fb2ba90e30e18786684e4c7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9039a0c204f86366f56edb71810948573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94546c0734912ef9dfcecf62330aa00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160e0178ef957ab931fc2d6cf60493575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03cebcde9ee857d4864e3b33565913576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec3fe9b2a95b5252fd0215489ee64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8bad191703cb3ca09bf926dd11423578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8b7ea4349de7f2c910a94bf92ece579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816857c310933071e5197db2f890b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b5d12fcffbc262329e96b3d24235581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dd0c0e9128a42f9343e9aed930642582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6be57d7ef5c7a5c48f12ee0712b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708a52d6905fa2128bd6b91746b498584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e512d18c9310712df46aea284f70f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d774150cfe08343aa51f663af3ece8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12a134f206e168336d75d80dd44990587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b056c6ac57cd80d58d00048a470f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a121a11da35eea7a70c5c86ef7e206589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e022602609054683c4322193a07f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9db0b710436751c0665680af1f013d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ce15847a092e4fc3408ff74128413592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c4d84128e34a285d934279d53331593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de28439496b113f2d2a5b2c5b779c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b2d81229b213a1dd18f37974ddd59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a867f2813807dcc81d3a27a76c57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0592200e91466ab49c8fe5ac75bffd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f60974bde3632b404df701d6e2e54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ead3c1ad5fc88db41a223be10556599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679215fa74de2caa309a52300d58ee3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b723391fb2abb744876763b1a70f536601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac5df392db8759ad02cf4aa5de0cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36623b459c3d56b5d62ddc223b1011b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961ff2f038c4404fbacf239365c88c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc241df1ed71b8920fd58e9fabde6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf380553fbc11a3dd3d2ac8c5d066606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665b3be851d878e75b0270097f97943607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ecba02aab70768891a269f820e5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7e3b4895d33f1fe4748d74aeb620b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09529955c64d52ff88e8ec599f0b22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48789aa633367377214e81361f448611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f234b971ca59b766baf2aace4db9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b0f444219e4c000422bedc3ffdbdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fad0028b620b6573369093104e12a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbf949467690ad5c30717a3ae90628615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a392fa90a1f06e00e70a1e6e00d41f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf9a8ab41ebf37a5b37511c098654e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f77dbaa9d2d3e155ad396415aa49c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4ffbbc1610afcef0d8bba7ee13012619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf65ad38a3f6f252f3559c2effe68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29930d3cb2d3217d305576fde17f0e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a8e59c943a98d23e33b58ed410516622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6739fb16ef982d1477adf8eb2f780623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e40318fec99b7d20bd4ba106e1fc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9399d69e8642899c36d7b280d8aa77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66689b59ee67c8ee14215e09a9c41dd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe104821262d776eb82de060b0baaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7523489aa2f3b5b18bb4c2d20eb9f0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7d1bbcd103501b1d6a6c6fe03cd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363c7edd27c347e473971cc59b0a374630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d553530bd0fa9e1ca0db205fa121b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490693997c24d09adcb1972413a922b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f027a98ecea1a8da6ca1d8080489a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fe813e8b893bd66c845e5ae7749ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f750e4d28c4708b8189a15a269e0ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a966ba342e82773dc0f52c2aeb4e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ca607501fcbea0451232bf68a944c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399af3f05aba1fb6574b09e80909e92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df69558ef0ca1e163e5f559d79232639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bfeddb7389a82e29faf665fe08526640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3a29b98d6a572d9da74f5b46726f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3aa35e874c556aceeb9130a4b4ff3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7cd9f148dad6712b8bb3d08a1d753643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba26c5483b506f8394a12587bb6f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbed73da66347f36e03603994dd4aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25533808fc9f6938843bea193642b0f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff20fe53f4977e12d16573a747dd929647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169e47fe6ca1803d5ac68a5a1e57930648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb0bc7fd8de2ee8e8eaf1f207e59a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67379ba4b5679269dc4a17aad9e20cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c26557c8e9c97ad07b97ca8e8537f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209b27ec0838320a3f5376422bdcaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ecfdbcb65382a2331cb9c7ef4e57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321049281f8dc0b1a9d65898c6c596a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db74014b2d2fea754301c63c47767c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3401ab9ab0f91dfce9362f16b3e0ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49696d4b1fc4a19d5147975e5b367f6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719c8bb7e3c578fd460da75f5ddf997658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa546408e84042860aaccd4af5f3f57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc611de809d83b89d41bac55b1a4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d49697ae1e861de8804451a9ab75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0f468c6ca0bc906fceb761515d39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a764e2f50d266f1eea92224443e7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116c88de82204bc25e61eea68684e84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a6fcc5cbd0e952d25e9d8672e2c79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235728c1fc613aea05b2f46a3ebb750666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46435c17643e2914d97d1ac3e4a76ef9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d3fa819b6a98c45157ced69bd3fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ad2bfed28b5901a0510d791312169669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e77de1497a93ebcc5c5d2a17b192670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1bccb1179e7d77c1d994292eec06d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae8bcef4ebde80e60b8ecf42858870672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e27837034a9a15fb634b811836596b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76dde49bdffed422a74a5caba7f16d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27762bb7912796f01a4ed1305b2a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30b041e60648e0426b11c5af024baa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e1871b235083179ce166418a0fa10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1afc096de349620ced2cdd5513bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebf0fe0bebdaff7f078437d09e442a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e038e42ddb71a4212c37bf7aacf2f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1fbb6f8d66668b6d037e7b4613e9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3d0308cd21d37f7fc347a11ef8df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4ae0bcf61e638587504a983cd2956683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd5bb424e2cfe1012bbaca3e50a79d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86042ec6ed53af090dfa7cab9035201c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf62babd5e46cfc0bd224ad730a3190686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b7e8ed42c711c5af0663332a49f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f882ffb61056da70313b7d29efd86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166437ae30f4795ed6cda792dc44ae36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca14c01702a885a7d2cac2b510ac83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc9fe02b39a394ebdaffe43e49f129691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34483f3e78d2b905e5bcb8e507f64241692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264240dda126457f9f5abb156374b2c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e11bb1d680b6347eacff06dc3683694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154806d26baa1d74370767ad9173e301695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbe7ba647a018b4f4c8c52764e8c73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2b877dc3b9a7bf2e883294a0fe766697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6c7c576388a63a67e23981ce6a1fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de88353ea9d514cce7184b9429edcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25345f0716a0a2701ad36368a6204172700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92717a83f952b10594a52c68e82ac573701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14867d875ea5bbffed9e9d2e0db4bf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb4b0ec6f135f338ada0a24fbe138703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523067190d41481d9d2ba5e51f178280704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986439e9b771aee00c55b3b8e4a854d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b833b5be6ea638f0e89450313809e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d8071954e87db4aa3ec68b83cf2ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0295381eb3512693701585a72b0b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ee2c7fdc4584feba12384168a1303709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e5cbe03e884926cb8f48b081a25d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff312dbcaa50032facb34ad82db65842711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c099f70a1873aeaf4cbb361f53e32eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dada67699590b8643440e9a245d7b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880a70e981be960c3d4b963a5602f73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a08f53de28dc515d445023af7ace4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d60de0a7cb3fcf7ba8cc4d45277c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480d79250a470f5c4cae98acdc66b82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcedf9f6be4a589ac7caa6c33b63a62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58cc0d21f6be0916caa38489c3e90d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f69746a50f34556a1141f16ed88b1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d5b7235b078c4cb89d64c64f7546721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e42b9de0154c824567ca32a57261722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d813374bf8b7c48d850d6bbe641e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d88d53229e53316f075de9132d1542724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc09cf07c0c149ac052ff6dcd01c85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8199e0b396ccc7456d4f5390721fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cea5881381b8f7993d8b0f3161e5d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c9e5dd7caf66483319b2f9c6d567c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ea973ee44a6da7d7c6232e5d880e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea72130200e5750c26a538d48254e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb47ed69b1e0bd77e4aa2c271c6a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a4539b5a42a1dc89ab4b977b2f311732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd82a4c07723c0a5d0fdacde3b3b6d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d7a2692c22cf1c70c0bcdde173b22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc56e8669f39c7a3712e344d6124fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6f579d01e68554876216020fdd898736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd5764b6cea7f0b0b868f7d177ef8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b247abb870bf49e09af2ef0b42492b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425324f8d4128650386bb9d07f6acc4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cbaee6f096ad3c999adab8cc45982740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b3964c27d426ffdbcde2ce84c248a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d3aa090b8ff7c927666f8ffe77350742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218346193c5b1f1addb1e571d264f37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a37bf3d97511342459d75b15d64672744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebcf00563b9e6da6d21eb0bbec7cab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0e6a7ab240a87f78304443be4dd83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e98c1d13af76ebc2449e807bda024747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af2d38044e809ddfd6c49b5c58ecd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b458fc70d14894eb1cc9c434e2b19cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c57511ebaa806429568c07cd5b49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1dc7732f1b4b47afacbb39f46b9f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d954f3a4d4fe0a0890ed532a5faae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29657fe35672dcb06ab098047a5b3a53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d9ed99a0da2c91b43687c2753755754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa75f47b190e22197a1e748613d3e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5ee76e4988ddf5b7f2cf27788340d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af135db1732396e828d787f29d311311757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cacaacb2b906ed61ab86f13bdf3786758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6be10e2ccf8e1bd3f3a9db85f30db1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b77eb4872213429a9a7bc32fb51ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb94a1ae612b764c024c7245504d66f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4939d437edff73def7a7330ca9a83b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0004b7aad216d606da276b63fb74684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cbd8a26fd64cf7987e24d5c3fda045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeebde6d4936f9eb78bc704956d55e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f0553c22b2711ccd1827bfe75d2a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05531d913f5415c746285353c6ff9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22216b70424adf5c38b6820c31861689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603473cc56d903b154257065b8e8ac0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e70ae593f6f32e2d01459ca89b7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df32615afc7f088e656fa893dc6b48a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca0d40bdba53814b0aa41af4605b7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17570f6cc89cde8ed3111b31cbb89c1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2a2f01d3e184a8436957d5763324315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b750d684a3fda506eb05caf60915f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85880b7953f54e25eee9a67d3aa684a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fdd41e0bbe517394839179e5faa7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec07f45acee063fe8f390227127cc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25626044b0d0707e23d8745a014d8e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d8860869209a3a3d8c2c351f4f4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4fdbed134b0ac3a100a1b4683613522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6dad56e79a6d937a9aa6d70289d1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e21498c936eaf27eb11f8c131cd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507afcedf0772d61277273790158e4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd65ebf7056555d0c43754b7fd48ed526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f92453c7942aded903808c57eaddb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264927adb764d0beab7f1a1438b2c4b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628a4f2c616c73bc9a6addb65be0c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401332a2406075873dd2847e26587b0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde20b394173f96b0fc791cd8297ca431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24f797c6fb6d3c255dc3580a3a4c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e523631368c6163b1200bd109170233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1320934a95fd3f8d365c766db139834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cc598754970435f1a1f17f0146bd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c7d5c5f6e45883be6ffb411ce4e0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd48ff5ed99f7a1379a38438a666ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323c5de367a2894f37d34b79b669d8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0b7de9f85e2687e21f71083bdba6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b373ab6f38c13eeb3d43cff144c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e8d5a630e0360a859baf4e70304041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bcc755644ef12ff38f9dcdf63744f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265401aa943ccbc43a2c9b2d58e600a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e32a0784cf081d20b49125cc30d7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88642c79e4da27544fb96b1e9cf5249745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bb18a820dc0a7e6135cb18ef0469046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc17640a9d09030b82e265c832db2c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940177de53e09646e516bea1f4c1c23548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eede4d69ae48425cbdc45c7d883ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94106d430812a65be7f0015feb02784450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5514c7d70f5ddee739193b9a91a0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b6405fe6772c9cfcbdbca2f8c86752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87ff8d8d7b667f7cdf1a2591dd0b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee835eb745c86b17254fcb3aba8af27b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ab604e86dc7180b4446d4df8412bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eabcf947810da625495237e3f3739056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c8b9bf1d1ae36c47d3093b3cdf3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600917068e70615b4af72551b702573a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8d41c2b9695ce8d256163469cf7a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d51cd79c7817044c9bf823a4c0fc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b712b72bd8f4ed0999494733a4f0c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de68beb8adb0498fbc8380c44ac568762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d3d941cc493bdcead3df024da309a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd40e3cb4a5e72a154761edb82c61564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d97277799c5830bba277910407df065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043789a5add38305c62afd01ad72911866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedafe827ecb54bd7840e75880f2b0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4daa4fb254438a8a97a908595abed268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3741d434237569e509f3adda51402469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f7617003e956f0a34c4064847a8fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbad8782a33856e058ec2c8a1cfcac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d18894bd8ff3fa89b200194af6fad572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada70b2fb7d9a92daf9e660cfea9bef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb4e7000bd4b9281bdd61d8a787f7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ff5c11853c3c6992d256efd92d54475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122bb0b329a25f3e1c193bd4a619fd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e836c1cb1fe2b92f4fc1bb1052ee71577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c10a3a9051ad664f987331436b4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89ac5deb2400a6cb70ecaea2a3495979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee33b7a22291cbb37671e344f211c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d6aaeae74a11607583b8aab7ffbfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818df987d7be33ba4abc2225ae95edb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db184543890527cb6e091e8f96f8713683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6bd282bb7ade2eee70eabe480ad6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1ffe4a85933bcb4d349fe7e0d11385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c952cf72ac5827356720c938fab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4460c3145d72e3ae7f9fa214361e57087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c11d5c2ada6a0567356ed9cb901fe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb410c1148177eba6fd773b9bfb2ab089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de47fd0539200c9b1270fb86cc9b7de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8370e5e43a6da95a2773ee26082b3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb8ec1983d5703cf1036f946b5a84d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a1a21b1182410fea77a87840bc73593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b0ff34d93fd3011c938c632767e8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a24f8b5769359e9676974c1ff3e7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a328fce86075e1c427c154a5da2ab9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f42323b8a2b17f4bfa2a128a91e2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578002f861b974e9468d05642f3e63bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725c327fd3a7d6fab1eea0dd4bb68599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7d8ded6fab1492b1aa401c914f64d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42005f01fa0cee27eaaf0fa973184101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368fcd01254a58744e3dbbda8ad694d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ff93bbec074edf71432dec8d28aac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4214d2cb5d400d338eec10cf0e51d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df754a330806ea0c8688f61ec8ca0040105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44def6803a6d37aae32dd6af793d76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086d429d0471e05999e6c1c3a02ab9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d540d724d0cc89a1f46873867fbd4ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeea24a7e7c67882c36026f1d994277109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c13ebff94d68d4d9bda664b1aa36e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba73e863bb7cd1820c520cb71c83c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36034892be4de4cf70b1c4923d3a2dd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f46962f95c25e264c5d90cf88e023e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd74e3fce2f8a6f6b81868dc059d4c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f21dbe4dbec595d8693509ef75540115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb0ee4a15902b30272aaada5c6dea9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8addfe8870747f9fed62e690bd0a8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653aff2468d7ccc3f0514d4b5876c7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c52d82bc7aa2da2e055801b35dc8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613949239c8961782517bfdbdeb58d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987fd48b5d9bb496595cb62ed9b6355121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329724cfe3d725ae03fd737a5058dc9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ab60e2c5d55b0e8a46bbdbc8ca96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2a438a79f1c57732226ae2fba9677124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba687b607438f5a8d4da1832148dc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be0ce501d835b66ce614a110022fd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8282cf236b10d276caed1dc73d4935b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249dfb5610ab2ca1f2e6a0f6fc8590f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e9fa8af8db3fb065868b7c08cad4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11277d91467930b48f2e2ecc4c0c86f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde78cd807a56240f7020a88f478c08b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bac3681bf25eb63ad28626d03dfa26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95e8a1ea21280530d60bad0e8a3de5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd09f7fefb2c59a8a7d1bdaf0c490a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97683b683e92f3cf1a6631aa38e884135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e61b7dab9f1b3f4a183776950ed62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e087f789febada4fdbe39666c758019137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5728f2b34da4ad77e6f5d2a1b942a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc4a65f02c411f06a9c54800299438139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b90e88b709bf0a0518d099d522da2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b0d0cd6c7cf9c69ad6a1157c69c22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7bbf4839ba6f45128a99a4fef2b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7255b9a1e59bf14d1b7ccaad232539143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206999f2ed393ce54ee54628a20c878144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91353da1621402003cfd0a8c6737c3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b166d550af3174d1a751efcdf4f37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cbc5d952e0ff3dc98f95096b9f377147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff3c0d2911a9db7dc9cb1381818df6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb76de6f5780e4a8c8e6b9d164fff1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b979608d42bc0e76e9abec39dbc8b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263d361e0f5e2ef85b6ec0a7429426e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238d6f7da5e7b0340a8170faab7fedf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41017beb6a4df6de3f2c48524067c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad9f52eac2926f966dccd2e9950e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7030d03f7c3a3b773a82482d8fac442155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a40d3471fe83b10b5663f07a457eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecb7c2783d0a65f75642bc85f860de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585685ece76e75fa55e7189cb804982158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2be7cc7b5fb150ffe99341d706d43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f747497926d3dd1720cc57bcbce7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc9eba179ee45d653c30169c714896161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc040dab3753ac1217079f3ddded4b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf7b3600ea2d4be70da7640d35aae1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f36bac64ef9127c6d8a24263a036164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672cc6d1a7f350f37fcec0f5128d568165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60ba8b67e980c9ad251f4c592af81d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b03b71831271a49c03d267e840bc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e427c816e04e260f9ac98fe8945e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed79083abaff62a5d70d2030f11ee6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546b3d498426146e5831254909f918a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074f41b1943e1f0d84b92505637c04c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7cb2954cc9d8235eabc9e99db337e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754b0942e6384415e3e0dc67685452173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030097d27bc421f249f43be023d88c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118b0c6a82d820574df95a4e6b3490f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fdcbca90a812d141b8a4115ef6b06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6225edafe98a5810f024dc4d3fa78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4ac7be0a047a37c07039af1526cac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48339e2aa18bb140d44271d0dff713a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef83355a40878e79fee95206a61582180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1f77d369d2ed6643eb7ac6f8411b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5bbd0d49e7c972ac39719b2b40abb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698535ef77ba51a6a62e037192a51ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b2bf7074933c4f0b96dae30851e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea845e09d241a1d42363e59d5155a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57d2bb4c20dc3d54dd4d17385b9b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e877f0136dd5b4291f9a86ee0d129187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd652ab7ada255c428ad51eeb59247188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0023e5e6bfd40751b2db1659e7e887d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b71484f335696991c66ac67ca063b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202bc565f400570148ebfc152e3adc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370742db2d79598a01592266aea8106192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202f6b3f55abd557b29024ca71baa9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77c0276b1ddbb7dda6761cd5e0e32e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaadcdbd80243f84100e8da551a6cce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1a38c865f38df841f1ee98be339d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773776dc47db536590ade348aa8b256c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ebba05b061f6c3b9e875339db98a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cfc540c31c5e5a3347245dc0e79a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e63c46586b12d0f3d452d61e8edfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ac3cfdc0b807e719b437b3b92afc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb63de6d9b2b20259034f99117d1af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c520b1804256fcea1614b6ba4ad4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156d3950d0b1a125e5eadbcc52f87d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f549aaec5cba657707f93394f4629ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe45b44c4853aebf200aad426c6c32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0101b841660e2e7bbf4088e3e2f393f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2752b278cab1b7b5faebf5970dd926208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a093a43cba1cbd5f8297e4ad0ee596209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c34de26a23f3d85f29faf66df7c445210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466699bf8925dede6773e110fa53ed86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83748c52b383769a7c1a391ce24f437212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf573490e431d71c1490d1eac3a148213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da24323e8dbdf4f2b172e6dbcfda8b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c2b98813e99cf808ffb2fa8e47353215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4117af880f0d706b6945e47a62e1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4a226cb19384469effd24cf92cff2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116194639cbfbb7017162ad8d1df91c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550086bfd1f784ad1411e2225775994219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e688e845f42c3c80a3a933eeec20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72436fc99d3e665338667ee406daf86d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef6c5b63977d8963ed104086ccabbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5e20d2c1a6a05bcc82340f316658223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad88ea52c8e69252dffc10653a0ce84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b360271c11fbcc212ed55ea50d1b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1550cc1bd43544c91899eacff20d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca923643171f5393d3183e169141a753227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a80e946ac228aeb72e1a39673cede228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2057548838f33878d58cd01e7e24a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4819c09e416e799a9de27290a1e2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a03a294cf87a1a56890f1b947b60a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa550ef8bd398fe3b490fefb33e7f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326800884185875cf45a244f57d224f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d412b2022ee0c1e0660b6aa00e8d6fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd013ba4dad52f5c0ecaa3d6895cd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb722c36d856b93cd0e191b621c1594e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22db9d0d9748cf99a74e46ff2cdad0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585b0087feb5184ea3f471ac95dee03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea31f7570c2516e5a0461d1b154a46f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e689c9f436025e54cfc0704d46ff6ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261af471bf5cde951b1a2837c031679241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd84204d81408a23e4d7780c5fc4c11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580fb0962f863784816cb33643ced4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185f1b4c5d0d194f78325715d033f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ba444c02a02bab3f859b1aadc2ed4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018ff74e75416aaf34f44d8c521a7e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acabd9495ae9bfd7e3f718edd65681247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6379728b514a9cb307deb1f8b9085248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac20a98a44beb7aba6753ae68e6376249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469156f4cb50a04ce3b7a2ec494a8a49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc0e1b58ab30a3bfb87725e0a14e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa08068e9500d644ca726b6dee77ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f621f1e092e3316b7da8814100d19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c397534acf49ae7c928bba508b79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da9600f28762fda1794d0938a0d07a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7def71e435815b722b19af8e04946b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cd922163ea045c76eb7ac917dd472257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002180e8a0854f7619854ce06d001485258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a92acf5ed089eb453e683456a1f12f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024f63a330d6f45030f7a260c637a90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706c2158ecf7625f5b86a7286fe41da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07217390740f4ef727dda434a2552918262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd436c4044ed1632aa2702afcbe81ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7363b2816aa7ad0f3252c0fd8ea35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf097b8a61d1e50f7e1c95529f14718265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c91a2188f148bca242be421e7b1792266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1226c555e3df629993e3215527d59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c84d4b2ca49bca40ca2fcdf35ef962268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb6d13c8ca45aaea1960dea1208f9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08b22258bace50c20db0a4f2c4f6c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b03d5fd41bbadf509862fb6988ee4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60effbefdb09ed4b2d1bfa4baac2fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a0f8fa657ee3d71e0ca025ed63d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6b978f37dffa010177525ccda56a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383d97ed4fa84c3b069e2e913969414275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc89064182c0e035c174fc4a40087276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7638d7850a6d124c001141a98cf8c26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ab8d8d9fd792d88a1e4cae746b1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76616aa648022e30803a30e07e572bd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d626e23ecf8ad865e488e863eaf23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f14a4b2e3f3d5f9cd453a994a48ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bcb77ff67c6e877e528f82fdeb915282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fc36a6a0d42aeb862a22a6840a404283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe536aa64670eccda67d2b34014ef9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80d7dbb8b27aa3d850c41fbb9a7d83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8758d028a4bd6113def95002a6fbc8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d4361e945a867a7dd644bf86d166287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eda3d8209f1baefc7e9803425d1af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889b74ca10573f169edb3c7bcb4bc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24bdcfe328f3b31f8122f051536e1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d3c479781073a255326bcb066ca6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9990c7ce75b619c1b107d55f3b2ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41f9bc0765727714cfde3a7922dcb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150dfe93aa0f5c00224283bf054236e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b86e4fd27bb459b772b834f9d15ecf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b660d8a0d5a90d6908ae80e8148bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c8ec543231bfe198485da8f10b57e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4b96a1cf26074dc5dee8d3a907964298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f8da6ee1ff41bc6478c88c6aef421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681354a6d708a19ddf0c1c0fb705d6c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177295d2921c7215d8199411efe3ef2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2795370a0fbeb96c3043defa324ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7abeffcaf9d5094d2ed1f6d048c43f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25410835c5343caf3faca0491fe98759304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ed62ceda1ce13870a53765b63cc77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90eed5e742bd1ed02867c24f8017b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db5bf41f73ec5a5538cf6f814e4d78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68366c95934b702b95f0db844d93f94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798d70a2cd0fb5db75cb4397659e05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e62431b2f90374016c137a3bfcf09d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc463e10334fec47a89ed9febe7e94b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0dcd1c18d61cf4948dd9cf58d757c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b105b2b5ee2bb5b8f44eba195b673313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fab1c69559b7345566fde9884d0c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ffe1fe06588a941d3c4888eff312315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fd88ddb045638d561432a018c2f26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b22cd7a4999adf573194d632e4f5f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3efd4ab327d756707bab6b6e3da9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784aa089344b94fd41eaa7fd2f7c14a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0b86738e02216a17d066a632ba84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d9ebc454ff87a7b00131365e5c390321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd34ad390ca330bd2bfa54c1e9004f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28705d878d2063849a11d505f25489323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37edf59d48185ba65eec81ecb202e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccdd6537437fcebc3b847a6b60847f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55190cf59ab438cccd3aaa81ff0d9ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9653e442c6233ee0454b71571922a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f86421039196720409177da93b617a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8aba7acffd9c85efdb70a3b8b7c62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a19de36f729849486ee3e9a8ee7b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014235cd4b557e7c1b57aac19d0efcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cff549fe06a4db8a57185bada72cdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac001d31ac21b3cefa796cd8badf0e65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd8b49a40ae52ad8ff8b1be0be2b3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e213e022b0dc8ea96cf612f42cff7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc2d34c5108037a53e01339ecc9274336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a07ce7c6f8a3a7126d99069246d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ad382a6895be536b20da647b7d68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a35eac0b5eb6d4b6f257314ffa454339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535f0e49b6f5bfe8c464c2905e95de4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed29b4895397f0fec5b3ee876c231e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d9b2bbcb911f33bda5af88c7f3c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093732413d736c76d2edfa7ca7ab69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09027f0bf2fedc99c66ee80756260f0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d17cb53857064f31724dee652d9edf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519f76967e3c8b6bab2d4f08a31050346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ae119bb08342d93d388c0b9b50599347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a1c056619ee01883c6aa98105201348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab4dfbfbd93c04f48c4208e7f7a03f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99895ba60bc1cb5cdd08f9f5441aff0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583d61629290adc6fd7c2198e42a179351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6100311746b26bacb9deda5bf5fd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb52c654a0bbe61cb38629921a90d5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34565567ae8a5766450772947a5fc44b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e93dc650c7dcf3b778171c255829355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915bbd3414476ea74863ce66b09424a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b0aa96b0bb5caf596cd27b602cb32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328bc6a385b4ef0bfd3399f148d9dbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ad75b2bc60680b13f60e69d94f8e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb74a3112da6e97e3f479ad4b63c5f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93905b6fc7465d963c542385b3e483af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae312fe2a3f580255e7f0a43a05d5f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a982bc3dfd19ed19d228807e9b705d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd080ce7841a7d3cdc9be224d753c9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ab6c485c8797e6f916068db44b092365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94560f9c88c4295bdb47baf0644bfbb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98596a9f1666e961637eb937099394367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf94d5b5b2df9740a7b10139ef9c3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04b3249df7ca622b7afae3296cb25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef15dab03a20e0dd91f49e4609e4238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ee0a5876fb125aa99b349d4abeba3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22f33fd6e6eb5c9be3986f8421fe9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca104e1df15b126b8ccf015a2b57e8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55ea528ae2e356e5fe677102db0062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1f1524a9739b54da58e557d3e185d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3ed96183f11c5c812e983925e26c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c15ea8b52768738bbdd4a8d6966848377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe37cce53230a5ee5d20590680cdec3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55f2359fec197ca3a362f017e28397379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20ed3438a521f84ce5ccc8adef286380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93bc90fa25f2737fd33f784ac0ad34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a0826b2c09c4a8d7eef5f836983c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123649219b5e499f7f155f873bf12220383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb5e538ac3779c5f598e116aa1743384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f77f7ae417a3ae64f37998b8151e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238620abbb2d28b4b0533a811203830b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75771c9c81a3e8192a0e3f49ca14d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334be7bd9a95876f4a51320fac7cdea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d2e684ed5480ab5613403671e9c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975047bc3f581a4b6de7eb0ff2d159d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd674b794050c739a1f9f9745d6d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d29d7fc8489131e4535eb748ae1fde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae305fbc3ea4d381998faa1ef364c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489cbf5a2888b42e6b8c167104952c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547922821e751ef1cb3f065f7357e9ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa8e087f2557163b6ebb21ba117908396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a002d0bf22a3e71f3f9ef956ba375397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f620c97baae2a1108476f6bd895a5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375effb7dce5d1652283c6d5d2e8e8b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc055de1e5f3286c42cb57973a714933400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c29d1ec556cb92adaef399a861473c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717566d69da3daa4028107baee07dc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84500085f29acb9a40c7fc496596e04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b546cc83a6cbf8171c0fb6b19c920404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eff8e8a4dcc7c9d7e0be66313b422b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e033efd32e9298295de275ba4b9447d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa915085aace4d59a3fe29389bb122407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9e35ed0996124dc1b64eebab134b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67a6e9f076bb3aac981dab3976615c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19b04501590286879e3a5ee5ba907a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48bec346d884eb43f4c8c2f9a9a42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1504a18a5a31edac670ed58990ce29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0967614fa335bcacbee74cd6504fe9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903a8f7a1748a119416f874c787e9e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9422c4602bf4ed347950ff4da8d4b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd00e28cd3349b5b32f91cf119ce6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a0586c46623acf89a6c02fb45a605417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f259ac66d661c9bf6ef9838b08b59c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbae318eadff22de894d6914cab8e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e68acdef152abfe3c3bc193cc971ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f98b22f3fbd974ad8ea2515701b9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff174874dd4786a012dd62d15d2c22c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d4382bf87af269d7b6891c181e477423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020a4b40e70624414a54433eaa86af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3187e6e617a85f537429fcdd97a866425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c62ddaea9552cf9a8b1e9efa285c95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0668979c169059ab9c73c0255b33260427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6305aa9da336dbca4b1e8dc3ea3cddb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78cd241299f3b0a9033ebafd05f086429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07a25c29814957056239177a55ef7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bef33ef286d673521129762b6fb0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e292e05c4e2d93bcd3504818962a87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeb638e57af250dda3f5b7fd7800c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfe47a1429ef42df6d283242b7b924434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70892af54d48ab40ce23f48c0c2e1ecb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bd7b52ebbe3522f54adbffd3f9cc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649d79cd0fca9292a6f438eb467214437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7190c72cb13170878f7676108f5f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbbeb49bd657d87635e3aef7b55aae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3db53382e2459fb4db58913b764ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978d7948805f47c1f2f97d54339ed35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875463f341c25c5aa63a81aca375f8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bc32cf199fa8f579032c5f6ee1a3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd9ec89013b9dccdb87d9282ea541444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda54ccb5e23b516b6b2fbfc7ae20fec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4136b05f3a95b01f1b6146c4f5dde2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df078372469d09a4762b97fa80b140447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec8f424a8f35e2722573b76c6934c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54ce3d8ed0cc0e70e53637caf9622449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8769f8c804fb6d71b3a8f064d3fd7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb579e7d138d6c84f296d9e3fa93137f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42df71a5dd5f77dcf07432c01de26e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747685d76507ae91dd10cec40fecb10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b23a70a1c03540d7b2b4a6d0389da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc884470374e03f068d01a5cb2bcd238455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe5b4ea1a8014507bc222e693f9299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b35f33014d2e9da2c9a2e521abb832457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d85ee3299c0f9571b026d3f007887458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a6626e2cf76535508c2c02593b417459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8701087a4514d3f7702f0e2ea37af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e418dab7eb9f05518b0a07521842368461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71a7484f2790c995d13d4b91e9a683462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053086c23e5c4c51c4fc0620049f5030463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949c23fc4afb6a465b773d730f35ecc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f01d78c42d3d088c1e94e665c19862465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff847de976fb22749e819f30d36a0b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e3a60e597c65b1768143512f8f52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2d8ce2e82b75bfbbf4017a3cd8b43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aab979058ba745b26f54c76c1d8ea0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5258c0a7c07bf745e01959553558c93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410526ca57ace0cc935d4f8a75fdd16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e592268c6c3b3adc661798f7d86b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1682667e80f4434060489199b5aa6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcb7c5fd14073e994ad651b4acd80c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84802f2b3f89656203de85353b7cb8ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08356cd7a54876c080e44027a33fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba869cf332f49db805163306f8e637cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3f444a8e5ea1b665d48635f680d01478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cb87ec52e1391e575303ef90ddd97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e517f15e2f339d6f500babf9b95223d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ca80602d01168adc99d366cba586b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b051319d6a13639ad783fa6fc95f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531f0898e4b875e9b960d8ea0203a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43a1ad1e1f05034e6b07c6a6f8fee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ebf8a55f1ff6e37ea4079dfee477f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d357d8e76ea323759f21dcc095aaf0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4213fe36b7baf269a4420e385956df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b7d6f503a613de6e2742331fee73f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea9456c55b509f81691a2714a065c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe8dc7c7629d9b722dd69bc38a1327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fada7a010aa6f9b5a0c3cb9715991ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e45ba3c15a7491b308e323899f565b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3914661e019fe7abfcd8602e67dfc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc247e536c82ee6fd28b69c0e95f4d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b5fd9c20ea8997c48e17ecb4ea17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b742a323c7d60ad51285fb66963e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69acb431196031fa1e3b0a8a5dd890e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06bda7add108dc04681cad057b35b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6af80ee4b7c66b95c359b2d08e07ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e646ec25db5f154e8b8f0d682b0136c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7818968ad8a271d0f2d5da59c63931501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d83f6fbbf04b37d39df7d7ab2e72de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920fd0e9a839e2e0d35b7a581b9c730503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68572687ade1fb95393290401e9833a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd0d34de4277fd66f5291cef6979b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1d743f35bc2aa3f86070db9223667506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e921e9ce15097c845abd77cf4d7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8598732e023ca32e8471c7992cd824508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e70df13a1ce1f99ac5addb88c2a3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e08c35bd9a532edc2a34af23ee89c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818512fd43cfe6dc304fab483d25963511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5befe5839109c0e237437c32e76d36d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9045af10bd4e8dc250af7049fa2f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08a330646c5e7995210f9858567e05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff1627f46c413e47016402d391e1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2cdf143ddf8ca3628abbc588bd41d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07ae679c4778e245c04177d4f4a324517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3144fbb1cafc7d9ae89ef97c9c5fe4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10eb9d8b5830dfbbe28b2105d1ff04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a191d8833d973bffff571b8aa327f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97901a0a378c249106a2c0597905990d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bd94c0deaaae7beb5ac7ce012f0e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4f660ebeb78d61050c1852b48dcce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0df86bb07af8e11a2fd53477aaf13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ab7ba5305962849bbb5b400faae81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a84b61001ab61a972e83047f24c62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42092f26d6a066729760d1422763e8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad4e085451e8f3003a589a4334a9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500116f04fc29b4b6223ef98f544145529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cfaaff3567f718fe2e68fc41f62c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb031ca188c3a28391ae427a15765531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac34e8d734dd54ef744fc0ec29fbdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f0c31961bd3d05a8bf069e9407d92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487ac0717e5db78c7f0c06bb62c1554534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c8ba4bccfd597ae8b424cf056468b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57fc8bc3d198171875fee345c079f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5f1f3215b0d2a75870a55485b503537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2439962c406d29d746bdb95a4e5e3f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a7cdfcce8baeca44be7f362e5741539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6eebd29c851b425c6d5da5aa74b4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d992588d126d7afca3b40159de2add541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9180a6c235512cff85b624412b43a2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0efbb0e6c4a62f3be19b0f799d918543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cd088e8cd47c106d2d815a16d72ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b42e2cb3796bab38eadd20f1d4f40b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845dacc2db38cd10fa23ec353bda0a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad8ed4a0ec8984c1ba692a9d29807547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320788b04bc33fac3308765a3069928548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c0f3d3113668d79dce09f8f69e641549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef362d42b49b0008bbc3b398ae34a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c97715b7e724bb86acac6b2384a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435be40d2a608f6ebaa206e53d45d702552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9547d4f295f41db151b02d2ea43a4f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36f9438b039481923472b14db348a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8d55d024ab14edcc4271a0e32f06b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80613c5f311c1afe698a9569cad30072556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0035666159cff10e47909a973ab5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586cb797e61bbc76cce7162f84af01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff94a5344ce93d4cea68692c927cef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a16c3c2890b9e3fdcd0fe26ee48e25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24e4d04698d7f66a50aca36b015b34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc338baef961009dd83785f9dc02134562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5321e5947e5224fc7953647fe4149563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528737d1fe215588851f5be7b5617213564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646208023979b3703d79361b5c7f0056565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b987a28609f9ecaf7f3154e8258d51d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fa048664f7debb7f80e050ca79cca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d993a9729d14e9f7ebd6b8cc849377568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd396cd416cfcc82e97ae1dac200654e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d35ab05a369b07cf9fbd9bbf0f206570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336106ae19fda329617af68df84a2aa2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ef84adf0dec9cbfe5161537055a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769e302eec7f1a59678265dca6a2e67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b58b6f07b34c258f4c3b0a779995e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231661015055fe3f30d8c205f2eafa92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140389a45b7722815b99e7cdaa01b8c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f690ee20d0c79f862829b6e503504b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793cf5241cdb936100a0e7c34e6b0c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a46d15dbef078b24ae8e75aa6ab0ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cfb92644744be0427ae2241db214e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91604629686026a68d3864df146f16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688144d8c717c9e3a3d813c8df145e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4baa20a88391219623ffea4ac6482583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365ad2b8a185551858aa8910125d12b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79f21d79cdc40b6998bc35eca6f442585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd997e4a26ac2018fe493f363ce1ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4ebc8b7dbdaff356b138e3553cfc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f44445dc19d6f3a3395130dad0bddc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7b1999a2458dbfd919fee444e1ca0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c22b3ebc76edec2c0c4581ad20b5f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd458904454cd7ddcab8c7aecf749c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572d9172e89ed4b3f46ac52bc643805592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c39b892dd97aed4f524cae04e7cd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2c48ad035e74665b94cb506e05300594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f6adabd5eccbf713972fadef9bffc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3013f37b19ea5ab58d8b986d7b84d8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d8cffff8eb273263b90f530cbe2aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b082bc7065f1f55ae9cf79d1e2453cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c843a936810a457bd174a7bca90728a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb7314e5ffb89800e6109d99dfbbd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48314501a5981f4bf31e4acd9e81ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9219ce504901aeb4942c0db3c18737602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3f9ee7e54195aab8b5f470ba1159f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82feffb1595903dcab3f7966aefa4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39a1d6fc4225e01f15f3fe5731eddc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dbc77a8c33c5986c601781cdeb601606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86178389e8493dea0c224c2ec5e564b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f264feaee1dd5333c9774ae0abb075608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3da085d8056a5d6b489f41db4296b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf2763cd6fcde4a06ee603e391cf83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f1767e937b7990531e29e99213258611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee8daed7f0856e00334dc444fb4f63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ff2ccd1ff2e6fc58fb485f10335a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c53958c8548dd1cf50ecc6a7aeb709614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc24edff250e51f400e735df7e1250615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f229915aa311fed8f041f90070f7129616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e9bee5e0d879adcfa3b7b096f5c0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d3fadee827c01f500f7cdf222c677618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b50dbde04ee656146a2a95b92e7c2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307b7cba340e28571617118f76085e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3577e5bade028db6045e1c1177f536621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f11cdff29f28978a85d38d659a7bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5571679d31f234c63add7cd22af3a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46b72d0e8546a907f557e8fd3c6cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70295de0a9a0a0080b46f4f6826a409625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e665f84cb5937d9209a5b6dadd757626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70cd883edac623a85fe0c8aecb13e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3832e986f26f5992c18f1071b26113628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03269240a290eea077d91f1bec9045d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30da697a4779e435f638f1196e0681630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da16ddef5e855700f64cfe3be07df2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f398194cc917944ee7be79fd37140632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bdce7aa088c201cd6e89c3b8e82db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f032e55ce059dcfa689ee6255679dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532d9377a46d06460d60693987a019f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c81a3d0f9845aca0d707dd564955636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16619c976cfeab9586866e957186aae5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19f138cf1e667e60adbb39e3b9c26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9513e3cae183f2e4da32804832fc87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7fb17d430c542764e79b99b180368640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460041a2ce82649a73d17f4b3f37ce6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5978b9be063745efa1e4547baf7e1b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528be2ee964af2f5496d255a045930d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d475dd404dca9c462cfe68bcdaa2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a037173892b41b134acf1be5bbde2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec50fb080d0d75df22d9495cdbcfd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a18836341dd352cde9492fd16adcd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec3b7b77255a8c00ed71e6f3e8561a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708bcbe846491dec644cf88df90b0f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08043beeb9cd6c1069adfe077c468b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4114b28a937981b5bf72d16f875bd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595900f61dfcd5bc1e57a7c69072e42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc0af552bd30539a73f41dce56878653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8a32cd41859987979ca349dbd678e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186db221be4e7cc332ccc1aa0f7ed9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf803333a0df5297420717c2f4f46c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83370ed9873dced6b38040a726d962657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c9c906ee3633c8bf2567878a7166c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016fd4e164ee9aaf1a13594cd78ceb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d12413d1ade4195f9b378d0de5c83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668a15701ec741d28162d0da51f66f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10a9d7016fea94380cf80bacb76cb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761203fcf3079b22d751f5b4271bb29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0bb248c9361df10ceb4e1e6c13fc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaae48bf33d8da64e0c20737bb0476665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e38e4a874b134bfb71cb8e6400b73b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d20fe943f7cb1db8bba855549799d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a98dd6088cbd103622ea7fe444de89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162810c1dba15d327ead0d337577f199669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e8bd6797700b698964f86b003c2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3674b711eb840b2c0af41154ff449671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bc1882f1f2933e313d1178c861e4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeaf74f41652a4b90c2a99820b41ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005efd0b1b1b42a2dc8a1acd3bbdd0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044183273fb511014ee716110a31a1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f1f16ccb095afbc321c61e8b9eb39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc83b7b196a549377e2e29abc36d562677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e3332fa13224bbc26a6c3d6e52def678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0487f0b8747292f5347ae55352b4b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a02c847422e10f50c7b1e4826bc7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57c6423e2782f338cbc61c77d7e4ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e934d341f7d7f6974041b239adf8373682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab46a55c21a6d736d0cf57a1358ebb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4220056a91dc92d3c1cf1a868df1f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df4fc75e838a236c6c0556e839cb5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1a56d68a2e7d0f664ad0b5827e260686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13370d7ca19fa3331c73b2f008cbea05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4b0be347fc596b916056e92d04b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a601c8801c19deeafbd5a25668dee9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2834e63dd3d6684e2aa7444d2b259690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f206341fc51ea84dcc072114bd001b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ae86b03af2ad9408d689f0cc049b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023952f170ca2e58abc0ed72936de5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e7506c87e73f1371ef7626c7e58a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f4e57459dec270a3030218a391ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492988f013a923aa08f6e911622b3c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbeb469a315961fe983be9d7665123697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34ce5d812d18759d58967b0ddf1562698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a01b614caf36b8bb58d017ba54fe5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c5a0e31988751a2aef0c9ad272a5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c95761d5e23d14ba75938b3d7197f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db234a23a6ec4264af4b6176968fd142702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e825c7dfb0cc563931f6791566717703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df3a47428b7fc1e016c7d8144f01a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de389f11c2f7d47c4d0cfb49b6c3cd33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942cfd4588ecf38f99ee0dd7258e4d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49d49ca15cc459276a5412bfb80a0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4f7c63a21750bced33d2072920da7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9146c65be2de228e9bb1f2c50752c59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6966fadaa027e8eafd5c51a1e6d81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d808a15a3764fcb5cc49e5fc0abf8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54955df2576757b28c617b682655dcc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3615933ec69ca0e094c754e8c27ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5b6d5ee13bb1a0c860b771f3f6d10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004034c2bd6c61adeaf65afa6dcb8bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52877b771a8a449aa2335d85b6fd5d21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70401e358d5176552e84be4c4c3d200717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a33daf487937222f05f61f7de3518718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68add1ab5fb5d76eb35033d71f36043719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3c56fb990f7328b245e3955cc07bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42bef04a3568c5a9f1b51ac0eb4cce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca51c1991d78c983596481c3bfc376a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fbadaaab1dfdeb9c8191103e9082a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01744dbb8b7690e436615fcea5e7c1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701adcbac43dc62dacd99e21b381672f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372de67501ddb174f88253077dc7136726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766487295c60cd9c7f2d28a62bcbafe0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d7fe070cdabe54ced241c31547c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6d9647a54ad2a0f71623437a8e256729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e407d0b69143f1d2aaa8b75146d3e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77d1370b82472b10eadfcd11078423731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a43a2df64a1c036b4d2c755e2370732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4e3ef3c7b00de3d00388cf4fbfd3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8a2d44b14e6605239d60d426e74af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe60a322869df182be4c0b7bda0a53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85eb25a2f04e6107267a0efa93dc7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd54aba00abb8047d0c7a41c1edc9ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882dd5ce69173631d21fad9a7d2a0b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae198481ab77f7a586cb4c1509b528e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965c56859383d3fda069f08486230a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e07a1cab7f75b56feeb65021d7c63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a3fa11e2377c76ae6e4576aca353e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775dabbd06b13b81887df3f35b3df1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab00ec8c1a2531a12c75caee518402744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9b2e2fecbb60d0003c74866860a75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653494e0fbf9d27fe352ceb91101703746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbfab983fc21fb8b4ca9520935b300747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536488ee41e36b87bbff69fd3026305748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ebd8e29d5afa76183be75cd46f803749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05d7380c5f4a57e7f9c9344fd5da0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b3e97995f156abc7196e753c9159e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7a6819a10e4ea16410939c23489e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc9340d09be475be1eafaad4ef0c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b54aa4b3c2effa6621f2c02b3b5573754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185a80d1bedfdc90f54aaa0f80913fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878c13d134bfbc03631175cacdf8628756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3313dc8c2487031000887c66473f721757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c1aa85a0d5efe29b4591a205827d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033c39266ceefebd3ad4904e942551a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>