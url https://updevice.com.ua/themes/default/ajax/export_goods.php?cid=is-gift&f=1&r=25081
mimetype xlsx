--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df5dc5dc5cdf3905f3c19861269f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd2b795f3dfa9d2b25439f601178ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053858f6ee9e31351bf046f82292a543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746c22a7bfcd2b1551e4a70d982f8b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef5d7f149d4ec951ed352012feb305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332cb3ebbf728d92d189abcb4014496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93727d5e901346d5e4cad281e3f22e967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbde7c524740ac3a0c634f1b6fb8658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ba1b7c8000659f743ac163e1add489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56664473d68a4ac1b9dacf9cc5da7f2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbbb22668b5d7a1ca41294d933bb6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc043567bce1d323fc9ab35d981e32212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa63d416ce59adbf5d452d240a1c27713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c4fede80397f95efef60effb551ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac3b31bc253b26bbebfb89e53913f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849a3c292be719d83e0a40decd11b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5859de31e7f8e19d8fef7000f124f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa6fc64ee2ed546a8ee6232118f67918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7d2c5d3b841956d0bfd48111cc9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234e86577f8c5006b38d6bd4ffeb21c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e479dee6300d0b8c3c1bc7cb2bef6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d9f36e6ba15789896917fa7ba06922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce95fe4b215051e24dd48a8f3a7f1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe8ae2ffe3039bcc8451e1d895188c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa435cc38f302fe587cade8acae97b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06050598c0435c4655f79ef55cd0e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71796fab01357b1cea79f99d63dbb27227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e34b403eda2be334b86f378f0686728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e31d900616f435cf169e6ea659ab829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a38747b0575e56a504337bc4dbbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b9bca4caaa53117436533825e820431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d10096113dae050d52e1b7f9b863132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca63d9e2e59a6a5af7e60500f973c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b7402096c3bc5bc0cca92ba09221334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2a20a171693e1e9058c2ef7abc6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be912d357c786d66fbc33b88b18fb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ecf8aadc1ece05a1a04d16d8a1c8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4d917d429575d8df309da4949345f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ed94fba8372ad7d5318beb0ccf00639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ceb06dc6bef11e3b156d29f567efd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2349dc1679d43c774ad2e3879f05e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3599138b5474e2344c760e92510fdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c687ac5af125d0257560c70f1fb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf74fee206574d4194b6afe5adb1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc53f7e0b5362871e4bf964cd7362545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745be8f0a1d87ed56d2a1a624cafab746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8198635e1cd0704cdab04746ae49047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769367a76983b31bc245fa2dc03c7be248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9af887ca6f45de9de51b37d71b78b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5222ebfcf702e7f1373c5fd7705de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab86baa71f506363c913d67d05e4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7af2bb733bc6a62a5dc510af7c7d5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cfefb921fcde3751fe2e4603625c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d085b3cd5a33a4522e39fe76449454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c299f4993536b63da5d7c771d46bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c115ad060e62342715e9af13215f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d821d96b797b3a17f0d2b46d5ef9bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11f1d4a12fe77e3d0861a2c36a088758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd527d82e11d0b5948117d87f0032d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34164d405584644a1aba0b83bf25960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d8dd76daca5a9cdcf4e3fc1e554161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788678f749d32455278cca92b95000a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6bbb8b0564ffd1f761a73b0c84cab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838b1317b87893190ceefbc2f70443e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc189ff404f0f5b7609c80fd9a069865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcac9187d1a24a6e8a1d99592e64f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6861deb356e9575643c3b913acb3e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614923d6dc00cdb51fbd55c4068e304a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe111f8b8550c656438308301f4bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53bf9568eb3ffa054d98802d33689970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dd6bbd9f738257ce7936c2af7685d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cb50cb724d354ce8fa198081f5ad272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5e0320dfe956114f07d5b5fd83fbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474576ffbf10d3cc6c8362620aadf8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479ffddee6a07cf051bfd1cf860e65275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eaeb86868b68b7cfc3ce8e7ccb5be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc78a3acec86d6024b69e03167289d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f389af31635e57350ea86fa193cd09478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec263e258f83ff6b484ed0aec92e26579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2854023f4c580dbb5d77187812392ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e0d048c8f796c3ea38a9361948d8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fd496b6e19d81a7fe2941f2c6684e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64313bcddc1017fb23a5edfe824b974683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ba29a41347ef8be213f4bb6d00e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4979998fb74963bee35efbab83a68f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e189c2e9a97872829c7b4e9ed28761886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10888c70c93b997356d35e6267f3dfa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375b21dd23d8832836d9f4a7746172a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932286571edd94c94ac3700e6b920c5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d29b46835cb1824b3ff3aba8cef1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c493d61e4723fa82b4381a53d33d7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548870116342a213aafd802bcdb407ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760351eb47b976e4b165dfa53505943193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24999f43cb288f869e78045d834ba5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7168a1cf55d8fca9ac5fe59d5322d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de92dc3465350e3bf83382ad7d352596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872327aeb34bbef6c09f66ea20a3294197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dad4c6238520da9f6792b348f1f02098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53b235df73cae45dc48f959c607fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7091196f02a700ffe9d9b92ad7633100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fd6a3c4ba00f8e8374c94b35201ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49198ea0da501ccf9f2746836c52c70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a05f7fcf94f4c9145d8f6ae1760d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efad62e6e8b92afc5a3229ec9bcad2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa89cdf45787714f5bcae5d52973d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72d3f5e6d6d1a309902759402957f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d04dcb2e9e20644c86e95fbdf981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5b19f4bd16e725cfa44e205a259e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d69ca509a09eaad386b035ce82dce0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856087f4f13d25d3e4826ae90b2273a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a8a923854e913e3702ef086e4d457111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f10a706dd14ec02ab9db6325e4f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4959b649cd501a4c9504727c477a16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc36141757fc58b7e849ff1dee2567114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc8ab6d0e22d7c0de4030713c215b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aa0724ed8fb8410b98a581a73f589116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6892788249fb4f50db68e1e56a64ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40619a4e3bd5c76e233fbd1b8d86a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee68d768351257fb51294b0cd4cfd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307588761e1e219797a1eb727b10586120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadfb2911009204b3ce426394043b26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e61137eb74275a18470a9f7b8c6e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6477848331634cdb084852ec65337123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ddf2599b62be37e95b1b31326a761124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a669721bf735963fd6a1876ad51714c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd280f3ab3f8b60e4572a436bea48a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1421375082db81a55e3ad877b00ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da848a9b13caa94cc898ee807bdf8c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551937d41367e0c0f965c29368729c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bcf2fe5a1c7b35d1f75e5c3edcded130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da8a635187257727ded2f429ac7e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f033de8fb127c961073a8a6d5d6bf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4be35d9bfef9a3f9501374405ad93b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02548a81b0ca60359cac37099e728f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b2f378dcb43f4f2c8d2ca9b8e64b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c8fb8d46f5133f90fbe5d872748f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c22d58765c68117b84d4012b9c0557137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2547cf8ccf4725fc24364d7f55fa8a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa5e81813fba822242c0ca7ae17e7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28e561b365b388d5c272a8d4337c7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c1953fe41ffbe0f1e051f659b265141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ef125877cb5c905862dd9d7f9be70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9983967d9a3075550384d07a23b772143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ee3fe0e3f666d3bc3f1789195d6f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cd3ef16d3d46c4cfab3034d79ab11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863267e4f34c4d4602a9d3adfec46e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c57b62156d0af3c103af5840c8366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09dc9f99aae16e0d4ebe0b1468456e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c376070db18417f4684d53e962cc5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faab28fd0cb9fade5d485d64661147150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f253f0155406f7e4b62da4678295ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d3c327479d62d2d58236908224b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65189f8815cee4f47e920e37dbce66d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974025cfe5e69a8315c2b94133936f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d5e8fbc54b73c6eb8ead6ba5160b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32297948d5df0cfab9973d1c060d877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84dc4c6e75b61c55a901c016475ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33910de39f1dc2f386d6cd328a9054158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b0bfb9371b035aed7aac54478b9f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f80bbd3dd56d847f62b525613568b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bf84d8cd0c4c09ab3ed7d6bb365e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2219edba581ebbbaacc0505ff28e7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c6a8fa48f745d5368e4f3fcffc91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80240cf91ef26e275b6e23f55ed55154164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0fecab2383708fd70d5029263609f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb11367ed3eed423a98fbb4e5ef86a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e037c0ba0affbf36af4d00d9d8a3a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92459d1809ccacce526c9ba333c1a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf9d79b1b503b3d3406780a567e36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da291c79d1346f4b96e5296caf04d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f303f8b7945f71edbf227a44d8caaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96130dc2c1cb8c22033f179b1efeda0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5a7fb421a1956b10086a1640e3b04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dedac1ba5b3bfe254f4b868888f875174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b359c747fca64676c22a1d296a1da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abfc97469a3ec270d5b38aa26848ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0af9b9942ea9a441487107512f10ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1e6503f6f19db8bb0fd50c2ff0b41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c301dffa1fca454fd9d8f0943ff110179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d997d9f8f29f6d8bce39c3a6a9964180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1cbcfff3eb44c1113b8fbb2cfacd9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0ef75743278afc131bc5bb644a26f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd91cacc588eb858b73f2c240a804f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6a796a7b68f7f1f1e90c2a7740f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7eb83b09b956c4606a288ecda8a58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba12cfcd5220ecafa4636fed7f0603c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2162a6031cbd02f2070472bdeaf6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24a93818aee40dc8011dbe1d94731b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b43df3ba5632cdb57a36e8acef7b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cf10c34072d636ddffb9fd7a8eb52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5636da13e56fe2741a515c7038c1c62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bbd5cda8f02f6e0edaf9cf9eaa838192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133df2ea38567cd36e18cbc6eb79e62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf0de5d9f990836db2fcd968efa3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e9020795dc23be6aad3b73e2ff81e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f51f197b352af4928d0ca462a7523d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247553f00c75da3a81eab0711673022197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b253b3d824e571e318bf968670377198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8aba62934b1cb304f0ef8b57125dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdbdfce2ac13c43956fe17215fcfba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61af330ac24ebfa85fe494eecff0f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107aa7d47806d28cd7999a30b9abb77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbb275c7ea346102b83638c23e9907203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76526d4b5b311c5a235d05c8b0709c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034914d97660ecdb7b8fb2a7ec2abd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc0ed247ba71849bc495949a650c88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379271466e7a0813d652d455e1c5d43c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7e730a70bb06af85ec6ba9654c780208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d970a631d8185c665711b61be24403209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052630f317676cdbf1a41dd921fcf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5582ec77849b0fa7fe01ff8fffef0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f85bb4832058a1dfcd689c9654d54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f8b793ddc7cabac6acda05baee3f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386415fe5efcdde86028c35c1bec4b3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677dea0f8c073f22f3eeaab88777858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30b455165b9a5c1bca73fdb47cca4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813b000d02df4a4125f5313b9a728b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109fdc44531ef5046617cca1849817218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34d1a23bd42be6225fa79d356aa74f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81206b9d4ce42bf27ebe3876b95f438220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d976662f5f47f8d9bca06032dc36df5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40232f83485e1a3e3a8edf8f207068f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b9a9cc7510d1e7acded28a8d0ed0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033a83acd9a5313e09ba4b6fca2456224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d779daa98ef23477e748ec71b6149a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0fa1e3c50531774f1166deb75c5ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec74465ee55fc2d8a69ec8ff1fe73a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857e560c18c32eef3d26becbaa2be4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77d804e08e1ac4190a0d59ddc71079229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6ca11b70b611e91d7e1ceb127555230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd82a38d3a60cd49ecac231985030231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2c7168f5d03d4d5f5e8d8d9c9af6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e08e1b2996dfb51c567e00e7891b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b40fc105b4eb5204c61179aed7dc7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924afe0fc2b68dc4b4bcfbe36c270d1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437e22160d078c6fad23c80d5289ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043ef0448902923e3c75f08d7f2fac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df3b26191b3ceb590fcd3d663486fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed133d6b68dd298fcf7a0a5be267d37b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aa9c62765eedcce8ebb279896303f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadc582ed932b6fd77a2cbd9741a587241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c583298df53166662ce4ee99f6742c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52928ee5a89d89e6c6f8fe1844bf77bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f9e8ad15af665aa34f6b30010532244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480be9dc16aefbd2a5454ab315b524245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9d7ca7815df6df4f8298e0019b1fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd70b48c674ba4a32fdde8c549c55b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fe3c00777b4fbc6e2e6383ff3f226248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a5786cc9f06b0e1dfd5cf8c106de8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7899a99b7da3d1f081aaf08dcf20f38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccce61556f2b2bb68b92257a21bc45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e16ef8856b4f7a7dc60d5187c2aaed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87575f12eaeacbc93ae3f93646fa3b81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780021b29aa939a2d44420d9f5e7b7f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9524212360805cd45626585e7ac1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50593d2242322ec83e1cecb1244855256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42132474d9e5705d94e57f3c5e9bb555257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9412f2e8c321f8dbc97788ea8fad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8e4642d0d3661928db97df55446ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556ea01796a38833090fb770241b687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e264ebbc99879aa2ba5063bcb447c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53148e9612077c17f8915206f95ccd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd4f281a0b1246b6917a04c47a7aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b455fd8f6083a4bc73c51de49dd568264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4008f8b881e82763ba67b188617142265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44927d1585e47a90a9dcd546d793c36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4403bbbbea4ea5ffd69f58f4418f69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cedbeae434daf34a19002ba68a495d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c15ed278d52c7c0b851a18be3caaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea393ca829d07bdca7ba7c77f6f56cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bce902a50212c2b7c54e75b402c52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9368c7363d5703116c36af79ea1c1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc605b15484ef6933ff8887668d6be1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c9cbedc4a855a2ea43b59115e0e75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd758006ed908c1068c632ae27c8f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade828f2dea3e14ff4ccbc457de7968276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a64ca967b823aa5c02c74030e5403277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145c83fc0662607ee98d01c6444b27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5b3238a66d9df45a7aea39b012c09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803561fdc98cfaf799fca5d1b76196ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f82e28f9f48b5ebb5750f379df8c27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe480d448e1ee08e94881fc33287dc89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ff1de2c8450a1a1449af2b6d776f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546d8648a8f4f86258e67d8a9ea047284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387c9aa6326b61e30e34311f605f745285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b2319c35a8fb2cdca654a73dddc1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d8a31f58086368b2660cb8257b0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ccf30e675d046dbc51cd763de43fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0b73c5fd8782ecc4c077684698652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd75d00a8ed555d1f4af36b2640beb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c95af1aa7035e4b4ae38b7126ba73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec54b8ed0724cc8585f71054836f4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d33cebe0a34ff0c9f46a80bb83cbf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24656b06cf4fede0208fb3a57c2157a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffce078571bf25a560d8c5f858da2dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630b77943bbe70868f7d695cfa01c13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec186c4d37c6d687c4fe9345dfce2362297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541589de7a811bbd91c6f61ea61eb84d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a9a1cd6b6bc8c00450aaadaf03ffc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e17bdbe0a19170fad2ba313946247300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16f83d3cdc5b3940e48653ebe4dffd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1a912a922d0de61ac9cd1c155e5f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe31e61a784ffe1e3572fabd7f5191303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949dd2153edc4be170f8510458f35c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf13b48691dd6cd4e98128dba38eaf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c47f48a35b691c63f88feb357bebf3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db237f9fb6b9df3daf8dbee436cc8734307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac58bef0fc8b474e4d725b1db1e459308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd9f13205c54f8b7f141c9cdc1b2ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a1877fa85bc42b3fb5f02e3c8cd32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f41af90cbf37ca105c862c6d0770c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950424ef410459034dd703ea58e5b37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c238cd762317ef7345e123a077889313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04255c1816552a296072ba3a58190e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52196272abb5396b2d6e239d9ebc98b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006501f8cdf97cf749b11b072ce221316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5550abfa5283b423bb16cc4e1f8c62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05649f2192befbe8b8da269bca708ad3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29457b0ccd399e39a96c37b23a290b07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9841ee26de2dc648af4ab0c01ff91fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ac61fed9f67bb83dbe367cb0dc9ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247a08a46317e0cacb0c18a606c2c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15665d3d76c9eaf592906b89f76f829323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8bbc24a0dfa8881ef7d6499f8e2e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f1a4eae1cd8d70c13a07555970e1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac1f74f4fedb313d7a45f03ae7fd6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d33b478a21033edecc7be2fca296d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2fd7684060c44907d080b9b6b696b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908c33aa20a443d58f5b553f8182cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7c11a86603efaf9af3f9e505804ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaeccfdc8bee8f1365defe6df59ea1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d818d816e2de5bfb0954611750e619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63469d5efc09fe6497c29f2d3da0c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddda5465c6d61ac3a445bf71f40b0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc6f28b6bb30d47eb543ec2c57a3f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a04035378d924969b0326ad18f8ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac552c759b73c4e6c681c4fe9f7374dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b741ad6b5720fbf14be9308c54088338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d19e09160ab111dcb22356416a49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e49714fe25da41b8d07d15784dcd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95be26412da28aad1af6e497624fc87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e18060a68b64ed91cafa0f54b7821342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3289067b9165bd53104025ee7b849343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6650de5ec7d074fd10c2a66f7984d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a0d35217bfdddbfcd1e9879031618345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32104ab6992b27b2e63563da8008f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e8ddddb066878ac6a8f9eae5b00a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236dac7eb513f5e8095be4492cb917348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce8771fa16edde81cd19cf942674b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8189229172af0b96504706b25a104350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd37d9ab6a429f672d430ac4dce25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc447cde76acf110648b07525e4878f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e954fb8a05c31cb49c3986b1b249be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aea8e207bc64459212c9473d0012b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679dc6e446371c421a5d15c56056a49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5936db21199acba214400fe9916e43d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad528b15e0c83ee895d6a137ba341d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4a7f9298d58afde723e97a6edd530358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8668366e67166d5b2858c856c1bf2c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4038316c896b1e808ffe387a6e599360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f378a44c7cbb3a1675e2788b4b4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0c37bc730dc9534bd524094559d56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b5e68bfaf181d268d6d2ea46d062363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526aea1d310630b6bf1edafe259ae76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757ec5c20a05ce4a764780f231c41a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9912265fbc4ed66b6258a5e47692f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ef8b55ab7a123273dd749c0d63dd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f26ecc05d9ee0bf6f03933494808ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8949809f70d6441b95eb2fd920dcf8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db4f9b7a1f7d182057cfc0aed0308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4794ab2101e359f951707a8976335371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01489d6889bc86d36ed0ee0f2b13ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2762b0c26b7e2e47614a857766ca3f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a58fa5a7f4407b926e2d31514b351374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435045ba3085b5fdcc4a4807e4a82dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9d4fb0ed88f81d3914a90b9178f8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a971dc97f7adde1bf13ee283ae9f54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e01fb2e71623cda289c8ffa193cb02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78d4ef711c41beadc3ddd87489c29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01784f466eff03832ac48b752a5a790f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa97ee3e408d128e121d541aa16863381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c769efbeb61993328afb8119eb4aa2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b7788094eb53809b310b15a83c018383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d40ee9420eb3fcb50bd695cdc900384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eda0ccf1a1bad248e119c21eeac3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca268caeb7393b6ff5c404f560241386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c72809dd9fb2df6109a3401194c98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71dc560a18c3f8149801cf6852731e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6fbe8581eaeb6fb98b67dfdf76d45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c1b5a890b21da753f1d7c66741ea8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bb047b8344d138c82a49cc42c03c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189050963430b72320743fa21ed16b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62e57fe9c7e625654378edc4ef196393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34affca605bf7910aa645213fe678d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2864f374fa698be103821f724a5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2af23f1747abb236ce79cdd213546e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34560b3bdcac613abb9d84cc69d482ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9003e1896b29ae8cff28b34f921f0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eba7dba9cbca88cd47195c5d3d9fd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05847b080baaed4277d76952353eec6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ae39b1726b8a69f97efba929593e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd304c76de388ab3d5c4eb2800751d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13829da8bc250d5122c72deec78113403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f24d382b2dd092d4c2e380436d60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f93a0eea50cc2b5d4c74505420b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00000239e3b95d0dcc4ca7977bbac8c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47420817c1857682fdf6f0daef3d156407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abbff5931f98cebd3f6ea2b9992819408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ab3c00a9678cf6ef9d742fe06041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b2c7a4e234b89fba7eb5d93be858410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb69f7eeea75b31b4bb58b954cc1ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3619057cfdf8b07af661204735fd60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f694f85603defb492c0ffce51c4f0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46d189ee3ffc749fca36308763a545414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ffd29ff5abba61744229bf4557fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1441c022c7efe1f97355b37d06a6db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b71372dc16332568b842fc4b1dca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd276af26d32b6c93511c9483f64ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a8920d8b9320b306dafd3fe141c64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019b39a0cd4ef6e09f24315708a208a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac71b1d0e14d20c60f032bd358a8cca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c700c0b625c0a8c6e6bc8c982159fd1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ecf60707f85b42df2d75439c87c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef521bf8e344392f192288c9ba0ae45c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa8a020b7822380fd761389aba5a98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c44614fff0a04447728f676c940807426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9b68d0612a862f966e3c589cb2dad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb806a247b6054db48063a65cbb446ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b82179a0356af2482b72d90546b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f6a4b8833d9a6795d815382a4851430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517d87c76ebae525ec15507be31693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa080f0327af23577ab3750ba9bbfbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af449992c78f5a2ddfc390e1ffa23e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894137da78608e0853a6a94f9930e03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f322f2ef47d02948f17a66b36c1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47e728af85fc5c204f930927bc8f8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3b6f43b050891e239f4f918ea191f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b07c04d8de25b78790f1eab95242438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b595bf6beab4668f189286d4e4814439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ece3fcfe0f73742e5efc717401d7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64d73a2e1be2840dc89627927a9b55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d68e9cada9826db8a290dc3c9a2c75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58b08160fa479c284fdc877e147076443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e3e45548ea8d723704fe6d48cd3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c3d196878c381ffad6283e9feb87b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d639fb6130e4e25e9c9f85cae5d95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccaa5ad04c2eaeabb403c63bc65f3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead821ab6b16c506ad020abb0cc463e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b578bf96580c43a493faeb3f5c0c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5edac55869b9bfe852b17db102250450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfd20c46385e7e77d6cf76655132a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a55c3ef4c37d1ee458126f7a080fbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15cdc543aa52f91cfae470f173e8ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f2ff14d52c2c331bd16d2732a8443454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803e4d3cb8b37ec3ddea20b82f70cd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f568de0bdd9ed937453522d846f702c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9bb5eba3c83e8f7c790d41d9f01b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f1600f7abb222dec042e34b6c6230458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab5e31949514c524b84dcb45e4591c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c395c627cedc69c2c330879adfc13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73001d1ad79ee56736faa0e015f05ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a9043b35bce5b5e39fd28fd0c18f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05513babd483daa841e09551b1bf34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afdf6e5124256260a0ffd74ec5e0f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cf05c2df8a41a286f2d025d505622465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324065a16bb773e08b7284f1df5cbe7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861239cc4dad7685f5738a86ee82080467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a8cc0f6e836f64268b3371f0524d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0dd5f690afb2848c87f68206ba893469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc75e1f1bd4bdfc74fdbf6a7981afc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d91d06cd6db6e0fcb92e241450325471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f584d7c3a71ee052b596f42fd5e53f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d683f8a1e62ae6dff6a284f3d22ac1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c19700a52231cdaf236612deaf41ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e38d35749712e59efb1df97c45218475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5de48c1038c22bd975c5195b2a659476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d02c8ec2bcd9de3809038499d677d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4120fcd3ced6f567ebdc07061f7eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825f768c789e73450723c92dc80b11b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95128e1ef40fd44c31a29ca85cf71a79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786851ecebf348afb160987d54c492b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6a8c8124ec0e28e26be1987df96e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f84638ed1bd9fd33fd109959800895483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c299bcc3e6dea7c7e37bdcd6faab68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86b8c48a49e64b71449102b9c19cdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5c7a636bac43f8c63e9a229c6e8c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7b9b7c217c901285493750cdb27be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06206255fa5ca3139b9d1a734f2ce562488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176832c2c34238247a1892b09bbe611489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a742cd798c203a19a916dcdd9f7b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045cbc9c8bc4871474dffe49789ccf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d6f2ab4092b6c58e0c8dc6d6a72bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c91f0881140eb7bb09777135a8c7a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86449c4356817754618b3681ab313c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c709271e782eae562d91be6c4027506495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1db06898039b50591319f514bd964496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870032d61183951cf49087ea087871b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd78bc085c39ba86a3385ebb6ce8f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b91fe2c8b5a73145b64fb4e4bb06a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f7765f28788dbe87d574c5c139bc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91914e2af617e9bac264e6696e66a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30eaab43cd6419ad3d60d6b75c40ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07002f6ee74241bee42466a6f526495c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d6c2f0c03ee8c3a1d2e7f2b99374e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e9bded8793bc0c12fdde1a326be4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b14a787d27a3afd4dc388dedaf2ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb8a49f2169db99c83b1c9b063128507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ebd3866421275774f89f33dde44e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8c2fb6f18b9ff3a7092a973a1db5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8683c24be62f64439948421094c6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e322b299b080d57aff7ac5eade47df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9406531f6497cf861a5cc9d33cb7b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b9aef44911322fd2fa0a86d76942513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561b6ab3c13124126a2489866dc5b8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973b26f46782aa33b4607307b5ba0e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a17ed540d28ae2f5425acfa3003d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94c2354ea74831a8e58d0b1bcb2f3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1683ca8937edce169a370c36b4fbc1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca0c1cb8665017777377ad3b906a1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d812ea5d487db76ff5164973d711d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e38d2dbc44ccb3559a2afd065d7214521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52862129a55aea8ad755a6d50cb130ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aed574660a1583566574fee3bbe2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb5005c82986544a59793bbd5ae542524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a9b9f96eeaab2e993b89c14d7d85d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a031c2a474be7dcb359e91cd99b974526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a52390694fc567db80b8adadc8d926527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a519773b634962e54ca19e9257ebe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a19131c882c161e444674ea5c05bf6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8922e992282ac5a0ed77ce77bc7fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637af6f178956cef28390f9d93337b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5b01059dafc4c1250a8aebf896f0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d10266a67e5f37ce669d6ec480f085533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4365a9353bc3073b2251069d2621d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7409e1d939a6bd98bfe4b345e557f2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e93c79567d0bb897bca54dded381af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87500d06e4ce35a6f8350c99d230aabc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52abd3e7f4193e36a596b991eda2797538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87469d864d0481f6a0ca8526a77c94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a48a57099629ee9dfbdadfb344a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0befebba3461cdfde0df62fd272240f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d987e81a4a3682eacbd11a98fa1fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada28636550ce1fc51f87071ce36ed30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254580f1eff452570fc25c917d89ab19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3943d7ab643f84ca804d064310c5ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f53ab68949fb583f38fa2c858fcce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c1f2da0ee623058b8440ab6c1d9f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b531abb68c44a355f4a531fcdd6c6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae29fffb3c98b5de6f4e529a244c5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeccfdadc0fc80db902d4a6d4ef4ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4acd0ea408e34a1152608e3e898971551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a17f9a010da62d273234ef8933f03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51cc045fabcaa5b2055d1a2d5744fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e75c3fd3560d917cb8f780be10ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f045941ff9d4a8aacfc63ef4f3558555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077cc56ba79e1b357af41594eaf8cfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493581c9a6823513ba91dc10dffeb99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d102467665a72b9ff12574266945b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e4795986fe48a8a3c4ec0932fb41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7787e7a506ec6bbdd54ff496d7fea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad03ccbcd970506ba7ffee782bbc2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d0d3ccb0da376d0c3ac98e9d3112562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a4f7cd46b0e902c6dddd6a6c543e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58857fb388390385e06bf7d114f2a60f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29152c0f2ae2cf7651921f7420962c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3cd3f047114ca7f83399d05d1999566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571213aa17b27fbc7c1f0f0adf9161a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72ae4bd87a52bc388ddd31d25c70e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814b3f299826a97fb457a9d38c5349569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d9a618dff944f16513f3e45af8c29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfabb5388cb5d943a7c6868cefc9e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ea33b6d993d525fea5e55db65c641572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f39ba789fea8b62dd06146825828d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1127c470ed620d827c7be6529261574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933780d291cd5e18f1d1dc2a3a85159575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dae4bf24a06b9237a30c8fe12a20d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf36bf7803b44f1a8a47f5371ce2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53138c0da77ab0798a440c12ece3a9dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126487650d11cbee1f23dce408c001579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ec7366bcb97eac8abc2071ba8f4e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851c275a3716b714ba82415c41d2f1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a861fcb3dac836652b12f7a0b6d7dbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ca5b8af122891fd585b9464d4bd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277c428cc025405f8d99cfe42c79fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f597c80c3e7b76870db8250c4e9a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b7f17259b4ca72106333c99e0772586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed22b90d209bd24f8c99ef68fb4a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba52ba985eea6804ed23ec3340c0932588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7fbe3e577f10e604ba00f53725b8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40906b23086f85c31bb1eca3e2002b07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eaebaf78073f33266af4f78e40b25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2039eefd97cfb787621b313120454592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1c09be7b86cd53f874f54e4f415ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb866e36c9cd5a83960dd7de17e6eb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086664123906981802ed2bd3f3e83acc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0a5b9a84fbf471d0453924b670b34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d37f39f552a89124dc6fa46d6bac6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054e14cc392bf5544e30cd19787680f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49083742cdd5cb842b9187da100f1228599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e9bf918cdfb81cd4d0211a6f63a31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2741a50b0e063252f17c323ae0880f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e7c32f8a4355ddb54ca56439935f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597f690ff87aa2090d13b4bc4846b01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5554ddae7a5f66d8700c65bb144c09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e66369e07d871bcd2161c0ab154c91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29926f997a6fe9cfde467d009fb92b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf083e34a657fe8a25fa0352003732607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8c6b444b40a1859c794070029e650608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65498f961f8fa61041fcc6c697da8fa8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfcaa45909d0ca6e52bc183cd42429610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43891de99818aeae86868f45eae0041a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ba9c9ecd817b201a3df7b1136d8d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147088609566cdb22ef039ba3642a45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa2380b1ce29dc9ded27bf971ae9cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744274179b51485bdb3f7b770ea68d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff69c54aa7f218e892e479a6a5364ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b46f09864c1b85495d7738abdaae92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40f25661d017806169133ddfa9390618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddb7c52aaaba5997ed35c4f0a38445619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e249162c42f7d4387c7c3b91b1256e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d18a813e0ad1b27d172774f3cf35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f182b24ccd105907413727c00029938622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb27f2c433151266f47b540e1b77377623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56699ddfe0f40d3e7bf07e3f0c7ab8e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c16bb0adfadaee4c842179fc320599625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d4d9b42c0540374a583b5ef737892626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5575c7dff71026cabc14ba6550f5985627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf24c7ed28594639dac6295b866ccd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5401f9db616c63436c3b0f193babc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ea401f454b257bb70809e5e2c22d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b50f70af5fa011ac899cf63bee8dc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b428e3fa17cadaed638aae2833b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759427d5a95828c8df1cb10107d1b7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7645e193e1043d5e50509783bbf3a2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686e62250800292f94c7f88e429e0a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29807cacbb41b3ed11cdf251b782a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cae44b1a72017976905d996895b14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12131fd3c96478f791218ffb74180fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ee7253e4af98073cf25d2ffe58d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29997183b94ff579d5c095ebe47248e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d18970edecc8f835955a4e258a3ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aebcc5d33398a1ed1150e436db4269642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e51c75689cb4096718c02846f27e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a417cd488f0768caf1388b16e317af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5f2a59e6b57c8c11a74309bb21538645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2435f83b8b78cf887ae4c872bdc3b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534be6fe1ceb3b16072cf4c048987d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a181ec5bd4d0657e5f2a90d6503c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c46055fe36944973f68231ccaaeac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32bae9209fdb6130625df137117d8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a5820c3500d3c547ff29eca7eedc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b7e5cb49b9eeb91eefe3d6e6b1e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728939da80862e56380509f9c803baa5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1bfc9c3ce801059e92821da3c02e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1869dbc387214e7a25b10970dcdae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d3ca3148f4236e446f92a4ec88db2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a04785c31afa03fcae5e809a1a390657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759c4e767fd20aacf497333d4375fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f73c5468cc58c9e999a3ae0607c089659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ddb95a81bed1d133f92182b8abe26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4f17734a238e77a5f0bdb786572ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d94a572ec9076c0761c1ad081cca6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154db339c90534e4af7e784988d73155663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c53a94fb50bb96923d090e82e06293664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218fdad44b1856202a0f027ccb44628665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a32bcda3ac2204fb54dce6ac915b71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43037800392436e78f2a43347ac35c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444f3b525e472507890a49f70126f9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448f76dbc1113138972e272d95b3ebe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19abc5926b2841eb9bb6d52ffcf73f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1283683ae34be04f1dfbae5dc7c8a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fe39635c2b627e67ebf4a4a7863d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc4caddd07cf2b6103f1f69be5920e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85c0dea764a267638b34a03377e2ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d533e2f398e3e564f452268fbb65e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe38aba7984696bdc380e03e1aa8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab5b0cb9f5febb278411bbf02b6a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54ca71a1d90e43216013f674f19170678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f99346fa0683483974b398bd4e80b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605eed7a372f6e8ab31a39e4dd2e22f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff66d71bc104bb9e205f28970f517f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7dd1e2c301aade327d4052ac860f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911e17fdf4b7dd9ef8902a3ef382421683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681a5d2597c2b5e8d302d02ae52ddba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3b8bb43f91b25b34d883b229e73ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce03688eaa8e933782b60f43124b5eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb57d9c0033555766bd11f3682b952687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14563c4a1c40e917088456277f5c1ac5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5eac292e551e33dd1d044856d2422689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64190c07726db6ca3e30ea7ebbcc859c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b14ecbcdf0cdd0029e1fbcb160697691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee0cf4e20069a543ccfa7e6b2c2795692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4613f50d27c521e31e970217d8639d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd893b5ca0de83c9e13416db7f10371694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9665ef825271949fbb16d852a8703f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31f8160b19d6302495d605b0feb708696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad6fb1b5c325c75f6738a2f19e20e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211d322bf741fcad2617b741251844698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a51ab9764e5ea87c5320644570cd7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6f8ed997690ed761a9a1ee7ae2e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299970d0f0e22b7cc34a8595657ae78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349df6351d71747f2b026d33af11f7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d217ffe674fd5f4116a41e981c640a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa95e5b150973a3f507355c5fd56d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d688b23de4aa1816b3ccb4591f222705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0761ec1509de07ea5a66ba15ebcbc99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a4aa6cb033b40f936df09595060c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2937859aeb9232f2ad3f138199f41b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4792b4536f670c5d59692a19266d0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4457b058ea65c305f3b17126cc0403710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb45fccf401556797aa6f1e8d70a82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b17d343792e268b0e9c366defb26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3955a6341310837379c84b25b5ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180cafc2f0d9875f057fe866c55d5b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cfec244b540e150b7d13aa4a25435715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1cdc1bcce98cf589840ac685ab826716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25011170cc12580bc70d83be2f052717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af93c25cc5cd35ba385f225bc81aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b316b598e2109cf409276d3b55bd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1772b785b072656f2ca3a25edf1f773720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d35302ef3a8b05906c0a553804279721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd19d969e7845d4b0c18003d64bc7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2e48c67f15105b6f0d1f7bc54b3d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16620092b893ae3a7d007d8c7f92449724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a58b8f2ff25364a5c4c828fd8ba50b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592be2c819b23bf415f73dc406ea66d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b61c6b20c7ec2b5c5d77490286f32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b358c6935c165b78095031baf1cd372728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc99aab3bb13bdbb306770015bd81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241674ddd190f8b2946c6b25497d498b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3db792c5c7670e45d1e49153e56ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e15e8137d69b4b67f05a1e29e441e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef7fea5746a99b5e08a14994e94118733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b43b7f500924c3f792d5572fec81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788512247fa40c9f365a517905391a2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64658dae49d79d4600dd7330664f483f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6636ef302d214fdc6c570ff167ace737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d91ce19550e8d15eb6a0f7c098e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebc03247e8b231533922a8f971057c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76569b8f81895ed989d07925f44d065740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805749f1ccfa60ecefa22541285e3c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82ecd3066cf9aea004df244fbea286742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c116112e2574f745d6af011b7bc894743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab925ab86c6551ced262bf317f61a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be845efd102eef117a44b350572bf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553c9fa98c4b1cb41c4fed287df8309746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8280446573b638bf8c108b3ecdce533747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ee2f02271bc5ae4606523c1f29611748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c84f4025b02928deb9e6114b076389749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71167f4861eb32d3f947ad23f843b6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2b4cf0b1add720ea2b752962fdcd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12cd9ffbd11da178827f02e2a6a44c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec135732ab2c916e1348beddb7ed4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898aa1d15b1d375f79f804691a3a81c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cdc6ab0bc15d8747be220a259ad64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dbf43ec14a44aae1ef87f464c1696756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7e0aa5e1bc36aaf01cf88ff330d89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42073ae3d62bb381645521628b6f63ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213c199677ed692d1deb3cf028c31c0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ee03e3f1e4d438b4691b224f69e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3976aa19eae4c2165b0d2271c4ef4262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9fe4ef8c8d5e56290cb212848f083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13270cdb9b0e7993ab2cb31bc92444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdeba7886918f60aa1c89c8fa05d405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4e10c8c7841b162fdcd122df118a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9edb25ef1df5c2c93bb684d953b7017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44616803d9f08979e197270aa2cafef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08199fdda2adc6e9b6b8b37e24590149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e164500d0a12de793f5eb4ea85cd9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518adf94c0df1cc7d86147808c0acf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356f58130ae4a09a8adc6608a229a8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e07b076a17de4f53c8144408d6dc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977fbee9b055bda76b2ae9b49de8edb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd82d5649904a87771d8cbd4c9c08a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e297b4aa7d1e41237cb5ad838cb8dad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3062cdcefab1c5732c64ea6849832c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbbc890b92e5a1f62cf060c0c97d1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56bf18ec64b0682a93dd25037fca119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a041b615fe08c860cffadb00f30820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f059aefbb99b5ce5f777438d8575621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75957738987cc8c9e3ee0b0d00768ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaaeb73f416882919caa95339f0e9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb174fe8b313dad8d913d658f40b6b5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fccc52c7c75fcbe04a9a9c166b0ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a102c9c818b2bc94c74a8e4d9240926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c24ff34f57d7b69217dd212ed110b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e78c7a6e73527f6363bf4b3406ca328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100985359bd508e44ce30ce425ec62829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330e16cb253b276ffcdcfc93cc1d6cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc133e0936dbb1daf644e0d10b967431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7846e6da2076ea04985a5781e421532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484890ba1173261f57650c44adcdd2a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159165cf8abdb0bb9726528d840ce72d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab61ad8f3c7f1e91dc2e6b311cd33d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87f554f181fdf1a77bef8b8dcdc3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463416c0f82f5fdd8116eedb935a4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d07bf68b1be878cf652d57959c4cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35705fb7782dae2ff25dc59941c5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792255e963395fbd4fe523dafa45ceb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680ecd5a55fd131816245b23f7edfb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd36eff9924d40273bb428a7f9220a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352dacbbd6ff343d71e546b2ce2a3b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaaabc95619c633f90ac43463eda1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43fb646693ed1fcc6ddbccbad594d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bf5e3213a979e40f9a60d65167e9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a58fc1af96f6451ce51920538258547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd40cc6d251bc17f305bae9ad2565648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da068b5b2056f104f7dd8e4f5b7fbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4422831a9e9a25ae845161bf52de9c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63c53fd399b2c63a354bb1110c0be451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9052f55c967cffcfcd42821ed56ce8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592166f1464f06ffbf816d76157e16d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b144bbe2983b211cce27e786f5c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912355a443d0ffcbc5b989bcf198212f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad66515a6bd50bcc3cf1067c98373756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549da586735427b047392db206ff82dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac40cd5bfa1761943a14bf7ab056e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c9eaaef2f2978c297145e321a3de059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6253cd8e9aabf5edf2dd75ab8890e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3546bf82d08d8102879dca8d771d9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5934a22b91235b6dd78b3c3c66e5eab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ed0a9865db8f5bb8568cdb501f8b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed45321fc8755fd1abfe5495c50cd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53509b85a7d0d0da724e055c280990b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d956cf02eeb27c03044a822534ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3523f0cea697f72ca14cf68ad5a1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec2c2cc598f6e32a791a353204cddd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc1f9383648365b79ad6ec53609f7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec7fdbc48312f2ee99ef9dae789da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981813b63b10c835331e2b759b670a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a72c323fb1c21b1b5cad1e775d93972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8377c34d5097c110033ca38a11fcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8142b811b751d216054818c027dee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c9128b2f67694b1b89de50f5d4c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150da8682d839baae8fbb75639338476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c72a9316fff29baefa309f91484577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ad70dfb3bd471dc7beeac130628678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c62669e75e413d8f010e56772979579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e57800647c22666ddb6607c1182e7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd6cf3a7b8d329b8505c0db87aeb4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f78b6d2edf7d38249f14e9619b4f6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bb13aee03f0af7000781cd46ae7da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36bddceef9186f687c8b1fe18ce01284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552619fe57ab75b96bc9e091a8277af185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf61bad9bea5108a43020de2ac77986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e81ce76e1f7fc693b884a9b20d55f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe342ded136cbe5ec7b47dd357eb9c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f2a35d7ef5d3db65d1e808588c90089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cf0a31619e8107a4c17faa073785290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f51f30462b2177dbb79b6b2c586cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe67a3d2c2ae8743bcf25174d7ef5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd42d7c0faf87d2bc6a7121c3ad91693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089c7da134521eb79a627482a90c6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96082f9933916ded796c9b9a66a40895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e585241f04e644bd84e95fb0410d2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad81519ea4623f5a4e63d521a458d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e71a27606b49d319e96fd0798120698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad78089c5c370dfc848d7d787e8f38d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810097ab2128ca36c71757aea0789fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72568d3e5619b342636f4c9a8238a9e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dfd77664a2e9d5c5495cd58464c38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bc811ca5c4f4e6323e8baffccdcf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaaf57a7272ca04e900f6517461d39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5138b335ed2f91a7b187859bc68d54a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec1cbf2781cbd3c4bf11fa12ef5d41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d5e8d33507bef044d2d2e851c1da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dec960bc660cedbbe642b9b43e8164108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d13c506d4e66b05a0fdc15e4c194a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22191f6deb77a073e5a178efbfc1b5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca488385b84d8d2d4701bc8d8e9756c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804792d2eccaec58a83a0527e6eaf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d03b1fd0a00490c731b35bea71cc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877c98e615f6fe9aaf1a323f4b54a4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c09fd072f6d8adb646698e649b41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54a6e2c215d6eccea47148a281a8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c196d098e0d82ddee8a1ed2723d9669117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13a7bb8fdc97d4d3df226198f719fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75975999c91e00df74e22a889d2a98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0c5b94a02bac644fb6bf8d84504df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a4bd7f513e52678083ec4bc5566f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abaa3c45e99e4b3055d6f7c1bf86d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8cb4aa7cf04db15c34eff29901471123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41adfb0f93c2d604ac86d93285c9d60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833079b6471bc7bc11ac16e2e82dc8b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5c0390a454c0e6c6993d081d3c0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4189856bd3220bc08e2d3100076c57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8b1ebb6692ff274595e43a91e03d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb94b54545ccc76acd612065d0f4db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee69fa68303c558e466272c3d844f24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03ff4f1026f65a9552450d229357d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc06507ca1ddae0c03dc86ac8b24d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d309e710140fa10142fcadb054e0bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22badef4c8b6ca6296e2e6b6e0123d0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e013b2a7b19a66c265f5d6a6eb41b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf460a9314c65b2aead8fbccf3760508136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e364d49713e311fdece6e1a73136b40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e51187ffbbdd6b12436f38ec519fc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab2eb81f7a94b7dd184f1e52f52d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469aa0c1351a09e33e86a72d18a2534140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b60497e7d037f8d8cdc63e3ee9cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceea06d14cf3ff9d75ab5de1014c1e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cc5b21f995c3cf4f5087fbb5b4b19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484cdde36ba25fd5a2e3f2016d56ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152579b2005a42211c7dc7c40177b6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab55bb2aeefb8dd9908aaa5da6daa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69141d91c78c3417f87051fcdb59a2c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48df214654fe8679b31724f577a1d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0954674cd8e90abd93e3f8768e8c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddfb73ac86df28fa770b548596c354150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff3159f9825f096cc7d86cee515ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918c0f49a771e5b58cb3404a7c419b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0f537c23c26fc9109c1baf835147d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad41dd774699daa42640b4b8b0b1194154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a911d55e3eee893ee6aeb9238acbcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae458dc04582296ae1569f3a5cc4942d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef544b539a686949ce4c71c7d4b36d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ba78f6b885abc2ce414c2809f442158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9735117968ce0e564b65c91df3138159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ccc95041235dfc460dc59356b69d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ae3543b80c6497d76dc3006e83ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56052f3bbe1f91813f5afbd6770185162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ea431bf7a16484212661628fce5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb47d1a91da7171e6453d6cf4feaac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b46f6ae8c92fb0e09c25b42bf0a383165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7280aea30ca9a0060d9a7443a983cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a11db770c4a05095921a16e64c423167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c09b882b88e8874abba8e579a552168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eb139bd90fbee3ff4acc7872f6cd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b647775287341264efe437b714f2d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ddcd1f049e7473018c2ad56e1e76c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f4a361533115b1a345395adad0b0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d30b9d7f05789824c8c064a0c6f87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fefbc691ca027227f8d086b76a235174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80161dbc5a63c66693c1cf8ff50ee4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764cac56633fe8b50b9b4bca2252237176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc7f9c8eabfa35df3f582b384295e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f79d22e948cd062f210cd731e9fac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f84696b391633162081b68ffa2023f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233588c2255e3aaa4aa627c30cc16e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98f5ff3790eeb2a4da8a7856531d0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c2040ecd1a5cee3b64e18299a001182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8d251537f7c773b220c643fb6d19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502508f8f7591628c573f35b12ae258184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf8badc5f9cae269a3209d4526ebb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac553ed5d018b048b2b1bb3d99470186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b325ff6769fc6a2fbf6bd999877de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2b0f52ad8238de2d89128f9ac6ebc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5424a399bffadf3180fe6eade9171189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a13a5b40ecf738bfeac95fce87a6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058878d4ac49dae755b825ecb0f68e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98e80041f26fb876910c34b57b73c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357bae6151eed97a65fd2ff3e723b68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5f225010ec25f48c4ed9e829bb2a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd144c0db7b1e53b24afe379290bf3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb7ead2b20436bbba3ea566d085599196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda5fae85ef43539a6af2b0803419ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b310b410c38b2e47110112b2b9d58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978835f7d41d3c9dd6cd252b5013aa6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe6f45ef6c1469eb8580dfd173ad4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca23bc8451a2e266dc0297ec7ddb412201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b03b4dac710d6ea745e2687dc94177202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a89119fae0a49ca43e9ce077a4c37d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cdfbbd4fad7d0a804d66c6fd9f08b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeffee04ce4e13a73c735df5c91e6ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dbb3e5f7c55ab0d2f89cead9ae2f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39d8f3d477f75ba537a081ad0d565f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d03aa79509523f0da02bd5282ed914208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6066ce84f55938791c7e937f855de0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60963261520af7abc92f283d7f335210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafdc651ed987430858cf4ac3de8265211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab77ff7681964009eb49a34c7da827212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e73a259313a07a2c5b8660a7b295d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89612b8b53569bb7304a303e3f12fca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac448bbdeca298056795e521f314029215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce934398e1894e2965775acc1a82123216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fd97c23193c2051b2b7866edf08f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42f0ae307518e94a81d5c5d6ebce66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc1a47dc1d112ffe4eb48f56941999219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79392efee2dbd89f10d4fde8caf5eb63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b059d6b2244eb68f16980d02338ef38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110137d928032295226951bcaa68f04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b98309f0bfc8586f55ba3c2c7054b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf4ff99a442e218ae7942ccb343599224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd649dd340e2a1660b5c58df54434717225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7352dc1af6fe4b8a3e4f6d40f1025226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1d6f728f1a1e3dccfe88fc10c0be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb96b521e3c6867deda9b84bbe989e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901391bc9ae77693f4e8bce174fb80a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b98165d792f07d60e85b0012e13cce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408cac9990026735f55a165fc20c6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb8a9497939bb9be5d375dbf99890c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b11832f8f4f1b7d4c91c2755ec684233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfeda3f5230f8589ddfa0180be880b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee2c41a4cab9f8180d48a6b4885f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bf7f035c9d35a308b9b36421a945f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5ac0042dd2c049d89664b2fa48766237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8369300813bb5645b5a0bd9a09fc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26383716b75180f6b5c483638853bf6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafcdfdbea21fbd482fa3539ce1c0bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de46ab0e0244aaf5edf964530651d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348eca671e50967c4e9b70a80fa78fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c52e41bb461f7672f217bb9fff8d80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d26ab27696c4d49c320737e053416b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaeaaa738d676d4329f745182c7db1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980751e51bf6a2804056f0c80d74b317246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078994eb5a55248eae38c1cad5b6a2a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08ee688ce1db3bb26f53d9590f7eb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d21310d3aeb340c11a4adfa9df8167249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91efc5fab95d46795003dbd2f3100250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a4cd008e222ab3062f23c46ab673251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5f1d0c957867e0b00a7df020b210b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eafa98f14ec4258d6bdbb0e893e9cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80b8c573f60ab7c9e51d909fbc51d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aec127c4bfc2e249f2dc5656a539f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa29e5e65133b49fe3a1f9b3931a963256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f7a4aa18f2925fccb1bc3ac6141fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859acc4a1fff91a1c0f508573965a771258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f2a1216f537748e440089d017193b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b67def6f0a677da3ba51760431f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde8b41fd68b604327b06a9963ac1de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b00430e8f6a530667febfe06256d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474a18626cce605b73f2651d3c1081b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924b6538e9473959e39c9d514c19af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc95fe1613fa68a80db87fe24831b52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8d2ba37e090ae4bff39fe67261020266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0cf541233945c0710a0432a584746267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab396513ea4ee364ad0650913c4d37c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8debc824174797117e4c4f96b7f6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6b43b400298e691ae0877564a435e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78355bd3646b6ba7a341b064e48a4143271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48941cc8b12b472dd3caa6e64edb2ac0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c123207a9be42eb62d3e77d031b7e0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8346da9cd9d29ce8ef80a854ded17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba39d188a16a84f25ae1044fa1e01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146baebfbf439bf37a339d0546c6cc96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d125ef68e1f69b97cc83f2e9579f81a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f075c41d98c71f070dedb34ac557d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd1529ad973f6d218c68d603581b5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f5fc08931f857e65e6771941db64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a791fadf32db2ce4df27f6fee4dcf9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f0b4002c4da979ba0957a1f3ef6b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce566ab0e78cdec072f532905336831283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5064c5cd81072a5045c9cdbcff064284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8fa6999e89577e66bd742a3c8ebc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fe2a2c85418e0a4cd956f17669421286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881258e333c61eea257c0d36bd839148287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d03d965ed8e428ceaed869d7e223288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681838693de9a19d848043ae694f147289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb325e7bb1c64423dda59a0edf07a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47c3059bc400548c1236dad7a25777291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ef9ffbb31f7122ac979dc4561cfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f3874a01610488ddbdfc99495626293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44b22356ffe0a0a8dee7bf221fbd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b163d205a98ee93d964d56a883218c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ee9bf788bfaa5b9504411027710a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79963f7ef2747fd0cfa35cd40ff98501297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3544242d024cef3879feaa6fbb32b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4c31d438a65dc1a4e7023b1a9507e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e73f9f46bb0b09fdf2da6dbea412c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f70ef7f58db808c828c1597df04f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeff208fceda3518d03ec26f0ddf40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb4c4be77bfb85a25ad2c79681e005303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979479eb9f8c4861f3ae4559c77d791304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660d560b6400db00e65a8bf4ba1f627305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808083dd5961e034f72dc69e02d087306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464e9028a9017e1903c3d0c517e467d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc245abddda451e7a16cc71307d3f07d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311086c185b5662e43a8e19acfc928dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa819c38b8fe4a946076fff696dca59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfef1b744839b58dcbafb2e24147a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bd12fee326854c9130549ebb69257312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd560d298b82d658c62c2d9400ab45f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e053f3798c3d9681ff73451af2ec354314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645bb8c5877c99e002a5adefb136f43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69414b9e88085243dad6d162f78d25e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af48aedf6d8c5ccd78862996bf2dc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9694309365f71423d00815baea0fe95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd7c043cb7f198806f1266db139dc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af9be790d8d84ea6289079174b2d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e79639cd5ccb2dafaf2961a2d46b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4a2cf5757dd2e52aa182b9c725e72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df26f1caaabb34f118600f7233504f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f488ce98269ea890b0b4b7f7594885d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ba6bae7d98e0deae1be8c22f0334325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada4108001c8b6cfc6297ec2c096564326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48151e2611f6fe2a7565cdb3907198327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40994a6c2a4b6d9360a99bd577497c02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd70c7e05dc451ca8341c078b83c1cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bb8538a61b4db68fdca272569262a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67868ac5d9b1961b70bd9a5112f277d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b8aa599a429df7e309e3ae6c1d4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfd13756e6985395a73c1c577a98af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d34306264c2b53d225aad22d1c93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437568cf239b52566a1ea0dd8dac275335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66dd8f581335b464142661236631d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff844600990760abe2650d965dd362337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9136b274e71567fa24a9fba566761ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbde918791eb5dc84dbbad510795b0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298daf7902d16270c6534f811f90149340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e62242aceab4e646cfa61ac0c82d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d46852bd457df2de0c5566ae97751c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72401bd0b404bfa7cc101a504da413343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb925c725724e8c0279d1b91460060e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f198420204c60e3d14669b551b39e74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024fbf88123b40c9e7c20790b1dbcff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851759f1111af1bab0f9e52e6e67ef2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77281a5ab5373ead4783f236ff85332e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85cedcbfd2baa7872c0c41577421ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24338d79c64b19f160f59c4bb9a900d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5108b92a9efb208706f535e4b48f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3997bbebe5abe261ac10a58a843fcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8898a09df0acee69e83b6e938cec7a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af06970fd7ed245a07bc422035006c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4edbf9007e82468abf7efc9f14b3de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7287714b889cfc8f3649def9d0be6d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51279bcfaec3cad6b587063fdc04648357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3c8f3183fff65841a1d3f93fb8baa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135715dae26db199f839e7eedf2f425359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e13be92f54ca7c7a6ce427a777cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d23a242c59d960993a5a2279a87e7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403ecb48e65124f8d9fd1da2a9fa7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2222e53e61cde14b62c68938df0cb95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e8c56cf43e046764d46935afae31f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9bff781cd35c45693ff2ef85599a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7b8a3508da4d78be30e9a3db56e1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb43354a182d0654df0ca974f75160b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73818a735751876804b1a76e7d262d16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285c82ae0671deac4dce3e28d7a5f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b8d63bdff2dc1a67b78813da7b2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051100c59387cf91020b242fa1794db0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac878fde50397cdeced81135d6d35e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372aab5dc5223595958cd450f2f36f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6152ca90e67be4a652e727f092774374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240b10a007a4c002604b12c4483db3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bebd17fd217c302e14b0d9b4876f89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ceed1b165e6ff853dbcd9dc1e4185377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fe34b19d51f19447f2eb12576ebec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4a6c20fba974b9a16af31859b093a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1754ab9478a48c256107e26e1e76d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51c1be44a4a3394dfa5467649f290c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df050e3e071023ca12dc833c94e28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee8310cb73a70349173fc08c1f08d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050bdd36a4f012998ce91590a7e8b41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bf2b6e8f958c47bd03a5b13e7c909385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61531ea1bb3801d780992377c81b1a10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884344a954dd906493291fa8fafadae3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebee2369a36ed6834ebc2466144ee6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d46ad6dc095e782b9078f0bda034389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f99d16e3b13fd24615a4db41dd5308390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420baa6e9fb44b5ec45429c5a0ab2cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1f74ea17fadde062be7285966235b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445e8c3e9491de91241f9ac023f6eba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c97cd527d3fcc6e6bb585d72d29bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372a9dcc54e614f724ddaed084758f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944ee7de59e75ce189d413bd913fbba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb349d3f7854ea351f4af5b3bc67b7f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46977a009b664e644b0eca72d72c667398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6dd5e7a3c4211063029a03b0da862399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50659be78f25fa6545e9e4c0002b7a79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d107bdb85f5457d4657c18c43ef29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5c92abe3664983d629764ce01922b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b24ed72592a0a736ca8411cfc547403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128df377d197b39e7d3e46a0652c508404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a54226a3f2094368508e42e26bf576405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cf7e172123470ed55985d3e97ccaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46693872f01b284b7fe1480fb6097b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a41b0ccfecb16366cd2ab4e5f474408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da675cb5516c8c141f21f03098a989409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacfe1061d868605b5eb1399ebc4a2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05c15c771c6efdd91f3546341104b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7899278363d574402ffd158c0cbd55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75257b0d63efe869a39e6a77a9afd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3685df7be2fc09d6aafb0ee82a490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a075c65febf3332aebd6a599db581d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dd0bcf00fa6e274c9b5cbc52e6d93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0fa1d15e9486657fa952c1ed598a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f96ec9f9ff8b55c381183be3291df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f72af0cd6011f5b48464d2909149419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade12685092862a137ba6679d313525420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb09415a096baa9603e3dc38605484421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e43afdd4fc666d49796d2a4d25e369422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f943c2f959fa307813e319077af235423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc648d22c2bb66acb8d6d78148c424f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925968fbc80e168fd734b711364094cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06794efea8b92154f1e2e2f6fb2775cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c890235707e89166bb6aead9d1bac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e79b79b8456aa7a0dcb258d3801c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2396d7becd9e79b0ebdba7d4999bdb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348d83e8fa9be8926d9c3d9915ecbd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae0a065005698bf71c530e23b24371431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b59a0cfe5c274c8313f583edaed1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48072a13b47b9341662d5604b61a1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3534a03ddbcb5daef7ec280fbc56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a934bc2b1faedd9309482e00bb4b4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d853a0daab49f7c98e1f356a8ea47f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5efc561589f903d8095df71e8821437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261f7e39f8cb14b838072da4daffc31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61490e73881e962603658f966a4a249439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a618f46a8cb17ad1a50eb463fa11eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c2592d116c08d54f2ab315915e19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dda8d08202e899c97b1282e2650d61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711745abdf1821c5aa8c11a8250aff67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac146318c8834a5168839d9c1dd0847444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d07ed2a401cf76f6db29f4eda88229445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca8e3b445a5ceb5c01a2c9f3ce84dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220189f9d968823266047b381ca21f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad76dc7a48dab834e5546a36664d58d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4175d1825ac3824a2bf9092d7beebf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84693f428df214905d3aa0b664223440450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144128e9bf5d216a3133530972fc03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ac110dc62799a6bdda833cdd8856b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21de36e17833a9707c838175f2e806453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28856b163d6629b298f61bdd6e290454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c46d8a4c92d23fc1ad6d4447c19b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32842189a793a96a7558efe27149b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e01c58b18f2bc34b0b586204241d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af3f4c32994274b7b8ec66d1a5e19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a526c265625f4ec9ffa56b584b166459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcbd65584a383202116d47df682afd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe07168c79b0f7670ed07a5d438d53d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd722fc6f4b3a2ec7cc6f350fd2a3d16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcc98c6bcdbfdd94566ae4e444fb15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126915bd2c9582106045736201664aa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b8dac5e06d5274782adc82ce8a3f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9545f84aa2d3437e0c05ee94b7b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5751bd4c3660b3533086dc6ea89c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c032f7ab506642a4f649f612c27d2de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08b0e69fb9ea6f52764d7503cc243469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0880568234f3619197b55edc4dba9e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562694396315c29cdc063f7e6deda13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5cf75ddffe076bd7b7ecb7a7688ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b9ab4ad19424cad1065e2fb6d88a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257cc69a49f90160435f46a2ca54bb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10d30ecd86e98d55cdcd552135c9ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da147ab0e8463c4dcb476868cc790f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6de6c081e92160cf613dd2e50aae21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc10251f7288bdee222f3f9b9d52db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdefbe6603ab6459881fd88ccaecf95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ca76270436afecd2f06112c79c248480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a352e8b1ab545143ebeb146827c3c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587f216420b2c699e2dad6e050a7c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063a86331397de390c19b286c3db29f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91c75f1a4b2bd3d8ad855905ca8d9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0ae4ffdd911915769fb628589f321485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135744b22d53668c42cbcb9b9465938486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f826968c29fef4712870b0b9d6e76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3817ace105336de5304d20289e738f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e66b138ca650ca62b9e43c4566430e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cd0af7e9a27c3efd9686ecefba90b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cf640ec7d2565b31bedcfc9a89aa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d82d7457f458f096a1f05139fc7e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fff0a11f52e6f7236d8e6def99dc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50834d0c61980d8e8e6ef1a722d07b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ad0d5e0fc8efc8798b77bab696d9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55827bad166880a595c7c1009d20e2ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd0e75fbd4024aa9c74468c79876a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e86b16229c25532383bcc9579a194f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e6f5042057b43a38e21bcfd58a58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264cb0d5897e62cde11bc5f50bc80b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f91da87a607e8f6f73381ffe2dcba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec00b616e2500f72f50cc437902438502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924cb1d292be0f9cb171b84e167c792503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684184d34c73d974adda377022182de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c0816966c66539c91a6e6043b38e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccfacba6eed23c36306fc5a570a63b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9688951499f97e6b9db56c97283ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9cbbe79530a78f13ba71973403351508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1116f6e5277a18200534763e4d89bf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb203efa29f9965bdb0711d88ed70fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15606d81d52b8bfc37c536ed637f42a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa2cf96734610bf1cb0bc36711d793512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844d24a8fb0e6c5c081ccff6c227eab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7dd95b44ecf8ae1f20303946fabdf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c151800f28aa3574ab7d40139b05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aad21de9da89bc47d64bc60656a38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf0b9219c2dbf9995d7e0e9a8f0aeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba1e9458d81e9cdb29075cfefc668518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce863410b2b289fe63e5395aade81f8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ecd3f20e7d00cd2c186c08d59af87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72214aab8f985a26643ca1c54ec893a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61632d0885a8da0a744a5e78c01745522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee991156016be4201efeb45fc306f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a57a8691115eee71eff66d8eb09ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0d973ea6d09723fd78370b4ecebd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe499db1d150c47df0ef5c077234b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ff32a1b7d55c88294e2cb90003e63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7b79edffc3721cc4bec7d532a3fa3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3302286fb0947e6ef9f9d8b9b1330529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03023edab776f53e24f8276b3edbf6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1704933622fa5d95f87727423661b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df3b168091a049f3baa699e37d453532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60486750aaf3af842736d97187bd8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b21875ab6b663c10d3e344fcd3fc1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f5d9db11dc57bbb13f143a1887cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbd1eaa7abd6786c6c32fe1e1e0be7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6694ee347b69be27942d522b1a68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3549e21844c9516779f560f9772b7a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df75ad5ae490a0e52edb9467a4b58e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf6d8c8558ae81429b2501b134419540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc031731e8c152c1c25b4cc35c5b74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e4a85eba331f30a751e042cf5fe4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a24bfe12a56a7ed7f9b62e3dfde3e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc8e2dd6e57e35fad71ac0319acea9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9300d9b503759cf0fd1dbef355bbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99832c59dd4dee07179f33f5ae69a1fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6250e6b1cf6a9d261ce8efa1927a66e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd7a7b700fab9a9006ffa0cee46428548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ee135c4b3815c0c206840b11c0c72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079aa7c76ae890730b52acfd09790d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6a9c8c28ce58cbee85ac7ddf470a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b789fab2647f94dd58dbcf2cce84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e5bd73d3e5619e7ce65897857e50a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee933ab267f0f0cda2b98812380901554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac306201d7d86b7495c67d2df850edd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405f47661b691f37e79e6f005a5082c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26787cf8d17ea8d288ff89f82dbb4301557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586ffebcb14eca79d206a20791cda06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b9e803fa5718ecfdf779263bded9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e5919102e27f96570b599674177f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422a6197947ca9305786cfd7dbb5665561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77bd8eb885eecbb90818663fdac769562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8f878f087469492c2cf70d0390257563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5049ee0b5ac5d0faa8f9dca5552e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ad991bdf9ec96ebedc1b9df42890565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4365d801a080c82d05211e9bdc458566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd14ecc1e996e6dcd1b9a58777e3cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b0a6898086fe8149b25c2dfad3d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b2d1d53350d6a60642c254bdba29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a008ac40b6521a27a51840f0fc4bd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368a2de0386ce04452674e2e781c778571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91de7021fecd32663cd0c4f46455fde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985798a3f5eb731149e0003fb81265e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89486b3a8b024f70ad52bb5fce554958574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c5807f4d72a51927ec6a1e9fd296575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c12870269e8e58c449b04715072661576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f626e0fca8f86bb43d44de7647ffc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d9fb39396f55d36853b95b12755e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106193493ce1fc2d35e188e020872ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25204d0616c61269744d998331341189580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357635389ebe0071feaf089239e6c7e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f8e5803342d0d3903d811cb87191b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97bb6e2dbab52b7a7390ad070d447f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf07a51a1042fa206e790d769e4bc13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f0c81e403ec3915f53c01a9518352585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf67d4982d7d1d1c06eb8fd9853e978586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a66b19bc89d059bbf9ac683d44b8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c1f98d47caff22e71a9d06063e574588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93332a0005cb61c23b6d22300c8cf83e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9d45b41d87b05f341e222ce9cfdc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab8d59349aafb6b1f9678492f6238b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b319fa0b55d5fa8fa1c5de3c40b1221592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bf0d0c40de3d022337df89995afef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634eec93d647081e48f31d384721d0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2af73d8bf5399b63d27ab17d3b83a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d07c6e985284798b2278eacde0a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fcdf7058a1221a687f9d20cdd6a31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1abfdc34e93e16f3d0a60553efcdfd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5c9de1f16227da6e0f4f4f22cd9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949dc4f361a249f1d68accc09380af1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114884ac9fb292bc25aa30428cd52484601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f9c19afc25fe4bb09f5eb3580a885602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eb7e7adb4a0d325f35b0a25971e77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ac5c129df79ac58f8823c072e9b4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559e8fb03333319fcb98cb81952c24b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35bfceaf419ba2fad46ce414cb834f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357a7eb065418a98200cb07fcd94533607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ba769d5e6d6e64bcf010e410ffb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982179bfe5d7d9aaa527f5fadb4ca9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e578723b7c97aea5578240903bbcec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ff866de8b9708abf6f1b8be93732611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec56ce2b92b196a3e5570d0cd81eb8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7732a4cb211c8f1d8db3fadf1872a3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a2dbc3091f9e23cd800f4b3cda2d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb8b0704ee7c193487aa50e77ededd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9442a70746e85410762a686a9c29a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a10df81cb99d5c7935816ef7889c38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840f3a8bea7b27d6109c2b56862047618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf07beb223936f6e7661f7d68e317619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc81a47270771b31cdc06ceacdd4767620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc9f61d302a7d3a9268f1c46bd63cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c124dfa7f913b9c471e1acad5cd59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd611904c51bdb8c57a45b3b9e2dfc1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9ec37c689b463d1596551b8541a42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc3e0f8d1c8b5d8d1b9599c6864c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783855f9d48867840af475a75df1afa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b9b387e3277829292603798dddd2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a4bf85d8b773fa99d34b735006db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecfa9eb73864873efd0247926cae4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ba249d946050c4e4b7707ae654102630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b19e7bd0528e8dc4af211601482e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80986f78707d4102c903370e2c1ee8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd754fb16f08962eea00b1830d74c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e5147f232027cb1d0125ef64aa6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f451afaf243178a5225d8a2a58e0185635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4982244d437cfe7e2b11b8b9d12bdeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840694c0e4f48109178f65c922b7018637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c4ffd2fa0ae257a564c971fa9b003638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1f2356a017a12098726fd0617598a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcb8e0bcd8680a607b8ccbe0b914a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae3d9d2cc1b6d55e48c86a69237c55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d059b418d0b76a7d9276871704f5e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95a41831e1bb7b1569ac9538f45630643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634bdcb485a0f41ed8c4efab5845b8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05835c92309350e0aff0c30cdc24b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95615f787ee552cefca338c1432a061d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ebbd0709c4ce8da6de117a771cef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb4d6020915df823efef922feb9afb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6bffdd375986168569574f2a97ef8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d658c2f1666e169d12e59ee615a5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b93874ad5a77926cf50f57be94812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16769781d5bdc607da70f88ecf951b28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0635765131007a87607714d839ac077653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdd344a8513d594020a290d3fb765a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f004a1e37a2be2ecd7ec735cb1db295655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78929cd0e904917597b63b701794be3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d36283270fe9f2cb1020c9ae36424c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507093bee3b95523cad0925006ffab6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61654f5849ec7a6a441ca8b635aff9ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc332e8b3eab6e5dca793f56777bc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee124111ccbd900724a9e99c2d080cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162ed538098cad8dfca0397e4f42b1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea3f2972cd2f37eefa0f7ab289945d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b86e1702d670062b0954e31eb3a67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee2ec0ad258125a68ce8a1e05b3f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a8fc37cf485332ce9839cb8ef1bfd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa29793fe6058c3263155bf8df625667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c386b59dc4f2f24cfcd74a556b813668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67fbda1444ccd43e3c2d169c5d492f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88972a65e95a762185f53ef40dad4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb2964fed341084a29bbd46c31abf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a4cfd482ebad600b4ad0d4f510fbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb3ddcfb71278e2523746ac726f1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936986da0bf6a218e72a6d935c2ead1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25ac684a373f2df8736caf231a9ed5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013284733c4f0cf0155c7400531b26b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd68c9427cbdb2f6fb072d36b0cffc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0f5dab3e89bd9790a4c569ef5e54b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488b19075c026fc57c392ce4546880f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a0f6713e823a386ace702889d036680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39192198f4e77204a0bd46dc5fa38d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e697f2693cc60e7b8ffacef270ae358682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf9acaf8425fb0ba8bd9ccc8bfa901683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101a91a300c14e5b2e937fdc1d2e43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb56f5f4a796d21628d2ba8fac61a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f032d663736c714375b6edae8ce8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152089ba3cdbf02e2295835599e07ba2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73c94e4a6348b762b67230e8ace0ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18728df5b6296b71917305cc2bee03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67722639825274a9303b0e8f9f3a1a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefa5dea04bde3450c9b20928c758f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974dff3260497d6cae734e560da8ff2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc89c2de376338fb2b673eb9ef7bfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab72cb6f635562fe8e83664e8f9def694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c511e053fef60d02ee8893b1a1b6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952adfe638780a806232ea69242228a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2c117952430304fecd9ae48f0ef45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d74ddc0821e990442defa9748143f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3722f8d8a67c1b4b12961c5a0834f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19e1fc6713e83f0ec0aa22ee13acaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82479c5391debae107f42044af97d6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d15ee98444b1ed68e68f76c6b9c9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b6d2a846e819b8bc1b6a37c210b0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326d608475cbf7b97eda175a024d9aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89226bc8fe8985e7a7c139d8eaeefe3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200409cee4a84391ce901b54e0e43bd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38b3e2d6dec88e175d30fbb4c7bdef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223be8453f0beddd2a6873894876e0e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385fc15c899e9bdc0671889a7278788709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7e376548c6c5b78b94a2ccc9cc27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8979ebe48aa98b094ffe88284df57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbc11291e0aa7ed3e874a64afc118712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5b8e4ecb8b81cd7fdcef6546489d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeed983e563adca5c58c3b3227de137714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c350bcbf6045d483defa8821d07396e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3f5f390a646cb32f1bdd33c86c946716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6e7d454f666a61c484d831726e465717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f02abb01c7c9ba6d5c750176feb1e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e125a736f06149fb47b22df0ae56a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4538af74cb80a755892507fcca168f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c6aee0459da6bf870e4d0f07fc6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3877235c6a657eba7e86c61b8c048d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f5ae1e92c3b7916e3f026c6d5068723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e20344a63aa8ea327810ac559e72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cbc960cd469eb333757984d960d37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6d6307005f5661dbfec7f7442ea6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f951e8588b244122baab2b79cbd05f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40148c88c9a06a45b8ec428c08285889728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0156c03175bd2f2befa38ea2b50317729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c9cf7adfc7bae44056cb39745a3a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c8eb1c57eb8080c9d3f99eeff8c31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b425cad1c19fe330e85a036a9252747732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac94798b38621a9c6ee79c716f10c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea9cbec392a6bef71676325b13439d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88d158ccbcbfcc213d5c042f94f6b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fabfdd6743c038440cf76ce2c49b50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff802ef17752ca8f9d30c76b87a46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd8a0a5cb1813cdbdc979baa52adce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b117360b81f1c879ecfa8672946a33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5a5ae01d93150bafa7777ec653a81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5623820a93a415fddfc4a6629d9a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c9b53026359baae44ed11e3d2735742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002061336b8b8fa31468b123e1e87039743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df0ca5da3aa702e36522db0bd65cc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d458701edb7438a5c3a33e1217cd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd700672ca68b833f85d36f0559cc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ad5283f033a6ae9154e15dcc7d3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a3572b878c06956db5d10c6d6573b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c0979ea43f3293c061a4893c182ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8c39855ba60dcccd942a91ca3c937750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc026eb5ae05c459030844f57e7c01d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046ef8e9d21cef595d9e9eb02e2dca2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b170b60b16d61b57d1d2e8f7e2470e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1ebc99d3f13a5fced4507e5e29bbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e265aaf9ce746f0db0e64ef63d273755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01997ba5ca724fd22cf90760de337668756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5a45d7c6cca8beda44b833c7210b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a79663a8e14a7c64714a0206e9194758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af61edfc25f377921450d2bcb5344e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>