--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a0357029aebb85d3e67b58cbbf281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35991f52d61f91440d50f24345778e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e83fc129da6edb6e2d3a2b363d173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1820ae195d1fb6555b6d046d1aa9b3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc3490692ebb5664ffc49c97780b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e06cf7272ea7c6ba989d7801995b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e66297212f3c2dd503e1f8e3023697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14d640c3cb07a418c3bc22969073f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6498f19a0a79d8f9de77d6fd7d977f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449f4ff66b9b6f76917795b848eac0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1062365d9f9805c311099e30ae2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aff144770511c6de94210a90d84dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6dce93549a962d9eddb25fe4dcbc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0d56fde35b2da825bc4c331230a6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87548bc4872d166b148b845ca47c71315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d42285e211235f15ad1e0188762ee916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33684fde3be32f3fffc7f7b66fe4d8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7bd70e85c263d6aa23d21b7da7e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaca70d0b5e956d08ce849d8a1500919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a412f2f2c1e1dfd29a1e66119f546920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8df97e3d35ae182b48027c09e1fd0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e529a6b8fad7892271afa2ad6b6f1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b1c682a44c70f99a3633d8b36b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16b9c3a1758b32e1db54a98781492124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcd5534e4c59bac91a98b59a61138525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e050af9bbbad00d630b0d499620ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d475dad1fdb3e00b413d1d3cc46b85d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7d510ee0b6c42cb3c3dc800767a9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7e00bae6a10c1c39308d7cad78b8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c4201b05cad0ada30893f153364b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f21a55c974f39bc164fcada49c13b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa8327c284089c4f8426efd2b6b21632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13406272563db2c2d0619f07d1b1cbe233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db6854842c038af478fbc80f1d459834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9790d47940e66244851ac5139c3aef735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84704f593102dc1eb435f1aaa809a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fcfc3e9fcbb24700e5607f540507d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725bcb76d74665af7d626eebe19928a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d5690f269a319988018b4247dc06239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95538dfe0f331168e9e79d09ef1b2d6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eaf075062169e12fb11ffb17daae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6274942125154ba3b31e3c1cbc89e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e36ec5456e76b8122ad75e028fd8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae8b64b0029f838a03fd08ae5c54e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06881c01f79587ec2f4ff78e033da9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b5779785352c12d2781a0f39eac446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7f98cca77e9a488df399aeb7e613247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d372d3ce1c9a494dbe17f9fa9f87a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fe4e34e6a27780061f113edd532e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ad5088d74035454b1bd3cf51076e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5be37da1d6861428153395bc02f81e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5357b16da361321dbe2d1123b6a98052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1324fc933e8a10b29c54302bea40953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38ed580db65782a9b69cdb1c499a9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5749356316e4808d17c2bdaa43fe8d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a064b01b4e617e454f929caeb1db2d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f039793987c463022b941c695fc78d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d6c674ed2b9fbb2fa3c6bf7cdf57758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd52610ae95fd7aa6cbada304d0cc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48763f00531d9e9212be39fc5f852b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072d4fc2e3de203d951a96d2865c01e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69284490a672f094deaedd35ed60347b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5319b64a3b6005122e7556682b870763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dad795744de3b24ab740b7da4519264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa158ff8aa04199ef50d23016222cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cd0d33581663474821d75d422808266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b71b315d93c8bf3490dfe3835e52367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7a2b698df6f78a77efaea2bd26fbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a13e4a29e25ccd78aac2a1edd0b1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523bea0b4fb2b2130eef0ada1c5b20f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab488c97818a456774622bcc2d61ced071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c53a30cf558d3e6fbba96fae1b37972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dec4f95c5c8a65a4932c39552278073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee09b55a93cfa41c05f6660039e4c2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86390bd4439fcab37c405cf4c5c6ff9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6111e985e5049b6574789e987b5b3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41055098f555bf292783038af31bc03f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aebf010bc0e116e3ea164dec1f975978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df1dfd79c83d5725c9a5562abdff779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641df863806c6dc4ef2986aeed2714b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f8bdf085fb7aad784f984fe24005981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cecad470107fbae1101e95c9870cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f9b82f4ebad248bbffd3233cceda983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b244e9a0458679216812c52fd723ec084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bdb7b64ad8e0515df70e20d2b7bf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d4dc0e91e8f04403f3ca08fedfab986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037a577dfb931ec248bf5ef531e679887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a240ea107ab61cf930788ddf75a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e424b3f5e4eec7f46397832b1ec289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3d4b2009f7d4697757636c74990cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a03f33f2402ea60514a39c68a1e7f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a54549263b8367762a29c0833f14b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c8a59c727e4411e4af6b57029123a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20c47ae9ba2408d04e340829cac93c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ca6cceaafcc8ef51317784df1889595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df276c93b6f05f34b6df0cbdb943496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbc107bcb7e0f9082e205f867a0c9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb569e2767c7ade37ea8093a236d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29791127f197249edb558d2e264bb3ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05961a4e2a061f3fd80504ab4bd6f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b193f5f2991c10d2331b704f921e8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36d5c4cfdb1c3890a505a771338bab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1d567bdeb964e59ab0cc270204c5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84706150d1779505d6d99eb160ddc1d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadfa67a359d1e5c92b719b05278627105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c1cb55d936613be37e6cc8fc3ad32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3526577f4d56f647f98dd70700da40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1649125bfedf7a9dbefbd03fe05a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84230be7fc8ebc4c5833b76f33d5f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb125754e1a97bb434b291c8ecbeba1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cc9f00adb1f5a1d44d52a14487f01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59f6e534ef6a05ffc9c35a700b989e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c31878865bcdce0b1f7e871b3ac02e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81dd3bca4b9bc71678ff2d580d2ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622500a11f543718315fb8534fda755115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e9c2e6bdacf9d1c1b6ed172b5b04c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912cd5a1c1b626af212b40443b44297117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0891a9c6c80ad52600ae0a02fbcf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc385cae8b6d5da403d3be127d49d2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac105385d5aee3c0d396c3872e51e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97567c639bf32970b61149f1a4f1868121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c409490140330000006c3495bcece7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583534f34981aa2862cf67d3698b3846123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e25eff64da4364c68127d01879a9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf6aeb29e417f05f1f3fe62b4c446125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d4c5784c0b32af4bca4d5b2dd23ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878fdcf3a3ca2b64469dbf48e61bed8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b537ab9fd46cdded39eebe70065885128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d7494fdd4ec7a7dcfc7e5c5e319a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae789b45402caaedee08cebddf336f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b63fd0fe7cada0c0f3d49fc1050e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ad5d0d408f9e381cbfce409560ed7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8654d82a5d3e633fed416106fa0b28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6e523d6496f6b96d0775d82a0a9c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e357a00ca8e3cb9f3e632fb30d032135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc0dc2ef9b9f4f6631cdad1632b9e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a9353b5149b07515f1277889b832137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0f02a7136c517804ce383b70541bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e686d68d18fc53b2c8a51b690984f10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35bfcd842124300b19a827a36158ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f97172db980c7e6018ab3501e9499141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8eb17efc8df309cca029efdae58f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f78a48ae8e127c5f21b56fdc3a28cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd811ac788d9f80608faf121dfd4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fbdbdfb942d4f35935f4ea252126d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073715a925b0849e68c72ef22bb0450a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737b68a8a3eabe70c4111d28b8c68af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a6f97f45d22a2444b96ea6ab4c83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f0c2a94ae7f4a336c7a6608d0b358149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a50ff61f8848d043689a1110bdf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f148dfbc0b7f889b5ca2a37ad8555a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa0d7a6cd25889e886cec11c01df7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840b2e0fb316c6305607c753d52531153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbfd1fc365834cdcb73df0b2295703154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644650ff09cfd07138157826588801a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ee3d2ffd024fa315c2471a82ccb94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e205d4105712c6113ba060867c588157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ec9abca8dc9b19bf3eafcd19f877158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b4a269289dc926c78fb38efd76fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f413b7c07befb50e74fc54bd812796e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383016449b7973d28a57373415c04f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b68c19aefd9aa12755b5d83a0e8a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd36ee06a1d29b9e9fb153df138bf7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c25d09d61c82bc8865a0fe339644164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e990965077dcb1df2381a22e9c3c29f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e378bf29b81c77e2e74932a2e11296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60288404bd92107adfed5cebf639f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f9baffa966534540ae64cefd4adb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f7dcd86a9d26238a253df00ed7383169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feb8fef7d3fdbaafed5f415be6a9e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9812262a3ada77a73b4d98ecac489b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30060cf65afecacf3a00a75a73c8067172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a30b5e4b5e95db6f191778eb0a625173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a05f898bd88f15d2bda41a70064f51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee6ef5996ec500d9d7e48017b8b7a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cd8448bc14c203f8b972028c8f038176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da23b227504e2a6e692994d52b2502177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62adb0b685916a1f21f8223fe9006c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e765b03f23c5fb7b5bb4011b87004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18838846680fba035818c618923b61a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59652c36e93fc61becc7b3c12732774a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16f9b5044a0b7e08e6f766bad9cbd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1412aa4b59f9cd87a5fa2ccdb429183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fc5534cede24d03188c0070d0a6ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bb3906c4c0ee3f8c0a125bc0eca5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ad561238cd12fdc792e82200511d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c113c89aa61f9cda0fe560870e0b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baf1b25ec7f9c98ae86f9e5e172284188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d4efab9014f1827b74595f2fca2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375dc4ee46c53b494806bcd5ea75c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c89abd6377d3b0ee927fb7433f42c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53374fac818792f3630e3d5c71b81936192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dd441986296f5c7cd760cbcf4f6d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f870e9f82494b39ab57c141094bf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259282bb6de842e0ae4d8cdf11c24e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739be6d6ed6e624fc0fc811be0207fb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574de5acf6900b6f2f50971fd4045c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19483b1cb25f70bce7f933fbea199dac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c1660592880cb5b31afe5e6e22658199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd6f06a8d9f75a53934af287ce681f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f205507649d418b0718dcff44ece93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a5cdbcae065da86f059682c0b39fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dac1055b63b59b2f230a444b45af4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63be1d987bfede28add2b4046dc6c84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb2b773edfc3586801fa68b3ef6f7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3a3389949c22bf74bd1ebb1b793ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9842d5c3d448d1f17b4a49c6c6ae1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f748c4749b2dd302ce55e450970bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce170eb24c7208d310f96c06dafd37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543fce6371b0f0b2868b9738dcd027a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f550e80e1f109fe5e1a6830d935a9b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7774685d93aa76a9dc60880b4f63b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c3eb7df9e3f219626c0244c5efb59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bc80dd358a198e2f2a1e13e8304f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51db506dbc09c1b712d10351b301848215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6556a67853fb02faf75b1a48c32ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9478fb185110b16efebaddcf38b5573217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ab90e13915fbeec5dc894da919a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ed130be25a14d19c6a0045c5f33b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c5e3da424008934a209f1a9aff21d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd30eeb5d121dfd3f90928b14f51e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732d48755e8e37d9ea0eed6b52fc33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195b615dc8741eb309e2134c6f31773223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833361fe6c35d8d6959dc6defae2532224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74910cebdaf4013b0791cfa2ee830a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14531c17e56ec56d64e784f161c114226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f98aeee9f3751fc70eaa24f3e548f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782812a5cccfc8c275a404076d79d17e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e601deb51f57c73e6c0da8a7ff0293229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75933933828d22872b4c00b1bcf5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8937bf02ca9501c31521292a3810e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83337fda62a4fef96e58bfd9632c91d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d90d0a03b63f2e1e6542173005162233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fcdca8d387c3c701c392b1aa8ad5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49934f86895bd034341789ab356d120235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de4d9353937ca30b6a7e8d709e927d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7b89b4150a9e938c929f1faa00217237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a5b1791490db305e98eb135a569a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d1224d9e4e2599e5e233fc0d7edd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469ec4a2754355a76c24c3940fb11f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa08dbb934d6741cbff3ba27711867241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd00e54449d37fb682c43fa048fade242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb9dbdc8e2ebf1d2acd70b53aebf79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899bed7f0e7242e6a401d2c71800109244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6ffd52dfb977e62d22a9ca973240a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c38f434ce1b5bee05b053a75cbbfd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdad7f65eb41282f14582abfe61950a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4ce91b7212c6d9f535ff39d1610d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20884d549453042bf7b597538f7f2b4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbaac8f36184ce9c4762c00046637c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938efc243a6b8928734e6ead7c8dc7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df66dc62111b212586dabd38c71ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc233efb75c1baf943e7caa6ec2656253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f8125ca50ca850e248ef394b9254a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd67c75ebdb6b7fd3bbedea97ad96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d2fdded50432cd98a425318b78ad4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c845a46857f8367e534de7b453fb7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e62772659576e011f750a0b6addfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df770078701713b055ff33e31a288a6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caaba8d25e4d7fb0068ca7b765e581260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcea99274db6ff1a623029bbf2a74a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8746bd0d10536633f98356a22ff56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445eaac5e712fa6e376e64ce2a72384263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cf0cfd8d6c7eb7c57afd46f24a7de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7252fb64a22e2cd26cd8d26cac4f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e413091854c0d61eb7c7a1bf37841266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e5fcdbeba20e1e8e1b51a9cd72a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2e6142410318aa71ad2cefa5bb5a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057763ebbe5bc175fab19c6d628466c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f0a611502d428640ccc1dc1544f8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fd8995d9d06d71ea1a23cfa30a122271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db37f8fd48f21b7b1a1658540ab74c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194ac03226126ed55876077d3a59f5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1c1be1cc30c2deefd7370b2680f5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaafde451ad6ef8d61a01ea1a485eab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f187da83c36bfcf4e8421f3f3978276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e1cd20b6ede82d78501998dc2e08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08462b9d7492af90cb872013130354b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21ebf510c77d841aafc339dedbb61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528ed7fd206806218f230d0cabdbe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d555206529ec7cede5089585d578d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46cc05ba267a0a116f2d731947db68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bfb8cc6514bb172b66158b018795f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c5d609d37b50956fab399e362dcbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285195dc75b2c6b4033eedc2a347b2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5e84e9ffb35e768627aa710df1881286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af034175c6e283f0745bcce1932162287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb932af2811898fa09d481d5b13fc733288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb87bb7f5594fa892386603031570d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d2047225928ad5920c7307d12c3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc270fd347fcae3ab62e123aa5ec949d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1867a50da0708bc59c6e2658d056d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b37a6c94b463cd168742aada7f193293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7133c17ea422cc84cc5be2818af3b20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecef6b2cd57f52e38b8fa97a6b5a15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f92e2935bb5c73fc3335264a959c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b4b2deef1a3c344e4d8466fc1163297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d29e9a93aee1f7d634c9ca442a74e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87c27a845e389f33b06fbf61638cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e19681e277d666130abbaec12f05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd24c9282779b28b5e1920842e12860301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3654a76341ccbbdde6aee47a6d5864302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eae62ff4e50dfe8d465d95996f1a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11818c23efcffe9eee704dbbcc8953d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b01351cd9a31851472c557e6b056305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fbb0132e7fef2deb869921a664c79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cc98c82f445ff26508bfa793a2455307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817746891a1f63ed379a9c0192971f2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc5c169f881360989fc340cf2dfb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d84d9da4947d4c9f7784e28f88370310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192338440640d7aae58ad6e19c1cd7d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd9455efb599c70fd375f7cb51d16b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8279edb168570c1c10af6d8d5762a0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027ed53bfacd6c34f08e580a3a390e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972387e4b1ab2a924ef299ea42642847315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e3a9a002392014a3134027620027d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34c9444f73d76cb4d4a0ecbd1cf77c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3df34d3767cc4e884ed6342618a2d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e299a36e3be646e7e85a61283159c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f61e54dd34d56d658b816a80792f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baf3d9efed79da0509a78aa7c15265321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb8978d1c44a954f4433fe42b8649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fde2f4737d5b0a7b3ab306a841406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ea111755ca8c6ad806e0b4d498494324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f686bea35ebf5195f249b19682596b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7060ec46c654c16a0da2f83196b4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b1d84b0c51444b5c1f4d9b8375c44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce6c218f538f09f0377857e869d79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb74d9d3d562acbfeaa52e3e9118bde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963766236027dc5213350cc6129114ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580bedee4dfafa7f80c6fe179869e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7287aa58c6cd9ea466fccad15fd32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309afaedf98f52e69c20e7363ff04442333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb153d04d4bb4b302e715e8facbbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03484de26d13a3ba87de64405908eef1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd29dca5106d19a489ac56058a075e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945bb97565dee7a79086eda1f29e4ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2811bf28948a6101f271b47362bca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765f7833c13d2125a2ad35ba6bd88df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037ffd033f1ab4a765d4ee00a6333df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc50bc0fa4a479b6d61ea5f4212af9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f17defe4a13d9fc15396e33891fe4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25554b24494f18ce8bee4d40b8a0acbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca125f053189a262461cbe75d03a893344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1742840895c3b6a82844a6470abc61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84fafe158602eb33e08c72250ad5d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef06697dfb2d6e3a499c681c9e39ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb34d63bebf8d660f35bfaff2f8187348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71392a303936fa4b95b0fb681650c75f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb6db27359d3faa6a6d5bf408c0ae4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69959fea17bae26a841af702ef5a114351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99289e7b9202cb73ca030cef33fcfa75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8604d55ff087a9f46f890a35877fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b6c6391943a302566e87bc26843c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd5894f688bd2fabc5bbedcce56b20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360bad09c6d31470b150b01a19ed265356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321b12f3718b6b75eea35484333cb29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22a118ca7d44a93886b7a0f46b5fb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879caf2158f11af4cac1678ce505174359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878db74a41aac6f35b343d20af73e289360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf9435ea685d8df69059c2cd7f00d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d585eebca0e12b5f1929ade966427b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef627990ce5ba91f1901f3465c7e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b88335a855728be8be9b37a2f5d3ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3049561c6ddfebba29de28ca5dc327365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a2f0d7664c570bc48fb8b9f02b8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838369a9f3215866883e9297890311a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea513d155c2cd170cbc971c7741a84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8142ccca2827e0c6342e44424c0b0f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc01d1c974574881dc30ac86629115370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712877419fb551170a0fd2a0c410cdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2193a9648f3c0ee21b26df66fe3712372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e758f7c8922d7f6aac62293d469554373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd10415ce1b8799305eb8c75d8cfc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d10a6a8c791ea624cd3609a01b90c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d943e898271aa1dc9f256b27bc715376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e083952156854a2aba09d319d72625377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaff71acec079a25f3362d47cf5a2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e462bf7bf1904a1713431e69ec58d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37b78161446c868f7151994c55f675380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826a1e2593dfc88ccde5de8aa55a0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3d221689b4aa6f0c8f59026fc841c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee127fd945a4f56b39526deac58964383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10153f1650405150d9c46940558fa6df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8834edcfe44987acf68da3090cd8024385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b93e75dc0a12a57272a1f43785e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be2593fd96d324e4c9e34fbd1d2c31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436f614ed6ff0fc81955509376e5f33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e9be40421bcb28fe2ab6a2bf7f072389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac420c4aaa9e14ee10ba1b5f2dcda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37379e7bbf84cc0ca2a0d8cd60eecf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78103f8e21c16ad8b701cac29db0e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991556b1cc961e4efe75ddaf913f0125393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d22da28af1c2c67392038c7a0301cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa2ce67ad04aa51c40e47cb59e394e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b605cb89b90f97618ee203857ac9b26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7fc48e93f951bc3fcddf3d96d26f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6237aecf177af887cbfe70db605767398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99aae4d07a0551d2793b73c0abbbb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e633db828c3a77955397c7ec51560f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095729be9e3af6289633191a23c5f791401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7548b5167d4ac73ae00134e895522402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdea5ff3c08dea1f2da98b14b802806403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00e4191105fb9f7a349d36e880c4ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab0e4b88def21c3e130232117492e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971decaa27c1804c9a274b6807a24b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c364692f0dfb022123395d2d15e2ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50ff1c52fb6b249a4c1edf7b5dd4ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1f39790d39f27a751974a8f94975409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f519db1644f992ee468ec7b2ceca0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbb1065a981bb9bf777cb8060a35dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5826cbc65ffde73b93df255d6b5db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c0b9885c28f2874856ba346aee0af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186cc5649fc05da68a36540e84efec3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446622ec9b63770fdc2d1fc3e5794821415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5640420e6b6f92b432e1ad41919e19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a91ea479ba1c99c2b76a9f8dcca779417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c369cfd6503884e9787e324bf872c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f6b44dd1af649fcfd73183f36376f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cedde38a51cd9234efb0dc01c8f97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c77ae5262311b0c7452b0f57a6ef1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615f23448311bc12ba1cc6d3c5572c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ed4543ef946ed2253ee1821ad0cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86592d61bb3b60842e3616661d15c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51dd74950767c7c9c38653becfcebe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07069c9434275c667af8ab77462f43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfc9d5b632f2423c5d5de9692422cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c9102c70866ba6a25f4787f65a598428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c8cfeda67be2075f38626317c2992429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61642610d1dc9645e156282a09e6d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0718df3a6d55c8fa314f4ec2c7ee93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0efe409c83c33c1b41ca64f695b72a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4fb98a44027a49bef019283cc59e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c857a6807ece0fa5f887484017d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f85a65534091aad898405991f482435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c687dc0a4e133a8f5b4f23065cba9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f4ff2a51b389549b5547b685dcc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae49824b4dc2542f4f1e077fd1e77e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723fab145980ada8a1a2d5967fb65b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a134f3b508c7215d1720382701cde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36f5f946e3a46557c6e88376d6432441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc04d48ad131e87a7bb1888912e26e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfea3e18ee42ed980b2c05f5e77455f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7786924815fe900f446888f762da21e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84146d519275603bf8f41cdf4c7595445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3c00aa92db687d769eabee77ae0d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986baf78153791cfda22f4631c42f10e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365edf3eade206909eff4d248832779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f4d35e64b55db512d7420c2765097449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a6ac093ab716667e50c99f094c7f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218175fa06a0f23e57056d3860b5fc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94f6dd35f30bc2f542f7710fe9bf37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4523293df69f57039490a6f4e2f223453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bb5eb2b992fd5431cb34443f2e50b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bae219a9e03333702382836704a9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370388e2d9c240c94da7bd551a5de7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4409ddb2df90a5e7708ca5a1c1e7ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7e3a1693424c7265398ff708da761458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa1a302b151b6fb4edec02797c71d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352fc1bbf2c14814c4e2732691b401c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730cf1bd07a3b96c2566fbb2dc97ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de6b4c875557efacb8c3348087f993462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c62f1d50f369afc1da9f83366dc9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd2c102149b3e4e823c5cbddb2d76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b64f8223e344ea35bc9855a1984195465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb324aa51fb25db582e14de6a4a9c95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e5bda3b66cf555c59b3dbf67a104467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de4b6d248c30b8743eb1e09dc7387e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921839e82777ea4faca9b5a15db4f9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5080b3fc5e7c3d8ab9f9eb0c5cabc76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656484225cebac1632a49750ccc9d36f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee8001f800e174a8124582dc5318a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f49a62926fb6498cb94640ff6d3aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06a57053c07ff1a6b4c7025b7c1fb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715869dcb1a0592040e4991f30488188475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432747b1522580130f962eb0e9e770e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15046376e0537483ad04954e30a821477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cbe393e65a9684684695c9c4c5115478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5b01dcd79a67ba928135d94c96aa5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe01195f88e66d066241d9754eeab3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838f44d9ba95270200ed866c983fb3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a94a3d7554f2cb1c1166b492f22af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b007740c442ad8e1cc82325b9a8ab2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8267d66af1d5709ecd89184cfe825484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ac9a843ad370328e347a7ef22058e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f784701971e3955e2cbe9bbd2c1cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e7b63a972d2b383e7808683436051487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028ba0f0549c869300a7c51f476160488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018582fadf48bdacbcfaa3f3a41677d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca885a305e314bdff6b259f855e05ead490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0a4dea090e7f02a9bfe96527f2a39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a23ff84bc56c9406b7b389aa1c7c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d9f8b70f7a352b312445dffcbf73f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415235bdac755b8159eb4fab66f451c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6d689b8b5a4e98003aae5c1961efa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee985a2dc28530090ac3b5eef35c52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887df19bb518c37bfa069229552f2079497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a4bab31354dd29e76c50a80e1a46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815810c5c48de36d7ea200a6a553518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b95260eff6feaa775987fcb64210f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c774ac8e2fdc34b02162c3b8a69b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ea1efbf93ea05bbc99ac9b55d724502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ea86b994b0d5aed39712e2f01c409503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1b6e0c04824ac001f98c875f58cda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff09aadcc0c475afea77face2cba56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e83a5f148376095fb6ae6b0bcf560a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c190bddf2e8509cae607da913de5b0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8028bab5a28c8036756806b66be1e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8ba0d307ee0a5434a4a96a3aa3b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f28b0fc615a1f707f239208e51c54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e941eb68138664cc17a258bec8b16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad045a44cd6ec7a286e58904319ca3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765b1c7e85b2e6a640f674ea8fa7cbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fff63f53439dc2291ba63da64660a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a7f91aba71f7ed7163dbfec6b30fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc0139f4f7a60e1b67ecdb6c9e8cb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea3cd4e0b8d23541ada66fbb499984517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b25448942d8ac1355a6b40bb09fb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0638a3429ee7eb867946f2b26d663519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebaae6686b2d53ecdbb72134c683bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cdb13d90329670fc22e92d3bb4eed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f68e6b05145ee617b902e4515d109522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee16172f24f5cfecf6b057a3fe9849523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18509f04502826458d861fa355e96e83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016f8e25b834392fac9f51178b48ab0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a78c63eae91a2200a08ab085ad99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b41815d5af4bee6f23b86da7cf128527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420d814bfb65d96a4aca20365ac7de6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bd74b6bf863bd314fdd6a7e3af979529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ff32573e6861f7ce57f38bc5573b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ffffe06616c0b6708e17bae48c07c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf096dd129a397fb62b91dc7e6a2237e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da20297ec2c31465fd9d802c150ccf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2beaa65149954a3d61d1b63812a7f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89bc948a63d10a433f1d9d2f8225f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95345f2807892c33f763cea941b6cba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535af533850eda5aa4c172ad4d7532f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bf2cc24bafaa39c1ea990bd15ea02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b550f05b6e5a3d39d1638a4a40e6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4360e7fc86a033148462a24f780b2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68432f92daa929fa02c8760d8dfd2cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98feafbf83da2acc8220151eb117b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5e3b6c3bc104bb88734e845bcb8e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ce114683e83a7573425fa9fbfe4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b172b26c05434dbc7a227a929341717545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e808fc5674c73e1dc3d8e75ae1ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362cd697030f3bff190b0424a7b2cb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f712c0ed3420208ecfb881ecc02911548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbafb5f1d4a77c9925b4a088daad11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30745bfb39b1d95ae2fddce32f876979550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c246d813bcfe635d3abd07d1de2c94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b3796f16271f479da1c7bcba872f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85269b2320529eb0e0f1e7c52bff0a3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3ee38b4992959e41f6f574ecc4ac0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020e33a7895abf90154ff28fe2eb683555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a99e2ae6261649a280a37899c5da7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef6f0eda527584d1a9f5b73842109e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1172187f8a25a644092957c827f658558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34912a0ed456a0503644de64f43dd0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ec39ff60acbfd168870cbebfa2e1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aca12faf0720fbbd74abb3678e94d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ecd790285c299d3f2dba5690786d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753a592d9d32da262a9a84a8f0d430f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc054d573da5d9bce7ca760998384564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014587f2658c96ef548e0444262a461565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15548649637684a9f69b32c010ba8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c42d05631e759a61957138ed4978db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20f25c129d2d633f0d484400b7b869568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a68f5ea5e58ed4898eb9080a3070569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2f338071266a8075e0c28d2a31244570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db8902eabef4054d0b4c8cbd279fbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfb7a0c9c19c39a53abff83cb341a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0040ecd1f376f0ab3de8778328abf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990393070109da0da59e4c47020bfc7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2e1a404e91cb92f79d57125cfb0dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73cb8417a212a5f7ee04d776c9d0ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1ee7a18b7ab0d22b7c2a7232be789577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c820e862de29ea7781979c287db7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b89c75888fd1e1f62315907b7417b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c2078d30c8d8565ede1b631b445f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacba59adf358f1138fd6c4240e602e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fcf12b6743203f98c241d2a99231c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e99084346aaac262d433b4e8de4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12021fc48e02cbf64b31010ee88ff7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a2d868c4b329d6c4210aa164f8686585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e81014f631633ba18d39e09d612f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0aca9f47e61d594ae8e7e50e1bbbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cacf17b0b818cc3718eeffcccb6f6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f4992fbdf0df83a0e2f5b40c1531589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024e69a8dc7530b1476062a495d4cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25070badde343e4aa8b0aeaec019f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023d62e71175c199a92bc21eeeaa22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ee5b7da34fe07eda024476855ac3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91542ceb6885afb282558457dd847c68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd02f0b45b4e9b31f62002b6a7f35ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bd812d8ea42619bd52f61eb369a6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0d18dcdf27f78030b14abaf91e939597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a9790de4d82e6a3f4c5e48ca6f0a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fa7953037e53ace3085d36c1ad29b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658457d813b03b3de757357f3ab68b9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f685e78ed631229e4b452d896b0e3ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee55a352661099ed24960216de439602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e448e141da46a6f367d1af913148e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b852b91fb49123154872fd98e29ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22994df77599d9ae88ae1ff17884c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a83a69a7a6994e73351d6765a9bc3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733842176aaa1fcd81e66c857b673301607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639a7f7c6f98ad8d8a88ef77179f3fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba4ca2647f69a6e8d5e2f9c022d877609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c003ea9b395008d0e977fd61f2da55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649ac4f9eb884f00ba32aeeff7c181e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7842b49a96f9934ba8e0a2226d711ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2850f255c91af0571b2446063836fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c16a5881cefde72a942b4e688c74f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d137483115b9f17152c4e79cc414694615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca07e4ab7706d75eaec3e48bbf0baf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807651b03d711ab866881ff775f3b73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddb984758ac4c891f43f6145715a6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d03356c9cb119f61ba471387fb7c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb4966bb26b46d35cbd1999ccbb15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078a153d4ef967b2062ec2f51066212621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a5f0082b758133da83c6ffc6d524a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c35c14dbbab619a48ef3bd54ac1d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626aa2e5de463b8e0b48c38df3e2522624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483a71c456cf0136133c1664624ec38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dd8dfac8e77b32305cf58177f7ed4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d96c40440f39579e8f2b99fbe30a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cac052014fbcfb983876bfd751fca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6570b12c8ede115bc2ec58282bc89b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3eddb72402d33a52f9511b75c61fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d30db20d81708201eded58d6a8ac2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3387529cfacaa5436889c9d6ebfac42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90794292465d6a0d5e3479ba9bbb5be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae7faa895c7a56e6e60ef71eca1b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59269863cc3b6e459d5aec5b833a95e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b743f58033c91b7c9d6e88b995621636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cc7abd4daadd766113447d36f77f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e9e6170ff8d7a4caa9529dbcb72e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a147bd6615c9138ee5bd8a87b09556639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcca56041c6d822d920e5444862e6c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b025edfde71886ed37086da79832477641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f83ea42b054c54ef8c136b936b41d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbd932f48e0f7af17b7f4980d78ab3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234a8991cf50dfe160329b09fa89573644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b26c28c6609e22bc7852ee81c92795645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e5bda078a163a417de7a0a2bf32b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba5e0af1c3e067477c46d77791bab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf506e464b1b5f748753218811674ba5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd942ce81b6b7f572b404d05fffe09d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7be93bf5c2e0efa25a0d7d8126d47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c2b233471f1075de4608e0a6040ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bb619543417ab1eb4549a14ca249a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c280506aabb86d719e2b12de0fb15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e46d9b4f4c2aa3963d95bda8ee16d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f16a9946064e561ae07b84ae0353c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a02edc4b09d4ef60bda38eb683917656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66ee600ec8c60fd918af02a6eafaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507fccf9b50d91241b314c039047415658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd84ab2db3449bc269169629de853659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f74f77c07ccf1796bbd0fe1b3f1d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9f47049e3587d13fc8d6c148038d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dd5fb4d624a8b099fec5183fcff46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13356c1ba67a64a2972ff05f221fd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e830a1e7478029bd224869d2813a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e4187a6002b81822f3834cbeccc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115a21d5b8ad6190e96ec454a31d56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308a4f202d82f81c732e773c9eaffaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd236c88e33e276a3ebdfd246f68af3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee92ab6bf87dc4fe0777011a9c38686669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da864e02ee949c66d032595eb0eebad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5eade8079699f99ed7dece29bd7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e8565bcb56dac8ff6ae15be99db4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7780748b1c001a203cbab2e9ffd4d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916e2caf8bb36d25d8ca102d36cc63c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a639ce3f00f914ed685461067f45c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f18c55a8a68833b4c62f1af75947e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa1b3af2de51787d1baa3c4a8dc1c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375b72d72f289f8ffb05fbc8daf1d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37799cbb53f41b062dc64af89df0df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e08168a5b203317ebcb2042e2d80d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9bdaad7bcca5efa4e6e5423d455b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e482b15e0d4bf1a2a9ae9aee39d58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d2244f54b4c8ed876346bc88fc5bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad914cf43ff235e91c98a090eeb85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568321bcd06d56b2270caf232d9aec3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1737ef34ce9ae0101048aea1af7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c103297e4e5288fa037ee04937ba8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94606264cd9d5cf8947e56234c25766d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90786b891a111c9ad8755acbdc82681a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf09bda535607ed8dc40958d989b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044addb17cc51cc8b69ff5e044d211a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563ebea834c2016e6c61b9b4f7e771692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a1d052f3b8303780717a6c805aa8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf4b03779d0982bc2a9558d35441a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61accf21b6ee46c99a488562e19ddc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d83e844be17eb5d0904de74701ce0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbd0331a51387ba806046d4ed92e40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a636dd64e68ea2f8c31164d398d687d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d8736843c8497f9f154ae8a22b7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ca364ff03026bef490525a4d9cd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256887079f06afddc8bf01210211a2be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884887d5b79703d7ec36763bcf23ed9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e8013909539e22374fb04260cd122703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8af3e75a449b9d46498785d316c14c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08deabd43ffb6572e45d18dd825a71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f87bd88dc5a3f3cd4daa0f5951102d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7104b6e65d28ea31a69fb1eb67a521707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8a79b43ecf2eacd848a49e3baaf8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ed9bb3dbe3a1e7c2ae538dde7a83c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308801e7e55004ef45eefd6cbc7a3ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de8d9e061240bbe68e701e89c6d8fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18021dae24984d92711fda725a4f7cf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc67de456d9441cb0308349804586e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88d2c4a1c899e0bccf0d61cbfeae63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f06e3cf95d600f972b27f3f63c5824715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7033dc79975b84fce259c01895f6d8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf64e53aa53ef25429f8c8a96de6ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179ab54892264e9282aa3648b01cdc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ac0e47d2d1ab20149e56b9c489da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b6a5a3292b0961f47a0d2a7110297720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f4b89f5e5f929a90f24282e37cd13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b2062abcb5f8c8f43078132aeb80c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46c574f37e95d1dda5e16f5cf3a392723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2e3e9c35975447b26f992cfa7c60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507be1911e9eb94f5928fac51bc144725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e464e0dc873890b7ad8e443529c3a45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf34cba913f9f1f3a41431c7067b0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c404cac91a4f053db4d830d3a2e955728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bcad02834ed04a3f40cdbc6c9d175729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8002ac5a5ee0f5f7bb60cacee08e77d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb32947f22611bbf22713847897e22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ffcace03bca95428a0ec9ec61dd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681f22a945c0d91a442580b4a7c1823733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143f67f86455b009521d75f987d3ef0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d175b13c85c54943be93a391f2774735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715df899b5aa30e562595e0884110f34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3bc5bf98456a7ae033bf157a79d65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f96e986d895e6b567ca5d275f56b81738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4295b55cc56ffbedaab31bb2355e17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d8c6c8a2b7320ff97f0e9e4bc1ad5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72e9d60a209d1c0fab43d1883ed5be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d48ce54bc1860a0239ad2688ce2c98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e978852fbcb08e53c558c41ecb8082743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c9b7f34872e22867ffeacd627943744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d55472f16380c99b8f25956b91da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc2ee7c5cfe3245285ed9539caa963746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8cbaa25a493c5bdfa92748f1398d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23d428b8d5baa5f57c5aed66e2db05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846fa21f2fdebb73ba5b012501191a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0a86c638745118157b2ef37c809c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b50777fe9d3d27788369c0951b625751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2cdee39ef29fbb67bda9145b431f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338807b47a585a040000200416ba73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e832a4067d064a80bac3b2aee7df3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53107000229329a28bea95d11b696e46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e91b9a3ab373be316303907718693756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec74f104bdea293ba3136301ec691757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56d9b20e13eba457286887193c3779758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f320e63ea70b324b181bf1f8501be97759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac35fc4e6d1c514e8ad130f81d40471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16d0e33d24df5a0774aca65d77f3942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469e434b6c33bad2212f1f09345ef3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b1cacd1a3f88dbe1774fbd9c2c9e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1f423cb24ac1a3a3589e74e2b7375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9251886ad1cf3633ff7ac8c3feb3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403f39615801c48100781f986d1a3207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227571646f49b78606f81475b30dc358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0803580d6eee36d600d2c23dd2ea7b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992a0687c7cb7e296eb891d652573d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269588bc467e8b246c0990119bad27011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917cca95fe54d8287f0d7d2276aa8ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625cd663c9dd4d9a239992a31ae5ee013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83769f2a68bcc5edbf80bb36fd9450714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b569a97239c6cc513b1900006b60415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74066771c233012bbf196fa7ea35915816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce07020e3295c986030a75c451737d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7520f552c4869601fbf4de2fbcf6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da4f46ff03d11f5cd5c49cd5403ec319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f675eae2e058327d3e5f818e96ea1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9573cdb3272984caf110b7dd908357d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f965ba8a1ca00e800c9fb7ee7805bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f98a7949de0a10932d07734f277623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7f298b1c60123ab62e2033e0ec78724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aa38212504c3c73ecde4fea38a94525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997c56ea75f77cd08e29c51385be4c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276de297214aca4fa66a8031fc49b78f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4262bf2b87cf95e43ced549299993e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02225edb8e92685c67efd25a642eaec429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7af4bc868f6f2a1676f5eb5f36799430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba98f7dcb58f7d17a93577ac739b42631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2fc4983713d54f976d9ca7b45d43832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb16423aa171b5ab5ecaa49722cd2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232725f1b30ea809d8b07c13f29bc3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f94e92ea957053bbbd1772e1491d4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da661b510d5848caf20cba853f82adfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e1645adf9f257284a3d2611ce366337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28395feec3d42aafed4683fa9708e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fb0b515eabac1fe962aae0913ff5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6e11fa8dbf3f91887f7f4364624a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf58e361fba86de8f420bbac7cc1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ebfa7aa2809c15b8ef1e7b03a62f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a56652398edfcfa61a7577ef4bb4db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5657849801e0d0029b9c25399b72f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de869967e218cc822b3e1b3c17ba645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154407f6a59b5e4699cd828ca9f3c58c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1962b3097701b1b96d66e0bd55ad6e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249ed24c9dadd7a0d1bab3c952354f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fa4bdb4ab34413e3e9ad9416a9a5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479fb49198b61c7f9834ac7537f1d7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47647c7451afa7e3c48583b31ed24e1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc353d2d1fb1b64270d839c8374dc2ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a47a175e792d7f9e0ecaabc70abaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609e9437490f836d588f94645b88c5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a2cb1d9a81e0066f2c58035d14de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c0d40f79440c1847bb63ea1cef20656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c7befc95c980bcd3e0bc0e2f2ec257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66089c9a43553ee7e60fa1cfdd6b87e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb9b298031d61bf17f5da079e1f2c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3213503e1cd9ac22b6ed7f11a55b9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd31219b5bdbe56defcc443455be16b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188f072cec01135efda8d6a11c1df3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbac5c1eb77aa991455fba099bedb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd17b1267039aae35bac083c9a667164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5448031e2a7f225e453a2e638c487065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b7fc54191440f40e2d52fa909548e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7f139babf409ce97a06abaa0cb6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3ff0a79b1cd2547aac8ecabba652468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee1051623763afedb93a44c53a113969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce823d76e9172635947ffa683593a7d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ae56a93be2226e6a84c16514e789c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad656d4f1c4ef66615c1bc0e7193c29f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc547e1dedffd9b329943a0dd685dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05da1825b48982a7bdd41cd743658d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38a9d6424b5906a4bde2f8ecf7b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1873de640ee8b8db3e34eb34d0cbf1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd87a8b44f8a630a2d29a68977e81577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33568c91d0e9009ca63be2a27a032178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64121ab4a0d5e9442258a8a88344b5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7db96deaa542bdea36d59506f0e31e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e491e33c2d47f69fb89a836a77acc6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5da101aba69babc090e3110b7606f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c73ef173db509c74e86ca45ecadd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a617bcbff4fe122b8accf5e1cc8d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b910871ff10c55ea9e5df49d3569585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2241599011ab19d7e06c90cf0fdd42586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc3bb62faab362bc50f28acbd4d84787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0c13bc0e5a98ae43b5efd12867ef088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096be665fc7d86af7b2e59ebc7d4eac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce16af6dded2315dbf29b725c0c65390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36480ea208d1db0f72fcdffbaefcd9d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125503d09a6d3da81934502ab00c6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fecb71f0d8decf65d63baf7976687993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fea51952fe39415911a41f8f4ec9f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee420b612406bc068b64bd837eaa168595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8453cba2e6a3d182c8f3db2fcf0320696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728934f79d3413108490b9ba7909379f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580756628e675cc886a6ebba5ee09f7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2242fa912e0db7772cc9cff9f7e2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647deeeae89cd7b0264a35ea5b53f10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ece6e4dd2289fc3db3b25b619061101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b5d23e4b0ddfd288986dc1236e31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a43488a9e3bcdbff7ee6116f2c7a79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06563ba0e7a414f3c6c33d165bc0e908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6d4fc997f074ddca9d87e4c1c5b99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af37b28f70bf3590a62ce1fa56c909106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d781a344d44c57c98caf404f3f7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767443c0826424f46be8955ce905ed2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052bd46ceff568c51f3cf2c4ca92fd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb0a24a075646fe3637c81b49fb58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c62f1578d7d9680c6cd813d314c8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe8fd2d166cf9c33026b76ffd2407a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f89f65458b8336fb73a67dca42352113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c575cb2955802e04c0b639db459a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca564299a25c8ea057522825c9ff56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadaf87129b56dc567613ac5675403b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab930aad017cce092e3c48f26ca12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa970b265dd26d1e34868299b20e80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9f03370c9d0f054cc1c432395983c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925c796d9046e7729f92bfd43ac2c5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50ad12cb9588eb326468533c9a885e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec24a1ab63af0be20efc6644ad42492122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e027835a37b23f69db3a0566ddee83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0caa52fe284438671df23996fa67a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a553a0d05a4df1347b58e439863a10b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d31c29249a61f887da532ecdd3cc31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be8c57f52cbf5404a9de8ecaf7a0f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4776f56431459d2fd8b26cb8afa89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7b7583941749c40d2e01c31d6bb42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc1fe939ee13eb00561086835bd32b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fd3a33d93dcafb0167b9104ebe582131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1613c1720dd675cef38cec6ee3016f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff4cba39a8cb680a1fa4a1596179a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e6537b717ec0dae8e053aa668e226134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed29fd566acd5de23d756e619b12e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e4c97def35174b10d283f9696241136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d6a9aa50d642487adbfe68d31dad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc08099fee51032dd37ff7e941edd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecfa17fa5bcabbebea356e377a19ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeefb6cffa5458d3a9a3132bc0d9da9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d4fdab6c42e663a2c8dc472e734f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77bfd3d684dfb349366a90610a3e78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5a4a7200690e3c2979a4a924e80ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255c9bc39db265dc260895ef45d7fc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b7df4050b4918a00775f5dea7b04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82c28ffc02432c2c8e438f04bdc86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8406e1827421903d5e424b2614f0d08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217902f1b983baf818adc14f4af0e88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b66ed05098515913e9f0bd7e4245e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e1f1c6856502d874cc93d702dcc71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8892b09768205ac5cf92f7073b644d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d0d733530fe387c8bff5d6a217c52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fbb384ef405006a1b4fa956aa7371153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389197a6e0bf9a26a47a78634b0e15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09516aab1e7fa7c0cd11549e8ad3f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bcacd6473ba7e296d64acd274239e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab1665e9603f958b7ad131b3a80cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a76d76be8e89987e01542afc46840158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4f6b089d0d1740a5fe678dda02dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09592b50e871e9cd047ec84d47b19b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88baaeb0ec19fb3f554cab7a93094c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53bfcaab6afc02c1f5d5ed0939a042162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd588cdf0b30c960eb8fe05f68650163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2213c51184011b7564a80b488395a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550f414d33636d690ccc8ee89352cdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0fa3f29f7e2053b524c30b937cea5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7c4b1e223656b196c707925170616167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ece4fc3358df59617d506bc2c6679168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053dedd6742446c964dca3dd2746e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b3b12b6a40939a50782bbc370949170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206151b861c5d13f62649ac43b5765f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b5c522468a6a35d2f708f0d11ddbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc288cdaf8a753c1499f2a4d5189c72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9d9dae74d1970e2d329c789a8c3e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15866a70a7ccf1c3a06ebd04add5f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52971d09a215e9d30d8c20b4934567a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27938857ffe9fccebbfc30dd8d4a587e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52a4c520e10efb7c3f61419e0a7be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa960b7077c3233e458374bfbcd3c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be910824a7b1f571ebbde28d7433c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95481affc02492a20fdb5b0f3a30bb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59580d9d1df8410839ae8a33fe2b43a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84571768b4e68931f2e3d51af809c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0819b0d4104a95f61cd99ccd7a87c0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4567d5e8f06be0b5d6a458f5f4a4c67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c398cd57c377ecf2b68016df6026186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b471649e10f70bf175917ab48815e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304785169656ddaead578ed8a9bc45ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c00908938e21acdaa3f9db18d53615189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40d3fd51b27dc1d010279210c49c29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde6641e7b630bb3f96abc36809421191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1837b9d099b785ab83debc1119d3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23347e496396bc2a852499b166bf3976193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995e0ac4ae5fff2c67e40ea109947db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4175561fd2e1933c587821a9480364f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1554f7d73b870dfae5fa2b172b63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926329d8fef0e035de097cd2b9ea23a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263081be3b280fae7f14e04ace10d7fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf013e2514353578eecdbaff96fabc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bb75ac86da860932eaec62f78bf62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1632b2b1c42c6d7a569284d866b4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa485151cefd69d447e49e09ebd792e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438bf2e15041d983e5219c770024a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a753546b325bb79f9ac894c250fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0bc6fb402485dc7849cd85f6dc90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce4f4fe62edc5296632fbf1ed8ee67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79378d0635464a760842ca11a9e65b9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60273a6e0631b58c2e1794ec586edc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017d4f9e11d6d653388944aab178a03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b288c1ce1c51471d4f3fb0bda2bb8fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d64a8026d4e6d1efdedee4ad9bfea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec277c02596ae242bd15fff46ee015212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc1189d03454f68055cd7846fd37ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33084bc087cd6a3cca3df280a6ca9349214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219acf2332e3f57efb4998dfa2bfe816215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fa73e81bbadd45c3824dd91219d18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06684181045eac575407a7f580c834d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea1446f656ca91ee8f179bf6d33860218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925c3af0d71fc0b09d68a94ebbc2fee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aae56fb9781de5a9ec24b99897fce1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00841f31a4ec2a71d5c08a70d6ba0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475f9088ed3082b58d6b6cabdb79e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f5a9838d80594e31438c680e3cb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464f32548ace3c7a134e6593ad848c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eadb163bb415fe113307340852cc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15cbbb1fe26d03304089d618d7ac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb27767a4d2daaa4240b75be4e7f715227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458c0b09917cfa00738d17d8457138d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614cafb9099107dbb89ff4eee8e6c89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd585fab14d859a4ff8d8ce915bb05bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9965f25fe21d16f8c020056728f47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f0de46e6710dcc32f33114130d30d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12177930d84bb92268ba1e95bfe03c88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c106a47c6abbb0715c3df0d8ec092c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab55d3c9472ed1a4a8cc16d1db301d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f40f19fb5b4850e2a876564fd540a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf030a6b72f26413479ba941bbe65f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90081234ab36c4920d9c43e24aa383b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a5d36bba8e618e4aeff64e0ca71fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eaafb7dc32e0a2bd69ab4e13d3a68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a85d8bcbf1b1fe28404034bee6f86f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a068e4c07245dda63f5efcfb8c9574242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d11de843d166ae81078e044e21074243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba147f290ec12d5159a35aa9d87041a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f65c87cd6c496648606c478e0e7c43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b75d22b19fc7919b30848e37a1a4b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d1a27dd02665b8a7a0ce221117a85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6495c92f93294327f7993781f916d83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3068946cd3611d49992fad7b71c19a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d50681c6aabc4e07932686a8f82f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f553c6613cb2814dd4f6f6f92c518e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a10a1fb54a5f768a41d6261a5d90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf812bf2ba9866ba9d3e1c7144a02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8986e99f5cea00900c45d530d6bedd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d1fceb9237e58d94c2b4ec90979b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73397d8ac867853d4d1befbce9f10264256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fb28a4432fb56520aaf7417d3a539257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efbe7e1c23ccbc0e7288fbef5a8c6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025f6617d498750189b9aa2ab022acf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf7c783baa2270b806e5399f0c57f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2d0a5fda25f6cb40906988ccbb299261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd36d0328a9df805042eb9218ed9d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93430022cd5bc886735c3e7c33bc6b35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e7a2bdb9da9797c4cef47f579c46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8330cc9dd5cfd886f5751fd7b688a1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fad5cc8551c70defb1197d9e6fbec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96569bcb90bac0a7e10f7770cdbcb550267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b0310aad6eeee06d146cc30d0e8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51244deac045f2e3c1d58a3a77fdceca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b60691ceac52df8bd010640c9f6c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccfada3b7c3d52c8af2d10cbcd10ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845b94f4484d6dde331726135c75a5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16b70238fdc7e9cdc23c51e9f5d1a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b75ad0ffc690536af2f78965d8617b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845317f1064b54bfb48da4d19453afa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3b001fb30a286ecbd609dcd4bedd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779cb9c961707d1fb27bab47def5609277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dc6dfe4b11f6e44bb5d8d89cc9ab7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943f165e5e6901e6ee8c68470173385279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873c919b35ea9eeeaa2f6956bc0900280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b10147200e6b27b050080626758c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260151cea453f15992550d86b559508282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a859db454b82174b043ac432f1fe626283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ede9fb0894982d1a3d84bee160fde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def99c28aa51c426355ba2659405b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54478dafd9eb3e8ab18823138215fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed263eb9659e7dfaa51e4ae463182e1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9f7565c72d11d356a1196796b9aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532bc063c54cd7cda2d4b006613f218289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5cdf3af5b877fd57e68edc23a12d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e48df4c34a178176963fced7227e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea12f76ed590d4a1c2bc2ba6a5945dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f93cec4c21b6abe70cb927dafde2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08485bfb395f78972bd55f9937c933294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e800a541d6edb965f79daf6185863b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947389a6bee452e5f4ba7ef490a947f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c22e61b80e186e0bff5794a492516f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474021cd2fe7da4f8d13450aea8d2250298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfff351a655dabef3dab4e9b0d6e7e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b442ba4f92c5a1cf5bbd77b523a9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620084a397f644b28ddf8edc97bfb72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1772d6be4f5bca2afc62eb0c792bc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb985bd45df055333ac65118a6ef540303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab7712243a3739d9ca77a5d7978262304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecbeb136351ff29730ee39c0f176a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b4787e8012096d6d5e2f0e26c8313306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694fc8b8f0a4b076a75783f123b5b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac9845ec299b9c4cd8a33ce0808b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09589b3f5d9602d682209b07c663bee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecd0b86d8831ed07ea54af9396f235310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac37118ec1d7171e9e7eeb99efe98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c09d4badcb34f62e8f6f073f24b792312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc7c3e0e48135f230914ab3915b9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a652d7302a69f8318f645d6fb636e3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022870f9086ef0da0c4266121c369781315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed925f7d5e1f1267fe14852185b7fd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ee36e378d492ea706e5e195bff1d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e466fc7136aa3a7951275ebefefdf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04639027943f2a4883bf0038b0875461319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27650621e8f8badf861e4797039ae62b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aead3ac92ee791c2a0e3c1c3964601321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8480187876cbe2ad27440e24509065c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c5d5a3ec476c2ed4f60939142377323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b9ce8e16202598aa2bbcdd707cd6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00188f77c31aac6ab9a2b7127c6b91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213775f70a6886840be67f7b97daab60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457c8c3e153d280039d6995c4a9fa39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cd67ad6c2ef7c5d174c172c87fc9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a199e7e7e5102855d3686d35750022c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c943014ef951c6ee52ba2fc1d3f20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd7aaf8d82214a8be09181dc2b4a0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f280023a4ac5b4db136d70b20da835332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8fef0815488246180af91a7db4bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78c82f2dcf77d0aa3652e5a1ea269c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cba99612cbc1928a75e8502571771d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af7aa5a6adf261b2f3d32b1a6cfb2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10ad84e1313c82888c45e1f3d4b115337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a66708831e056f202263b7492b401e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a03da3ba759800467907a25a11037c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04791181565a233cc5fe48515198707c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8bc8d9461f9a1519d880cb0aeae2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cba2f9a4516429930c3fbb4fa24bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba53bbcda5fb4688d6749e92666dee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393641547e4e874d3e192631f5ccfcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d7a078e6d08fb3665a7e03b3ea2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7412f1cd02607938a3e8c21b66660346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38609ca38732c6f48958518a6183ea5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d9e4876a9b8996597686875f101ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441849a0f630bf134f2ac35adb5f9057349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e88ba37f745f081afa3c2b09ca85b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252ba38faac458d425d0fc8d7e89198351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965c592511c6e111250a28fb649a80f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d02210acb4343168417198a176152353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed953c7641b81ca294d426adc9b677354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869e3632effa76add9ec7c6b6fb609355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2a7a09ea12b7bf3840ef06f29f20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b419917f620713e6a5eaa0cbac32b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b144b300c165a0a5a05a8e6281547358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b84fc9a184fad1cced8878259b97de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a1d5dc472edafc8f33675fecedf2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae54c6fc9cd99734f1b227b252ab5d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf08e508392dee98fb2225dc223645c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f70ebf291a3ea4907e624646c474df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a275a242046cbd9801acf475a3d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a97d198e70152b97a5c1e6eab581365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b099076c8645cbe6c4168d631bcdc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dac0f8e5fbe7ffdee0ef8e7c58b231367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7951249db8a88c985392682bdfecbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb01444d47861b773d1e16354add3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91b3c5d098b517a3f16e7d2f8465f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a2d215c7d197f664cd98d657996e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9009ba6ec71a00246d355867aca044372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e10924e4f016c7a75725e52ffc3639373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6834db280fbdf9b23d9fd69bb53e96c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368a3ff99e9b6739b9df7a4d9b58f4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d35e3abd91e77cc8e552e3a8f318b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9024028597370179ca3337089daae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735136858a553b051a08f30526be767378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb8e256395d695b9b7fef76fc6737379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52677d69ec281ddd9d4e1ec71456fc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a6eb2674b7e48894ee9a8d38d9c48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321fc75a31f4871e9c7e413b7a04eb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f285980fe299a328a51f818ce9fc8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723a289114a97f41a84e918a6a3f24c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254027586731513f2fb7316b6bc937d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c323747580a11a89acf54d914f89f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9de8dcb793926fd4dcf0f0a37b11da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaf0d8dfe5bbf5e185ed1e8e0aeb3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c1423a046fe3b144ed610d861201389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd842dace1b1c270c617c2acf5679215390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cab0dd8ae582d6d10e41a95940a10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3989d827f77b377c0716c4e3be666c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc884cd93f22068ff553946bdef77a3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cfc456597a1fccf85d1d115c812a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c9505ee278d09f85415225ca8bc54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46f6a6b94f5fdc9496e252d5a0f224396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44228f08786d3bc360d3cc1c773e73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986cd13ba92ce525d88b5228c83f236398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b24cb459c90beec59a471e94e565399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda32baf07140731e5f9e3c92dca43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b946c6313180536ee1427ab9589bdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dca716960b35c3fa11fd4416fc18a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0eddb4a69a227ec571e3a86ca861403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe98d45f3b50a2944e74be8953efa4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd91a3ee6cf1283eaebf51ea999dfe6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fcf6d5e9f913d20657f1b07b4129d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c7aac61916979ac66ab1cd88a7f66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ae61a7dd4080e6ae0a4cd43760ba7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a578750772641eac67fb741a4968409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209bbc34bee9bc51b503ab4b77d94ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443905e1f5f6b2bbfb1bc172088e832411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3181a67efdcaaa4f708fdd50ce2847412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736281fe5b907e4bcc14ae3b5a862e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761559f91fb7e5df2cb7e6f61b0f065414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab862ed83a970e93f032d3b537942d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c07823d45a26bc4d448db4c786e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc11296f9bfce9785127951e6f25cbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0b43232fbe2ee6c88e5117ab54451418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cc09376d99192480ee6ddcdc72261419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884ae442975a08d513b24ddc621f89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a704211226e9b7ab2303a29b973d355421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc73b67e571f0f90742cf610436915422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab81988ff3a495e709b178ee96d6320423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af518702747034d4cb44bb86ca32ad2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb7d87728b165f480bc5834ac9270425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8609293bb530b32b426e644aad81fee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d9b23117a5659f6da22e2c2cec62e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539313b6959944863a7587f8a83bae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad81614f63806bd2f115a1547240eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ac316590c1f377b1b109eb6caf843430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cc1b5641f299c20c744c6824ea8cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b582f8d81c0cc21226d4fd47095a2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69947386d2d710c00495d681ff349a85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d8be56ed50e64f23ea03d4c8689b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff900b0ee10e95370372fa3aa6abcbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb06b07ae6fcbf12909ee66b300c06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f799e810eb72f22054e81d9f73384437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6a4dad23391b1b5cd050e79b249ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57371db0a2eb0822d93de3e80e10ced6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5948db1db9f95a24bf0a4491eab99a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9a35764be697a3be7d954a21fd290441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b49539333065507cc18328273a01c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f432a7649d423193c5b88d94854b03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d494ba3ca146d5110a82b97d9a3799444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf6d4ac39aae22b0c8bcc2ed3e07e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62680255412666741663671aa210e240446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add80c9434a13ee476fd6b36e823116447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cd108525f80198d05914a9a0f2b01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a98e8cf9a66616afb836b1cd4a585449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6540fdcb7f2c6f2b5df53162ce44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc980e7294d263361979a1f529b144f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd9e4c64771e03c8eccd9a2e5d831d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268bc39a82ca9005969d465f0315ffd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4c32d77ab847133396402dd10c99a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e3953b327b6bb5af538325f54550455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee84d6b7a308d9e1541e0102db99a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a060026e9838bd812aaadc2c8f8a2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37195861762c45a49c794d4af77a06f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c14c9d135bd21ff9ecd151757897e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7aa875bc335cbc50a50f4e4ca9c94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea34938c7f80fad138b0b4a64630b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ae01d6e6108264311e4252667209462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459a287ed8e5a82ecf2da96c9dc236463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b465dcafa6503580e4634d826764f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e308343b9262650b6461dab0f8ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fbd0f1d854a1856b13fbdab905bbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734d32b28cb8bb2dbd8ec39a239f952467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21209ea2cc00bffda48e9858c985e3dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fdb4790aecca945991b97fb0bbd1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65408e6e29895ef116debef1a404952e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81091292a9f0dd5594017c70141a029c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746a8254cafbc1210da7dea8949408b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e41ce1fba4262d42e0d950e73418473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f59295ba58ebf031e39ccc052bc4b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c9a59a1fb0e0b97ab06b8b3e73f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74f1628bec08970f133d0e65f3cca4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d69ca3fd9a808723dfba216d78d637477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9025b79f9a3430d1b25da5b57b8b793478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012867626563afcde3348f6c272bc95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a1d8e055beb00af2ae9d68bd3e59e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a305990584942961ec69da3344f07c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39516d60ca4ccaf9cfd1056f178eef3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0f8428f6605b84db0918fbde3dffe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef452aa7d9809835d7f116a5590a9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9a682340c76c959f1b3ca950f75ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ff1e6cc4bf35ec9f482829e5d7c4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7403881bbf025dc2c29bdc9e532aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea997180e71aef3f363b664cdd090488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b31f4ddfca2351fc8ee7989aded8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc605800fcc1c8f5737ff9bc20132d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0698c3da03874c9f530ffac5a6247491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c355bd59fce7904b9fc58016ccc87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659de36ff4567fcd48bf534c11b389493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79830c8ceb5c46eaf8078e1af66beb30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47684f1443a52a3f262bcad63b2ce122495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f96867ed9151b2a1bc2cbddf8aa00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d974118c7f335f73fc5499643827497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3407d7315bd30e845402c231b0e84e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d81296cf8373b3af70bc341c4a5d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58815fea7da39d69b38fe761f867194500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a86a18e8373c371e85d9a9621e54a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bba2d2c7ae2b515eb5fe221656194502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2afa3a28d3da79222ff1bfebd4ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14df817bbaa0698b60f4cf3c1cbf0c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe71559c4a812354f6b4a076736949505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e5c9043044b79b1874a5614a7d4a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd1fc01a85dcb805cb0df5d1611e02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ea271fdc651176aa25af28f0e135b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ceb656187a13c11e3c5b8c3098bf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb6db138142e9bf054b3d019255f31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0922ad08184df30e12609b7b4d09ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f0d596e3f9d20b765a2fe19283196512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c18eec46400c58bb243f06559fb05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93d1cadd94fed813c47e902b4fadb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444705778423096d8e5e6a27614a61db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92784aa9f63d3f449080bc421a6e32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad196290a0483296ca087f8e1c7ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7062d0fa8c5bcd650679f90552913518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0326b8a17c4084203bc8467c514822519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961be64a0f1349b8d4ba3219d7570adc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e7ad1781adf73ca3d7439df57d04d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75c341e41a561139e8da15a5e57250522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4d11473282dd66d4a51988c80abb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df02f6bfb1571349fe991fbd9ea3f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65319fa2e664cfde9fdc5a48e4d81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c40c6871758a6c96d22f668b557ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df66da90c287e2c61d78cd330ab4c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0f026392db035dc325b21d900f826528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc06e3d9f94a27eed416d93cde024529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d298f5eb6f53cd01c9eb98cf3a7ca70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b9bf2215b724b2f4fbe3d31bb5413531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e816a914e20a7731d5382bbe47456532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eeb5213f5add543629ba1f896eefb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f0ff9d83e8d8c13aa215b9c50570f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822466268c3e84dcd3056afb95ad7f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763c6e7534eb3daa53dc76b9f18cf37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e786a45bb8a4779b37d68a8ac4f315537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d02ad612c56ca7a6ec008b86584bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c9e7d01fea9bec74c8a02dc8f1c14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72f7b76366cd551831c2ca78d8badb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597c8aa6bb5461a999f52064c10eee9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bc6fd6c9ccb35d37ec23adf572cb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca46a6b7c330460f317c0b6d33ab17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155003d57dbb81caaad434ccc265ce99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f99ee89df4a7001f45a28696956e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ebaa9c1e565c0d7bbc5c3966c8f54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759899c82ad3c8256fd5db50160a9dbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58787fa15c78dcc907fdb45b367b27cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bc63f7abb7e2c592fde9aed6f7c71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158fe6a6c3130379fee15886a86f80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3344e9e927c1dbde291aa6dacffe0bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5f0b0e06898dc5651b63bf4a6934f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c44237ed17fbe89e010879a96ba9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a3a88c3c7d746c95a754109ab0e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e896f0fba496b0b13cfa29496bc5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc8126dacf2c68c359445df525f6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a63387a53a6220c32ae60f9e3b689557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc131d56265d1a040466ccd20d7398f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2b2b94c75779c675ccb98c486fe38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287230fdbbe0b4d9d6444b8c4d799188560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1a0694b5cb62a80226f96c9de2a07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012715705af13918c50573e9eeb345f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92348fc43a5f40536069ac061ea0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99cc90411b17cf788676ededd30e92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e976fe46249e961dacda22feb78d55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c509c7909e02215e7f0da36e0ff08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaaa601d3a3dfa56bef45f95e8d61b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefa5301f52364ad9c6a284626160a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe6d9c26cf155fe5779c56c88714f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a6188f1ff0de9d230fece1d64a864570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417a81e71b069a8a120f0f51f8faf0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f9d150da2f7c2aabdd382aa7f35e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30008e1d99636cc6e0d83b601ce54b41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd8d7d750de651ec7242328069b0e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dbfe45785fddf4c784e53e394e611575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e3016c3897c1d71e9b0c3e79d8476576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62430d2a8646619ade00b02fd39f092577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e116da0b317d3c31f29393608da5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52812ad33ec8a4e6a856bab80b978a50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896b059832d46fda88ec2c3df9db49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21203222642b2fcf0ed6b9c70230d163581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27368aa1b7de8488d6953b997ee87431582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c608f09ebdbd862d10391c808d870583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d327c0dc7b3874cf88a7f3e12b977584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e5c8f70d7e52ba56e4fa5552d81a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f2c31d7f8d48d88270bfcf47bbf33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3b81cabb812466789b5ed65840bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff18e559c308239cbe7b1301c359006588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27eca56f0fcb8462189af3cba2604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988bc186d11b7ec256765f09224bd81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceb5e8f0da1ab57bd9481a9238ab8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf07458a72b9f7bc8cdc92a116cd27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aaaa99eee024b575558910cc90227593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af66e4e862836da0b7230bd16c55d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffa812ad68028253ce8981ce1c1e21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bee56f4d1c03c0a0e9c5c18e46732596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27662f59b8d2e3aa479ac31b3b5882be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c0043a34b4b45a71490fe3b9ab2cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b6969ff647341be6780a7f205a55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e841cf8401b1d55ccb0b6936e36de3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1963a5daced6528c9e17529afd091601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db6f11ef8982f2b604dc509c9cadb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787109de0c931a954319bcf8a19d9fce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beafbbb68c84d50331af997b586a2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610742c413ae2ee3e3251bed0c11c70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f15d5768308eedcc7838bca7e48a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b5e23a0ffe5ab73b49f7fd47a8a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc251c7874c1c7fcac8f1709dd014d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f90e022a749bda3ad6ca5ea70fea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4e2305a57cafdfabe15b14ba0374d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c024f372ba4f2612a51458c5d1b86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d879049e2f5a42ccd690e6e7207640612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4422c5e47fadb1fda07b31cef2c64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6836049c8f0d372dc70b2f207051be3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aab58b809b3dea1565178d729a0870615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00d7ea082bc185c349fcad3fe6ef53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b7066c61a192830dfdd28b5c20102617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ffc3b00f02cc4e0e9d6208a14d613618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c9898ac30bdddf7456388b2b8c97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f4df44426f401aa7e326715c6540e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ce0411b034051b794ae868123ec0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f2ef1f9ad204fd2478bd673ab6570622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ed71bcfb854d2e25e0a7759aaf370623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5407542350c23a0dd9fd3934e33ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1714d6e929c943e9cbfea5b9e0c5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212339d76c25fddca0ea5cd4f8ea8fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a6f920f2a8d4da808c53e8696825627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4798ca2a2bb799e21ca4e0831466fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2bd19c05e6aa43f672514ccc1e7d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c70eb5215342b2f6a0b4ed92197d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d09a3c3ba7fd0ad18cf8a14b51f2e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b0013008560f617d04862776722c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e08e06e00aa7cc647e4eec39cf3df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c882de1f600f27acb1c9b4ed5c3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fd268391d41259433711f30673b84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b3e66a89baafa8cb0d98a0edaf59a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a93386f12edcbd70566b075272a3b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca53a535e5859c3d39a037ff5878c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172772522556af902e294f591df6eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb74045ccfc641740383946a0031832640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836f42ee318e1d65d4398aa3f40a0a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d693df998059565408751b901bb759642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91128dcb164173cafad1a52dcf18236b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa090d1516651821d599423d7b2d4c26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c19e7546551b08eee2fdbd5c7c9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51db564a88f009d473bc50710a5444646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f4caf25f9d80c62ac887f78950ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875812877b62fb6ad85e14249b6c9af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92367a4995e88b83a84067636691104f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3c3eed3904330c3f16a07f04c7cde650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac971adcba7a1359fc48066bc2f34bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00bff92194034d2563398eb3a16d98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef718a93468af42c2f3619fb3c88fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e894a654abfb33a014722f506d9e95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e525b9e9a88bcd70db58330d66f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bd277b25ca81278e9907e9057d7e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf12830300c1dcb3114b56a6892869657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277aca0b67699807723259db786c588658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f6b3a74477475100a6d9963e7240659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bd73a3cef1598e9ab8e711e49cccf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063da2fd13c0305cb0aee091353612da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f60012a3e71d8b3420f591167b6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3d84bf61a6bf140fa68c6c84e88a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3cccb23a7732fa7746dc8bbf8ec4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a550185f38c78c1ad841eeb5fb484665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641f15bbc87f60d50ceafd1e689365a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e70c8d98557ab02d17697a51c627c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6833b0189c9f16c8f75d14720d042668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf0a066819f597241417bd9d4f339f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92508671180cfd9216225079b3559bd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0da83b543094e06515fff394bdbad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea5c7a0614fdeca40cf6fcb13e782672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c96fad951071344f5e2f1f2e4cd24c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfb1c4aeb216927cea39afebf2b8fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f8df73b94f09a63de7f2d20a7c7cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0a4e3fefdc36917f058f9e7f42784676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d88b1c81b85ead50bff7ac704f050f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9ca3380d710d3180b209e79a645dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8289c3e63e9173aace5a41138d555679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b45dd03f1885a598c87d4b2a58701680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21304ef587a33d1bdf9890e9f264621f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f1729aa9f6c2b9bcb5778f6e2f825682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f16c15b4340cb863feb73626761ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c929b45d1c16aff91bff09e86a308684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0a2acafa7b76a64847585c5f0920a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf01fdf6745c17ef4a488c90ad5b0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b24834291cec31e047a7377a12125687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98855f1a47b37ecc2941e5d084160e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca4123c93c607d41f7a0afa919643a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a892bea01b5d3413160c13c39ce4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbce14747c6f3df0ed150bad9cb21ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25fc15af42c6e31589abd6c362c0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abdb25639c6d3de11212dd52bad62c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f01860ecc9be889e02dcc9dcd586e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb66447ae6ade21f574d923b256636695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6ae07e52dc825668805b767d6bc5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a284ddfa0cab4d3c6a6e693b58d711d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4e92d57462a695efdbc4dc102978698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee2b582b045a0a7c0f8aba79d024ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacde20eedfdd6738081250d754eb444700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579637e514401e4a4e651a23685151b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87475ce9d97e46f9d6623f08aaa45e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c2f28f7196893717f65f930f2c486703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279591a1203de88ecc2872037ecb07d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aadbc182d09ccc7edaf2dab7e0d284705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c874784479e7331d07164783bf59a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b317fa2bbff86024821e4cb72a22473707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea62a3497433839b8b899fcb030b0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207accb7d2f7d33bf0c19cbe35805d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186200e8adee22354aecf41d746f37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e6416c97d2df9a5ed600e87d1db07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430fea596a3232179676ca76e6f0b90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750398704627c8aa26073f87cd01c2d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebf93cd14c2e828e7d47e636242a7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844332582b036418fb1a6c006e6a0f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bea9d83b976af6d902d6f79955601716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a524e0eebd87e904e983e70dfb0e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbfa9989b43b1cfcea65ea7ffec90f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959014b2290b0a0fbf0544dc1043261b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9d4cf688181d3725eb7d43a397da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeba5f2da50ea8c2881f7446ae32ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba35e9d1cc1a5b876e5a2e5990d90f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9416d1f6f5644619bd5403b125eb901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5343dd17c9af46f362e6b8c556f2f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898fe3b590a2eda18f366f8ce22bd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644519194f42eef2eeaf4060849fdf0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2f2bcf8725cfa55563c06cb7761a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3873a06d0510c61af74463b7a86a3cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951c4a5fd54d0a273f7b2318f3dbd4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62dfbac7de293546fc39b153c533f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319bc49000d4685e7708cad8fff912f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f823912425aa513fcc1d88ee891c85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3919ac2cc5015a023efbd8a6e73b7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c85effa05eba0b2d8a94b69f468be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a3fa1cc7e4cac13302bc7ea04b017735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25834eada1878fb88fc08f84df73974736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0247e65ca49ec6c3c3170446e7a0471737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73994cb19902e799c5379b7c9fa67e9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd617b67a704704a6c46da7700680c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148190b86d60cd1deaf95e571f798462740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a4a13a0c9d8828a1fbb748f533f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b979d6db60ef890154c794d3b4ed79e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db962843fcfcc74bdc0046fbfd47a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78041f9056738aa7ba47f3b842a465744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce57ecfcc3f86709285e11896891ccd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155b7b1b692feb5cd6aa0077c86b690746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e0ba677b0641e8553640ecca507c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2a3bba3fda4ac181bb72aa69cd8ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9a393b5497dba6c7011c7c9491f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f93da559d78b8cd7ee19fcff71f127750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b1186115f6d1ed699050836464f07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3147bd943d4d9970d18b2f3f79a635752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83b8ef430469f46bf49b6fa199d90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa39cc721fab95589fe13fc8445afd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b63e17aa338334281b13fe777c6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58378b5c6d34ca32bc6baba9fcf4066756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d4b29c7fd63a0148265e32f64c354757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6edfe76df1ef685d7672257ecfcbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a26f405948e55a121a7f25b4a10ca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>