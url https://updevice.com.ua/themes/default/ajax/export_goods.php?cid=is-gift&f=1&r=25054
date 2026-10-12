--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75103d72573d0cca8918cf4721e1c1381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b20dadc01ceb03fb9451d8ea1f2a552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e66f9b100f4d67d2d50a7238b64e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c9ce00a1f4f3d80c66e9913e3666c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63465c3323ce6dbd54f8a9877fcab20f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9aacce4d6b8ee78684c862a8fd0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ae2e60493c52cdba6bccfa0154ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4120969ef5c6a595f84f5b1f9d5e2cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9a81fcc6da959664881dedb02f429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f16ffeabc4c4b6d38965b5df5b0c1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff7ac5c517c3a7847a749d5e9d482d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9e136fa766c7b2198e9c2251c22af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ef4e6c8802989f1442b9d5ddce39813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16540668aedd5661c13268dd139750d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0293c6450ebce0898e1f89a480bda715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e5293a8acd9579a236a0d8e627b5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe6efd0eca7c5e36478d08053a334517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9290fae15eb296486a2e71ac20fc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15a62625af6ea0b2f7f5b77cf2a0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde7c9cb19e6f2a8a65e0b912a6d4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79db3a8322bb7d5a1d2ff774cbca621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc0ac7aed9507dcff6ab1d709278822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78e6a6498a2b8c75be1a41384fbfa523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a6859a1e0bdf0a44b543ed9e9b3d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2002e2b103161f19006a910ab53ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76d256df3d7e5faef7dc879821b9d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b69f15b27433a8c3dcde84ba055f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d95e2880ea50ab197428ea2a8dde5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e7f144ef8d211c4057bc1ae41c46729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc7f92c647742ea9fc804ff28bb08b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af964fb6db5cd63cf3aae3e463b73bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca458decbf3795f9c5756920bac1df732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe06894d6052fe1da54df2c27fc4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9d49e03a73c4d2d7ead3c259b993834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53534cbff32d457436eb3981400b18e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2357a3fd0fc0e54de50d0615e659836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962c01deef1ff40d98a7b99e1703b5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4084865fab7fca9d82ffcc258ffe13638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90939bcf6f88345df426feae428177a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba9a6ff591ba5e5771f72d82900f8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc421a855f3c3fa6e53f8dbbb43f59d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657afe48f2424860dd39a65c3c1bb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94c977b6a4150bbe2f6ad84496bccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fee42f276b54213d4255bcb1d0cb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59badc79a10a33064c52993eedf5eeb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d7ca4ec553b4afc0243da9d774d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f15cbf6dcfa7390b65e0534bc9abd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebda1c55eddbef031357e63a1e02ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4663f88454f3b8f9ad50ebe36832e3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ddb8a9446a83a760d6c85768867f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a779a70318b0fdb4d390aa26763aca251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bbafece88a180005ae66e88bb52da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fb7d49cd76bbccbd2f3f99273462653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8c84a19b459e79243675ebb4ab52354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7cc85b31ae91b75c0df84122adbc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00743330d09c72ac29f2ccafb62ac78856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff13bd4f441e03737f6fc5ee808ad857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d26c670f3f56e9b618fd6e947702b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d909a29b87bcbae8666dba7f48f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab6f77d07949ca4d2f276a35a576060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2f543b731b8272ff4f16a714c4c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838319b90834427f60297888f541f3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f049207747202f252208426e6dad063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151fd13b732c2b013a988967e751c0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8bd80288c6b8ad57a3af30d6a984665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f257433b4982184e375540823f4ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806fe4cfde8274b78cdb5b8d9f448467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6eda7de6ed6e99870832ea8da9de668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15db0e063200367b8c3a6e2199bed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f776cd1a2bec841695060c4240dfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d51ccef3c6860028253fd497a12aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0f48831ba384e35c3dd7281be992f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbfd9badc9d895d034e6c39fc1d44573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31a8f9c9da555c6eb3ec16df34732f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f405b6e73075f6134259c2acdb58375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ccef66f7a2132d3cc4eeb210239076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf65d0b72faaa6dd43a4f336a428a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2cc6f235905dca9e5c1f715cb771b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f6b579857b7b79c175f8b1877c8ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df092f087456b41a95dd8d592ec82380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cc673298ad8fddc99adf0aa6d4e2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de80a1b475c39e9cdc8cba030078c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f662fcdb23d5a446d2b4e18361338483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aa27d110f290244a60c1aaf51bf0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8128bb100dc301dcad27a7be4918ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29cfdefa1fc44520100d1778d3ef686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f15751e551e1899c19130af9aa6d3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821d6211020a6678ceb6590af8ad15288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed5280cfcee7b853f43b6d724221b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e4e6a7c95dd5a67018dc17ef1e0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89336203005d4a0fe581e97f950d4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9066d768968bf3c5913b5a947d3eaf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0d6b0f3f4c806036defb0bc22afd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9def95518971b08dfca4264bbe6a2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb54377babf393d6989266bba46c2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca98075af01b0f4a06aedbe3d07d44996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d188f0e2139d2421a0b9261fa57cb2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6746cc959c79c5b034cbf60d84de7dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f368b2baa1376cc0892680fd6ace99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3585ee8bcdc2e5bb4bfdad3aadb760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18216334ca315b88081460a97af7e084101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ed90f79ec7ae750a199776ddf4650102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7a00629c7f40106c90cc2a7e8de6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a73697a0d97112e4eedc0ec8baf0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd779c79b001c99dc51fea7b307b5796105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1439e3c2b27359f55879ade49f629b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a747677cf389895ecea5ac04233ab0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a64194784bf368a218d4aa90e33bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb85ea71367dc39c3f95f326d04aa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b0975e7d8f2082988d4b0226fc5a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6397952fc45776a1517b37e29c0d1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f054f19e0bd77a234b4875fbc3e31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ee1676ce2973a247a37ad6e227505113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998896b572248335837ad48154964d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aba3ffd18fb3ab0493319d1ed8dcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5b1e68b2aa3f2339526371583fb3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d04a366af2ce05bc45fd9ee6a9a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66653804cae69b1e4faf0e56f29b3637118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba6088a88217ad4eb21dd668b2501119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30377e6b84b09dd317e2a3ea50cf52e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e94712c3503f29b8b1f9dfc588015121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45bb4a03ae6702b8cd733320748d23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3d61eba72df9f2fbd62e3db744dd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6719c962d6dbca72ff1953c17bbbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee3b7cc7dd21d6f68156b7fe74d72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f6fbc389ba131fe8d2bf49c0b5b3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f77dd8557e4804b18d36dcc5554d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143d66f603dc3411113da57efbb3ff8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e17d8a748c92f623727069199ceef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5c2c7d9706cd36d3e6b7fabe93393130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbb76b7f353acb70fc7276108e5dbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee47dcf98fc835cdfe4889c3b79a711132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccaaae208f0f8d7b37e83a60b9dfca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c089e7bff1ba434bfaeda2e1bf6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d2bcb187aee49f60eb7fc55c9c7f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430da57af9936a6c75f4c77f0ea1027a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919098309a1bbd1d35dac4ad080354df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9667b1980791a75cb0699c81c75c640138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4aa517a4ceb23e38947ba034aeda9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369ea750d2d180122678e4a1b2c0aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ec9d61d39816d670510025771a177141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ff96444950d5919ceb1c95c5d00b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a7e6458d848ed2626dac2282269fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e14610aa696aad5ad4462a3f8b5e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fbb6dec832dbeacfa32d5e59b875f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6358ef9105869cd826a78bf3e1a2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc992652b468a247e5d96641a1d692f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3852ecb4fa3a4e40e94ed1ef4ee147c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815d1a6b5f99632db721fac6c22f523149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7044956865ea37999f5ca27f87f21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fe8c5a6aca5d27b66907529e4e2c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ace90a20d0213512667d20ac20fd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d8b6d5ecc6e1776d67ba2ae28ace9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9b3cea2a7b1ebd0c041925b13c968154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df7808634688d4a617ef4528e942a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3245b44aad6b3a3acc7a64e416241156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a79fb45a8688dc57e8744b14ecfe13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e1683871d4417e5aba46cffd47ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ff3870bc21fc90580de295a2e7fb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95555836a97ed0f5cad99e5df5455aa0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea954b6b5d42feb5705840be9a34ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6715177bc0ee3a8b4ce3afbea721e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c381038fda897fe23d06104f9f7b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071c64b160419031dba0faf65530c11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8128d9fe9abe30768bd0a7ec2075c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7cd9f56e2482ebda2b0ef9e54c92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec9d175be2f98baf0df102a6b53135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b3684804557bc808eda01bb0e98a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691811706b95467f5b51b49b4da0267c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7ad5ce4ea98bd0e04d274464109a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92bdc60fa8fc30c5a4c4e0d78d4f3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c48cdd2b7be8ce90b9f7e475f9e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d82841fdca280e7de4f99a0cca9d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc76800e7fd49c48bbd11371b6798b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673deb3331c97608dc2ad1f6d7f82ff0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86540024eb139ff2dc8866cb3478577176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d2e47920186ae5c685059a9c19947177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e4fa07510e2d8919c70051d884130178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ced7b25e809f9f213c66c9fd1a1dd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30df28799b3de90017833d1d08c4aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a928acf409496e92240c54b2f1738181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b669966e32834ac1d50cd4ed81489182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d65dcfd4b2211a0f4c106160337e4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad59e7ca51f93b1ae3de0bca3da28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ebe3a5ed66d06fa53cbe5172904f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f7678e8f8c20037894f4e2fb698b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b56aa63b541174b06eb19b501d739187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d167bea7675c0945804d6b8f2b70ac2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc4fcb23517895f2d1362cbef2b0b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc87aa2a5f945ad1fb676736a22d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e999f1c374a3162fa36e2c5672e4a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c2e97ed6abc102836df0b09ef12c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4a5ca0baae69606ab64d06658aa3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba16af747eae376cfb1dc5458c66f37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e46ad9ed8603a392f1f53c93d13fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef8c874c84d981370ecd75255b66b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f027877463e3860cfa2dbc1789db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119cfb5b66b53ea906ea342df938242198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59802547ec872b93225379983778e232199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842916df003a7b3e18cec0551c23a994200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d75ca4271c194993771ace10ced175201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f75bb22e718f9b7fad3dbde13aba44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb16e9f615bf35321e1a1f0e5ff9238203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c685642b1988d3df42b106efa9745204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8629a6022832b3da2f09d34e180888205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4615f334a5525fa3a1645c39be576a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2f77f7097a50cb54bd732d1b7760a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a637ea4f218d9d34906cbe9cd66e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a1d94fbe64f398da791ef14a94186209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b40a1139f3c0c31cd4e9226b44bd16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbb5568eb7442e880c87a46604c9e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea0a277cb3d60661bed193752b344212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea93681e027978ed1664ae479b02b03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7fcc0b593867cbb1768277035a9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7325d6b8871aa2e74ada4eecd2ffd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b6e7e3be7b21f666c9544e0c827a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc679857152c849d8c95124332309c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0b5b0fafc67c3fa8a068ed5a85bff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1688c86ce5ae188442ffaaa784d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51697d0d6ea547a09088998ff593df92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33825f107f9cde9a6998f3e7c1bd37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eee231c2b9a2fcda17034855206a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b57a6645fb2b1e245bba8ead2964223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf9aeedda83d8f8cf65218abc1e80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c20c5e094ad2c1875f83c9980f5d44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f0466981a0556a98eae889ded9873226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec9aa910daa455e528084e39ef0dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5294f291b1621ed35412ffda444c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce91e198a7d559b46e2bbe25e01b371229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca262206ca4b2d1ffde33642a5c189a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203624e2d2d1b9d1c6195b86d05dc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bac3730e50fa0c0aaeced4d9ce43c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3b52469f7961ac9ecce3d8b15a4a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11ec3cc3554014d02e610d81b08da0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21dc4b3085922e209ffe5da272dc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b6f7b4679089e275850383b9c55a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1852c76a82148abdd88e76ecb9dbf45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce64daa3b40b9a90984c1220ef93de5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ccee912c556cb61f74c96752bbe3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e843d258b523d13e4e43b20220f8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439f312c16a88deea1f03aef3b57ad3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df45f5cf3d6ebfd93422699ec0dc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cfe614a96df27d7cf52fa09caad1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb7999cbd431d9a5e5cd4c11a5f404244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e6e73f110abaddbf794f886a9a6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da83fc38b2add86fc14c054432eb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71459ba1448a1c2121919c9710402af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c0cb42e2a58fd02985a0685a84eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b6f724341782b827649592f3fcb2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5994c7cc26e01edccaf482294ed912250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d15cac4e06f78d980e4a852eeae77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05394a998809a88bb3edbbaa0ee989252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57616d169fb29b26e460ed742e5be90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3547e5492b509315d4c122a3da59525254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ec3aa0e6f7f310a5896ca8de3c2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3ece7a3685e560a31f4a651b356e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa10f87f78ca90ec32ab3d9de7ddb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e2aff5ba8e88bc3cee8ff0092f22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1368a49253cd1277bb128262c228f4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17648e5ea72101c29abfa8c7ab4e460260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859222c9b1afe64b292f745ad785fdee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74c2a52d84bf766ad3f0fc1d779e93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da205d6c438a7d43b4240906c4235756263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a0be4044761eb5d5973e1a55237af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73fb7deab8bf3dd52651742dcac6d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e0dae52e8ab67dc8f34ded30bb29b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aff5466b5749fe290a28588309450267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a901408d8a7eb145b6fbdaaf69b94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab179809dd37860f45acdc2b8c9578269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32bf6a5117f6667bd8a8d48684c7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b27a5713e0fa95f86311dda3665fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331cd1b65a95cc5c1a2f7778b72be7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff337834afa51fd0500f4eef390ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25505547bd406accfaece5b69e675d89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d77ffad6a2f05463d5acfa94178b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391320eea295660673741ecf7ee4d68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75df7b8a4554138c21c81abdc5b540277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e42009e4dc428cfcc90b3b6386763a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac838f45d323314ac09df1569b3002f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff8ab6f00e5e641ba8703ffbe1b7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce057aacfc3716008e725e854f86d16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae344d7edb521534e0bcdeae2436f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3157efd15985ede0445fcd190ff2bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dc428ac54b07268d5845bf63b192f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5e5ba0a01b9a95e19c77a73ad69ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d59349722f2f56386e92fc74f3e36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0375f6f54b3617df66b154129fcf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2886cc19b6e63d536ada024f4f3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c011b8155f1fb236fa3d9e543f4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89725bcdf4c93bfabc00a4a09500398e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6650a3207a293a8cd83eec2221815291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b501e0074b28e944d12bad303ec82f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ad0c8a0659b35fd0a0e13f87b5f42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e51563fe5add67b202f75a6cce38d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708a7fd64396c13e5d9fef5b7b3d16d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835e7bc2a102ae83a74c1ce89641e28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd93be81f4caf5475031481770f00f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ecb760d8e4bd569b924f741cd5365298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8246288788770d3c00de056bb4507299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2352a5b418844b515719b366a6bdc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9563c6fd2cd597ea2afbd307aedd31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8e09eab6a3acc56da7d93a3011201302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca8882b6e0cdf96e3b904e04073e2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6c42a9e56b5ec2e4e9c01c823098304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e67e7f6b0411e42496ff28c8017c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30135ef01ab3a10b76669d82c805af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713b77717637e1957a66ba60b3704b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fdcde74dec594c04c7c20e1449af0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff707d2db45803e59394233e31ff63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc095b97fbdf8d99b21be253fcd21b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbc60066190852b82a614c36153d3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2841092c2c058125d5700209a2310d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8bee14650a481a085a46bda544df5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7731cc995f8e312c3f344d3f67de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fbc1ba01fdf3bd2284bd3bda3f42c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03149008202e3c290eea257dacf93eb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63598857700fb6fa834714ed43126545317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbc773f15bcab8c81671a397feb0f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1686feedd8d757cced20aebcbd8694d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc04fbdac1df030b794b6f12a1a1d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70224b20aad2d516b555999d21567741321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6e1f5202bc0c831d35c7ab7a8402b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa569f10af3e9f42fa96ed786439406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8bda8103f14c4ba0e77b5ad289179324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824ff70a85f40ca1a0ab339450abd3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459f2b8a25e944daedf490537794a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304efc412466601976c8f72c6a89e38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4fdc0332cb0e5f6809b2b7ac8be73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72448127704c0a793fff5682d351421329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc96664e4dfcf54f119969cee5c63ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa38bfdfe203cf22eb21b9eb94bc25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5453bebd7e7df48b71a155611cd11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958ef25a3af1522ea77a6225a65b27f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df89122a2286f0dd1ba63d3e01d23a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8099b93e42014e68d67b37cf9b9c6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09a808a28c925a0c1da2d4c5b397e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de0fa153e8a9539874ee161d000496337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7cd278b4ab6a112ffb390c6734039338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ed6f26880de9b60a8cc6f5fd8fb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d7b47d9aa4284acaa7719c222e6f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb83ef976d9daf0bc6a0c4f7478ca65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1a0007237051523797170af794477342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df998e03e05811654d0635a54712cb88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142426c7b9f83c48a4a208656032405344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785f911481332c85b6f6098fb1531b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21965e501bc0a91834ab472889284c81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b969ec2cf0937009d2d3871dae24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5479eb0d28a222ff535d81dec11a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef781c147b27f16f3ea86c5c9492e564349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6acb10932347488c8482fb76d8b892350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72c5e73359df95299d7cc112d58d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4247571dcaef452da340dd83995fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87560b603b9f3f4377152f38902f1175353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e61012d12ef37a2bc9ca0f21d741c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23cf5e96a0403c1a14420f88e152ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baf0ab4161c0f627ff57e7f9d0d276356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa12ee4f25968d846bb3ba7f5aeaa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653418e06465723c92029fe293f8b0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19420d7b6b7695a6da39789a69207e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61f7b957399e317716f51e8a8cbca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e76158c8d206a5dd5cf9746197d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438dcb46b8e9e45cdd91252a06c4c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df8dca33e4afea9b0078cb9064290a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4fd88a5088980bb12c96bd3e35bba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef458d5e60f532c9deb8e07e41d9d2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c89cd958b4679163bf74265cf38d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844d4921c116bbe6104740caef586aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd097eb04dd47c4e8e26b44f1f3bda3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e970041f25f14a31d4b998878167369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14876d255a7c3fb06894d5e061ccfdc8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde92f98cf3396716fa9dfcd27462cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fd5c39a43990da63cf7ff8d4c2634372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee4b6655a026f5505541c57f24cf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10221404089103840d7767cd3f49a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a61664e053fdda10d7fbfd320e8ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578b76650dd7fd96da6484e78976fa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a21ec58e98362a45b254db687de4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f106b54533c5dab3b166b9cdc54dbb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c2ae5625887d8296511570b704c91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e088a2fcffdf23f61f4253271c83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d0998f3a9d1e06619bb98757f6ea9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cbd3c189636f600293096c9f7951f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdb96931db01f2e1664b9056260d23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434878c623edc447b452033dc49f197e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46608ea75b3af66a07e5f226d69b13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40544ad8bc229716a71c1e0d5de858386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2633f420080505269f1c4c17e2807387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e125445cc24650d84f4b8039ee0c37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5440c18f2586124f5d1f898575baeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf03368c34baa644961d270ab4f4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37fa0e2d01ddb59194308ee7772dcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132d750f4e98b54353c28210b706c90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd48e6e68ddeee8f14573b3c33fa71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0ebeec8925722ee19cb2b5b7ade1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e512a564eb288fe90b10c203c5243395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd075c4555d26ff9daa48b8d08cc70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5e35c2a45fef16f7a5400aa48c03d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9752a8be0b5bd736395509aa48235398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec615a5c1420d7ef648341173e593f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4428b27b4b1e30c19160b012b0ab9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada047ba19aee13e2bb52c5ad9b40a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc481a357c6f09c040c83c78b57da27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02046ee85bfd78b6f2c2b1d5c12eda93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b2fd40bfd2686fd83a8a0c08c15e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd52dc7ef6ba9817824107104065e03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03d77e374c42f8869e33775d6be0e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722cbc8f0b16e5d9ae8abb119dcb089407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120735a5887f3b5df1b1342bf61d0543408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d887494a3b6c513f1e6cfe0ca6698409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf913cb564e335790bffbbadb59996f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d53bd4e68ca30ed430a1e0c9f13318411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb3f3779e953f19ebddc6e9b46b68a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c73ca6ba8f67b02d153de2bf5632f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70692e596249e574d6c382f89fd6e67c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61381f8f2ce997517342505df31057415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c01e6866840870b77ec589cd97305e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86f003da09467748b5cec8c72d2972417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe645d4064bbf170221341c04ad8b89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7015b77662d215c2f8e4a92a39c6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a99ba647101a5047afd8c47dddbb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375ba3eb194c7c58e944ff5ce76317f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3287bc06dafa2d58a593f717a122422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88febef7819ad61492f76c11d3a43b8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603088d1caaf9921dbb04d1da447204424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ffa1dcd8c6386785d7be4c33b39b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201858fecf939e7e29f8bed56a79285426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296922f2000a6c1bdce19af8622fc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4536dde89e0ab3022aa8951b058dc10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20720dab1d6d1015e8f0d633d6bc8603429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58011da184ce791c98a5c8fc9b85b600430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bd69d5d3207be6274bd6b792f81f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407fb44277b37dc33271e59aa3c9c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc909fd9f58d84e8cdde790f592bcd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583f2e8b8b16b9b469b9d4238d9a3cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d924b173aee2ae1ba3b49e95e4b0fa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f586df95b7b208fc5ddaf8e94ecfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fcab167c11613777f5e097ae83138437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b4a2ca375a8767e3dac97732117b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ad79425b6fcea6d6cb74dc59cae54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d4e0d71d89c626f52942ac81f7a8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd51b55cd65b00139133b8ce170f835441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92df96df636f2a28c2d74c152d3648442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ebc9a2e09cdedc04ebae3aed260d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff585ce2b44ac65b2552ad520a4cb92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f54cf9736fc86a06b11453c918f1b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fca46f742e1ccd1087e9cb2d4d5a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29df3c94c38ef4e47e26f14dc041a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb569d41e401a7c7d67a344d616412f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b760277e5d4a13c4e93ee802f260449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0d5f9d52e2d27665b31db364434fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e148192a921542bb2aa0c8994508be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e362ade20c12d9e4b4de26983d4141452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673efdf1f2ca9283b06239e901a41d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f66b590d9f2e189fb3892396c312aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf52abf13c602565f962de82f00654455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc12b164d85f916a5af5906e8eaf50b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a7fb5fe288ead532c39c83d4cb366457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4a5caac9478321b98e54c856a840458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12355feda640fccfaaa36f641ed1ed5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5627f9381abc441120587cdbfebff4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7199113d7a3e8fb4e27afdd0267cce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c53ba470815d7259acc685e8b0c7cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d78a84bce5144b01dc6b953a82adf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89338aae50ad9928af8f90806ae205464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b546c8ee0674777e346efd9d49e724465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e93204619fbd4bbaf602450eba99e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f43abdea93dc8720d96c96e59e8696467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda773ac7c4c31a49d07832a43c99d99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dcf0a9b143de7f5e7daafde62535f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62661803865eb3fc82340cbd8d1dbb6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0976728a0fe0821053c42df703ba4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aed95e7882bfa2fa8f94d7daa12c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32025eb2e935621a518e3a281aefde23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6174fdf5e06f46c1caa2ccfcfa50f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ab01cf19c19a7d8f85b30f62f9fcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879d75bf3f7ef99f22ac70405b7390476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3eede44a6546afcada12d7484c95e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedadb6f4a9441bb729d0bd722c2aa99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ee5246e48653cd1f3e9b29488fae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177550678d886983c82bf0414602f84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9a71452021ecf11078ade85786eda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3e317aad64f13c9e15cb1f861053a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1155e4ca7a6ac2c5da2773945b1ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee69d4734707ba306bcf9f1069514484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d539abd3c6d70aa253481d8c778519c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d25fa6471b798e12d00832646a4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c4e489f3a06af7c116ca72bf6637487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d8e0a0e6448791518fc1c31d2e56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30644609bc5a7fcda8901bc25299405489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7bd1cea039647cefe428c8c6a9543490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6068590be5ffecc4abd7f39d1becd73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba42ebbeb2506f5fc66df9e5dddba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f38e5a36d8e127dba0e34ed33ba13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669321da6325f40a068b31e7f5b9b87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11968230df7b490c5bc4a8a77e0b88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7e128109c25f365222ef79887783d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cf9b76f24585c3b6cabdb6fdec0de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfa52f5294b16f88201b4b609d5eb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5a14f5c9cdd28d2582856a85f487e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfd9f525f50806c5d0db7f814ee503500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc73693b59018105338fbd8740854501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3aed63c38eac412438c01287db939502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5705d0fb3ad6c1bb15daef7f4406f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205ac89eccb5213497b60df3a90ecd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754dcb5f095ddd7e1ed697ae107057505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718b8e8b629fe43392df1c71ccabfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bfce229d2fe5e7c722260564901ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152064f925b89ccd9c2d87e691ddb8b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e071be9d75a3a68af44babf22913a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716c91bbd75c4decac2bebbf967029510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43259ad9b9c6f643a8d7f78b2c75acb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd58d5e19e72e4fc1f451ab14998c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6431c71ba49f438400c3e8d676c00e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a5b54328725b47d926fb69d022d8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0687a3630186e985726d8fa3631e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c119b484c1f1c896f46244adb543e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82112c73baf74778b61a095ba346732517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f887ac8afcac4f3eb2ef0a2e51dbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a232b8fb2fc89e3a1c7f12abd2af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f460b5e16c0b1084bcba9e23e20ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7e837665cd63ada28f27c44a16e2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3021d74c78b1c5b6a23b27ef78d00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb272406b3d7680874b347fe44fcf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933beb493614e1209db04b176420f691524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6a7bf435b36592367df0093d24d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb518f0f2cb9dd2873bcb7eb2988cd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270a1baa52e3d4d5a52c99109493fc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853d7bba9920086727da31cc97bdd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476120f7ed8e2ee5d4a7043bbfef78d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6056a7029c23e13ea9163eff5bd135530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7c1bb51f522df7ebb8bcef894fcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9fe83c3c7c188e8e9c5f49c2c8550532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86b2ecf73de2912ffe9039c9a1d2e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0892a357fc8e9ff106ca83c9aacd26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85877119daf5ee5b3d41ebb866b2233535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b8abc29d9472203266cbb816eed42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd5bce224a2791627cb6dc034e6755537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c963f371246b0f616b465842967e65c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c1833c8774532863219b85c478e20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aabe0288623bd82abd49bae076092b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be753c051f032c23cc6b14120c6084a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87d235f90df7254f9b9849b0c15ab6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dd980af8496b57b3f497d02f3c48b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efe18d6ca00326aab9324c7f74cd89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a22fdf2aeb82584f797ff8248146545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1390c2bcc77cfb364f3dab16a9ff86a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d725f1a1bda15f48d439883dec3e1ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b7b88ba45d25790f55020c49168c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6ab4038de8e29f3aa25a965f8a907549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccd73f19b4b15470b9e8c4ca314532550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3912bac4e4d6aa5ad1df32b239ca5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243d838c44065be7b1a338b2d81106f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b26c7ea062e906c311842d283cc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f508d5a30959421186a5d056199290554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d48d564a6bacaf3c8175a23f687864555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f4c484b0eccdf220a2d907a1da97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28087c6e231941f7adc1080b82a201557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cb100ae031a86e40e494379d412c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012630a527dcbe42f9ef187f852424b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27364a06dbbf3e523b254b01e1ffa631560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa80b2e1ed726c79422cb8835b42c9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319abc17e7b284c55821349251d7281562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681c2307414722fb53403b913bec7c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1ff8968b81e04f70df249338e4025564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc295ba59e48992de2834defa446f14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25644f9b95ef72aaeac237008ff61cad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1981e2edb97e1b069e3374f170a1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc997e8f14af3b8f4f44eeb1b8ea9ec2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e06ad2fdf8a53c04fe1f930fedc77a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e44593a23da2d44af6abd8e3746c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a68d0005c884b897c6b8edb21cc6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d520d2c5093f061489306492f59a0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4001d8184845fb29bd21766735e5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e0a0531b2e4767ba8240180018d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e95a36ea3305855e1fe94cd7049a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c41390e80f48dd5c1bebedda9e80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eca6a3e801fc08c34c2e86be8b6cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e6d776821612595ca2864b1b0d8fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f4f93c4c1b05c54b3bb611c49e682579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ccc3baa1540c741fdbe436b794c4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920427184c96e7fa1cbefe7b07d102c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d700ea75d241654e6406ab7d1b735b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1784893de0b1afade9052fb681a51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba128f6c00c5d379b336413cf3619b48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628480225b5ee0e10b08485479ebb70b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740f6e4a8097295a0b5729ee667ec8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a44a660772772c1cb00c5997bf825587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553b62231821082c763eb2e90bbfff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232b0212228c5527f71ac4f128a3cef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ce6cf466437ae523ba02d740bf9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a9409dbdcfa3e0f48dc1ee7d37569591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c92219b737bbbe4486d7186ade6dd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c85bffbf4338b1ad1b32213b0fc65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5d89542eb1e1d3355cff885df460594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beb10959417569aea6308cd9e79dbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6dd5099a3f18d33492b37d0c7b0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487e2ec813153a9e6a51f9c07e5dda3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c230248fc81324fd3cc5c734d2a3c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a1f66e0e534eda0a6947ffa2b79b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb60343f46399bcba9e720d9cbba75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548b9d53b695406e8d0b5677e3b8f2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9630ed724208c63b1a3c8c144f1e94f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b0d6184ca352dbc25dba380a1392603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ec0e203f86fb635b1fb3a4e7a91fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2786dad7c26c4c91a1fbf1d0b010e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3107065c1f59bd27b1a391f5443e684606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1efdab1102b85e616febb5716696b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a07fd6ec51edd8c06cada405606a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe2d63d415ffd8fb9f5980487be0ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf723e02a3fa7b6420c4f80ed1f813c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b26fd984812de9ca657965ef12627611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f61e59299d0f5a3343ab8e4106ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff8bd0ec73d43c87c8d5380cf7b8c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792c161022f73e10f773532bca45db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9b6adeef47cfb769d55e46f2f5fff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d2ea13f85386e2bfa0d69c5d84d09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29806035b1ad158e63d56ab53c22d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd146c1f92ab8b1eadd1845216b54f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ba42ed4ac7d2b4673d225108fa6d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68faeb4185f69f452bae0c81fa0afd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e504e3cc19ff99254e1ad9199ee659621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72993ffe4b242f37204ca9554a95dfd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f15b5d7f6d371e62e49cfca301108623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d5ca1a98579763976364cffb3f1f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e1acea4e0805094032000d4132aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a952bba2274f08cd79cee471c874cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6011e83b671c92a68f01bcdddb434627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45077e5f19ee372e0bc944e830b5f1a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2cded8cd651bb7e30dc64364efbbf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55997067fe12ea51b71a9a6113d2e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68061bd64502cff2cf86fdd2e4c653fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed2f54008d6db2c0b76baea0711607632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db617500ddd2421096c1a06d24e31b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fbccf1de782e3d831878078403ee1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c19d2cd1202e3b79ba694de927fb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285388f0e72b3e22f4946ea9ba5af9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa860b06a29092801fa6c304e76f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f98513e7744c7f8f2d8b2fac9a278638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882d02445fc97b92fd3704e47b52621639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1db8e71e5abe7f388564679caf606640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373aa62bd7c69e00c90ec64127221fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12293a27768394ca0f80736a5f44b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aeff4fd24575c8c9cac64abc7365f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23dbff7741ff03629b0fa510d2cb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ba546d2d8c40675eff1f3d3bbabd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ede2b6170f01716d68d4d14e0823e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53ada6f28c06adf1c948615456b80f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681663750c4567e98f552ee0003ff98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970a133b52de1a0fbcf206341aabfb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569545d24227bdcf6b336a18c915f142650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ced89a4e5c6956b5967e866a1e85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e02d479165476f2248b7fc1e566da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c025e79150b257b989c1f9c905a0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feb707ecf898f27b5c0d663ca69e45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35042b62a46a3fa0a4e12fe928a99661655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5365685b1e4ca810a40c7cb518b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fa132c535edb91e722a69bc31c273657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6406ce1dfea245f52f832de076e963658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a7adc36f8b897da375f41f3892c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa242c399d38745ad6eafb039487fff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aaf99b661ec074c4864862ddaa748661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d006555f6a723e0bf6e60166bb9c9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7a5670b642405c4d8705ae47c977663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff0e2f4d8a89d163c4386c55e2a93b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec808ec70a5224f7b220f96bbd1bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cfdc9e9c54090298e177112e95819666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0268511304899bbeb2393c020262b94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87cd29d617bc0e5831a02fe005e5b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2d5aa739a60377ac022322ebcf278669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe21a9d8ea251421aa414bc4b058a1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b8cdcd8eb7e68b5d992bff616894671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d3eaf14595766d45e593ae43918b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e4f1902af4c3a3a1e15dcebda26b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e2fbf491095583a6f75a8c56294cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee006a98a53bfbb6b82c8b4d6bd965675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773f5be7d8fc2bdc502952318eea1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467b8e4cb5755a5605ca1f9a55e6bd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f039d14a1ee190751ee073bdd73f0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2aa2577c35700a3b839509f2bd321679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365dae880cd3a37fef3402449399855680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f176689c9df17d40a0e753243adc4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24bce39504f51943e2c872e4dd6643682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e76f7a5a67cc3bbe936989fa73a6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ea72d0841d150a543a0af527acee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf54f31edc3afbc8c54732341ac5bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f5ed73eaaa8c72702b3f521766c92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7ef1aa1191e6ad5a122be4ab0549b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22954b58827146d5c691ec03d34b77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010960bd5b8e8af842a901c28450185689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0573a6d032942d80bb7633c401922690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cb8931fea360054017d91066fa1f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c351a9f8960c1ee98be25fc645ab29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf172d2c0a80bea4bc27def98a5e1b20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bc55596d5dee1f5db17611f292631694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab7c0a085de060c6b029bc8e0d1110695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb19e0f893e837f8eafc1a88ac199a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f7c3ae5458adc6c0a18c63d6fad09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742058533528c26d32f5ba1ce26216b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e134e8da02dfc975282e775539ba42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d3d553fd42af50db4dac971774de1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ca24e035147b90b7221fafc2a5921701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4524d6f1ca62178f55628f442b3831702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e255c3be2b953ae1c7b8a7aca4824c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237de4329e42869b2352b024148f8d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466358ae832532a5ac775ee1d864038705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e91efc1f72329449aaa115f6e879706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bfb5939255f1924d4ab52d07ff89c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52f9a37ca7654c2d7cfdd32c5dad65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1494b60aebc6cd052fb89b5cc244a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fa8dde48a4f1dfd795957b3cc3875710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286813cb16946de7a60abd0dc271009711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e19e09de85400cf6148b2a60d6566712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4abb888640d2e8e77675d7c1690a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639e4006be971167242409ce044535714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190685798c426808a2781a563fc2ed94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63369e0c3958c4cdb4ee04c6feebe56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229f8c60cf3a06f4179fc392e1c7ea8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8c22d8ec67dbf5b0d1f48050aa55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d53e276c86268bb53d8550b889bff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a26b585bae867e0d4b1a5f8d6884720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e681b0d19413934a17021a26cbde3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2e5d4b2ece141f51ce1242f3de80d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980735d940ee41034dcebb30f10b72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7684f3db3b03da5e86475f5dfdc58f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523054d2895e1436c86fca1f84bdec1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120145efa6287940642209cf714c300e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540ab655db7b55efe9c64ae9fb5cb60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e7f9e97f22732a8d56cdd2135272f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f01d3a780c7f9914ef0d4d68aa73ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cc154738662a473ec0429c76a4df9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e24ea6757f7fc513ab5f4288b15e26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccaff41bbc182333c58f5cebd8445f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1ce81579aa4e7d7d07fdcd4427422733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d76431c4fab8406c4687871c0c83d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d450dd5ff4c32d160485f01427a59aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb7c1ca5acf577c0b7a778a5bf0a8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e16f1f2496cfc8a87b3e796a9abecb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074f5ad8ae8c0a59a39a471df6e822e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94ba9bed1733484ca275a387a7f8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238e6fdf8e09030f49e3cb513e176c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbe10bd4e6f157bc5bc23c9b387b8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0badac50b6fc258ef956ad4a1f35d90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008792cd647b1565890f5a7249ade92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46003f36ea413caaaecd4dd0ef9b6f87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b72543aad41f87739e119e4adf6d1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e5442e099890a1a005aa72db1736746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b333dc9dfa67e14f2465ab93064cd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81f819a67610da68941c62bfae43d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d913cc2dc9b235e662dd8b0564b53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050296cc9d6c5bffc7be7f2c4037500d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21b10c37be874d321b6fa3db1fa18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf005ff5293f486a03c4c9e9133deb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff21f8d80d17314ccc7110d6790280b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b3b4040e5beb70000fbb77c92365b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db7520322df1d93b5088a3c126da02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b082065a1bc23f5ea80d96c1f9d0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18732e0cbf62e1235217759e36ca19614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995aecc3f11596b27db4f8baec1ecd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b4a93921b7287581ac4cf8ba2c8146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd424202451100d6af3d606be9354e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f9d9ddfa529ee40ad4afff0e6cc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb1bbd3f5717d6ab820cd0a8e0cdb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bdae16b69641935f5131bc3f17e5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b266a2b7f7fac3c7185c23fc29d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75365f0e1977490e7beced5f02832d2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7886adc6132afd16b4573e0cfe0afd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b7f7ecefc91466b42d1111042941314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c2abb31782dbcfc7612b47688c7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc1ccfe8df75204d782b2386a463b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deea98ca5620acbd832e65243a4837c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4214ffc4c5f16f703cd29d0177ca7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4c3cbbf104716810d285523702de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1194374cc3a0373025a5e8138292b0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3d61ee51c668505f09f525d0924e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203d7a4abffc49617690efec45816a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b351fab3ed9821eec83c6e8bfd1942223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc449ee71ec01885e3ce9549caf612824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79d8f8f790275af4856aea7280375225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ad7721213c13940ff51b852ccccf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ccaa628d62cf1336d250c43d4c3c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a13bd806bf9f51fc00970c349400728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd7fe96c90cbd3f26f38918910634929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad56e1ce773bb70e4dca77c2c1c23f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aec0a4a16ad46941994c648d788d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e793509d553fbd4d38b21b24833de432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e73a6110b1ba9b79b8d8bc090ca9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd5509fcdac286863481a151158dac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee11a38151c0be9f1dd6251a53289135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d947c8bfbc86d5467236674f386b9c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c044ca227f97d5e1702cd84eb05d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb9ebf167800708284ee84f5f7bcfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228dc19d2613e7fc390c465f1ab524539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89953956d744a6269186b5bb4143682b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceff5de8f63cfc92ae7fcf8cb8c554241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f03dc82c42845da6a98abdbee6eb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882143e35db149f83126ec0dab818c9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0478c89ad9dfd59b493280e7eaec3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b267814770a70f0d71dcc3bf9ca6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521452433ea05ade616c634f982054046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81084322695b494d8cf4d9603bbc1cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba023537272bb3c8d4c3110b90f6f4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201acadeb139d46bc17adbf78023509049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080763c704c9fc5a893ad08edcb62b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e86e1cb001cbd6e1bd197f690d4e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172039f2a3210e9900f89c6d6c97561152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111be631cd85844e0ebdc6080ef51c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caab153c60ce1c25f80f22f6bfe418d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18176c3481bcc9fe06abcb326e4cd8c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492adcdae1ecefcd26059c7311db22656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb30f2533eae602c06389d0dfc38f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2020a573f5195d79044fcb3940d9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8f6c196099bf3be930db84e1d7f1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59096c4019ded8d1ab45b712b6b6f70560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dd5d38808a58e27060361b79d0ff461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1469b51fa69b45947afd6a7976248162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be37870ea373fdf12adc465c5a4e3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90343bf734593d15058df4e1747e10664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b2f648fdbbed4ce07623118bc558e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf80bb92c36c034d16fd5357d59054166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9642b64108993cca052616e868ca9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8841f4186be30c5dd0b094cd884587e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccacb17dbcd5baf35ee1f641af9eb0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cb42130b4b26e28d87778904f120e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135334ff4d38a21f57deec7769434b6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eaf0e3e22e2a1503cbfda266f797f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d47509fcccb2962fcb9f2c780d45e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6bb8e5f8f67c18520bcf33dd0c42f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e624504f2cc313d8f2dcea31b6f481f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fb845ee7da46703444eca7e06bf3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3372fb714d9c180f3319a17055ed377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c56604edb93171d317794be47fb2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea32292f876cd807711dce29b04f1fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f27357b6e73c8ad2c7a060082a2d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7515c44935fc3ca7a479cf9be4030481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303b64de013e21008c7b55c8dd30b4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a582cb4f0e8d22680ce4acb4facbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf35e8a2ffd1c41a936f2ef29270bf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1203ea80c2fe31387ade4da0e2b4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21babe6e54ead6d0a976bcdaf99eeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7e9109a16fad5e29a0afb2d90cb9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9a4aa799663cb04e0e00916b69e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd17c4a98c4480e01d4afeb07e21f5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055bd862bd5b575909ae221cfc5448690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf5045326a0d77fea5442c117da4c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d48ad783bc0b1c131157d89f18d4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fb860d14742695732d00c3550d01993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9570370b35992c056b900ffb009ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a75db083646ee0e6585d69f5940e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43989dcdb4498458033b6eaed9f198896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153aa8feb331b1da073d9a53a26eb8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dfc101306cd675ffaaca38d3aae5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d45bccb8ad2222faaf6331988936799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855a1a184bfbfb5b7bcbaedd4814a79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f83bf513283f9545c03de33fdfb9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84594ea75c901297cd4f110d4ff6f38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72690d1fd104a9836d0f8943662135103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ca0f43ddd99bb3019efe3c4b1e86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120f017d71dd610a0d479221e84be93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4ca4e1335ea9434179461b5b4b12a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713552097f736fcb5f61d2ab740b225107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ef243affed2c4c5af49d709f442b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c419e3a93aa7b88d32c3ad40f38bb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2190245d9a46f3ac8e1627d183987f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2340cdd6c49874dace7db55aac2ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be262691b21ddd1e5d4190dcda8ce6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3397a02009b0cbc92ea1eaeb271912113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb82a9f74515ee5279595850e44dd47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d71b198dda2644063ddb0cc39faf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87ec6a64509ff56e251cb31501ac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0d6bded7d5730e745bc9ce8455e7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725232b3e03661bdf86ec4a3e69a0a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1224d468d4a7735a308d85c1a879737119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a31744bbcf0ed78d1e8b50a634beb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004ddc1b7f60f404b52a57022f3d267121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20447e96bdb59148f983e5927d561611122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a3f7c40c42f7aa7cfab6f76e5c01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f2f37292c7d8ee255d07e8c609610124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942d3cedf7d7b2e0c655da522a7f09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae145dd4ad27b6cfb2bb3952daf17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b31738c1800dcbb4b7b32078a3521127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f84872e8f0e521c261fb97ed80eef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0249635594dbf7437017915bb823129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4066da6c55d71fc7c639517c6ed4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa309d6d092c2eac3263751498ce7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdd7e85c84a19162b477d1902dee54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04174f000a01a09517a9f9fa6a39151a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b4d6271f769268bc596bbc30ceb20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204bd6d511ca9192a039de317b399fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9573300c62d0af0b55001af588813136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a68822debfcd14bf1f78ddbe3e7f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ede52af6d7e19f1937b1eea1b63a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ed7293e822b82b609aceff75f310a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb5c41255caf04be0100a59ea1ea6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a3abd8283a38aa5dc3427f103a8d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36416971dc72c7f537a33ae609f829a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43818d79786df352f6f131c73d899b2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ad0b182a64361cf7288084d36226a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c298eb70bf6cb409184aa64ef6ab7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609e68632db1d976b49a2b9c65fe6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1f682f57671db069f8296866355f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dc37aa97321626a3fd2c50c69f18b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483ab2f3a3a07651bee27cd208adc34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506257e3548088f94d83e4c71b94bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891f5641ba9993d01084e2ef6970693151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565662f3c75a7bedabc68f198786d7e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e9075ee315a4a960b82b44d1f5a6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c751a31cc62834110d0777294ffd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152718f5f885da0001115f0fa230b46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7067275ce31a9b3efd597f5fc7b5ce0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82d65ebe366f3bab65d3274e687ab6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39741afb9d933d0772efd21d062926e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c803543bff7f7a2d8fab90eb0c4b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997510a2a84f1f81c2ad11e0096b8ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a76d4669c29a9df8aaf4a5b98426161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017c5564b5dd4c3c1275d1edebdd730162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa770fc8fbf019b611f01b07ef4fdff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55beb4a2349c910bb728f0e92db5b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2107713b09d88f083608052d384558d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d670a2f02d9d748a2d5a2f9d2a79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a527c4cd3def61f38b741302ff5b76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07602f3cc2ef625bafa30da0be3896168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07752546fd1fcaca5b1cfdd19f3901a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede78fa4f9e20b6dba1aa0e1cd15d22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08630d98c81fc15e9b5459f8563b7ed8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cec11854e2ae25500b52443f2c132172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d600734736415efb6f76825efa583173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d04b93fc4a82e448260aa13ee0b2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42bad48e485393785cfb1f0c0e8f98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28cbf13a134f62ec7d75510494f52b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f7972a4a92a466553204086beaf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff0151ed4247c82da06ca7c30661c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6eb483a7aece202df03b3084f362e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e5a3fd5039f3992e8f0ba904c0b5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d199a8629427f77392530c84062dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28556f080940b67cb7e89fe6ae124a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad46dc16687821ed0666cfc2581c4d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2216dd0a4e1a9dbb74fdfc090e08d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c0de64c4b08df179e941e08d17642185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a9368a136f3ba06a4dd626477602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb942f876ba7dd79e2365f287ccd89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec39f5aa6c3725418dc8f219bfc842188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6fa4b85ef40b0158c683ea8e20de0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f74d167a727ce8158f173af0ac34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f761881787f8f0f3e21a622d75c52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c940d87002f8bb33c808d5bbacd9f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4d8d16b2cf57a6feed1c0eb802bed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f1c096ce03ec384da5794d677d4a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093c8a135628ec8efd2f0bba16ea190195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f00997a09b95746688e890b421f04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a651714da7d62aef670465fd7d82cd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b815ff86decbe332977a129b06e5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937015bcf6a0b81488a1355bb68e7be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f4473d57e72c6bd61591f0eeff431200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592d0f3de879721aa76b210ab8c245f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d877ecdf2eaff40f234ec24186769a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36aa54345b907f6d9accb25e693620203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4104003a69b3d3aeff50aa029d41d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d297353912a119f8b5de5043884c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1262f18a9776ae25c2a79b68b95c78f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1fccd7d157a056ce2700b1ffd0329207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c0bd8f8edf52aa473b7004efca782208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae077049db948783cbb5c2618bb39e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98102657ea9a0bf28ce09dc71281c9d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233c2c3c4638249dde934771aa84f4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1427c7014d114d0040918f06599d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81095ebf2799c33c2835806f4ebeb33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343bd692e4f3a9927208d82c0a4482214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83145692908a3fbd5c82a4699af1bab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3712a76abf582f03a41fa1f46b0843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577e82251a7a0deca8fda9c8972a160217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e23042ddf08f8f4ab2f67b32c2cb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c0535608ceaca63db6add34e6867e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054f2b3e8e6afbbcd23a68a2d591b2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf273ed2a6db01ead1b68cc26d316221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b897e0b129250ef37be9731a9cfb07e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cff851aba09fdac92c8c296cd1d5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a96333174ee5d3a7dc6bf2e7681c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f09271b375a1a1afc8b47addd26fa8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1697a0e46662bcf21f42b210d115f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d273ce352f67d419535f1be47cb8b1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0a4530cd0ca55e9f8a9bd4f13dacc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dbbfb2330adcaf5f999840e5fb36e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9a6ed4be572facaaa38e929d4d0f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aab4225399343026ab688a4c35bc2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f11a2bc8fdd025ca412047061c7e05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04f0a38fc253b7909e4013312c604233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcc0872177e8a112e640d6e1c08598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863067a2c71d8c6f77b5c9e78c8ca35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c4cd165af1fca578840ef3ded548236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d5fc407035fff758afd2fd54bd235237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5091af9ad72240293ae4e026467de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11593e0edab3cbafe0650d3d779dc8bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe61dfdfeb569b6483cc6890442b3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca34fb73933f8415e9ebdeafbff538241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65490ea3900b6a527b3425575488d87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95729f30fe8a718a4ea9d9f5fc169103243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3445b433d8752c2664970dc57d36d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deca1508b4f62a78f07d534da9c981245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032a837ef0ad50d12417e72aba6ebf1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b2eadcc182efc5a1b434dc4a95bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1b67a956befb9a5e36e09cd70636f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f52a884aa3524af37472e28fb069d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb66593015ccbf24ca582fec69c6fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93613d374e90295b2f4d96e322196d9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a4cdd2cd5eb9e0f1e24bf8ad72e72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615867d136d89474bd93184fc92d7650253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeaf85e495d4f236e9286cddd3f540254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3fa0355f8a230dcb6500c9744c0fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f20ec640f559e390a89d5a761fa41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91436d911411592d5213fe55b53ffc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37338bc93798839913d93b1e61fe3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c31f550f849d97765d541e6fcfa29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b25e71e36f15b88845ebd4b3771f39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ec598347919231fe223e88fbb862261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc7529383bc2600f81b719960171b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf531a58aff4d8862e0b45ea21bd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900fb0b4acf7543b85e4e6cbc8c03a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ae77a684971ada84079b68263c320265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2ba22e0bf0005000d0ce5d523a7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a13b76989ee4217f8775b00f6934db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124c6204ed19332415490b79bb67dd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65350eab1ff09fb5542bad6945546aa3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c999871b03fdbc6b98ab84737be52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac215b3f4e236fc10f88e8f9339bc8dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e4a619fc5ae80dcd7cff5d119f31e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e04b39e0fe74db98fe17944506eab0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9f9d2ad665454745b534560246ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a911ac8ebf7b782dfb4f7bffd8b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049d64ac37a84e81d8f80a9661f9b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15191fba64a2810ff0bf69bdfa48a507277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7f0b01f0469b292081244cd31de2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9233fb05a71ee888bd472a24b10b28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc4ebbada5ea291c293b2e030fda51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d042c271e010c10f1376f658c8c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f6e51dc1c7cb3b95be308f3baa73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ce05bfad0beb99d827611374b5ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eea46d4dc8532b37baa758eff821a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6159e7e98d68730ae8af74b0e9770285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0266b8e87c2cbc1d309dc3b06d49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281eaebc52e1f0ebf0c6e1bc5674d41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922de00e4f98d02feea5b0527945595288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b6f049c9cebe6da59ecd59ce2d2fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904194bdb8e0380d7fc3425f0959268290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffac9f8f3a8432190dbc972ec7067e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741b5479a57e11cc4f01985c537e921292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa073eb19b085d4a759460e8e27068cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c299200c39a68fe9d0a7e15a68e10a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f73a9421816a7e87f10841e1f4928295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a1b551cfbc03e9d56901b5899ad2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add700d4e8c999460f213f8ca984c2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ffdf3e0d9e5b8c509c45cec14725298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fb99e4105bc0c45736bdd8199bbb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550eb2b872af48e19e050e8a908bd18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbbc35f92260f07d7502166ea2b9a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70299fd14f241e8520ab560aa9002dea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987939f5563c9aa6c1e6684ccb5688303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf941821ac97b7c7958bc480c2cb6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb049ed569e350c9946b86cb212988305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037808b9d50acd5515410126c1d46603306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e636cda194c822de8c680c164526307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3404b4785f71715820f3e6c182da5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ce40d06a32a8dedbb2ea1def0b07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e96ed194b55fc3fca88b861fedec0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d94880837fc4e4ca696408f9b0c01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b40410dbd6106bed17481d95b8b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc28fa7a7120f0ee2cb079f49aec1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb2265c6a6ce82aa822f09ad4b29a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812ecb3a0a97f1401bf895d2b190852315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a815fb63e810c472ebe4f391816a7ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742427e9e1ff15f11ac67a82083a446317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2641345d75f3cdbed162c510ce667318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd691377775c19301e4297ed5a9e576319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76bc7102c1f9ccc8daec0bb167268f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944ff2744c18162e845f25a92549964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1a7698cd20daf3fa8b177310b2e1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7acb1c883547ffce6c36ec72c185b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6616e2ad12d0efa2dc52937416e0589324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81030b5d78a9ca7e3c842dcc0b29f5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c22a4e462276fa9bceca852939657326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb40f7ecf48898b9851ef3830a2e19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae458f5873797e74879e70797ac1e4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dfc646f62920d4eec5251e1415d85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aac3dd6063fd96a8f44fa871d5f399330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5f80c8345567aeb7a07f8393ebf9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea35a94c020555758ad5b45edc257aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a793fa8940c04e558cca6217fd9a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f6ebcc939af28ee7c2adbe9854b89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788446b5b160a05839185cf5719d323b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf66be7e0a29b4be29630c383d4542336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af33a5a29b4964a143160bc185ba2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33372e2d3e80a81a439bbd0388bd58d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a50defab22fb5be8fa055b6987b9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f69b3cc616030da8be52071e8dccf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cd01ee2856aa7ec293398c6125599341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f8a7a0efc61ba15c3d6ce173c362c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4521972863e1e47aa5d2bf01152a2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1145c31de3f1d8a13a30317fba74489344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5627e98b759b07df7982f69143775d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39244635862c491bb942483dd9cfbcd5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f37a94d573d31d7b8dd85b77924740347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cad6ad5047d9d828cdc819c46f8325348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2034815f57f6caa92993727196d15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a1d09accbf39b89d6e2e18641a5d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6edf9863a9886dfd3c74b403b00aeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a886677609916881c9f21f9f9a5406352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb86d577345953fcbdebe01c0dbf7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3228b7a62a3863c66355b11fd96d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19313210769bd00ff9c1f8a3c0425355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb2dd9025e1c2af3015dee12e1ff02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a36f608b13fca79ca352e2f19940357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4e738f810ff0eac0263e4f745f398358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbdb71aa7fb5e349d3093063fe0a9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5eb2891c6b90be2cf1e4a308c2c77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850da1faa557be627f22dfcebf987a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3091cd3830cf82cd91d17a40d894362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e03d629177ba99266350473a76493363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fcb47ef8081ed6bb36072aa25193e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f676f17f8430baccb42f0f74d0767365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a928c667c8d6db22ea59801bceb8afd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354bf5c23d0d00562c6a460e70e62d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67a4084efdd9dfc5b3c6b2b6d4ce7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0f8fd15286643eb3d31e649f6f3d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6f8530be2dddcefc8296e0ab6e447370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e896fec0fc0660887ca0c101052f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50702fbe6a5204e93411db70fe1cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958dfb6042fdcf0fd7d5019476954dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f564a6d2bb446121cb707f3a73af5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ebab65efa406560158c4a63a4ac9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b2558745e4f622175111f49e6378e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dbde46ec86e1594a21ff1f0bc9a12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099be45008575f5843fb493725f3ff8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944159d14eb9ac0c9834e27bbaf3803379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818a2ffdae2553a66877411b3cc8063380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5902012a46b1eac2665afd517ecdc76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c69c3b83a0b36893d432ea5da96e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725d49128a39b1b9278671a8268a6fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76fedb0c0a8a81e7702a19a22619e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124ac3781e4ae4dd66ee4db670f4d89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b7e4e64297604f458749a7e912c3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de9d90bf74bc498965272e5b64bee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e79d65767bda0eca980fabb6277a3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62322ee6370ede3982e6116325402990389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71749c04e684f55969096bfff065d1b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85fa86591bbe7468397fe60ffd7ae8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d22868745fe8a9a394621686df881392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cea4720c7fb5521c3212eb9bd00e6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb00b7b1da00e24a2d22a0c7dd67cfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35428eab27e9fdef9e6dfd486de62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa90a21a87daf964d579c02ab1f4ddf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0875097684a81c2213c5842b60e859397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ff3adf3ace067c601d25a04679bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2654b7b62e716cddb4acccc3314efee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395104b80c0fc8fc85f124aee8cc673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b2b58f91f83cbaf34c93062fd6cf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ddf5ec0722b32803e4bb1aedcf78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163a5a9406e1982131a6c998915a22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c394f180f972ffb82e52f3235d5a346404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e8402147b0fcdb2965a62b4b0a6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac268556310871690a507507ad151406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d13ed37dceccf8d4abbc6bfacf8327407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd120987b91d61943173ef4270563909408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda12379c26e3396f6ed20c6d9c41c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725bccc946c2dfd4255fd99460fb21e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982671eaed54d8a02a75641ef7cba51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba23b6a8028d2f1d1634c36f077344c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e330fd71c58a24cc7cf9d19910b169413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd4839ed29c4f30d6557bcd9b21e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457950fc3246f8dd8f906d9c02aa13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ed7d54013cc485d7c82bfe69f39ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce38490fc4c199edef6f9be62aa9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337514b179294ee8efb8e1d99e67212418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574ba3de302dedf841b4615a81b61d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9668617427721ba72e1f905bb0ac3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4a1bba39917dc635a7e3071b5089a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c732eef86acdc1c6372984f4991e5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bd9e40f8bba8be215a67c40573b40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c65caa8e4a0b5aed89771e51239d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a560a7a037503e4e4c82268888b945425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a1b40ee166c9e4fd1abb0b3b940ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfce111ca61d2b70d8178a33a1d86d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2ee6b59d33eb736d7a3de4352e82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86b6831e0fe7b511c1ebf39b54e92c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3fbe54cce1feee9508a82f044127d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8715c4d536428386d294b7cf86c2f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726d8090ee61b747e2abe8d5e876b8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873cac72aa434036a611830bf3a167433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d13e5f32dd3165ecd0f0bb2862f0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e65d027d51020c7f72f8f871304687435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb197be0be6bf7f33bfadd55af3f4f47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be008c3075ac2f7f944f297d70859e7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774404fd053fc8f46b7ef0092208491d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685883a837bd5adff64e0a9f1ac9fe9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c463d20a05b59e77c59fcebd2163440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a498b8efea543b22172023dfa205d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351bde6fa4a1eedaba92b53fc33b358442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2ed13c1736408c3a09a5b1a5b068d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0ace17e98469064e69350071bd860444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022582dedb7b9e8f4e7ed189dc5aff18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c93cb588eeaf8629ae986536876b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085a9474aabef5575b6f3ac630d543a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f65ac4035cb185d5206e89d0988bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624e40576e9d2252c4e819c4271d1ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ce6b8eab9f7c81abedaec2134067450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff07f2e48f3ebf69a5e31774251445451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e22d54de432965ed359f7da09b67cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99172648c4f6ea2372eb3ac9a270ac0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746b64798253d823d54e9a76243d357454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89cc327db7327215052bdf3409c4bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820ba1a13e2d3ac00cb8cda48663711456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f45f383fbb5fc2504002457e0a716457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cac01c1506c2ab192e04acc0276e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71545ff6aae0df5689b93478e3db08b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f5d4cec20f54692d89de937d4a70c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10495338e578f6ce8744e7da9daa222c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9effdbb26a2266eefb90bcf61f25b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af61109d37c7fa5e195254726c63790463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb451d6e9c22f1200721e6712225569464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc9a35c764bd972c647cba72fdfff9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3586d12344152ecef875b2bcb3e4e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7b628f6036b0da80d62494dcc139d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e23e6089ee2cc3bc1d242bbd3c8883468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13907ab0b08e66a0aa9e57c61a75aa18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66030378844cc0b6a5ef2408cd124e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d65166b7886570a454d547af971eaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc5e25f39b257e4ab58b582dee14f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab5e03e8368c5dfcbad9fda54a408c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83d6ebd86ae448c9b9bf027262edc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11713b3c0d936c1d2ccb8467686c63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcdedfd97595a31d4a325d914e9021476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22442f5ce9f63823f7871dcacf65d99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d24c900c610c8a70dfad56b496f85e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fa5dc6cc8636e9ae1fc74a5b8b6f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3954aa759a19ad942bf4ef00d98eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908e2362a3ab5f21e0137061bd42fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d551249e306ba3dcf4f8fd812ff79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf66582da6720e9aa1f0432bde74ed1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60458b315484661951cb43c0c030e96c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6508e738adcaf381dcce20947fa5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc5648d22b2aa7df8ed93b4e8c4fa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871f7527ea5588c021c1f57b504141487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780b562729b14e13c9c3039caec2bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239baf1265b986689a17209526da325489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c86763ae71c8f762e24f6e53ed9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05950f7eb88d2eb82a609bcf5fe94b88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b2dfdbf68b4f88c70c02980def50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1433fcac46a0f33f74ff65f512a0895493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829c2ea88088123c3ab01ad630eadaf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad9f3ec171e168f0be18590de6e3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36980b9c45dd0f388ff02ae88d6f0b51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b152a0b7593b13519ff9e70480d2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30f73276c86bd089d9190122b03778498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8562a42594f61d62f6f8e3bcc773c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6464f8e8d9adffc691bce6c29514cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fbaed5a1afdc58be20a7fd6e29af5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a61ae93a8a6bb3a97dd5815ea387502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15416b69bc04eee374f135f04335a288503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e7441037e5d30f20481a9ad11f94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4935eb91f3dac1956db36192b02161505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82752d8b77e7741e966384df356e70a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaf040e58f9173becf62a6c128b171507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c2efc3e8118cc1b427c09fdfdead508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21833f252715eca4ead639eba9c215509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be1a06bc30c01be633655cc91a8d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522775962a263d1454836e4268b9c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dc42993542113b0302e14436d74c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9f1992321070b6280ea6e500fefea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da66e97c0914ce3dc34d3b5b2823fba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb2b8d4808b15c84cddde720c95656515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df89250adc3227d297a2f34f62b69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c85d94725a84e9011b04bf55775e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ead86ff91766fafe3c3d20a1556c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13e38bc927c31c5e48e7c21825310519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ab7e533d825587677895c1d82ef9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f5dc732ce678b330076a185cedd3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bb7b4dc55acb73015708f7e02c8d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7646f410638566658975e78d19c94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a443957f51d6556d3246db2ef56ced524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe27c655352a4262b04e54e243ad51a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11ad5baf8e8c2ee5bc8fbca0b62c51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294589fc827ac3015dcc2c5c7b926c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91374f13f4eebf83922ba1b24d8115c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821cc23d0995a30ee2b4b6f94ddfc1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07879400f2839a5fa0f65f7a257747530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1745835a06e7ceaf47c376f13a637531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7a079365fd05369bc1c9fdda7235c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72992a54c21f2bf5d5d500c8002271b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c3a7c90051fd3b8952dcb20b4dd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c4320c408b64e2a38790bdcabfb68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ee4c71fb30949ef0fc80d679ccad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2b09ad3cc76db258c3e7241f62f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70ea61eeb614c38001b0ae5aebf47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bffd569d6df80c6a1af053c9a7ae8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aa2bb631b6bfb4b6bcf84e8fb6594540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c59464e4e0d91c9c6ba2c8672e2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6738fa90232c2e8d8b9b59592a7b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb0ea05ccc09c585070d083f6dcc86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7e75fe4285301ae68314ba72df8e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71c3b1d47325a931c27f7dc92d8049545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f0926c0c6013d379e8bcdcbd57b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99485a614db5537d79d41de8b592deb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d6d2f0cd5ed2ac1ef44ba89088133548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c99c21deb5782f98ec867ec51cde5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315a2c06e118333921c62d8ed38d60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247546173d29983fc29aa75901c31e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3460c55d815e0210eea255be0c1d70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f187745daedf4d1f0d338114115f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a73b9b3e15f2b67871cff8d3d075554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443ae662772d1b443be4fb9a371a2b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19477b721f2e19617d56f7e5d1631c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d27850f98733bb0a43e2ee229851e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210208680070b8f358e7ab18873b7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35bd966803d0e3c23ed3df3e0db850559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c35e418c39ec751ba7ead24fb4ee9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332058fe926b5138e4d2b5d1129ddce5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ecf0143b546f5088c49c9227f943562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebe5e7e2da1865bf27df6fa3b9ebbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf179960de6dc6b2c29066e3c9059f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d929754812ddf883df83797e703b07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f82a0ec233707836fa237571085dd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3add4f80f8ca7a9017dc2004a22ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1e7844d86133a6fe7ebf8c39e5437568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc53e767b3d13b97c2b8bd89e282ddc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26da53609b128c8db5142da4f00da05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b3b54681e3960310a99ea4808869571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681eeb72bc3da9e060cc95209141358572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a8d72e15d3bca40924defe8cc42c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f403b6e3e5df231839762cf07424a99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8a7183e57cbbe9c6ec2a2243e4bf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aa7c66f2041da1ad70b6207427114576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0eea92e00ac01dfc14719f12ad154577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd09c917ad7520704d4d574132a2fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b9d32e288cb91b75278528c088ae0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3358fad9eda73d82ac82b15912b04b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf1d0f42234fa357429ab483499704581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63115580a06a5c110f59f30525a615582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0abcbbfbc5db788274d6b83e65330583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b5b804b391462b87a1bc388fa4b4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c09c72ce2e2f34a14189f236df78dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa04f7642e149c078708a4d5bc69fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c88bbc51115b12f124bcf0ac5de82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c879458f026e9ea9c3de6b04feb1bdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792106210f1d0f7e104fe8a4edbed616589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb384a81ac6f38bfa97db3b6c8ee94590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a6e0e4015c0f6158500ff9e1e19f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc5f9a0407e1d2ea676e40605cd2a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38226c30d9c0c0ca1f27746a291563ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b917d3f944bf567d86f165c6f6b69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b7c4398669737a3c55e7ecbd8092c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01306482035a6f387273cd208671ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c5c9d40d1fbbed0bdc5ddf3031cfd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e95e15fe3fd539fadc0f71dc088d54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83004daf88d3e161988218fc795a37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c179ae310427f0a5306b1dbb22088600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4f805a7beeefd24e538039b07f8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd306f3c054fdbaedbce85c71155ae4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6bd523c67fc039e8aae6bf0e2f202603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d66d6d9dbe3f559dc8ace5b8bdcf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b5fe8a37868f27d26d1500a4deb04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08505c0acd8a75842fafcd9b13dbd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016544234fa5d2b9e61b4e3bce02c040607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500c21e5aa450bc51043dea17cff52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6b123357f1d7308daef08cc5fc446609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726f4cdadf2edb4376c39e726321ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941b107a4725b1c74393122f626842611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d11c56d7f0d3d79f7d0ad5c24241e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1fa0a87e2a65a11ae7db8f1081573613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5608473b39d6eaee1eb16d09e61f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1fd004546cebaefa7f51dbcf4f661615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cab73260cefc48fe70b5dd311fa3e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb10ca40578e054ee09f10759af259617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d899b1ca7214ace92ca3da34fc071618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a231288fb151f9f54f703db7157e5d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3e8767eef423a29e2f8bc893987ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63724b360bcf557baf16cea783d7230f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ea999a3972abf50c8e750e51a247622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934e8c71017e61b6ca147b05447750623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e1d2205e916f322f4d6e3d55be5c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7931a4f56cb847e68b2117cef9e6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64bba164d48195467c85cd69232f5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4981a5cafff46a1b632c473bb3be5ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a4a982f4f41468846b83c1bddb2d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff437380e1d5e9bad612f4d1bd0e953629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690afea4ae5c5e36a642ba162720e6b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa16249c2c16ecd6ca55dbf61e1c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf183313399123a2734e09ff89ef6e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e93f026d67c5cdcec7fdfe58f3d53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e4b4eb88c8f2e82e0d1a6631e64c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca34a0b4fa7056d37958e334bb5cda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fd0533c77c69013fda3d4d90402ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b1a607007dd40182380cb15a06e61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad21ddfa8ad6d7a741fe7e106e7b27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa70734359ef882c7e6b509fdd409639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713811b87a08dd7801f46d959c26e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548219a987ef4b13e7f02c7f24069bb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a399caeab4cb0f19f074cb2e31af7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdebc46df4af155ed1093b92836566c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06c342cc1753103788248c9356769644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3d8c9c7254d237fe77a9249f841f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15392035af3c7db9e686d2a07308717646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97e88ae8deb19112dfc624da8e1d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3849d93e05f0fbee3638e978a70a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fb653c9bae2bc0e0fa7979947518e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1083522e24a60f579dbc46664025d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a3b91c60b6efdf134663a89f135e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d351e80b3554fb26b6eceded84949652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23f83745384b2b6a2b8919c8ac217c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d606548a5efc6a78b2ac6f25a328b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf178f02d14142bf5ae0f1d13ea4841655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1cbbcecb9c97b2d0ab5d1ffc91d69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a80ac772ee2d61ca3b90861c8e10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c42c68776c975865657b501c02664658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffbe1807b5fdbb9e1a6672f06901bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e477498d962927a8cc6a4da19e473f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61120b5a27ce64ceb9766bdc771c26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c95feb8b03f6c22464d90e1d866a63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c738598cc955ff3d58ae2d5e6fbd641663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24287ada9da31b2bd25aabd935ea1e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f971fcac4200c4db64ce38800b8954665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc70b7555df06d3ca3e9650fc47ee2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649f1eae58387dbaec12a691df7f4df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9059655db424225d7f119b78d9795e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0499e7a69c94bed14e583d2335e7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1f5f466128978c10197930d2bed08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e0df269dc13307c12641aca664751671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e989a24834123774d2794e3da8d08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb4781c0000b75180c096af1f3064c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265833955d7d05f5733f841f5d678ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50321eea3bb2f5121c81553756ce641675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a20f6f3390700f211d3c851fe096676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02adcb0c9bdb988f736008dfb442554677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb553052a9068383d74029f166e184678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eba3e7abfebeaf6411411b4abbbc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25fedc90efd0de6a206b708118396680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b44fd6f842571fe0d70d2014ebb49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dd505d5ff120b9756f62239ac563a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71905f0a5eb43e90b80f00320a401960683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c32956dc48371ba5a90e7e727c12a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966eb747fb1d784aa613f9aa199b566685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c066291af6f8ac67b6454d858cef7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac01f0d0d660bf20758acc95beda8a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b826744ecb961ed89f2225d37295592688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8cab6a80c2513ca79794ccc4bf158689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb0daa5fdea25c154a601e0d812da4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c5ab8ae00bb5a0787662ec86fad3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e8f91b1e251c225ab5aa871ec1ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274c13c3f4f002e51d5c8013ac39517693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbfbf4725364a7a4008aff7a0fed41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9542f33d0fbe48b99362b72557fd44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f1521ae23f9e9c5b1732568c04d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367be9abfe8a282bea1da7818e52c3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97eba53b8885a88af373c33402fe22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de329ccd4cea1cda9feea3249afaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486826a1dcb7dacb3c5a70cc7b64f56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bc24e589208d84a451784649593d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107383048391f4fa3741e2fcec852a78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c66ff02be9e206ef04acc56a56e56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b990c692eac5c91adab7f0be5c09a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21868d3009c57b25b1e90cff33ecbdef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe0cc702da31f8dbc9de18b30f8c46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7e82ca12fc6314248e1173eddb7cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fdd774f9d2fcc003b0cb14a6c84e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391107a82c27369fbbbdf1d174d0646709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274884d403290762283b9f9a705ead2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5b17a256f0970a3ccf532b61816d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d564f5bf278ad9c8f56f083eb064ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56bb79486dd4f4a6a3661fb27de048713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e7cff978ca4b5c017ee31818d641714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbcf95dd07529982e9f1ac69bae3ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0daabc862cf41fda79f11f285e477716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488ef05742f8ea4869ec4a2b9aa59de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c738fc39cd6830f0ba2dd50907446c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874c4c62bad15dadd107dc1313ecc83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb021e1c5d5fb6d7f59dfa1ef4636e9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615717fa6760e63f5e82daf019045f96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa97e1c88a1f1fe9097c5103f67251a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297426182b281cab6a1aac7b7093014723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a3b1643e5c6e49ebceb9aabd21e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f57ad6a5807968e40da336752b9baa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f25d98c7d1ca7264b7ffc0ce0203f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8df0b2880147201677f6dde406ea5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147cc59b689a3293f28aa2d535a1377728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b1fbd6316b4bcf7f8fa37dea98b2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eae5228b8d83dbfd09b43d686ac301730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374bf32b0954210ea202e8aaf2b4ee4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f0b29b181a80d7c37bac4ea78026732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc240d4abd6ff8b87893562b46857d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4a6f9e116847658d36eea3db9cc4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe8da9157121fbfac46340097df5fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128ed8ba1beead56ea84e90a7f69379736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940887067f19ccb64abd449861bd84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc665c3a1a8150dc035af72775b25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9298b5bb0f00dc262411eef3bc5b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d36fb89cf680a4d181d3795c7b414740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8438138bb8f9a2cb13f3acf3fc2c0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b48a8426d95cef1c1d9f0bdb76dca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d40b93d3b212f91a40bdb641c7c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf21b278c29cffd56db4a920bc2eb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf28c6fec9d5ce7785f569e38cefcdd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0443a65b587de348ba4f61a17b4477746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ab67d83e46514d1853ca5165a9ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d62e743b59c3e0603140ad23bb6d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ea18304593f3a2969018876ca5d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542037fe232d124fec1f45230ab6288750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ebe48cee967e032b595fa37d3931751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a34115dcc47121c1235852b16133752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edba6671d3c430ad12702ce579de04e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bdfed13d057c6c16e9674d18e6fba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e899e841f154a3290a7874430db2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba32023150aadd06930f632e9e444e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24efd04ace893a4a9ef92871a2e34cc757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>