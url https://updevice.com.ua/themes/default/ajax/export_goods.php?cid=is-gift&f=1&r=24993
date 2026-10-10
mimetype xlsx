--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f3a7b6da15965b7a993c4ca7eb0cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a141cb70b2f17c598ca5f834449ed82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049357e27e030b5d70bc0ba0d556513e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e843440afc4e8b9fb6b8d7a4d89b6f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b993d5628b09e68a4c9f8ec68fcef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117f2b8c9e341263e405394c55de1506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4672e3806cde6d69ed0577fdcf048f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f05e086d6fce4ff887827d2f15e9b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04293748ef61b231e7d7eaf625aa30b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b314e500f28a781a16f2ed70c5f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef0a699be667393bdbd06bc19f20911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d9486b27eb303b48b789b6ea3969812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e612da2ed75592b6efb996d17d4b1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c5a8a66f1cbcbfcd9f4fb1908e22114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8d70d5a2f4911e6b436e4c99959cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf18722a61353af2c9bb1cfc67d8a7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99061e81c1ef56d549baf04c41a4f16317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ce2164510a4ce99235aa8bc0ebd6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63508f78f5c90ea3d3f36a9171ada51319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3449cce90402fa0c691d467e2fc776a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfd58906087e4433b4829380f993e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4083bf4ecd4e97f45c21ae46b8ad4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a9cda45f9c76a5a524b4345796c6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddba42717718f1b3d87f5c06e5276724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee76d98494899127ea799d566f16ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180613d099f2aa64be052757835cf3b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2b2d2d5ef7748d4f6029ac60d304927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ed4e736f9bcbd3ebb267c12e632028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a31deafb40377bbf9f64b490a4b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e03aab97e5a8046188ee0cee87460f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee4df9238683fa9a8973c39c4dfa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab4938b13c6e4f1d955dff5b8905932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443a2ee41584c5a8b89cb06d3e9eec633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5721278e95df3181a856b238f4735b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d79fdb7229c0ee38e14866214cb9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef7ea686d2e28b6ead9c9de8a310ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65285268eb43fc91af952bc34e902d5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcee437bea000cd392ba6f1d36abb2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6a2d77e1a06cd0103cf363a64dd6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8582647fc8e0c2d4ffe11f5b0f85540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b0f18301fd2e957def1372ebbcf8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106d45809908ef1b3ba3611701b3e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b20fa51c263a0f9b226d4985c0f0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc4c7637dc66e958086f90b3f1a23d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e781ad8eb1d2523255fe10be09022a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a55d4de13d4a18965d902a89c9b8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc520c6ca0448e0d6c8413ae63d0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3107bdeebf18a0fb6785038ea552c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff20f62cdeaea49a2d9a31a7558a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766504a0adb027b9ecab5ee8b04bceb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dcc7b9b56cdb73974ac3d8bf75aaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cccabf991b10db6531d11ce3ebba3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078df097281084fbb7ea3052982dab553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daa1a5a6de2f4b15fd7a352c10aa8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0447be90d944305af45a876851ada7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58184c8100a8a291862f478aebe07e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8dc98278ac65248871051b8f8868357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb296e6f8e46186e2d82810785f86ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38887ffc66f4a8556f7dd8f96347be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03990912e76a83d52ef37f5f826a79d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d33e33c4b4d5349aee3820153950f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b365b72d7f73250273a2ad73ac13062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd82030115588da1011d6a2afd6b2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7e83129c2fbc96ac478a400fa190764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e716f444b2f0fa2cd921e5dbccd9b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c533ce46a675dd5a6126e51084d9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa5169166bba485be84027f93bde567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703188e20bb64da778a64e6b30b268868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab4d1be401bf11edf1fc037064dc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf589ee6704c2fc8d360b7b63d15d86a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a66d16aa17f1d495f7dbfea865d9bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dafb39ef88e813e87d4db09e791e1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c9274f70548250b1819a0ba86051573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b37a8d9ec31aeeea6d6a99a087f9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bc3866864e5125a64fcbc5184c61875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c47c65d5a4c038d35a883040d4c1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f175d35c306fdeaa26d728e64069c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1d570c452d66c7f1376f12d6ab4c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005a14fa76589cd91d4947bfd04bfaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072148fb32ab12023af44c4c9d79f6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a0fac2543f12a0d72ec3fdd675d5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b913b5fe863b59c536a65c07fb6289582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ac0800ae8971d868fa1ed011ce14983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2538bda380db12213623c45eb9d9fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc30c4c49b6fc8f3fb1ce309bee18d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52317d983b4750585a913f9a4d07b3de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761a170458da5e6e5a604114a0897ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78daffb173cd4ba2f4e1990b0ccc3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fc96dd1ddd1ab933d35183926132589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9938b96ddfbf03bf1d3427ee81e7c6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7df71b67631a8439de90f56974b4cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960ecea9330e4817ae299afc15beee892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174815d88a791d93d9f2ab03771137493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675291b0d395aaf164e28e1c64028fb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a547940ee0f7594c856c1d0e92a45c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081267831027f85a8a84c123b668fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702fba9c5880c8e8fc5918fac7ecb8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f39184a07f3cc70d9190d95ddc795398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce042edd9b5f601e23b2103248bf5f0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d1770518fc3a7ab0ae751f4f6d4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6823a97b1d63326a3fc6f45e1b9c58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e100f88f0522a9f21a1151377fb92d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c50bb7635a7f62a29927520b1cc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff2fea190ff0d3b4d3719eed7ddba0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959f5d1c56fd6839d5bf966ec85a752105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c44e1117ec019e78f3d855b07721cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf73c982a66b1c6dd686cb39b1bca1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b903099e405f324b48a0105c614154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a06cdb98b30fcf86668510de44f856109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bee5928d00bfcdc1fb85f4c738295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47768900217b324a0eb59fadce680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc4928567777e2ffbc31e8acc9699112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323dc21702c1dfe1288351cb102cae4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c16fc4c8de09f4d5d8b8385725c00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886f5b60b491efc57d52659678472eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f684502226fff0033093a57eaae1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b753af3435cf513193059e055bcd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd3387f0080013925fbbb643450b57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1d3c49cfa4e1fdd7ff770d5f3ed3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53ff2c8c1ce1c42a74a40cb35701c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597337c70a1c0c51b979a606df73128a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc11a0e0f08a7c5b70f8fdcf5018fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806814968b28462014a301ea1cc64a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcba385176153bceef433918f1ce11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1012637221446b05d8945eb7400e0df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86666dfd0d6eb4b9e96ec5ae80efe14b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e582900e429487f2da62df7a8aa4d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e790e38590f27e257c6acd2693c2b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab6667c5a31de64a264d2b919bcd47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96983976774c57d721b7070f5104e966130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc12d238b6fc33e4002cd246e4c772131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514775fe31f5e9d0f4845d7665d7c75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d549963948eeff1150a28b2d88c541133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10007676a86f7841e428cdf0389a12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7093700350da5d8e01160697400dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdada60568d406392a0de836be83b21f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7feefa9c54bb74c049f3c6e522bc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a63bbef7b5c77a02efde22e416efd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e86024c07c0463d6b615a739db732139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958a4c4139d608ce6f6aaaad3ab0ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287a902547ef60d74aad35178cbf9a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042ab980b1e2285c60371bb1396f1f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56438d6f8b2da449b59598900747c43a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0fcafc655b383a7d3cf064c546d13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1df8ea0caed9e71fed48148f0e06d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9aeed5aefbd6a25eacffb6c4d0307146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d922555e67cb376701fa4c73305050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af057cf692de015304f081ecd9807b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df6ea2ee4bfd0c0fa7b05b2f88b1a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0feeffa3d86299b189f71367c2fe4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dde2e656dc8f8bfcceeee08967a9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab90f332273035aa4c3b85a352fa6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f36d7febe4500fca935e495de75f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36484a1d3a2fd617b4757425b597d89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19bbed993f568e0a8717a892cc9388155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75cfc1caa878faa1ac726c6e186bf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f79f20257ae3926f15508c6e9511c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10893ad916aa571376653197beb3bc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cc440003e51231ab87a1d24c5c3e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b187c9abdbab548fb43444cd31337160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a7163a610279f6ec415f1b657c7e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58869e3bbf837ca853c3d24137fbef10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750269ec318902a732c70f466d75f25f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba38c99b41f6849576efded4a5c1ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f87864a7f767c23d0529e67c9fdac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c4a7820774cc74c92fb898ffb77a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc95ca640ffa7dbe82fd471e291374b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b563c31bfb6b5b320a8baf46c7d58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cd1876c47d8321bef95eb6e6f3686169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669cdbdac514da322303db127542eaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc4e25384c423a5b684ff68a4c8369171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25692229aa4439cf63347a2efc21c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e599bbc73997075110f0e977572b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81f7b7f3670f0240d2c72702ff9325174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463746c259535f610ea32c72f749aba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7f4e45fb0eade3658d5235de9e718176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa106a8d806361b69ee7c65859d4cc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299ed0005aafea3ae980a4b10175457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509c6bbcfbd9c305704ba7db69e7ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef93f57384b788eb6b1012185b0670c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b592668692fe5945d29215d4af48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d103c16fae8ad481cce252cd5924b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8518c630beec4abbc8760bc6e5d0c6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d609d6e112a7c15ac9ac33d0e0c5dd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c847f83b8a39b7c0740aa7a2715aee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8618c741265650b3347b7888d1ba5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff83b183b2386404a66fa0551ae261187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6da5d7a5b7df64a047e946bb286c0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e166298e555b04aec8ec6add609ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae940fd4bc0d9bbfcd0acf1077b8cfb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c705664ae401941c2790fb5c63d2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7caf65a1f46ca53e2458d790f7f4b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04983094c2f41a06833cfb09486fa7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e569b4ca636fb11a4314fe8899c07f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c44d4a3b66e6c2fcaaaeb5e4b0d5ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93295b64ee4fa8ad151c77903230424196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f894d5e96a9ea30e31297de41fc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91717689d570359b4c04481546762b2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12579e4c789583f341812166412722199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f62f35740bc764abffe733626521b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57838b638487dcb15e2c48baab535ca7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e8002e9596bdf4ef19c8424bb4ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626e4b5784c3117b967559e6fcdbb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42cbbf04e63736ffd0186cefe102c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848c3229d320389a1cbb5dcee0249c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e3de1b8686f97a99a2295571310f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7656e8d9423ac8f2c435740387c1b9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58faf8bd209fa2216182d20193815e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ab78a96bc94c79537661adbfdd47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b564b9ddb61c295ee1d275fcb680f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0658d5d0ee52142219e14d4ef9f2897211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497049beff3f899d1e3971c53d1a0db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630143b42a3e7640a5543941c9348f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03078cf0b16d179de6d487905233424214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8b2c257f8f9609099aa6e7b87e647215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089ae4cb5c183441628ac5d5cee3f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86ad7c81ef764ffdcf5dbc98f503e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37e52c25ac34bb12d442a8fb1b7bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac957ff686f37e5c0da4fda0c863ef31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4cf279e2164bec8f688f2b031b4d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664e7013d6a9cac80946e6966acc8e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8e248bf5510de98bfc4fba97e8644222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad05cd5a5c4011dff163488b4166b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b424c9e61d5c00005bb44e49417fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdafe3c8330b61ccde099bb3463d2ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0495f90c086807567ed337404fd59a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba4cb11a37bbdd69fe3af6e3adba7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2188b0cd9b7b9626ea163cc61ccd4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ce988c13d634ebd5006f3a75d42ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d15e5d1911570106ed784dfa83c032230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4910210b5e493e803155f5d432ec8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1637a0ba75762c027d3f5dbdc665d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6390a918e69c72fcebaa4379abec81e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a9695043878a6598d1df61f5d410234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54297287620525a2dabef768b4384b77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fcb96333b8afb0fcdaf0d72d368f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233364e8cce1f27d4869ad78129781a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3d66f58bb8bb73621c7d95484f51e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9074dd81bdf1b207596440c1e04ca69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce585d35d1d8a25fd9fdc99c8c824aab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51e36274b5d434ef3dd076dab9359241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be839c46441f46e6d3fbcefb118e456242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e360f936314e4bc9edf795b5e959d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b18f5a5308325e238b4abac4ded83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c2236d0f85bd172b9fe75b7d5f754245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66007d7a23d62c57b10d1cd1a342065246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea26a95d616c0dfbe688c43c606a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ef6a3444b902d2338a2c0c823f895248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ca6762585908ab6f2e6db3d1c7084249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea70ee2d4b4294c427646bbece0c789250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3356b2ebb586cf076ea4f167ac09508251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5468b2c2d432233b5796b3a517563252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c9dbd2ef87083ad882fbbee483937253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cab98829cb6e9314f75e63ab8e4ea1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5dfb97cbdfa807208452f93d0f87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a01a7d718700b0dd6974aabe7647a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307f433b791918ef4e499a27f409c4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad57a9ed110b3176e552d0abc9a5ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897645b6c6354eab44e183a4b4240c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa29e4916854d46bb478f664ea66b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b7532eb2560df0ca22f8a7c6e2317261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636274c69ada772472b87ecbc2e13a26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f7ec3dab96f1c1fe9c9aa76c3283263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f75f9d60143fa29844df26218ec1c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbfe06f492ccb630c8d8467ef03c5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9803f794baf760b5c480a9dbd3c53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4559a4711e9725d2404febbbd58c3b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e02e0a8a161f7433b89cb75c864671268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3aa7ef07dcbbeabc723c74fa72096269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb6c49639cca91423fc2bdb8b100ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5efce66082656b38a65e641e9f90b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4502ff931b7af174bbcb60119fd68b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c751533b8a2b3520f40933fded5cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2208bd7ce9fad06b55a17ec8d5b51f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed3684cc61b2332a86bfd5564cf38c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab103f77b5dfb97f421ab1ec06003a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907f622d6ff7a4d4baae008563f262277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0e21fadbc826697e67ddf265bdd62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f18b7c1aab6cdacff151fe500bb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9557ed7eebec6b4faa868a196d5d20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2802a2a2f900f4a7e15de16086223281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1346c67a2551cded9782c5ca858ecd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b28b8a2e26106d8f2d1c6663752a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df804365b52fe8d85d9d7dfd063869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28e36d6dc6852a369d03ec0416d08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721184d337394ee89b967a4d089fc0cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f276b5567ea15f232d2a052ea3b17c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23c9703e87c3072c4075bad270227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905be4bbc00557243df38168ca92c77c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0c42294d783da4c9d9d76a5041e85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719e6244264811c38a564ef77ad09e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c9a7df99333b90889c4decaa2c29b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da09b8a3150736ec073f71f8bf8c18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0824612997c0105d181cec0ee88ea4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a98485a11e96cb722e15cda0e7607295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f779e88bef575d8f5985f9574e4d33b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1929c5e374690ad75a13db4c92c28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809a3608d1d3c2786aa57134ec0c340298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433519aae4536accedf5e25da8c31e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30949aed73b0ab0e67b00fceada5c8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4153e8e699f0cc635e4e8a5a6c517c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c9a1dd74ca3874f02f856c9d5da2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0657aeb8e192655e10d7c27718eea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c679c3d23eb4bd88f1e23acecc732f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59126724ef94a6284d869739533b40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572917eb3cfa1bd353fb39e9b481563306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642bdc404e53c93fc973407791f551a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e9bda4b9ae782ef952067935f63b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f006d3bbdd8a88d3092cb4c33dfd2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9ffae02574d3206c551f9407e19ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86d8287e4c24d83b43b0179c489fe7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471d934f1329980857edd19ae20eafd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c92469b8741c311611a57b0a0a1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630940f14145a78f8151d320ebee419314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7fbea5271456ea849627923a530e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c69aefef697b651f7ee67db97c7f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee35ce2f9d6705482bc43ef649c2e68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d7d80e0a5568ab01a191bcc29c2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca337c2377f9889d7b44de821c69f5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af4d2b62b8b5a4e2f11486e23fc5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec65f2693955813a488a7952236e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d420dadda1216440859606456db1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ae1f481695278eb215e3e84ab79cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46083dd50bea3a2f4cbe1feee2a0d64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71756d43e5b535af7664eb6ec04b2f93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eb12f0b8550027e9018f170b0cae4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b65c8065ddb8cc86de97a8d47740a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6be3afa0914fe3ee9e9ed2925aa33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810b75b771cbf37fb16830bd6a70111329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031eac009e63c780e5f300884f01819330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297156720e14ac21b6d41a9243323cf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9430168d975839bfba355ff3a9a7fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f1bb672be267d8df433df2afe50a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4603701ff297e75df64d1ab87e1ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301226ad0c28d9209653762c7415350335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af6ac0c025d63e3421a472bec8cdf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b1e63ea5d509758e326bb936d6e69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02352627fec1a7b6069dbbf947ab71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e779b205a84b9384875fc733375c3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07190c46171f73de8925cf1521784ae2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6285af1ee6db5aab31118788d5e8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122a67e6148a8f0d133286a49666e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93a15ead1acda3dc1e443c09d3e251343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3807be8014c09475c6c25bd0d0d4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebe9a6d6de1e019c4b8cdb8a9e09a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56138dc6df2cc1e06ff5b09276f65bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431d184c26823b04c42505af6edccc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c165fb7639ca9ee83a0ded73df7fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc225d1e81e03f4484660eff724e4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ee81530d0be96945ee35960092dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e041345d9146eb06361dbf348a3edd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd9d513406fb248ff0fa9ed563706c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187738f4d5f672a014ce462608fbecd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589feb4bc8e7b75dd3b685c516a0439354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858281a241e3c2fc585536d19482614355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019baf8569126fabbaed73ce16b2ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060958e7e4d3bd68f914a5cf253ccd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae425a1aebe2bc212685e287f1f6438358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384299bbb1b7fb9c92c566d2f514fa9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cb9b9ce5b4e765c4ba1628ef22260360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f78c54519f5189d5326da6d2e1458361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72f037281d53d0b1bc40c50af8d3d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49638ffecd37fce18032410c578169a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0816af3f24c1b51a03ade7e72a0c9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d440f84a84a1aff1e3115a4a1080365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c686c19467fcfb1eb078654e2db92e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab5b764634c967d41a806d3d766cec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2bfab1d30ac738f91c18435f07642368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd59c353c3eaadc018b10c1ae1b6e2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4ca7b39083e7f01ad56ec7dd82df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5dd32d19530e4a162a66238d332fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd70a3f9f468f5be221d0ef4ffbc4e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c57d2fdd8c2d657a6307aa489690d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269995df7205a28de688fd04206d129374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e7cb6dd3357d3aebe9998651a00f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71001834eb3df4e6dfc762232440209376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf0f28b9ba40271107c4d4291cb77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa578623b3b2ced073e05da314fa26ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9827da4bf4b4ecd38b5ec1b13c07b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc127ffd3ce5cbe6767bc12f854094f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b9da93e28d9a2dc5513cc9b85ccbc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9399e569057bb7846692aa951a3e68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ea9371913a965bf24bc835e9cf67f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ec27f96a61dc7665b4a4e9395ecea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0ba073225062f8b37f6d9d9ef680d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781a59fb74f4351dc2fc761e8c225f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239144b1e40cec69f69006cd85bd281387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd41b1c7866e373da112b262acb2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0216b314ccd752477812df325ebed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da77985f61d147f1ce893f513694d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bab7c3cd0baf0a63030051030cc5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14cb45ce91d85d27ad7519d0a4bb9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167562272b45daec753c4d11c6dfdeb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f3a9565c3e1d530edd40fa3116dd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47501dfaf725288345d59b79e3eee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4fab19e19395509ef1081cf66ef9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01275034a7de03332d90d73b699c338397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21424e2f2b42c6e950655051259a4e8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01b61116b50de00ecfd2528d6e8b59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0141685c97e8f2c0792574301827400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f41bd2e18e4aa950cc7c8f3529b6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6291e742cfd68d9b8ee84c513bff2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b2c86cd0bf489a223d088ecade158403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5703d8a91a861a70d0d9ae5af5cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea482cde963692e64ddeb77a2c7d4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d42b67ef9ec0b2b3a947042e98a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d14e5361aedadd3fec05043fab6ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e8e0123e5f3f5edef44864e5c4f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e67e4acff8c13e90a8256b487b7a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ec8d644e18c1fcd0f7188010d5a87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428ff99f2a21eb95cbd65dcb3f3ebdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac29c769a0dcf643c28b790cbcdabb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629820161b97207e30ae37a42061ad05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719dcb8a029fb3db66c91ba13d8f40f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47ea47f2d8abc69eca91c90ba6882415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28399cb7d2beaf5316aeb052e82b5eba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1194428b26cb8e458115a1065d12e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc59d95fd7d860a74289a018e4e7ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc649c277718bc3018fa69ea19a1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec17ef474c364fb53c9c65b7b62fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a811b9ef52f0280ea134840135550421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a29f92f39878ca66e8f52643f922f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832c9f605f77f6695b5288818fb2e55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61906fbd705eda9d824d73e03958896b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d5dfbc0b3d419d67eb32a11246a54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7072a04bab1b27e59f0eb032fa1a37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30b83c2d89f39f893dadc77774a70a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f6cf50899873c70958a9a9da9c41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cdad589aaf4fdd00804491be715af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b8161d82225f5ee89c648b0b1e464430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a95b3fc7b46222bf29472ab3ee87ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d3f3ce9483e498134ac20e709c38c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28010460ebeb5fa003e42b5b7a08e4ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb1529ec5195abada2acae37245967434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24051361f9d427f6db102b16ff02d9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aa1ed75fd5193dabf57e1be52cf72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bdc1e441e41677cbb652098963bfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b99663953389e0f3b266e1cc76aae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc512f320a9e2d6b1669a7bda0b2661439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec4fb13c8fd5bd579c0bbcc1bb038440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d9d3d9c7ebc306e29008e8af9f82f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0088e1458a259af21230981334a55ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52e0afed59c29a937cf5b4cf098970443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151e0eda23c69d90094ee907e59401f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04495e726586b47b1d73a0a9ba319520445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f906cd35fe388d9883bc230c7d32a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21b8f4850d956a4ccab0a54bffd2e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdb75f14b3535c041dc20b200d9b3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6901747bf8bf9e7e6cf23090850a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394cbd50a6e555907536c1a75b7bb59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda12da920e45c13ee3dc51f5b8ab39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe6b7ff0ffb367317ef8f86cf5fab3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb2698fe465c66e559176f87e5c3b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d2f7221e3f9b8d9a909e2817ac6b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12758613896674b703859a0c73708173455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8e5afe0de169b42a51fd883e9f5f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f14b70cf96c91f0358dc20b18db1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a855ea2e27fe230960ca4dbae36408458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97fc662ff4191946f8acac1f2af94a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543411444e1f8e3da0f68954d696e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791cea25aaa813a9c3621b048e6b5ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95a461e2feb57728635bf52abcfde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab0de9957ff6524ef4a9306366caa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c6abe3e9ed88900ab11b47d1ef4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9ae2815d4e8be237066c4db098d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b667664cc98913c40e1389547e0736466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489ca500a2ee920408c193eb7b2575c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fbbaab84c3e2fce9ced5d4e58234c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf727d5d237b828c610fe7c8b05f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9f35d44085f647b091856ee6a0fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53834e83ee02c6cbc14db387a879d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe73e17274e2c223a0cd026fb53312c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15c86cc3fbfcb985c7eb5de67ee897473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76324d8187859374492e3883917e36d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc64434331281aa26f3b4c920fb522475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cfdac9961424086e7ddb8f0465e35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2144ea0bde5cca314c0d193625c2ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c351ed5697fe2ae739bf0ec21c2c27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7e9a92afd94a25dad2e3d03792f7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85c61c9c6e0c3c93f3a2db2497ff85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85538d864add6acecb1d0de101843f37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2a715310842b2e655804938baab54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88dd79069230a7cf78688e914d6c27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd509ff8887a044802ffd5c16d59222484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c97c9d75552b5a15023f153662545485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca279c88e131d2f89556072f163c9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b37f7b5d155ab0ac64ef59468e8c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d43e50aa8fca95bec66d4b9e98a3d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba7bbe37469c1c922fb925325000f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1149c87be350358062483b6a0ed210f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b804596f9e88fab6f148b6b44a01f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631e4820b9c8556d5a271476b81af4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610bd4bd07184d8ca0b1daf4a72a3bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a5aac7ee296e28d16bc7da9454be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e83dc72da87223b40de89c3ea1e2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0da894237a559e2143b2ddff8d907496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c6773d030596e907746aa7e4e3771497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14247705beacda5a070a079a334c920e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d288cbc92f4a7ab81f5ac2e42813499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9888b87c59335c72ca305e01810b61e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae2748ff68433a5ebb5fef5d670d38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2437a9dabffbe2fe68154fac18cb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8599d00a365070bf24d88eaea4b3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c0ec72d3175089c1ed0c5ee82502504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202299cee9d162376afa7f6c32d2fb19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d948c0d1cf886520296b1321ae22e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb3b2f15e65496476f487e80aae541507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc809116dfc063652f076a432baf75e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae333ff0ca37e4df4fb9bfc1b067a13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda51ddbf6c68d9e094ecac422806d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466cc5b69f3bef33c372671fb3f6264511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a44896b36a28917e533ee3347917b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c5d3cd40ee7bbc592534f48fc995b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c05bcc165c2811255e547467f74dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c15c0849d0595af659854f113b2856515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6ec834e9a026df0c57b23113235b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a546f71277bf93c69c27854f9365d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e488ca7d0f07550ee57f1a569e5512518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745ca852310753fdbfbefd826ae3660519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e6bd832e006d51abb04639bb9e96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b817585263c34816c8ff2c3497941521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea654062c8c01b9ac6a49d45683465e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad93ea28bad385b402ea020a6f3720523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e9c2f12d2aa936ebf6e183a8c0c7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196247a78e8d219b38517c06d7042bec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a863e3c57d7c7d6896938b5a36e967526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be861752633dc54d512c109ebf99147527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f090737957766e0e94969602dfb4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dd11e49fa5c00e52758e812c1e54c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e68b5cf10c9355e5c520be63ef6482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1d11849e8a81aa39ec4a8ff89fcf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc1735a84103805fc22a967d04966532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24658f86fde261d6a3918bbe4ccc0b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d75331992a6e64ff3c7f5271e9706b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411616b94a0ed940a7a7ef84859fec4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124218e4797a755489e07a72575a3e38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df087e1466f88414e87a0bac42dc11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0113dc6b6f84fabff2c0bb93f49462538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1b6518669b29a8458a3dd0295e50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a260af519dcaad5afd55b2774f8b7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f67a1a89d0e2e53de44b481c41cca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a555551999890d6989b0bba8876de6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e1abe60bbd3c31a0b3239bad2851f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca93f28c9bbca4111088372902a01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa415f6e4fb97e1a225bdd9b44f8bd0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01834c35f8072349f7e1e9d0e20922546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a71dc64bc19b712a481e16c6ef561547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6301196ed214af0d47bba11da1f25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eff237199abf8f4922271e7a36ff7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733163aa0ff4b5c2650c0fab89a2f8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747500ee2fd8222f21f339cd7079615551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2b236d9e7169aafc9a10b31c8ef69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f21a12dc0581e271f661f48329e92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284ae44da29da9f6743bc788f8fbfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b3cb807634cc677ba7e246f771b73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95179d332f7d0e44f0795f6db1f11b44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf93001528ba4d322335dab745617557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5b44074ee7b0a3b9e8fe7bd193f3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc9b61f2d10c006c12ff70dd130733559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1287af3ab0f00800d81fa53b157025560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694d99e8a60b0a2d5626ff0f865befc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f5e98fb6fed22241733d8b80fada5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040de74c3d0e36619198189969dd04d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ffc3e941cf33105ee4e6ba0309611564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164db96341e1b7a88d44b22306bd0d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce52b12e52e2c3a4e97c6b13eeb6e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9f60ccb0113ac4d4475429b9fca1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41194204be4c94a5ac8c1be394ad7d41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fbe32cd55882e28633f615363b0fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b993a08fefefa37e9de5e621cd60b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af142b764ec8261846fcafea35181571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6bfb0238e49f21343a3b6d8e9f8b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9783ff00ec93f8dd73c76e0ff26272573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a30e79a4695950bae8c93e13df110574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ae5282641d95173607970e6f95423575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e12939b35d5ef3033de41c63db455b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d78d1b1030701138e4f490c78b34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9862688da34951b0d09ad617cf9803578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f17e431bbf726e37cd7cb33cd40d9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53145e9d23c034b429faa1f8f808a81d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7cf2b981eeb448e4a2128062b0d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711984ec879ef951e6bb0848bf664dc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37de09cb49fc607b9f368f56e25e26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77380dddc7699057b2d4ddf6a70d9523584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e6711c852d1458ce88fd5fda5a02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5a002c2c5cd962810e814ca573496586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f235287471a9190739598234e835587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d0ea19b0fc034e7174df0d10cdb0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42521877767970d32eee727fbf2ce6be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67e8497a55cd7576786c5cbadbad82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc72058f88bf76911d088ffbefb8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a537047724e06481d288ebd439d24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a297d69d4e02a8487026f09dae506593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bd506284e15aa61e9c657dd0082a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00a37d575e0038bf7a967ccf635e65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968aa4f30bd45bb4a82a0f69614f2dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c11aebe39020f905c4a16dc3349bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993db9896e13170cd7b8c61f05fd95e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4412c26a0ffb707925b847d77a1c23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294779dca4b43b3698833476aee8aa8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f3372139fc0a7f4f391e843001643601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfde75aa962beda07d550443537f060602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c0a84f6b57c0367c5a48fa00e2e12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabd7577133c4f416ea2d0a59cb3aca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba051ee69a998c43a9ee56141c99b50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbdb6c72d33fb588174617e099698c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78687b346aa124d17f72ffc3e6a4e92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e9255943eb70aa592c64ae0b94dc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68d76d65acb6dd102b4ab8a642818609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58460f93dab7d66546fd65d4d4105690610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4768a9d5010bc7cc866535f759833611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec81afa36dcd583a7951e932f9db03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca98c73d9ea30505598dd2ff130fea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ab96a87debd7ef86a631929bbde01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f2687f16cad3c65541a67320444d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100e2851e471e1a5f71ccad962abc74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e873e35709bcab58539771b52501099617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833db175db42d01d85b0ea33d4546a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e85b66dee094b846b4881da2a65450619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f0e11fbaf0b0a2f21978e2641cec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab168a46c064236608db87fb550d7a55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec40f96f0b7df730e88b889fa48985d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fade6649ec1ef11336c43af55753d55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638ed28f9cb35a4d7ddffa6cae60532624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1186e50b2d00d5982227d984e765a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8e90593dc7776abdb28e76427a63e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af5e6e22a2db51c905d1d5fa2ea977627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8480d5b318566fe9cd6dd0f84bc785628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f1251ba45afd05c8756d491c38054629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7e714338dc42f1c71741e691b9dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa6d9e3e342c62c59ff172c868733631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc82a42bec73c9f1bae2f2fc452444632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b78c856d11b55008f983a90a750a09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b2b0063ee5ef1b3719e3d41d8a33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1a87dea4bfe148af77918f8c18f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c718e6d80f2986209bebe46518d497c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d56844d9bd892e67528938d22aef48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89250be0fe12ff3330e3c3516c6f421638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b550a4dbf8218fd85219985500f0ff0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320afb83a30e509d8213e39b2bfb3ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bdbecfa7b99eef385b7cdb7fe397c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a991e608e1a2bebac0820040e8fb62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff44d51a2019a44befb12b0ad29df99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8630da170b6bb836b283a6708ad8f0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4441a8b8efc74073a30281b5dc53ba3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff3ec834f6d8549eaaddbef2cbbe4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24746f2bc3a1827da2cfe81608bf807f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740a0730643538394d692d0ad55e46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa2d628c61f79997d21cf236809587649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f20dfb9dab59b0f46053cefefdab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e94fb975dd7196b932dbdf010a34b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52878c293c40a189523a11bf588116dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431ab3f907d151b75d83ab58530089653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb72efc62ae8b172270ed33d84b1cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ac23686a19ac78293061437e5ad9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b64a2ebfcb16765b74acf58cccf206656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6382ce986f058e0643fdb0ca664369d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88205816e066975158bf583b5467fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6918cef34658f5ea126172107119b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a070013bfe8995335a8a67067e9435660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9762b240f1cceca76eb45f0e17532a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c5dadf1ba492a982df11258209d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a115ba0d33635a8cfbb2383896dbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f148d5a51c1ddec1d05dfff08a313664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad93b7ef7e2c51e4a949c0c24c7105665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558272fb1762ccf576914d5d78e420e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade739e720466c9f34f5252254388440667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5aeb80b5f72c6b389391c32021044668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c05d280552d0b786fef4850318901669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d741f207cb6b709fe9d60077aa27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5cb4a411e0cffa45842cbc90d2749671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fbf986bda88e088536c0cc9f426e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb279deb8cc522f3becd41711359e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283b7e8660acdf3611b6ff52a9ea209674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165d9f2bda5ffda93eb37fef379b5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48752bd5f716e622c7c6c3f5cc7120bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edccba89561ca9aac626c60b1fdc056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779876f7ec6de5389f548ee364807ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bb7b2f10d363910f5f0848e35461d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d7fd79ebac9d2158869d5c9054723680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46588681755aaa4bfe84785df060a30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506aaad51f8db5f42ef7c5aa4979ff7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9744a95fe759615e5edff8c1dac3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee761df7b541f4a2186fe7fdc621b679684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a4478987a7345cdd5355dc976f139685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45cbe14027cdf0ae4b78974de48e0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beef66294476864137d1bce5fca21ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6710b0587eb418d10fc0a10876039ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea6f5475539eac0e24adcad6fab033689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a11c41aacfbeb0660eb31ff201f312690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16426179fc70d261f671610523ae7376691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5dbefc574389f0d3e5b954b030c05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1810db18c75fe33bcea8492bfba73d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea5e7051ab817ae609e1561815532e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f74dc6e0f8edd5f8943dea8d2f8bed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff6c162e80eda6041ddfde4fde025696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d373bfdb228e28071eb2aa4f6cf384f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e631d187137c24f6b34f907e06ff72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ed4e0b3cf3f95d0e0da73cc9bc8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f91452930fff7ea365072af31bb5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f1764ae35cdcd2b1342bb0098cb2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e9872dfdd904171490d8d01c77b55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae79371b7bca1aace20fd78f143d70e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75fded4af80086dbe985c313a790d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7425fc84fbc798a1f60f37226242b77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae08380e06b9807db6dfb4b0211565706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e1a12ec38adc8ece007217a0d1679707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be20f13f52b0858e5f1042ad06828b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62e51da34aa55e80583159def3dc85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076344d5067d89981d8d5d6b4fee4cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff048a1fa503ea2321b83914bbbb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e9e61e762402701c74cda297222e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eff7ff0effd2510c36311e8388218b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c507d0204b7802247523d3def04c6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfdcee5440f771a4e959e429ee2dde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b0d4e83518a3ebfe45e1b515abd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0fe7f119856a7940f398daf65172b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af38a48e0553b754f41d3e2ab6e11f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ee59cdbc21a49d4fac5cf55ef8304719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e4d9b14d30db1742152124a394c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7819594af146f4561eb0f18d1c7931d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66e04526d1441fbdb4a837ae8f4164722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6caa3701e9ab7fb47dcfa0b451e045723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95bb1816651ed1eb4bc38b3c586b95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673e33907ffa0ddc9da5920b2217d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453a13b96a7478f60f424e44560373726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6ee2f9c160df252c69c9bf8b614ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494672cf61b3d53135ecefcdedd60017728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3888ff293ca48427d061d2f586e44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236e824ae5c14490e578a250c135230730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf1d8c414b3a7c07ad6c556a9256ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c3ec57009c1fcd23df1c9ec736d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f61904ce6172fb6b59ede6b127b676733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c2b91f129b3103f26dd5a1f8e3cef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cd06263bc255f2da96be9d7c859ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ff5fe6902ce713b29b92e003a9389736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8c8ecad796afd9a88155c84762b2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6825ed0be27cc0c2b18b37c984ef7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c82bd1ba2b2e0bf468840ecaef4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63362a678754d153e6342742a5e14b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7123b3eb7d95d910d2698ee6b95070741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852fd2bc99f7ad3723613c1d79d1b80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea131c3c7ea6e827c71e094032a7f9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc3ca697442d00bc258760f37ecfcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10207fbea6b544d1b35e693a4a53c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a23a5285787fb6063a30f56290526746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc12c47eb9a4340947b4a0e0d492e0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88672a7ca26c9b541d01dc2e3e0e3cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d37cf4f96da97cf690c863e2533d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67353ce135164df88cd4c922d5d576bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0888e0671fc39642d4a8a0ae56f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae3a5a58a92da10bba2ebd07b169ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcab669d614994e412487a56c1fb7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216e76a0ee84b6696652409642f73b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912b133b450ed02c929ace29b34c408755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c2666d66d93b29d066bfa2d8dab3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443e822bf736d98b6f5b8358a36c2f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bb365b9066f4f247f666774bc2b32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109937a1e7f4828a3c90aa3c6201ed759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b133391554019d86204416a76db27a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08f6add7dc8ae8de0a40b87ab77cf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df27850822bc83375613db105f7cbe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f47826f1154c7d642936a55e152aeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70fe608a0cf952475a33dd157684ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36c18658112d00c0d86db9911e59306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988ec3c5032a073cc25b06e6fa79127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5ed647a8fb92383af51e1211c33b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf5d8902e66cb0c9a58f3058c350c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cddc49e8fa48441b4941929c981eca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d7d3312f9fdfb215e888b3f1bcfd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50266720e8f276a2dfd2d837664fc47812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079a21128dcad55037ca4cf059fa9de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6a2c569447cecc5b6ca706a41b12a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ef74d52fa1d9551d6a6e791e9e11d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83463277aa70764b8a7bf3c66cbe9e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4a06d6ac8b46ce62bee2c65f5977d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd355aa0a1fe7c0d33d81d8777ac8cf918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83c98237433e521063902db554732e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704cb70a3e4b4d23a2938945f2da55e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222413b1923ac8319dced0154c7396f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eea0b79fb25fa3f5657923c2d681c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1f8e10c8311f2c0f33c8464fddc4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d9c28545824ccb8bde6059acd8c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9fe4c6da6c25e06d5e8cf138f75a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f88593783ae2606868d58c46bd5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf564ed37f18d1bd19f9ea672718ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebc43eab85aa32bb3e079fab03fd9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f433bb34a02aadd6ebf96f1fc2dc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce6a41d2488f64f86f55cad54f851930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd78c0fad671a21b8f58ec19b070431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061484230e68b4ab037dddb7730dde3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99010038e9ee07b0b26438ac259ac93833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b959929f8a956fc3063ab97df02834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf6d6f18a69f300fd2268c713b48f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19997d9581d5d0062a0e0c9ba0df930136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6cd4e09029933aec78bd3073695d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556e35e74efbd22627c5d6b5ea9ff0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665723462e39e84ba6853491b643341139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f21c374da9ebd159cf1d128868a7a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb78c1f25ae48f4d91263d9fdfe2f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed288a03f877577c11db1565e5b58142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35e2e0880a95eb9bc42e21373302243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125ca4522b38460807e66fc10092e2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2dea5fa28d3e4b295b71782fa47945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1a7284f0306fcb14dee1c550c9f4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe76367b938228ee183bdc3c7ed8ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3af495dbf4af130c41d30fe662d27448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff5358f8bd16de9e9c5927db7cb9c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f68487197b426c9127f5ea254482750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d75f526902d39ab60a01329d2631e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b232c3c999fdc352657052839416d6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1436c207e6d2ac4ddf21e4d9b24979a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4c39a7525edde48ea7fa5f79f320b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bc96c7a4c50750394aaa5fdeea80155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a12a5a2c64839595f3b560e36f2bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea8c76ff98feda25f075efe5cd2a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523215ee4cee93c6ec0c61732aaef78258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa4ae7ed52cd8e6c9c93e20d52a4e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30a9db7448ad75c31d3662c875d70760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64948e660a5e2f9acf4d03ca7469856b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e572d60444ed6d9e762b976a265a0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523bb79a091e1b07bf7d6038b1082a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930355dc1413934d60079ec41753c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84c479729507787e7306f202c9dbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b299ab645360de75e63a262ac5229d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1499bd25eaab9e3b627ad18b13c9e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c990b1c017fa4fe0334db3ecc61d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d901bb8dab1013c93aa000cf396b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646619e30fd7e3b924005ab45eca8a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa310b4ef90b648e1a49e3bb8935e1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6b9186c209429ea8c06e216338aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c7d2ca2e7c2d18425e48dcf8261c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731987898856d0c4e590aeb086de6af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ef68f2520f0f4234e4950cedfc4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a1c2b54cb1d2ff59c68f63d9fa5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6954229472d33a1098dff92b9d116c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1958eea76d65d2c71988d13e4cedd5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70309f3c45f752c8e85f0acd8ddc4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742bfdd8dcc6a4ad91bf4938d305dd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968a4962e4b2f04679d9db974f091cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6580c9285346557fc45c0cce15bea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd580fe4ac84d0a1c4e5191ad4bb544083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9a4ca5c1a20071f8dc076e0f6e9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad63f98da6d2e1daf7791735d80cdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b20125e3e25b568a01248396bf967686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237583a3e03ba87d2f9d66f8acc88d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9ff9ee015cd042b32b4a3dd6b600588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf547e2bca72857ee64e34477e893a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee017ce159069ed13cf923f84ff60c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a68ba3e7c980b60b1e0f9fba814ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02224ebefcbf56e70fd1f8109b7a357c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b6ef4f8130c1b4c18bdc874957c1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5dc1ff199191337135b487cbb6e7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5934715c04ab023f1e2c9e3e21b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f63204e11e815be080da278e165aed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc537e9097f380dc480c48dbcadde4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cb673155b61789140f92137c1e9ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef572d0eddec16a0122e85bc2affa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea8b584122b3291d4730c2c3fe1480100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589302c5ea140b74586152cb6a4a161101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60576b14356b86326738b7d7e4b222e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43856ac5fc8cd2c932e665c954b485103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425423ef15a3e1a983f481b4c9242df5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501ee2d65fb5497d7e2032ea379a8cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795df35c779c341ecef750292e5c2102106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7726db16a9f92bc907f96da639c1fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0a1dd623c4d3908d02a592f8f3dbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674c3e08490e91f02201e5719ac797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c1b85c263514c2ed074e659eace94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b265eb197b7f4c3078d292cca67aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608fa7354786757a2625048fa7a107b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b8525fb17f13455d4cae270144cc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a8e37225875e642c3950fff185fbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a906f920cadc305c51a2df58b3b0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127eb381cec291a8b5824060beea28f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4e9a733d7daa5f57c49853aff8e23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f55d240828e0dd768d6afa98e5064118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066d20f2b522dc81d4779bc28a9539119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e9eda6d13b6d3e7cf69f13fd7f252120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b71979cf67d22f27364662712c209121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97791589052a8d45653677b4d1bccce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661dd3ecf3249de2329cf25f92b189d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d76ee7614f4fb0244118de9e394837124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb181e157f459d90f191a0b2067e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6aa72c3f5f07fc6f8d7bb1ff7f250126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16295dfd173aa7e84885203e206e008127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd8633cd015e74c1bede3c772d9050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509cd9d49fcf670e056639345eb874129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900119a01f4c07ba5b726fc15e43b97a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d431bd73baaa64015d2f4bfd0b0dce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab801d2751fb23a48c164689f726670d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044993f310a118eb1ccccdca5add62f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55641ea801dadcf20c2d813ad8f54a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb55b4a1fbd3626bc5134d97f9da36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab5d21a1a807a4f4ae83cce10a1cf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8967477a996cf10b4010f9a0f03873137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497c36e2a5e52fbf8ed8a1298293338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a13d83c942e64d7d7364cca342c78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f86d2f522a99a69c64a175b2c785b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3e8eea2e31c5e983bc8c888dad0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38bc340abf28e04d21cf875885b2a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ac2fd51ff8d6bd2c56bafbf64e579143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b992cf3927e374eb97a7fbe118a0af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd0f83cef3a3c700200ddf622ef1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa418b3b83f8da7bf51131e201c9ab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cfd75ce2268425cdbb168495947ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e71abafc335a74c49a61f893e36ac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfc27c95bba093cf81bdb432df589e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60321b9ea4eb13fd4cf7630a73db4131150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12df88070366f12ae96f0e7de6fb46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d66f4762f4a741bba2203057df832c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fea974ddbac51e948b57c76b1c158153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ae4734e47fa6efed74b15319b37bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6ad644a8bd220678e5aaf263e7341155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecc9cec6c54664f58541d367b5dfb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d745dade58daf27f4b97a599c84ae9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689ab9d2e6bad0ec0fea2d3b6a6062f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fdbc27949f41d0bbb0bb4ca48f982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bd165c3d057e49abcd5787df297ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87681a836c6be4205644b07681fae9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2160014965059fecdce242171da044e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fc7ef09b59ee684373b25cc8a2a02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d27acb57cf682f6b40fdd53a782ac0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7f2e983bb53140d1cd19c16ed838b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a79f086dff6f08f8ef44ba6bbd8994166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470990164e11405ec52878448eb82ba0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1e1d6a3c1baa944d78b171fa4d1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28857ff81cf2396521bec79c204d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06cd8b172d38a0b8bd1e2c24537fb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1956828beebb2b4b2720e511716c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad78e606a3e2dc4b259fd0c877fb9a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d76e51083336b75e0e2fec0b8abf82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d77b151f631bbb01f4ba34f254a11f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a9db1961c38c308c2b1c36dc52568175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e572ba5cc9f84c848853c4fd33565176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e8fb973d3e2b3ab98d54eacd56f62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad59b466ab1b08f5297a14e1d7ee0bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32448ecd38f7474335514ca07ec22e8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f65550160e178c800cbdf637d1d231180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81473a39727407d55eafded68a3a5a70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bbc43b4d3d61746b261536ba38cf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e690ec5ec3e1d4dde5987cdc5ceec6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248dddfb3823c4f2b79c2656f593057184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0591b67348f3c840cd3b79ba6ace7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30a5ad23430bb44bbda1b01161731186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a9ba7d892748bbda446c681863de2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d006c46e317b43199482100447ec5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966b04c4922dda9714083ed2a5dcd41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486306942746deb01897ac42d41a30b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ade8d67c8cdc463882d1607559d02f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66200ba13e72c4a6815cbec0efff86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19439eb756fb3847b38f1a26b59ee7b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda9af435101f49f75cc743fcec4285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7633a93e2859e1df5362b2197c23d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383b778bfcc65e39b73e649923cf084196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f029b6d5b16e38a88e754990135df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2448edb358e12bbf8ba7d9ab90d17e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bba09b077d6e75527735a6fa33ec1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee914aa8020511a1050033cff4f16d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f46620ff8dd911582ccbb6a98b8515201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d53baad2c33f48290502885815241202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0e13f23cc917e8be6fc68e3400a29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af225b2d156ebf8995aa19cd21b9f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf459d7d14a9d8fe44d29bd7b098ac0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c18cf57b43373b690646fade2203206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb733470d22afc8df9b0c9d6323f03ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8f4befec9426f0dfc76ebb7287934208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce402b38a13205b595affb91531c116a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2690d2ec6ae1450eea9aac9b559a3ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12990d982f53cc0e208e8f16fbb2eabe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9eee21405d30b14257b7eff254b29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f42beec4b9da11e5fa7b59356bd18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479de645048cb487f841fb7a8cc6376214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4aaa264dde333b002adae110423e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa08140988520730123b0eb5406fcbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e2d7be2fd1e048da597a3b1f2a658217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad47cdfbdca2ce7c7d404eb475b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2361bce200ceb01457ce7007072b7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5d3b651d9fb7f8c2d977a77879d32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7bfff346716210dfa8f8f7be52df4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9979eca6932789a183034fe40e2f1f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72719326618cc3c75c55ce4e96cbcec4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a27eaed3eeb3e718483c07cfbd220224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a292a18a679ac3d925eccdee486335225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed7ef0ebff86fb6e00b893b7995bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1fbc759a20e753212a8f5e861a44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b5894c572c2f1e58a903a518e2a74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa6903aa2c8eb7802403035338e92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793e82927c91f51fdcba1bb6fe66f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9000ba0d68609810eee2aa77ca1be1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea853c70653eec1026e19faa25830d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05496aeb513cc9efd35de08781840bf6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a4c5ede8be9a7e868b2d89cd844d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769976874ab8a91c24eed814f121c28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec184457cf2c0b6870fc417841bdcf54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519f8da0e72b282ed800dbea25ec7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f8af1b8c195cbc27a50ca3e12d766238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38754904bcdbd67bc5c113b9011ec1c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203b408dfd72527bd3b67f3c94e8cd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39194d64fa1e43bd9918bef4ec18aaec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abc18f533c40c40bece387257fd08b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39231410352e5610ac2036d62befef7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a66ca3cbc86fc48b8a914ada546e05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f1dfd74732413a84491c81b6d070245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94982cec6f384010b9c308395a7ab33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4e47b668625af0cc5d8ad8030616e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93cf3015fdf4c2f6734355a3169955248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5642d77ee50ef81ddf62f5bf6a72c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40549d813c7a4ec897278503d5902449250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee7ad4fd99fc0f7a0ea04f3cec67d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b4b1d303ce130562dd9d0b63b3ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db9d1fdb87222ddde95cafe7eb7da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7e4a58d4a2366c061558548d8f166254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013f43e43c8dfddb679824ff0ea2ae2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f60fb1f57a47e46c7dc6801d38849256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e563bfaaabd3ff2fe71f7b19d2861257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce6dffd4dde06b78b177dd12f13f93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5337553e12f568bf3d2a900229d3d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a65227ae7575ed6be4e084c4bc996260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e99c95c8511b0233c216dc7e037f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2134dfd77a020ecd1092d555606e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d9da999b87768cca37f92df6f6d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0daaf1cac725ba1c146af91f8773fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddff7b84c899dda6c3b917ac4a7d4d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187273fae96afe101af8e4c92fd2971266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ce8dfd0f85ac6352789151628540267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a698690a84c2a52ac5bd39bde27c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5ad624dc6b90cbffb0e20443173f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e202374c8828c58a8a693ea88fcdf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0a555a6a5b80135d167a47dd73267271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f4bc1fe4803f4d0ea0431b9354cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c1963b1abb2065f9daddd68bb316e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d23b593c522846768f634d21d4ec5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9e165016d4bd7eeae63287b32de99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9e8fdeef4a2ba972ccfc1db72421f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd2f37dc051cbb38d6e9b43e41f054277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6292e368f84b6e0ead5a540d732a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f83c9236b2af55d0491d9c956928279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040a4536aad1605cb61b3b4cdbc2c38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245288dd57d047896674b2e2edd2144281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221ceceb748e76ef0517c70bc7f71a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf62e2eb38319e87f896f350bc537283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ec81e8cebc067c7da14d31ef4b2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae9425070e398e0128c71cd2e137b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7abf4caa74ea13fda9adcf1d4518286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7087988448af06575f5f291f424979287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9a13477909481fc2464fe354bf898288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18f5cd46eab6646e92173301dded98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a48bdea1c7a0ed5570fb4a2fdb7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018126383aa71957757f9841e9613d14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547b428d62ab40c2a943fa0b86663ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4e13336306a995952262c8cdcc3df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a10231f0605a6b554334fe31d71b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676aa713fed0f5cd48a2238e9dd8f09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22bdb765bbd3e58bc9cc65b93dbf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6073316d8bb6acf42f105194e5b78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1e7d57e683fba49f3722c0c721d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb0f6ec7c84d1e68ef0eaec1683a6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d881df1e1446963d76501eeaf006130300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e81fcb6c661e782d15aaa6f386da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583b126c36cba725714c651bdc92f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9907b3d0e018535474a8afa985ba26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb5c935963d5db3612e4117158dea9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d397d3d76e0c1ebdf4504c0e7a34a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fa5a276ffa50fb6aade5f2c97ac1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4edf2d488368a97781df77e6be8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d99e92f1df2fc470b97e85a408245308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b5ea72f60cb2719f6cf2e33570f94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47857750a6e2c703df51d2756da33bdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ba984b3dc0fae9984cb1aac6fc2a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced6c71e55ff5e4111c527e38c93b55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09312f88cbf4c2e68212c2deab4274fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06bcbac339292c11900481f3e6cbb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c3157790bacec6bc86d4dc69db93d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7433f1e9c381d95bbfdcefa866b32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307ecf1ed7980bf7896f8d0479d3aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7ee8d2cba26ea379fce51ca4af118318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39ea30d243126c800c5c7d4c4e341f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2bd47968fb92c55d6e49166c73d05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3e6c6ad1544c7cdcf69752db7da69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831ded155c84a0d0511be84c3cf00f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68322bbe201d81b2d3e1309a4498bd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b2cc8fd0ffca574adb4f606c62dd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c826dce41dc524d0252647e408b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0838cfd16a792901cbeb45e173bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727200ea1db6850ba0f1aa6fc4aad96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8017f3d3b05ba84c038c1f72bd83e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be8609f894832b2118e7eb00b7190329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e0359b2dcbc62b2c83e3bee4c5750330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec895da28891e7c2295aecb06ca4dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef08dfaa8852ecd93fe85f333dea82a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c6a55e2a3b43d23cbdd43528158d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b4d5f9daeea67302e579210df2768334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a4026456ec15a16ba2656c2895200335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661c361e93f4ea062b1da23fffbfeba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a1e19a06b9bb006f5d2e9017ab3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf9204ed020206144cdd6463a84c8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc6d0079b68218f666c270d60807bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df20408eb05725e1242cac7ab6f2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db6a0836d06ae5f1a0789b852dfd6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37784fe8af5c3b46326f240c6148d14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bff9b90516902ac6419760ade9f70d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd8895a39f26ec178c1f2af9c64451344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec71f268a0076932ed339ae662c0e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdf5b1d36d53b9fbadfc3164288ad9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65d5f2f485cb489b5cd058a9c5df4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7224dcbc6d4edb2f69227f39415fc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c945a991779d4e1d8a51a90bdc639349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282bdd94ff45fd461cc2fb597dd7cbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb1e852790345c516c36de340ab94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b13247ab00ebb82e53429def4851352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a52f5e53fd05f2dc1826b0f97b5f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599ee2c5c7701ca45deef8686c1fee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972d0425ac80876c80d324185d1d9ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c87854f8f922c4ad75f0e47fad4144356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d80356fcead25ab619917e35a85710357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfbc8225606042f2981fbb1fbcc6db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373e05efeb4087ac3cd0b739101cf25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac15db53d84d20a0a310f63eca71f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079730e6c71f34b976cdecd9b5bf6695361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e710341e86ffb78306a9af632c85e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0209125cb5c5ef2c2f3446c56b4967363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1de0bd0a9acabda7740a0ba00cd03f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2838aa90b789bde962cce86ed29d332365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12f5ce14de195ea578a248f71d40ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895cc5bf5837011258f7cb940e990ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352cb7840acd14e5f8c7e0df63bb102368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0cc744d7bb54a4226d3444e066407369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf76f1729d2163ab8704dc116fed620370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba123a91a12d2db87b7902814d60967371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be17f9b76ab9be4cba31006881d729372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd439bd4e2a76cd27b7096f09948fb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4414591d537e2437d8a978c3ef6dcf6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de061825f850bad38423b75b15d74a9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059058b45e7a530dd53a6ddc09a0864376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb932f121629f5b9763290147ca4c65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9309e2e39de75962f0c5b309e2c27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649021420bdc3b886a743d657b2397c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098026e771fa49fb9f70ab0b7913579380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bd55ec283291fed80d276b1a7ac24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe77515c0ec0e2cac4f7b38f2c502d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5e6a77784adab7dd3c3ad8753f705383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d84905a93e58461f79da874fb3ca88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a1e3a4afc43727dcde7eac6de6c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb6b4dcc9f439c3bd91ef13fa74ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537315227434b0435aaebaf7aaf6af8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb50b3beaea287fabcfd1a813e49459388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a9b80c38921e28a9faccb3918993e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb331f70589050fab6fe42e3450ef8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ec7ff2348efa95b39a4e77f106486391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaefaffb22e1164e19ccd63683d9e37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c412729b280a29d5d0bf591ce91d2b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861648cb40d04e7bdde84df9ddc04f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a156d29157c0efb9c70b5d9b4d78b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7660e0d34a01340c038901f9b1126a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c9f60345229251ea5a62ce096dd6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b418025febf936bfe1f60a59b5da61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229b3ee48487b8df042f94a0985905399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459d394b398fdee32c0fd66c067dec8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96a55437851c28813b57abf9f6219a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100855fe98b97ef3f719de8fef87bdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830295ca2c8fd339b0eb378a83094389403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9abfce0bf53f9867c5ea0e8805057404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ae38d50835028a7acb458b05f993b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12096856eed8ac57a9cef0624c07a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b9400872b6289e553da0c0ff71af3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0b903e10cec7d26afa5670f04aaea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab1f18544b9d30a981393c5d7d6bce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827b2a3ae9329bfbdea8d2bbfb03180410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076aed5c3d2cf99e6618716528426c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f81cb80247fd0c0e2094d237dfc60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e1dddb0dfca6e7ae87f80e1ea0e49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ce18d1579d0f323741946e553347414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a085f42d22fb0452b8a88f882341298415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8637d2d912d5db3cdbf140aad4264f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada576d17207159f5105b7ee92032e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684364fd5ec63566fcfacd566fa5011b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7080bb8016bb320ae63d08362c451c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae843352c0cb8e2b0816763f4a701b63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331404a203d19323e5e47276b1e45f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba47c1d4bd8bea5cc907bf632e7cf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64753e7053677206ac18bb321e01d141423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81877e417f01e924d07ae3006cfc3b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6407a241c71fa5c2017566d52598d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc040bd6419ff94fd7f9fe44e605d7ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1ca50fd5e9483bfadd7295c4b5687427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea202f4167738eb6197f3f06fee7dece428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4ac5cee9e0f045e89da5e11bd17e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610dd0b61e893de5a6dfb6fe451139b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0701cecbc82a57a345eaeb10123e685431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c51e7fb115c8a20e12752f14f9b7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab4fa880a542fc54d72533549c733d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013569cd528a41ace053f5402eea16d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2150a44be78a990f3c662c2cd5baf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b08d8fe5a59492c2e0ee34fb6dc5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89664f8e03c7c182d7125bb039ada9d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa9c51370f6a40534db8e6561986c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dc177cbc67ed4d560c3155f275b22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809b8d02316766b653a0b3eb818426c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb95aae0483c0b1b532d2391d5c17f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11710560a92f04e4b2cfe926484d1ee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5abad4cf517e80a82be4369a71eeac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a31a35fb72164f914603a3ae12f143444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca60d7e077f7668a6fb672db852a00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1270fdb9a9f304eb77e7e16c48dc9ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d1c2a32a4600896560fe32b4f240447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d805c0ee8b172a49e691f0324006a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd7578f4e0a38812adde76c4607fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e04dcfc7da40fd9dbf68ce148b7b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651684bd514f51b1c9f6d8057b32936451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f6de05abff374159eee796cafbca8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78142522f063aafb62dc057dae05cb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28404a6035276a33d845399c45c203fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7be7e4cf9684815350e1f1480e7cd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e3661ddfb05be57f9b3c2380859fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23707ae2e288b6e35b15ec3642df2892457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc53d2e4cde2b5a66d3ea54cb058779458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2cac78b179cf81b7bc773af4cef40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bdc1e2eb434baac208c33be3c2178460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de04573c70e959ea05405bc8943e89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb6ebf7e67dd5151751de0755e61d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d5565ae30f46aab14033bba9b1dcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8e5860ffbcdb8d5690d0a2cac86e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69991015f3580419957a0f7b424fa84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7145cdbc0f1570ebd69475a61c806466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4f71b354c76ead87b597f7e27d175467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4039b8c0996baccff1b846bcc5120b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ff35ec7a5ce486cf8db3803de6d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad715a6c36ef9d93c2c55bc1be1cdf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a25605ac207999e0098f7c984c8b46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742e4cec822c9ad27ce062a17d4390a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09728a0fbaed15a91bfeb60ea960a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b529f4f553298652bf3a98572c7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15536f2d88c0345f1445b933105d3789475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a839729c62fc8b1acb1bf023a60ea9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa4151d57805d89a0efa1e8e21c62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e5d076b2936c602852e1aba259fd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3317c5e5e3adb013134779a367935b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab87f20dc3b22a0b151d582f5cf7e4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eef231deaf0b9839a458e9b45b420a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25797262f08bf8ec8cca9e8fdf91ae6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f434318eea978bb0ee29c0faa6ffe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f3ae33a8532af137c5e779b606235484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380586c4468b75738f69bcac08a04722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00486861de0f216832df25628914f03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337183c0997b5535c21b262033e2fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c908fcc9878d9fdaa12eb54e1a17b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0533cfec44b56f21e6903cb768604489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de832ad15deeb3293b299868402b57d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a8a7e7f1f375a089dbced7dcd5e13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98cd56574985164cb06816386e726492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c2e03bae5b93733fb5d638b727e18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ee6116ef435d73eb14f10c8a6e835494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083a16025f80d7c22998f01b3834c68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb45e23806e98c20760922f4001b9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8fdb9a185c6b93c90212feb6db75c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b656fe38c99622f1c647350b04f8c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d589e7e5cc1bfa0ca7e706e2fcf651b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb00f3439e19eeb65dd1ca8489b3a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f50a29983b2453c4f2c9519bcdc516501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f1e1296786270b3cc84a29b3ddcd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686a079bc648cb4888ce43d0ccd93de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a013ab9ff915560e14953901b37969504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf4e71cc602dd9945ac16690c81287505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133c1acd52ef5d12426eb7c438f0ad1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae9303f2f13af7c6b209e116295dd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c486b460227adf5f567ccead6f30e79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b962a856c5c75586fee0e0c5ae1748b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cef6cd3c2d0af0fc70614e28590f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dbc959633b17aa960c5e1c2e6d21c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208e8342d984803b5cca6e5df4352f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba08b3c8237b10cd4e131c8680c893513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a434c7ee660077c717f7e87a9c1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ccd3ba9b989ba4e27b6c96768ef02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3bd38ca9c8435d495d07b0823038e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ad123602a3769179786742eac6dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ff30cdb1e6c57779feb89a937b6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb6a20608b59fceceee5e5e4feed58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537e88c89aeb771989ee57893673657520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae3591185199134a6bf4639a59886521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7a669b4e3010ec0e48139a866a63c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0823124c901a4a00b4aaafbc35a49f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4872f6628be91709151832b29a4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7635d25b5a07f5f63378c21bf40a697525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38085f3c3c1c17eddb620c6b5442db83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70aa696bb66d9f864ead874cecf774527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15eb2fb043459602d15656f0e8c79b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c9981a062016083ad7a04f69a7294529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6231100c06b11909fd0a366e814dd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd0555b61c8e633efd786b1cae856a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b77027f4227f72023e98b5a62f258532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb743a5e0acdda4d02b2861c666b0d41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869947c98415036aedc6da06ca287e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b2037fd708008380f7481430fa5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff5261bbe97a1f7dc9129e21410ca3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360edcfadfdcd3ff885cf069c686c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7120e7657381a03fbc3c45f3b5bda1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8046774ae3e10b1350d58ebba9bcd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4784f9935a6100c8e5c5cbe0f5b3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78186d78da002a4441024576b1ba65cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d36988c9c566cf11917394ec5bced542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad05a0a4cd19a72b7d06e4a83e69f17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65202396e3ea5c6aa94d357fc83b80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0171e5de959e56ff42f808df2a85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467912a7998794892644f386ff502d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd317810fd39b4cadad47c6133dc31a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39cfcab3b19603fd0e47fd5cd66974548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aca1337a5ae781b7d06d71b682158549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9fa85c967ac1f400866015d6e494a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f06da16e5e8b987fc191338d609d2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75009ffa270594cab7600398f7926213552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b983f785476df1b3ba445c47a4bf8d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219a3de443a73cfbbbf0a81d68957d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d469f6a6ee17b7d9cb6b89154516a37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df48669bbb4c24332168dee75b9fc5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c884aacfef97558965d8617b3a71b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006e292342afbecdc1def857817110a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3082ca5f15fc187fec130b519f89d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404210453554b73acf26b412ad19ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b89aa4c6729e04bed40d371747b6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1549dca9334bab137904b0c3bb95b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541ae812de59eed737f3c7ea9c7cca2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e8f003f92ec3977488cbd11539f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1a9228bc6470b7db16ffcf968a10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e54091a332519dbdbf82130d5cc029566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1d308e7184240f0a2e9d170d7efeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fcb4023befd4b9cb2eb81dba90ec8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2592cab3b8682a5661774ddaae7ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285d4fce50129f916c344072df455d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e097ff89bdfb2386af10ab87444967571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09282aaad41c836f957531f91e0145572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d517ba81ad68e228fdc90268131a5a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d8248915cf564e37130d33830aafc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4ffbe1edcfff0bae669dbd7b2aa18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49ebb4eef93b8f3d126e231050ddc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2ddda948ef884b6023b969c45b77f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348fb5cca2931686562876a8baaf0ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc1687f2e313c0f4b5bf40c7e984e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9a2ad0ea0ee9b5160391cf95488c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0d7c4ec48c16dd0018f0779ae4601581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043b80c63f31717f94afc77c934399f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041704ce017617a68043f7e47799f41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3b8623dc2ddfc7386b414b375dbfa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67093a7577cb2568363274bbb96ab099585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2360a90d844aead2a2d1df7e62113586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc74181cb3515f79ad800dda11ae72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43353a0197b4d9acb4cce7b15e63a47d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefb40108706c5309cf2f8e5db83f04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77c416afb676badd06213130f6e83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80a4544c1d43252ecdb604591f7253591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446601faf9780985587c05b2364528e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceed950be6481100238baf7b8fa043a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631419a6605e840afd85069c77f7fd0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f9d426e27f8e8ca213bb2738069b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73e5cfbcf165ccbd4ab438721f7926596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ad39ecd6b776fd557580896ed4338597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e08b8a7cb89d77bce6e162e77e897598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1d1a9d1180d95030732c6db5694ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77997581536c5e42c26f32b428e4eb1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f12130999c6e8b1718c27dc4da2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07248a1030346d28dec472e55311efb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdaeef118af752d158e727f601e1f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728b524489289d3be4e277f16b9e36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf409028dbb6c90de6fc6f25ad752a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeaf5b6972798789c80952f233c02d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07be980078dcbf6cadace62439a0706607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b682edfb8df1f9f9c48b8692c38b86e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d0b112f02a5ef62d314ffbf68be54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf1143b37ef6c12b6eb176660e4845610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225413e174cb73b8de64c66107cfaa27611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a29a16312a74d6a3d70f6a88cabbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712326ce0ffd0e08f804a1c6c50b78d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d7f516ae3570b53f0631cb87bbcf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad7ef62eaecf01964d46bec61525a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fceccb98accf109d450d174a87e627616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806fb2f646e94da92fc41bbbdb9d3a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560d8de759fddc27ce9f38ed31eec1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84a4416bba6cf69f7e33938d39c823619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee132d77b40af8b8a86339601b62a09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eac76e641154307b227b91a7b21d27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84172da58bf9b5e40a2bed24ef79ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afd8db68ed79b9cad6aab4931542d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c818bb5c8035a007d9b84787d9ebd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7501414b82f8787f4410ef7118cbf89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317736ec9a29f768d05d4f090a02e48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9951a831ac4daeb125d4f511ffde1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc84d337b16abfd5c0eecfc84f4f7aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b49f0b5a2caa64280cad3f80d6ee5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d60a018c7a7d844dc992003b927dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69f4bacd376dcd94db0aa663ff7691631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a2d5149356140c72c45a83cf87fc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0febb747c7aa6da2f438e220b352633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6668440873997452dd31bcd8fb10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fad39555d7164222de58c2e4ac7be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abab11ca511592bbf49710d9a8e32e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de59168519b1223009ff81e47f6d65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915776304d094827a0ab0dfca69d8fa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d31c8b11b46b963233a81eadefd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c95f6e6f65c40a22b7aa6886f782b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b9cb9acb4b2312ea3af9152436564641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee74592aab0f60b8876152ed8cbf8f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c68cfeac0b87738a3988a1c914ee8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77a2cafd90bb3a6503bfea1558a408644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fb66f1462c2417db9c4a830d17a42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec8fa5fb539cabf233671219eca089646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d445f9441227d2589a79a779e857647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ea8daba83b8d0f0a3a83105a701b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090fad99f902ed559b391f0b8882a6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c16c837da6f38c2b257633a37c39fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb052c3553e0dcf19c2e6d79ddb0692a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b5333ee0e47d5db3d0b2e3d0e03b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46e78140f6a32716553cfcb9280e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f7bae8b59533218ff259d80f0d4d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c75fa6ddba3cd64a988e81ee0a8482655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4dc97058f16cced89d8e8de412742656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a259d38ce6d7f7c02136ea682100f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6053c50473c86cf71a52602cdc4e70f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec66c408eee9210e2a10c55ebc9de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e6317897729844f9b5f2677d5dfad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6323a3406630712b7a10a368ef5c8ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d401301cecce31b1bda17d7a3e105662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b533322993475e6bb6cf68bdf0278663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa189c1fddbe9bb702c01b76a0ed30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0a5a5f61a131e1e3db993e5c6d8c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e65906a2f30ec2d24e3625a4a0437666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335058ae886b46868f13d3899335c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d56ac956b8467ed0cc41b8ea6de71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51cb0a9a103d9e4071075978fcfc80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90971a247667b5cfe4904cc4a91813670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64f689095958c30054ae8f9896cac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf341783fbe880faeafe084b5963237d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b108f42d209b993367c5588e960c2a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82cad3ab8aeba80ef5aac0acb94ae8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c714925e306781dc8d8781c092584675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2dfbd78e4f837148c96161ed909d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160327ab90d7ce62e380ed11c358e88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07569e547bde710ef5d7aa4473476b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76844c13e37dd12b2630884a62e45d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23287e5a4f91dbcb6a29f189ddbafda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bce0900c5f3142ef5cbd3beb7b25a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508c2f4eb75416d20e2ac5eb642114682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f03dccfbf88790e7857f9a1e48ec1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ce64425bbba7bb97d2b6ea4bd059684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49f349f4ed15358c78a49de8d755f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e93936f542f09c05f9c0124b1cd88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c417c9b96b91af07beba2daaaa64306687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef333d8c63321f35f8d906fba5f07cc9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151738abf9fc95ff4e377a30b00d2a2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3667afcb57e66af6dcddcec64f61c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba53bcb0b44cd4548be624b9083176691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2390587e148b603e4ebb3ecd65738b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a045cbb3c376f4013873831ceb94afc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59760ef0f6082b576d1a33e76c7ede694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434fcab0360c8ca448f412ca1802ce1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcfe33f4c3d37e9d7166cf2d075e8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ac4d9d01584463d81307bf05defea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa7175b8a4c051889ce30641f3b4f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7015684b9362d8a341bb8f127cbdd1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69935ce7881ad94303304ed43fbe61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f7a2338136c589fcc5bd794339a28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2501310d0e3a1f787107bc77d1fa1f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622e4ad6c3e893a1d962e7e67433c8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f32c29ef9f54a390ed28551346b0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cd8b85865fa74de537c7d3beef236705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b37a5a84e911808c2786c7a81a6d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd5c7ecf6a161a57ec73f27e9cc665707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea7d2ab929ecfd9182c522fad5a82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ac5f8160c4c40005d64761185d1ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53da7a37ef46afde3a48ab940ef4d3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96e28ce3e36a6007bbecbe33026b13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590722d9f24d5cf18d23398d83c9f50f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf972704f59355c91e79728991cd663a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf060dd0d517b858d2d3edca576de7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95a086731e338532b55d7f6d1d7a1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723106d3771f705f2a411aa1a4f8a682716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1e07a6a0d27e70adf82fedac67ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8276d4ae12faab49a523559802fe31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb213da818009826d633a2e8e5c7b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb0fcfafb59f9439c1d5a9626be50b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cdded6be8cff327ae9e67f8353bba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e000162760308f06744e0f868534722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dc402cc0714cdde62013c01045f1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5b0342c543ae8d3ef4f2ee448ad5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c73deac0b9093821d1d3d707283a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640828a71722423896b05b642f333ce4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b2e1daa496d4dcf771744634062fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155982a8ce5810bdcbd4d84b788f4ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01ca9710ed6ef2018fa7d59b7a4f4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a1abe313c4a7bce989c93f28fc21e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0ccf75fe1042ac0a21bf26dd2a31a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120874f5b589c4c0132328a864da3a7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa406bb62845701ec2bafdf402ec1610733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f66fdbbf344bd868c2299f3711b4c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2373bdbf342191160d8351d1640fe09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb0445f297a3d69e00bd9484b4725b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dcc3728481e788dfe5ccc2c13dcc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e6f512356594b72c8ccd510d22d6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e50f9efed04cc6aa7aa4a94adc120739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1853e4fe9c5c7e698e3fa968e9864740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5371a57acb62b168ac2e37dfcda7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460373b452d9102d12afd43c0aa1f6bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d49851953f510ab5b31c0c3896e8bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c37f08cbed38db31ced96adeaeee79744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba43f4908d3dc82c825701b1cd12a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bab33bdbe5d41f8e163947e994179746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896e3b06bc4cff5b532b85c6111878e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4b2bf03bd81cb60e8297aa0be5db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a3ba98c5466001e64e90781495fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d070bd6864d2c493e5ad278fe59b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f552369bbefad37fedacd63244e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ae4e250e49edf4e0d06b6baaf4ba6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf1773e2fa4f889fae5a6e8c59fdf4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>