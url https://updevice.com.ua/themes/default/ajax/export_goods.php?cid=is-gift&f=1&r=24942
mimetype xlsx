--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655de71f68d9a3767dfd71f410d701dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4b3d6b1c6da25935e1990719164b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14331c90de12dd446afc27f9dd697e0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1bb81e2fffa909347426d76f3fda44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3ac596de4d5317f64475d29b03ad35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b66d72ba3711aeb9df00a43e56a7596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192354cc45303d2128a76199497ff0a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a30eec5b28f2a5279aa0a338e9d12c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136d6745d1d3ff646e1b0d3f35a10909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a3128b3cd8818210fdccb82ec89a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a98eb3983289d18eadbf6456ff49911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9db7b87372a8b801a3ce0746ce859312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582a37da977aa55ea0b14844832389213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde59d779685449eb32907eb3ca8e29f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4ca7be9d12811548ffba2ae7f88c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e04a1cbdd33ea8ff43b481b7c549316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c4c529d1043ee378a7b95905921717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156ee640d28d2521f0229a7aedfd3a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68acae39f9ce4b488a99dc1a5e17b2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc835a1c027fff507ab6385025bf40c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d70a2a994066df59619341871951f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec074e6b8d017a244305c711f2ed622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4faf2cd7e152e577d023840c8192d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b2405f57c83530b04f7e3d0744a0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0083bdd5450d7918f21ee7a4815116925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b72d22d12262abcca61412a10ec0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b1272a91ffb99006db5d781a674e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a17e9c6733ad3f164145d1c52bad5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88640840d5d0e62264369a3563434829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb96e832adc7d71492074d6918f04b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6cefbbbea1f37fe61e6baf860d34f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ad3e5e075551d8c087ea003e0a20832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605a9084b470d0267fb60b491d47ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ea6a69cdb180cc54c390bcfe3bfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0859e054223b9ff9c602599e500135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b6d87410f3fc29f055a1f27bd4a0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd534a7175c2a63643a727877f886c1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc20e48ccf685625c2649661e4c99dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188a134abf714e73f0ace03eb14c4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7b97ff8bdf8fea90e6c16d742ec040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1463c5cc1edc4b9f5ebc99283ae2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132502e5c934adf3d25c9d6356c184b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252804bf0fda1f95d3b3da3e8192fc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c065460a61be5e00e264fee2ad33d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1485cb49e0c166e2897e0250fe4b4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e249c4271384f62a1b8974e8919dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe27db1d3b9f162a5e70fa91574bd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4026ca8f1472a911f6c22118147d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f25e4aa2782811e3d42f1e4563e15649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b87f260770edc044db08bc9b9e77c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe72a422e4e371159577c8b0b5d96551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28069d5b648e56eab773a8895b73f54052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c0299fcd4690ccd0a233c9055d57d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5132c5ce0a8c7760c6feb6efcb4f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d4673e846a204eb4732a7dc4bf71a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6ade464082f3b1edd474955e36a5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589b0bb716cfaf63b0a04321e13f6dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1968b82ef243289531059ea8cb8ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0495a3935e44511fc0757d3fba27659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc085ca0229145d003dd54617d4d0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b5d44e2ef9160e5041b7fbd92a32461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f626c8b81934af8d00a9c7b6c47762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a1e79e1875c2faaa4e5d80027dbd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7e9eb0ec636e131aea08953ac1a7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d7a4baa1ea4fb2faaf0b6f1b4d30e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12116b93eac4b4ef1da2d64a4f58bb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ca72c18608691682c5bbbec7735167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb21ea935cdb378748423538899915968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151b978fa0cf6ce6ee3e9e4624fe1e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d46e6801a2976fe1f13d2d1b65ceb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e419d0ef4462c241f037b36e653d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddfdc780b188e305b40d96efe9624772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2151eb52a8b2508cd781441505f14e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7dab52a6dae7a256a1af6261e5c2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e51eff01bffd84160786c271b27b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f6b177b48673ca558e109e0e16ac376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5408019f71f9e1d7970f6106d91977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea60cc831d412863e742390ff53b8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571e6c68f31645d3f37a5cbfdfc4aff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9ae5c41bc4334bcbe0733257806280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e1c5fcfa0f46e91bb473453dd35ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449b5565907ed778f3f18bae3c31e0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb663cd2d8d10cc7dca8c18ece9336583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c956decd34f054d2fa4ee3369334a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a546070d0439cb9deb9f1fa67f45385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0137c26ca3d1a282ce7cf6ab4cf03786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3b948ebc7bbc81864f76856c7b3cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f553df41cf21cd6d553d993646f0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249553f0c856032129040b17d23c0db089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbcb8ee4bf14fe42ae62a2404bcebb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df298dfb4418a050006736183d0d78691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca7d08cde4e9e89ef2c9adb05b6d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b90eb89dcef480240358755b9ae4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db7afb7a92ba19734bbce3221e766c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62994e1ca6e0c05f790e62df2b130b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af5c55ea741c385235d3e194c775e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e7b424dce2b61d4812153b719a7b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7a45f7238ddfe8931edc5a78b8c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b2760987eea945dd625b973a3af6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad333030b8e2367872de8a87a26ae6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51636fdf38934b1e92e99e3583a4f420101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea878e53fe138dc22b2a507bec5518c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f50ccb50e106d486a0204c22493d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3b1410b018bba9adf04483a74501a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391e298dfbb61e3cc7922182ff4712d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea546a99040d512ea19d81f6fc5bfb7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495f756d661a19ef14f4c306b18d9e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b18463bbbf30cafe184910e7d5ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d26fffb8cb5212ad77de8f9ae9831b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b156313f8047a8aa035c8a71d1b61bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48645a1dbc5a0b37ae877431382306111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a1a050ac608c7bff2002c6d0b7220112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927620d3cecc510475c5b6d50c9a39a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671496fd80a4d96eec40c9420f1240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b03365180de67cf9bd66880968e59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487beceadd6ed218ba3c9c5f244dc97d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f850140f8579f7a12620a8b291689117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e694defafa321544c865984b33eaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a4a72fbc70777b3c2aa7cc2c0aec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeeac63beb9ec2d9eb6717fd3d0312120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2a6d08bbe6158f50008eaf8ab77c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc414b4d14673a0cf1bef5a93eb74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00b62723143d18513395ec994e1b7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c81e8cd0c170b1295659979cd4639124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5285a398ed87877d589d468a01344125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fc7b9782f6171f15efec9941fe255126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d010200955b8b002fb9f847279762c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c26687dac3c8510a727ac66f93f2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596de458a1077565c5a98f4e333a3ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899c4529518dde19f0fe36065425858130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3198c0a7248184d578e999cd537a1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef7562b4fd81550c3ef55424734cd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216e89dfcd9183229bddb5faf33841b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b47f842655e64758658b728acece1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2852bd9c06ca2926cc0ac2c6b509fb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c94b6bce819d5ebbe1d40ae103f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5b2d3cae90e4934c332224237ef88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f62c83f80fa6cdd1b9ba1ed8546a44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499d18732598e1f7b8aeb8a9908986d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91f75e88d57b90881a6c7e85d78b04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa394a95899d1faca28852e175db1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c26681d322340ed12178083de7561142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9b3a5fd2af4a048a80db231c3336143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676f345ccc19de95c5210bb272df6cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8177913c66d52130a332807f9559576145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c462f62abc5379a435b7b264adfaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd88960670b21681b6af91b233fe2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2fab33372a0723e1dbfb5796ad4d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244cfcd49958280abeed2d9f32c12ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e09847088094f2efcaaaedde27a3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edb32afc662db7b2bee1be65331be3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef836a02bb78bbe048f16f72783392152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885ba2be1183f947f6b4c6d85699086153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18639d5ab91f79b9fa40ba63dec0df7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b80653a942b5c307b976e1826079b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a70abf6e61327a1b06594edbf2fd44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11509aa224ef6bf2cc3c96bb18a0cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c16ecbd8f6a57dac131b5ffaa192e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765cbbe7149e11ae2ebdd68f2897cc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96f2ba0eb92e3d140376ed1fdc1bee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca84452c1526ad3f740375aaf6c28b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f9c97dbc72a3cd20d9e3b665b654162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e5876aafb8b4250f10459c00c504163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff716e7c9d24a146b69d7c22d84b7d30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c56b23eec42e573340d1c2033721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dece63845041e2bb78849e1ff56f4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d27889c8cc829c1381d4aad547bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63dbaa07c4bca0e77df3d612996f4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb2025a4a4612b26fd0af4e089e61a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914a3092fb13ff0ef971dc444ddfcda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c221c97958d2eb2323344295f6ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f39b23f94cb1d12b24718cc71720172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2ba3679c812affce5faad9faad812173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e425777c2386f45e0fb6e657f7fa0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3de80876c6d21d95e46b442a7e90f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34659d9ae98c8de300ccad9894d032176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0038ff7bdbbddba2d268370cc8c9085177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9fb63d3a5a004454eaf5e7a7c4f79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b730f1bb6d309069681172e0d92b901179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf63da7cb0a72ff2150e1dee4b0acf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2b531046c3fba21f6617b4b6649f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b9e8b6eaed36e37000941423bc99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030b49de893def069e29d145cbcd8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8698b3bb9fc6dfd59a95b4537c6e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4bcbedb02037ddaa62bfe37aad9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09768dc85aa0ff89225784bb83ae4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2fc3c98c380d40f8f26a4c4216aad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533fc74c1f46fd794b05f5fe922e006188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d12b2b635576dae390387ad8168541189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829854c965d49ae640a387e5095f2a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bed0c3b52b612d471608f8b3cacfa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a25099d2a57f20d113bb282e5c8cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a597b28b71adcadd05456572f052ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc3542662f53ca1771c550aa13a1b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355059d9f4af832e92bfe244bb50ce0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216db28d7933dfcaef00b22cee7b91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e9c3aa77e9f376964cc1ce9d1c8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8f7aba314cc74d03375b63d142b2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bcf30bfb45443b4913c4d79b158a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c244b3f04cff3a05d212a1be0b9c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07d73c430bd2636c24599d52c383e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de2822e1a229a5541db8d8053bdfda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17837edfe752bedfc618c4cdce684ac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed07ccef39046d1407fbd007ca166204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070588d5bbcf4488313893f94fc18ab4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e3bcac871e21d575a70fd1b422e08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a567bfb22bb0a04fcf99395def10a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79257f584a69ef9522cb099acaf0c93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ca797b6e93d160cbab1314db83e21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c378236cf353d8a8e4b19307f3233210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d362ca5dc998c05b06b09f3e2a783211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1522a23f881c1c03d5fdf8bab4c210f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea1c88c274569c96175433175e404b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00328fedbea9a2d9eea64b5bf8bd8716214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e203b96d454f39f5b125dee4fad69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3f7c3da84a7a3ea67b32eb7b303b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad4c649c33ea3644ba239ac9e43d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a9b2a86f34e1427dc33897226482a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db72f0d8eebfcef91bc0094364c2cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab935fcba8d8fd388fabd654284ac2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8327be96392af466013af1f926290c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae134c7879c9742d0720b53992d1e57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc2bffc7f6f5668d99c64103cbb875223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff1fd066d62f6d4172d9178a7d3c8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c15627d67369343bd49ba8a0d3942c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32b0b73a093d0a550ad9f6e767567f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4fa95b90273c95452e331f0ee3170227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52016f7b655a448f4df5f79583a1753228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e53b88416d286a2aa7e780ec47815229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11d596fe4844b157133ff45d717853230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99570af78a7038e471ba4663de4128d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b9023425ff3f74516f9747ea6a295232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d1b5d92b91b613dedd6913cee99d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387db154441b15f265b98c36777255234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b627265019fb247d66a60fc0ac144235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636c2f79f554f094b1d514cebf841e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb9a454fbbfdb9bb8369c200013166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68bdee6a4db9388d1baa08f1ea32de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30036cd0342e4db1703bd92e4ba5bab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda39c02285d1c7d19435e6067f05a66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea3115da1f84de15bb72ce6a172f90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ffd73167871b77268f430c8470344242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d2f4fb6f731b432a18d45ce4d51c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8bf32ac1b4703a9fc00a4168a7ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39bf8f62fea426cfba916c67e1051a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9f33efaba5f275d62039c19e6a002246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f1826e9ca8c52abad5076efd2bac8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9f30fb379ac395db2fd645ad1a353248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284748b914ca51db2802dc9cd69ac623249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6358e7c992e4195f89b52ff56e1cdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d0695368de35372eaade2c41fdb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34423ce18388e93a13683ce8b2f91b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4509ba3c668d6aa1604c1fcd1168d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09342574ae7479c7b975b4f1b3fd84c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ace4892865767449f563cfb66c4644255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbed5930cb73f825be26b17a5fd1bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e62b83dc5130a8beb3f57b03d9379257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3e5ab4874268178c1c58bcf3d844e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a474883f43bc2e56291a5ff30fa8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17eba2fb74749f75066e0d87233008260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d3b62cba98dd980016850859b3ff7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce60399cd0bfc5264cb543a4fbe9ab8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7d21df5388d038ed50d447d194f60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06bcfe3063879efecbd2560c7874d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e20b02a1a95c53942aa40a5d787378265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728e7bb608625c3f0bdf625bc213b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b83bf52309c07211ed33806c8ee57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd80765ac5f522da2e0b7cd3a631158268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15f59aa923cffe2df83d01fba23b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc55ee71aa6cb5ccff171c2fdbf3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c90071e30417447ca5ca303214e6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620544cc4e6802949c7c087d3bb4c81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c385f780228f030fe9cc2fcefdf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61011a27ac30f32b617ad0bb82a4bdc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea6d0775980f92dbed2e57751ff5ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d646886f005a20142ae2dd3f02b6098276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5f653f9a1c82835d016cfdd7992e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb384579125f9d91b86c74839830a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ea138b3726f256226e8f219a285c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ccced05a926d98b14791bd010e36e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef62cbea965ab51d64a0569bbb4e41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1dc46e92218d5a988d86772a2dda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf960680ddc497dbb2395b87ad424283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74529c0eced0de28fa92bffb30fef6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64448eb06be31e03ccdc6f9b1aa94cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009f3f26365cf36bdd0dba77a2bc110286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac774073e97de7a9fbae23ad789d8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8792df0adc6e3c88482870cb76747288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d17393aaf116028f1946255376cfb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e8fc87362c7ebafed7e4f00113578290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7895726cf49cda545aefaade5b688291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebcf1c9ffbb833335215a82b2d069d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23511f84bed9fe52fb1e68a0f0543fac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317769b39766a041a269d881bb8a2b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd680e826bfa29d73bd637a6dd6f260295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59fb3ed9779f4ef8365a00fe1cd900296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94187bcc515a88bd6cdd1fe9252d1d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb9e9349d005fa4aaf3d3417f7e75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75477897b54eb712d1f7ec88269f10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8130b4c1924c75a2a540f1da33b32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b1d4ab53c5af758af9c02bb7e07cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471f755fb5e0bbbc5daf39c9b320b82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47f97452edf17bec1a164f7c91eaaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366d191af4610222e0c99a3e37c11d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a4aa5f4ed9a20a0edbf2fcb74025e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c1183e5d80e8e9379cdc090d8968306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27abf55f2bef9154c06f29f445237e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060062a81d228285844492040d9e1f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0206d29df98995878ca086cab8dbdff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd30ade666a7c7bafac89f5e619422e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173071e2e7775c61cba9a9a833dd5ce6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db0e705baabcb3ebd8dd02373002d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f76ef5c42a7d3b422fb3d9e64600b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e266846307f6f0a044214e8883cbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc586a6f233fa3689e66c3ed3fdc3ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965d856254c4ce2479b99bcb8fa8791316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be481fc66c32643e590a12c5024333317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2403d63bbe447087540d2d94e0f1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a67086048d838c91a46260ce0b7b40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7869f2454d9b63ebe9a043cce0a83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2dd2443c555679e8410249f2f0eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294241180e754ab00ffa83b17dc56470322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30179669bc5fae08265dcd64e4162e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084fcd12cded3a214bb2ed5012225e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39e840ab34cc27db6a150d07502494325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a506e6be89c2d536c66cf8146dc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ad2de2834e9a0b6d41bb1ed6c2b9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891176fe28ea2f189e2ff4e831c0bbc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0a89e060937979539f7f4a89a5d6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279dcd3d55f8e9f066801884c08afba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9926a90ca9ab6c58d897ea5ebe24f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f91576404f426c8fac46abe02233d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7030fd5864e88503afacc9742e45ffa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52a9f5b725f0017548a6c0e50c1db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba6532ea26576b1b1b6c85abea56c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8cff30946df4f3a59a8c7979cbaab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27414c2a028ba2004cb3d468fe8e638337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96e59ff3056f5a1f9ba5e55df5d6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ebae15ce1a11e46671bfc0a82af0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9cfc838237b3494486005dc2fbed0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971c3219e6d8705f74dae5db536d390341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902337bffd2bae7905630273e6584a0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76b085f5fa230cb0a409b5854636c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e34e73e36c1516eae6477b6d3506344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ba24ac0ed255f38d3edb9b142fa8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2980f8d6ec1f4f92d937ed27730f1e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcfcfe965e1967f9a9eb8005cf2ce6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e9ece8bb31b8ea0b4fa8a118db6ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd12b5b3ccc0f02c31e104c40a96a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d8256692bad134cee79d956ec450350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d47d1eccfb913f7fbc1579743f788a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86089e91c364572ae430cbf748df3ce5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361496d4b59dc2a6f6b2ce4ea7032281353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a3190eb434d6b4f62be2a897c0cae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deeb32397ea8e05dcd6cc77bb74ad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f9f25f5878701d6d0ece581de848d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459cce9aa4f7722dbbdfa50bd34b6a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba51f5525bb9f4e0f53875fef7a6ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e35dbe3fa9076a8ffa028e38516c6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384e65cdae86dc5f1e433d279315490360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dbf74a95b112e36d8a071d334ed9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6bbc5b68c8b14f0b3854659f240fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2087d2208afc1832d24854015d2dd03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36e66976091a35409dce21f80264a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a88293ea9df591325fca4d105678365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924d5ddbb468a6c1d4d4129c054e478366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df74985258f6d4191089122817a81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549165dbd60344de5823a08133f87ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72101e42305209321a0db1ff16a75ee1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51deb62319fd935e326d84ab0b762b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02dffc0f766d3e445c2be92aa64c85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794f1f20f9efb09074dee532c869fe2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf28cdb0c8fe26c4b059c09720136e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85351ebffbcf6dbd671a0e049b1f64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae9671aeeb6d1c3088522b736ce9bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e678d61763a142c2daa20452200e88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c976783f1c188e0ee98654d12eb125c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d1199cb8b3d73e52354613caaa58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6366e153aa21c5066aba29e30a59e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfdc9efc6156ae29ee39e8dda71f88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368454525d34e11807fe311d94ef4ecf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9690ef1a97ae880055da881ffa7b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c2efb9997aa0be10d584f36ebaa7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331811e0cf6f28e11398ae48b6212e26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e6a4614ff785dd790acd73601b48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9924e33120ab6fe3b8b5f7a01d6a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788484d8d57c98e198e85afb4dad1ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bada0d36cefab9ba729bcf3214c11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cedf7094bd9240f7989564877705a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd6e8040cf59f583e5afa8bb569af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1e88a81c217bb652ff4d79e1e65a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c3b230c175d53529a2f154aca0aee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b256201ae754b6fa9c7937bd0913cf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa4f79f67c94b624f121457ad313f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abe686221ece691f4c7379a22258e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1b8f0ea912732ee6418ff9b6867ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da27b11779a2c6e7e7aee9a9f3dd104397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33e2f9299d15901d1466bab65aa2cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f28e44e8e655f0be885dbe6dd0ae8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b57b0276513b2730bf208abec999400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7948b915bc40f88472048b080b5b7fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b25c890ede5d4041b5225dd9cd19b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18085b1d952027b0d1bc35f23847e6d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea9d691be27df8f38d9c2f3f48ff9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839d80aad6c7414126874b20c5cbe3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23e45cc8260a909ffc171dd8fcec2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc70279b7a521976b71896e39e6585407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3835b3cf177ef5d6445780bd5daa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0c142e59070d3d0e1e155f4b4cf2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e74bbec7f29572015dd77128f603ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6201824b4e377e698d80e5d616f3ef0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d7877dec0c971867ece2dc28c448412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50ea2557f9f6c56ca1656e5784b042413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda42c5fa17d339c6689693f2b7e9ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f31e480b3beede0412954dc6dd64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e7b5afea733fbcc975b02949781c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33c5d0203ca5bb4922aa52cceafe1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf90491b1a70fd7664a93c0f4aa69d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308469f90284712edc4c351df2b5bddb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ddad544c4ea8fe6ea1d2b184903f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65514a516c83320e6d2b54f655eae307421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d13dde84a5689b45a5dccf7c465ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee103260298deef177e799435b57b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea4e820372391e6be5bf9fd5c860e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821a0a4941d485a92dcc1ca56cebca0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e0fe982a779effa7f4efccd32fa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c67d15940cd2fb9803252f44c405fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d20cb30af50b6a564298122e22afd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c559f8a58e46ac7f7ebb56460a71a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0bf5fb31f7defedffa955b56a239a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75623e13cac3ae1fa0443aba04fce6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b29c37c6bb895c57c604d1a3f543c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff14c5a74535c4a6c9aad9a18130f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1186d6150a165778d63fe2bbd39b8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9081294698674449a1f5ccddcbfd821435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607595851d65c99378a7d86e84ccc03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8a0f21f03d719079b778afe32dd38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16c37bb21a478a3a67c0bcd1d9a96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef297ac30dc628fbbb001089b4f3954439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a112f371cf7a7fb5eb0a0ccb86438440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5642c44f9e09b9d06a83e893440b215441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedaef5747c3848c1c017fc7ac6f7e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639837bd096cb43753cbd1f5134336c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691deffeca4e8b55f6af60f8dfb9d009444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138037fcec908654340afd27486cb04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da23937da653b61fd2866852b29894c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec0f855ed32ade5bb1989ec12d7fce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80baffc38703e88c0b9fcc14cad2984448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80287a0fbdcb903ea4aa3c6bbd1583b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7869a5e4e70f1d0cce62e1bb28fb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64496966e6a6a5db3329d635f61c9891451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25466967e53f3a0b2007401ed46533c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcebaf82858e75b7f29ef1564a11c05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b76102617e6116a10d21d690c935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ca09b781e2b9047de787dd9d9a48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be75ebd3a028f28a23de2b276d2fbf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d608aef00c799d38bb142a8d245da5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c0456f7b00899b4438e8fe8737229458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a7986650ed1af1ab189105ecf32da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c9547a8ebed39d367db4238e61fb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a454b9b8a20c74fcf24b661b2a910461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f648464e5767228d82b9ccf4bc312462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d738167b9ded112d3f2987ed6cebf66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235baca4bc70780aab49724de5406cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c3249b1f6179eb4580c775bfd466a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde170c7d378f277d55b0a2036733a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee7887593e87d9ff3a59d2ec37b796467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feb56bdc3a67fe6ee7e7ffbcb002e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7671a85be886287ed03edc048bd7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2badcd17d3496bdf51705567f22a291470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc27542e90ede35de90f3cf74dee8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d0f2942102fefa76cd31a945ef105472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f44c23db2edbfe73c4627cc3a5c08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5679689b606b89f647dd6e13846a13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0bfee63ce0a43a56fe3f0d70841cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5880b8109ff4d3e22780d1c3929820476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0026fd6c11e0e43da09d11a53945a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafefa35c7f7e577155ee9d665877d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce43c2d648f76d7d073478f529cd97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03153480ef7d80067b8a0c343d9149be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7996ae0bcef2d7487bde5d6c4f9ccd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af38c6935a37284318ec5cea52ab11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef2a72716f9e85d2a2d839aeb67ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c146f9cc4f3f0034a0c5cc8496af8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43247b387a78c72bcd2c1beecfeda91c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d0fb8b0d76955b0fc8ce4c5c9833486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5818044b3bc5e71d619ae9419c8d2a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c408769fa931a7a7d30e446bc33e9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad490b3704ee1f81bf25856a68ad969d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440277c14b31823f973e63677d55dc3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63231f56b7c9e54639dce7fb47fa177491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911294a7a9234ba3f5b39749d56d877492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6b149739fc7724ddcf0da53b149a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d02903c5e1df698fee83551ceaf2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87e1f92b80a5707421036d3d151d8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb88e2cb763c6e52419d48b97e41b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463b5206cc98b8a7c585a0334831fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9fa028c898019655aef13c6ed4cf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add26d81e46b25ff90c3e19a32a3c6fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83bd70f07dc98da83724b5c0c35f76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e392cc6261f1d95ef09710f549c2fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9c10b62da3cee689a559b9272c24d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3506c2ca6f6a9feb3dc8dc5a7aaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df033504b55f3872928f1b1936053b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceef00569a6b71bbc44a6476d09feec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded7e1c2c126bf45899640ab0d7af06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdb1fc29120a90b9ba7d8d6b8d5ed8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703ffd46654786f4a69e152b00840e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e83e49f872dc9eaad37598a97a6c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86975e538d20a23e2cfb6008c75a2862510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d1b449f6bdf5027da73265da8e4c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911622b983208c8c66a8b1150b1bae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa3e6edf3c9ab30fb50382167f49e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96895d7f472818803baa0005b29ec7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882dc542aa6e80f8732aef7ddec3309515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd478c5db6f9ca29b4f0c9d5459b8c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34a29d97fb3b715ae15db05bda97dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfae5ff73d6614527a27ee949e46be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fafbb6ef7a6aab02f5d595be5ad714519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceb2243d041c3ed8577704ad7a7f97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30560e6a32626ce673956a9a0b9533fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7837a308c2a5f5ef4e6eb39765e4872522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4c77e36b5989735b23adb57582191523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356fd3968d0c8a11a3ccc1ad0a24bfc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce1c527aeff2dbdb59f09165403b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0346301f03b9e49cf9e8e11cb397ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a94e856c9181caeedcfa3bb96e1793527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f9c303b0abea6f1b6bbdf76800a04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de072d7bfae0fb447ad3f5fea0003c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7bbe418223eb17945e549e522c1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405120cbc9d05024193278f725ba76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976930fc70992153d6c59c54632bbf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883033aa461ae0a2e3bc5a8b2e4bfee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420b1c09794af2ca7d4423c7deab508534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b52f609ea44ec1555fb272b087553535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c6dec090b128d01e03e13942904dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2744f8120ec89e8ea733a0bf62066537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f7f25b5fe20fb875fc9424f9654f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490882c2dc01718ccc507df8c78a43d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0195fdc79c050bbb4586dff6ff6d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037448b66e8f2147d2f7730ad107a59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fb1ee50c4f1208fbe90f068e31f9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50530771adfa2c875989c9b3af7a08c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe3c055a2f58e12fee0efecf01f763544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba9a8818e664ba7379514a72982fcf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b948da15d6f11267cd4b0bb90dbafe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b03fe9ccb859fbc6692675d7e62445547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca30b66fefda4b85101e99ca324c9a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c78065b37720392005497364a47fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4631454f76a90cfe010a5841ba1aec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b3b74904d8c7cacad14c7182cf849551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dab11211fe1711f70b5d0dc96da2ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73aad060dfdd6869c7beb69e0786c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac5e4dd26f6623aa350fdc00b343c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8498a40b051f161e4ea10dd50fe08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf4303dc8445987607a2e2f0e15fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ada6762fa3a279932efda8cb24a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ffcc6ca29f7b19865f08f840f81be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584457d63bb7dbe4ae166b4066b9efe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166ac93a788c860c7c45d2566343a22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3771872aca3a0db896380c26ac0c22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0923263e2e8e3a167c458af340ee47f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a633fe2454edb52c4617b74571c7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc141322d053826831daffb85a7fe8e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c5bf86778ae03719bbf6a75b56c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d0727076c2b2b7965e7c37f298b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639fc72128bcd55e5cdbb9aed6347a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b5b1d869616b87bba0c33510bfa5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6149fa0c80648eda16a843cbd0d6e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b882f053cb154489cba5cc73c38db2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f7442aa1943ed62b17617963a3962571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe9982132a9d1cf43436f15dfd150572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bfb2fef1d00046a120226262459ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298031de437a2295a32c30cbc5730e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435ebb326f29a3ae285cb2eb5aa478f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c60df71e6ce2143f8797f68c3fa79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009091147cd121ef3e0756e66f487d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf449db29b83a340b499dba5a449f44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853e3702937bb9c268eebd276ee4e2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb0c55ad588edbec203514fc2af2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8cd4d175e4b9773b4d4c688e822f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88d49385b6924d1443ac528a36604d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cdee21d3fd2fb6c4445283c46ee73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4204b36126a5f099da4df54df8c6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25662674b37aa56ec7e6cf9fd1b7174585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc6c4b43303575e091c246cae1f2df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d328a682482d24cb399acb2e83c510587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593a07c382a94f492a4bfe721464829588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36825f7e13fc19293f8477b24502d872589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6969e3a163d4ca855ef1035c6477e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8e58abe7b1c30bc890a64ddd8fd4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e923c2aec729189cd082c9527a10a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92cebe15540a531b0fb5f6707c556e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800f156cca1ae026172ee1fff4609a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207551b2b8624a8589291bd305dd94ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f83de7e3054e2d0ee77a1d5174ad10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234715ff3293907ea91f79e08b0c695597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a19a00552869994d293c8960b1ec15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e10490dfa7a304648c080686c082b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac7d85acd147d9655197a082a9112f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b88349df9f8c2109f2b59a0a807142601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761250ea1eabba5bd419fb38c490d13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4b20458a4d92ae45f7524fb6586f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1285fcb35a6559b146df68b64a9a90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd7900fd63bbb36288ef41c2e9d7e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4934d8fbd76a4a07e381a96f39a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb73acfe95b8855368fab13d57915b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be05b709db0aad40e834957a47f987d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637cc8b7a17335f4ff1e2f5e60f5bcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc2540841039d5c091f49f3910b2f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476649846fd60b03afd69bd1ddf43ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c280208698119b4e99f54ba70583f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9e0a1987bf9d98b270045d961907c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad5f2300ee09e0bb5d6a9d75d483d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29effc88198c126f84d1bd2f4c37d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba947a2a552f334b7608b9589e4107616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ef94120439acf604c89d1e279968a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75821fbe7210c472287e7bba94e34e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2476ab918d8102cbda522966c0dd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a937aacb0b25f14677fa72f8f6ad72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e01c5204b1a1b835a2d6977ae77640621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc0ed977f61b2e96aee6b7520830f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a62d537e2d44750a857b2c75e6244e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf72ae11ea0f43302a0d45a70645fc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8de00950f2360b73eb3475678a7d6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8635c46edf13ec0263494b0c30c539e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc43f9e732591d8f037f16b1256f3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331ff9f352ebf266a696a5d7cc2d4ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71920c4f1000cfe3403b21671b66fc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566cc2e670eb6a655ee7ae12ff7a8dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482626f4dc1075f1bf06d8c290b78c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60ca65dc608d634ca8a315c1ce4ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b61f98121d94943bec0e65e126260633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b9a7a93a756d3b6c27de4f315f188634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7870d4f5d9035ab6109192910d17f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e140996a991d8d28c62f59732d4b18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958bd70cc5805216466e9e99d694669637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b74f98e5d2fb12a54ecd8eeb38bf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dfa2bb3b4295f0dfb42117e7a036c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed209028b464035c3ad6494b07725338640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71700353e8095a77e8027e8c3e5ebc3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c013cea2a94be0f0d99e6dad59fec3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba491cead842d901532db97001dd21c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3384edeaf619a8406249bd3c051705644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8541d7cc13ea92b2a8f76df79eb37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc9eaa9047a58c5e09328407af8ace646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49f0bedbab675365c4b30145ce857c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77a6746b48682298d89ad57251a786648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324cac04e756f725c4a08a1c14e2264649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700650e6750d79aa91cc909b0338861650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dfaa683eb7a7f9b52cb8beb551b20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668550f482afc0714e871f55b4997f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b3cd2a64aaf1a13afdcb66a5037d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e5d74ed1116414e3fdd3828415e8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91422851a7e72b71647883391fdadc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8c3709fa8469c5db6b50af2e7bc36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4545d566eaba58e7498c8cce9d367657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ba877f3eef3cbfa92eae49dfde52d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c39d08b458a1752207f7ba5081b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27258bc6bb8a843890c0d57e1fade145660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6286f350e0fd6775c86d8f44d7299f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e88dd397d6c6e3f09a0c359e0c39d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764f854c9e0979408caec522f74a04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6558ffb775bd244ad0a2cdf0063ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b41c150531526945be23bd81d2967665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34a66d0da2515d8eab56836cfdf9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9559ff8fce3ce1365e131d0f6a03a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e50ca5869882e69c27eae33677bbab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6587a4757b7957b93a903da80b658669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f6d77ff746dad8a332925b1abda1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a193585ae534f63c62b6889c22cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e612d985a49502c8c7afd0df10400dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccea5b9df57213d56439f03f43e0a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e2ab4d086779da2a573fbd22ec365674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee2931b4a308ef7d6efbd4bb061a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51e64578b3ae9e8bfd201f4d9241c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e8335447d5c760043d7c3f232a45e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76902c3930eb68ff8db0b44e087fa11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7684ff2f880a7b9f2e45e08e421155679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ea658c63839f65dd896d5bb2d89eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d0491bfd4f0687de404941b1f7644681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bae9d6668aae282b69acb2e06a971682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e02f0e88d8f933f87a223196f744a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a533088675a1e650b6545777bcbe3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661d93b67fb1f4b33bac88397530d59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bb0b0aad2810d2e350c45a1641f08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a2fa410d96c1f15da44793d3e2460687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3992700a8a6a6a6c3548501eeff84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9d402d37e065292a41cd98acd8de5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662df8dc84aa60bb7f000f2655a791690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d7b543b1fb40024d5495994959bde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06869cf7fe63a84059bbf0bf3377d06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb1fdfa794b8bd1758abfbad38d30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4fd9785ab584cb578131e930912d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e9badf6c14a268cb28f50c9d3b629695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e3bb33f9f487ae0b070c9b92b9d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667165347d6548f0d2c6c1e685defc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cb9a6fb6cf5893fd57f0a05683070698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bced01b14690d64d4f46fa3361a2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9947b04c79bb34ffbaa5e35cf718e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c56ad3ed64a9d4b58cfc7fd682fa4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef7368a5e10c64eb0d22cfb0461076702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af5b871f96d4ec98def57bc9091cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c2ec4cb7d014efb39f639392e95b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69f4eaa7eb02620ba06c07169d0f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01ba60068d2e7c3f445b666cacc6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4e91f8c16cd625a2782869c069ce2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac3188965cc61f14c9c768fad7a4f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8437530541d3bbd16aa61fa59bbbdb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f706d1bfd0dbb45f71af9164403550710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea33ca0b7cdbc09a52607ec846f864711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d88aafd256c4c33d8736924c03a8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635331610dede91027f3807de8617d7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6d7e0d5b553c9a4c0d79905c72b22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a997d1cfdb999c162cdfd44c05acdb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232511ab979bed67511a0b9786334c3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d2684d11395d35c42a091f574a2fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143003c4712769f3fe1f8cc656c2559718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed71182d2e36f30808d995ac3f325e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd70baafdd90edc036c64aa44db2e2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d872ac7af5573d8bfc6efdb95ebda5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260493b095554d116c7610b50e6605a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45709112d43304b3dcfe912683bb5ab8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844943a68a3ee9ac61cab65cafde510724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400655e2d33408b188bde1c1e509f93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be96433cd7f7f9c4c495e257481f1fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72ba3223d43cc2d6060032ef65a638727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ad427a1d02c60098875757942b01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11d16cd910d9a1f8cea3d11fa382a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa427a7e38280c75ccee87478fac63f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de3643b1e7491c826a4ef320f52086731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2720a85503a4596ff225638d07025732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a12b87becfea9eb54eec3d712d1be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d35b0665d78fd8931e20b2e8284c98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04972c658567b9ea8f2da363233d57fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae22717b84001918e4b6e112351375736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557fceccf426d100aea2c974087d72e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b13e963d149c421f50d302cdb5444d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61757f8b84f1be41acb0a54104ce7da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c792fd08de1165b5a6d61a587fc70b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e766db48c373ff27bb465f3958da8ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503e429cc064acbfeeed24277c79adc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136ecf483fd18849fcea5846850ee4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40ab39e317f1c710695046a84bb6e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b3108faa47f6f400775ca31081364745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596de90f3a281f276bc19f55bb8d5fc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ec87cf863c457e43928e4cec198e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caee0d02402590a9605d545745e093b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a05272eeca2938caa0af73a5af68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc60ca6d9314372b5abd426e75f3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b3e900c93af49a1da9dd034c4bb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda0dbac5cb766fa312408a0f8c5cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8eec5b274fb57939d2ae60ce0c5a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822e07d4e35a8939b3b4e65746a5b76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4305891688731f8992920fe44485f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f504ba76db97a5329ecf3b1f4e453756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2dddd2a5a671c4d90314f0c2b832c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd32ffb83274ff35ff83789616074a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d935dccab0780b6bd7abe366d257759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33450190d60151db688a8d754a02e4c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86194a451c72ac0be1f25049830fa9af761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b48a2ff50a8e1ed96c4eb65c77fda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55426a753b4895256a169ff417ace462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d391d290185b052f82ff804368700eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae93819b95af3550bf8376abe7ae314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26764f9dee192382fb293742d6364c695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc0b6e13b81dc06f6238d9ca4dc44d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd7da69c398948c589b69d31921937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b94777cf00d8ee0da91bd07f677098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9426d9a3b8b284b69bc5909b22535c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda2c87ea805df36efa04cb38ecfa2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5eb3efcea922e7bb82835af313aa511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830de5b9a84dfa4678115647bc9e4c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a9bc74b48570491d0fd49eee97ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbdf6118e5b78aaed88ceeeff063d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f544625907bb275f1319250596cfe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c8d09fac8f7ae397542ace53cd8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be99b024ecd7a1d7a11116b1a2c8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e0c1d26f4b61c6d316d41159fe46e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ecd86a224f9ddc5a78b948d59d7c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8184217c190040d86541c7b52955020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530ea49dcf03004e2147fbf8e59240821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e346b79a3354d5da00bd06b23c5ff222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cba2ce8954d596746b847c79afd3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fb2aaca1391790123b54f6f7bb31224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c01e43cf26ddd9afcb775a9a1fce725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aec0ddf67fad8ebe4de5298cc03c0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae423757e83d827c4946efffe64d6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da0d049fffeaef98f4cc4b9c440b4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d37fcab101c844d6c9b1a7397620729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677b0bbfea5bfa777521d68cafae76e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b8b966ce11598b28cdad7b84d9b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d0f43a28b6e1b1b77800b8cd9f1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786a551b12b92c8cd77841d786d963433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e7b8951d093f57e4f448aeeea44e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce217b98e99ebd0138e36441ad3bc07c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e990553c5e45a389b20df9f7b6db236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd27177b13fe60b731a81f3341781437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ea74ba104e36bf53bae138168be8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ed67ebdb546894c15ff15b314d8fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb02d15f59219bfab3c234446bbd8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9c359826bab04e75d4a539c60e3b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9a37da7f4932308dda57392a92e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dcc2f1e12e3043a3d5733688c748b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01092dba9d4d2f74b11b7c1aec85cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663361fff7d3bd4412e315d42aa4488545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d69a01c8b78d1127132ef137b9fea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215f8d2039945ec5d97b6f604bd235c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe09303e295522465593d91ea1f37448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e0b9c7a21541e9074a832ff2054b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a42d38a6160f52c3cc8e12202181150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02099bd66f85d9ca72dff7b8520eeb3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fdae0f368c98a19d4a48eb6b2197852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57508ea954ac3a759fcca0253ac3f10353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8c26cb70edac8420e1541b38b9f0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09e5ba8f85a0fe42730132974aec3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473310cd34c95a42ce9fad60b21dc4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944f4d27ca3d0a17357f568db0b91f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da956754ddebc1d6b7d53de8a4d2c41658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc571ffe446206192f4b98310f9e7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd5aac06877cf7701bd01f0ca8053d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274387f72fe3619d94234dced0aab94361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4aafde6b3c7af658ea8740fc1f7cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f125403e770eb41eb86882eaa69537063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebe95b15aef960688ee7d7cbee51764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b569e28bc00a87b4bd5d19a4fbb19b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab600151ea9a485cca1fa72d2cb6b6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a97401b5424271ad21d2a0e5578367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ab0e1cc6f5bd04854f20e164b006668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63033ab39ba2ed8961b739e62cd242869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf587858b1b4884ca204d8741dd26b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858972d741829a54e431f00dbd4163d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6501a2290a1a40c8569378dfe2b93f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525de4fe8b4be16f7df2886068d62073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10622372006ba4fd110b576b53c17cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439f1a4f055ed869ccf2ceecfe819b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba7945c2e41e2c8fc437e384628fde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eaf85522279b3a2765cb94b877ba877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10505e2585e0e1b8e8abdf1fe9a0ed2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce29bd630dd423e8f91010355cd1e0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ccb9ccf3709140c957243ad20d9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73fad3367d20adae55cc81aa5205f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac108f9604aec9dee4ce885d7bbcd20482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cfc8795f93e43797dfe64d125966083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163895c4cced9514d7ad781472be201884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d629dbe000e8eec6d90f294ab10a77085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90681fdb9bb7a2ca0a5626e81c1520c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0552e5a55e85061340f81dbceab1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb0ec50e4a911bd972a056250167d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba377e55d8d4a20abcfd9335762077db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f4f90afa24e2c68f3f3c648a9e12590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce24af2993262123a41b77b2cbceff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf20f2419e5dca38c5eced5269be1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40a3fff45df89656b8baa34fc535b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a8dacc7cb23faf6ec6d46e5e0839394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814118f439ff82039948eadcc68469495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da441a5556de9794622df8905b91197a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea57c72c3650aaadf43ddc26bdbd83f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879af00acb4607a9d48eefe32353ad9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eadcad36ff842a1324450ddfaf6fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c511780795a91991ed8b9ed1f4a558100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64244a7f7db52c8349a9e96159097984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5db0b20af4af01e8ee21db1446d7cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1a03cdab441aeffeb53f69e72b76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b7a73caa07eee6b3bd407c48211ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a68d879d23ad873665b229e871be08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6e367e243d45cb6031f7add4de092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151a02cce6e146e71e0d5e7f8f06983107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cff334457ad2be172204cba19a1b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c067216cf7fffcb5c034e4bd700f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c57b232bd191fbd5132fbda4a294b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c93b90cf161d9af5d6b471ba76bb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c0a75e075252d42e2b3840fb0c11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16d5e226f08728836bc849d561a527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1e47539337def25d6d432a4affaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22636943960cf474eb512e1702b4e34b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b6a9f78ebe4167ee5f7001267b8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dd72c354d3c5162809a57bcf70cf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac3fdd9a592a4ff60283a5400ee005118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a9a8ec24b431e8d3a59dfccef2eff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b3e03845489f49aa3abd5cd458c5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb22f585b381e911ea1c1b564c99a06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f498be290630bcdac31d1f19db15e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502ef58231de62cebe157249c96222a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77991c106f25c5a695ff9f1831eaaf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8120ac6c4cef9e04caba2ecd8e1c842125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d92abf072fe6e7f7ba7049bda5ed8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d3bcf9d6212e822f82f1a91c40af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee630a9ff752a0a43a6a1c07c6af4d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42138960f8263ab527c4cafe13a8d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b658d1e411fcbcd09962e9f77aefd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b908cf758a7002153734c11fe6ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4567b03dbbc746e91f2ba0383558cbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5100c71d7b395da62a2dc4290d7352f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491a97272e75eacc01c8de2f710c2a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b401a1a40e6816b6e2f138e5d13a8ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0df7cc909fecab9888ebfebdb063d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497f82e5219511595e773f5669c1648137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56776ff4a72ab768626beeb32e5792cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3db885e0015924fde05a1c5357a5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bfaa2e443390dfa048d9574bec810140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a343c11e8d75c9894455b6dcbfbc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2899c07232b36d6b292b707539b8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8090f18f508a47a3bc79e7566a1f8f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee4cd5361b717dd2d13fc5ebb934d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08337320771ccbcbb8c1a83a4e3a91ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118e515c382924b686d82995b6de5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724e1aae1ffb1c5b4a6e55dcd57f89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417819c08901849430b20a9038249f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54bcee27defead3346ca969de68974149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0f50ccc9af6b6b17eec3cc7c1b1a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f9a0b8a79604382d09ee5315f748c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df38c843b280929a42f1ecbcce16b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1847689193228361870c670d72ce3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4c4e201ad7b9a0ddb53afb80c8a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dfd5f4479067829491e81e926946d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d357184005e8bc2028789cb987e543156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b68531a81b635a8f0967c9de18298157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca52add1228624f650a32bb7971ba02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe9412ee8d9756ebc7ca2675346a84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d1d7a10c0ff4f1bfa1c2f686a45ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6069540fa0dee2c7dca561bf7cd11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd6db2c419a43d48f6aafab224e824162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde99eec564c4bd9ce6d5246f70199163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc9b8d2fa02a212612d98fd44ff62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddff08672f4e6c2dd896dd2341df77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49a0f7e375e0359e914b43e9d96216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c15b3ed414c37f36b7fb45ed212cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194332db805932cb399d23b2c23f62e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71546a54a3bed6992d69fa6dc38a0638169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06776cc992cc25ca3ceda898c18b341170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943eaada2584e36d4e5f7f10da92582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af03ac9f65834048b597fc72db3ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e902e78f2377baf5619d397e3f792173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c93f6ef6a2fc48c688770ac6bb3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1af4cfc2bbcbbd7e5009a7ed7d54c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f6abe86554e6c7a17edbce3d9811c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ccfd4e1d64e9f2491ce08e9bd76a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321071be3380cf684a77ea1942a3f55d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f68eddcb259d74c6e97d805e9b8e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673827169f0182a0fa93262afb7e7bcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839d9196a0367c13750c212519a392181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7015030e3af6a144262aa3258a36f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291def56962c687a9f17de412555484a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c175629e984fd4efad0c2d57cb22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae6e070fbf9f26f5a14b585b34f1d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfe566653ff0e387d2b1a93f339b87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c219c04ada9134c3e67c4e7ceace187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129a68a9368b23449c54c5fbca453b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba96492ab69f8627d8ab60e997ec2e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d742c3ec4e4182b40d8e607e466d663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa77e5ee3df012150ba809a556cf25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1e7d5b0ffbc6c5cc29cb6953a591192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d4203adb2317932a0b6ad3def6a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cbe429d4c67391a6bc0e6df32f847194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91cc604c1d41741d5727d6c5db28e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abad5ae4dc589177745eb9bcba953d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728db34f2e0210b39bc354576992998197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548b70cdb470cafba1d89608f2ad1e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1efb2aeed72ddb931ec3f8ecf1dd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73372eae3714bf8ed36305562b66405a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f84d438e6525d27441d937b82b2a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e597aa8031fc0f4d8b07fd831340202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc96f2af76354d986afd89b4bac0f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f964e4e346afcb70d20eeecd8008a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755b5f4990f66f69ea74d7405f9e2f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520a10252ba28a42a95d2f5b4927cfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736bb491488e157590d140549b49d3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832df558c4eedbbff8a7250a5500c6b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87729ee43d528ad573634aa1ac5f35c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65becfa398812c4fcc3fe44c55bda570210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d3c29ff3611cddfc676cd6ee0b95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48eda2844690ba331bdc84f9b3fd53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf06b3299b2f186da1ecf3f315f73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a57a73a7f948c5c2737be5b6e3d8bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039bd1babbb219bbb7f58f5b751901215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fda4fb963bcff9fc2f726b9f68116216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cc12be17add883c1ad2993cedc9b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25dc46449bb6543b8a3adb54da76ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17561cd04f4fdc1e9038cd171160e1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a6887d72b0cbab441e5df7be72d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f313e60a97be4c2a0646e4d821ce5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887e891542eaa3587c80d0ac660feaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086455aabaeb3e4165c4d25f0bea91a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c6a6fcda80e11bfd95e85046593f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436273a0bf2cee0c2182a1ed5518c25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e3178e797a82a23debf1a348cb181226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328fc6b93f87b36224d143d43a04dcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53af13234a9cbbdc5b1f3f235249628228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2306767612955b6a07b88dd6fdaac0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab804fd8a62f1564b2c99f2e9b7a0569230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc561494381c01c18f8182abdcad331231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6e285957fd265734a3a0dde3744e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2aa717afff73b3565bba377e17520233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add8587f879150ebd4776a8b42c955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9662bdaba871e042594bd228d9767c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e38f01cc02888a226ea3884b50f19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a1272c059a7b0aebb37c4df1f961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf3aacd6c1f4fb91375ca70882b5e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e164ce6d649e014a4bd34b11aed30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49f284dbe345fdca95e45dd71836cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351fb3500feda5de5cda896b31306b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13f302d9cc0f00913dd56bfb19a001242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fb0adf8685dd7b8d0a7204d796bd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c75dccd2618bf677c2e2279ae99f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159022530584db7c9990e88076dd8fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a3dd82d9da94873958011377b7302246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d7d6df33c068df908fa3f3324f420247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271619cedfdf91ebdeee76cf4edc4a7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfbf980e3c5cfc70ebfe117943764b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ef41eb22ca01e58021ef97159a13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481983268c36afcb7bc1dd4556efe82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9225cb8b33dc1e316981dd29b29bc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764d1f9ab4c3999c078dd7e2915a06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e823c736de424dc26f7e200a7842d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e54aa242853332b40db1bf526be6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc755012769968045aff48c5c7dcb9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b3f7569c30eae3bf32b5e20cbb57f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626f590d7a469358abe9185fa0a7b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa9b1fc1cbd8b0173a03e53628ea76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ddceb34b1801ecd0b98505282441260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ba452c3a35a113b620b13aa85d1d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0061f36ad9850bb048718733e358d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caae62538a244a019df321d102e3cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f414c373b4f90b5f59df47e906996d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4444a18eba48b76565c58005fb5bbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1499804b800037dccd80ad034d81a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc575567660e572ad730b54f91a83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635648071327669dc7eba6173d19295e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa8032ebfed6b10a1718d345493f29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7b22a1acc4e1207f42f55ffd30ee7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada253b19ce30a51a186303192d89636271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598e5d6be1c2c321f9eb3dbe951de20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aef1b75ed355b0d9b08d96753584ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac22e6d89facf5a183ad8747a4f4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d1e1e435ac2d157576a42b64cff3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ce279cb2c41e02be28eb14a951be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e3823ed40d7c6ec40611fc153018b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bd4eaba5490b41e07a91bb802b369278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d26f83c4ede668481fb819ae1b60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e57bbb05960f5174f5edbd115a334280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2719be6c33ac9a756dfa6a6c605e489281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a278c145b8a44bc4c395fad4ad4d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a14b06c7809a6201e53847318fe2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219bcf0c1e3f95780326fa742651892284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594fb352dadcc30a3b432af69d1743d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d03418ed3144cbe92baa23fbfb51b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f13952a6f4f2c9637177c15dfb9a1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5f23defb50d5718c0779af32317ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306106f234fe64854723bf2e2de6096289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343f1559aac5365f28fa7ff9797a116290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c71627feeefccdd85d67dfd69ce0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2eb62453f172ac086698f4fb0291292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2526f4ecd47e39d97aa7c5e2a5424293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e0f3d2a61fa638222bf96db18c2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a46db1cffe600962f65318811252295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81709aabd5b4ac5d99931f170668ca8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ae9e145af6e6490597f1604dc74ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d9a638a5e821f94e4f4b5568afef1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261245634afb05eecc42dea64d7de85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b358d5df9c0c69def4d8e5022ef6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13d8dcaedb7c121246a96aae754118301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d47eb026214d97be16c9e529730b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c783f08ecef04a9ada5f7712b481a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee5372a41a49ca6b51d77b1085e703304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09506d6c7fb48159470fbf30ac06aef3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd4cb43a7159bc55dad60da354d424306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0e86a85a2b91b8ee353b9a7e8826c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09868103d223396fd8002cc900ffd36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef6b9b0be9a450b1b8aaa7f3088776309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60a19a34bbf93e9e72ae151b44b2ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca432ec6cfc7b600e347617548c90436311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e64130c022e20622b67c10453e8096312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720ba7a60064a94c360ddb9725c0340313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03748c24e2525c256bf12f4c388fe6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96cb2b4802cc65cb31fb901a68ac7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2b1ada5920cf04f2004a1ed9ac56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec69aa5d407f0a7dc84ad334d6dee33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922c74c9359f06d92f4c2a2a86e53d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec73ee4e2088a9a8b02da380055c870319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc86264fb61afbfde3ba01a73fb992320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746fa3bb51305579dc3c79d1287fcc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c6eb43210a47ef5d7d92046118583322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7548d4ef40aa26ded746c67ce460e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8f1965cfc346547884ca3e53c337e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aadc3cf7fa20bfa12eeba458a6f63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d7fdf7e2c9bae0d1f8f420e2b86e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26249ba9e8f30e0d6aa0ae9ceaf53e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c10265c43eb00f9b58b8847f9591328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828199756869598ab60f32ddfb3273f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d5b77ca0b789311727ab6ac68d50a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e542131762869133fa4b4c67f9e2a85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e4c7618215e1fa1ca66528fc35054332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abdb9262391c701c7ffff116dfac87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc423ce7b8d16c4316e940a3b2b9d56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc58474bf450739a168ffbbbe6b7629335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d7d66fa0a31b3459e18ce57c468a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea89607c06b1ce423a4a46dce962803337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b88da325f92e035ee2e13b5e8663a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15f1851eee445cda970690c11db6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efdb01fe373b651933f855b65aa61a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97172daa7c9db0fb21b139df7960cbb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f427769b6cefc323cf5ab4db5542342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70c465e35b8fe8fd4f61f97740814343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd2b92798ee39fcc4794450cc9c489344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5417cecce6b06e3323a8d98d999ceb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789bbbb709c909f88ba5458fb970440346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdaeddd83fc16d0a8b0e9a8c02b48e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73235ac6d0fa2a67fabf2cdb57695359348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a798e12e1c06ed5154294bf06e3abf6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5160b67c139436d88c647e876808896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049478bd94a2b95f94cc4bbe23d0cc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d7ddafecefe3b734af0a8aba5371352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e24bb1858c2ee19dd558dbc789ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6adfb6ea4b8f7af50c1504957471a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cbaa5b88463620ed8b55de4b6a342355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c37c8e3961fbf1c0a2eafb84381ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185c2e416217b796e8eaa0495769ed1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a6644ca02a0082ac24ab8b7c6926d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24fbafdaf70f73c4d225f09b5bd40d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c50e898eb99c2ed921cf8fbeec858360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e5009d21f5b5d8b10d57e9417ae3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933d2698000a36d601a7638cbfdcc70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bbd9003326b84f4a3a25df3e47724363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f76a9482782f1f389cfd03634ca66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce81c41ee2ab3e21910b9fd44e025b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bbee56c09341335f49e6658f38dec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695257abc891e2efba3a10bd1697b9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a62c4243dc703a9bb0dfd57587b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f4259ac4065f30c6ba9afba069b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a88d2082c864b5741729f331bd47d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912eb0f76d28ece1dbbb9cb97d21c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fe82bdaa98f7206f40dbd8e2bec9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289a2a3b0027fc344c5e3deae8c35e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeeeda5d73630ce00772baa62620eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c27674331a82d360d668c37c7a065375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c333c05ab604566c6b5419f026f8094376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdda9d637c57b46d8155e6423e0a77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c8dc8a496a1f95ab6e1cb0879c31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccab96578a50fcade30d06c3caba84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c814ad2306f3baa259f8da199f56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d214d6f0a4f429714c6cdd739118f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5381e440628dd836460d853d91647c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa72794b1202e937f99a321b83ffe90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cb345a644edccdcfd50c27a623ecf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2923f08eb01f0a755dbf612244de04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ff880be6e14f36f101d3a93dd6d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f11d32159cc50bf71d36d57f8504fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b74bfcee6a6addca8055fe364c7c63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82b6f9df9de8ca0766483b3133d827389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dce639186cb51ec04c88efa916fdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7356c6a0a88ba2e8ae38b9bb03fa49b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f555d5fff9645c0de8f66ad0d25a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddc51c4114e16acfcd452fc3961c19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa7e58fe03dc00d79f2bb4e8fc9f3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec212699f155b223af2caebe6d602f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9bdf88cb72185b1a7c777e389d8a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c09fdb9a109857eaa4df920621d440397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7843fffd68ef6aaa27007d4c7c077398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eef1280ac3b018440d585b16531d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd909a924ecb955254754eed5c162400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff9e186b48297a7b8ed3f0329084e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f78cef949e0d0c87ad947d646e59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6c9a3361d37cf492dc1cf67c5431c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acba05eba932e8c4c4238ceedec3313404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1851e083dce00e6cbd536027435e68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0653596b8daae9cbe4668afba419e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5461c0f9cf338f8db6dd59c7b237bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12288fd944d340990b0bce6efc99d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfb1a650f9108a6d581665328d1041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab8eae02f514e1324861c7d4aafd52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4c8657451e302481f15eef05f8d4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668e0fcbf714091f584d66b583a0a9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195591163f277ced0fc52352d975e95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ede3b25883336c4a4f27d31085533414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980a93107f450561d9f9aba03984d2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4742b033049b929fd431d9d4b431c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb869dca9cc85e2481529317c8532d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d4acc751cc6e77e7386fcf0aeba1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf48727a2521255f7ee574c818957e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb8f6afc0e07d1b3e14b8b6f84549420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89aabce04776c76b524ec1fa77577f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd3a82f0d8bfb2b1fc6a3510bd4497422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b82546568500bf91063c416571f8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ae40c2be061d521e3ff386359902d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ea1ac5cb8bf687f96a520e9692c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea6ee32f9259b3115158502d79e3cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6cc7d3bbf78ccd9e63c85850cd9cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d2e0124b00aa6c422353dce9d88dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666fee5c9659219d3e3dc72cbd0279b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cecfc3c1d89ad59946ba88a030056c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0914392f72e9b85fe73b300ce5e4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9b30a213c4ce23b525ec6b14ff1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a706dc39884f5ff93e26ce1a953e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d0762985827795e809b33e39e0668434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66c716f3903bf46d97c1b77fc34bf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192f879ba0eca3993647a6353534f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8934b037bf116b50b5aca0a2e6ecb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae59b4dbf0f7e6ad84fb8a231f3a86b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea273add0c02449661c1e458f51ea87c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6956e76cfb4b5716d628326ff398dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a661c18ea8a3885d3c9079c5cf05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de55d1c2df5af6383b0ed13451dfd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96124711534527e0987d8b738610d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc7eaed085d5adacdf6faa2b0b7869444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfbfd5cb95d74d3e532385e1803646445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c31abc9c892c0ddeebdc08ba385ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d37942175c14c9db84e68f2b90a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde096aa04a8030de522ae46fc29a788448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850833f5e160a0272a913658d97f0035449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f779d8603efe09f4bd439420dcc8bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63532a0d5533aea9531d9c69f3695ee8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1397d3b8b65a5c7b4829a23225d7afd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a929bdde1e5ffbe73e28fe3a02a74b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460f208ef6a7f1bfa75ff086c08ed5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349ba8fe174dedadf96d33b146c7e72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9af5f234575e1901e14f21f01a79f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d06113cc19c9cf0b0ae2bfd6b9b54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ca2a3905e826f8b5f92bac92973e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc104225884b4cca4dea38894103da32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47474ee58fc4af778f0959a9b6208f77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d67d112afabe8e325cffba14b162e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e7439950e2e2479249ba309c2b54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843e32e259cbf70510690ed438dc7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a0acc973778b452a5e08ae6009a32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8c82a88b1f76a9b0c829d7d15694465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc43869b75e6fc3fb5112a04e353ee9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feb031b3555987bd051e5ef8e3453c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43aab83114c6a64305be3d45465eb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0feb118c72a7eadee7bc0803d1961469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8941319f35c9e86f4aace9a21183a1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015eac6b5b3a1a155f0892060518c53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585329ba05c6ef87dd721b6588c0e237472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc27c3fda89625a6202feeea6f0f93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e3e437800c1f03483311cebb2db9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff974988f1491043082ef4ed56df5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16299cf29d160c176412b140415b6ea2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4baa8ce8e8efcfaabc876d9bccbcd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a3ca2fa20752ee289afeb0ecfd6a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7307631fcc118e28053038170959049479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4c5b9faf17b0e3682bbcd015a620c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b62742bb458d569091dcf418537e33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf32376be12fd96eb9ed5480d18967c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d002a30c6077d47d45669f14d01643483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1a2494b78fa7104913d383833c56b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26649ac9b58abd7b63dc00de0acebea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddeff111899dd11bc4dfea3fd9e183486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673594b386f1dc5454093be524c7156487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac147c83e89111b03451be08e492d596488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d5f31c80c2ceb56bcbc5e27b20f69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc613f54e45b3fa1658889c9e7c503490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6095d91732eeade3649ee917b2f6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee94fe696b5ba7e11bca75cc52b7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb01d002ea8026e92e5c538f97fd31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd5af4a4abd542bc1c772aa88efb21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db2dd9751a90324b72d02b8122fc2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d10f3cd7bd117c3ee306ea6c41b727496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fe7c0051bcf4481c1b16bb97d7fe2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3483e2b9e0c52a0c584e7368304a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d625b979fb68be75282f2ee3c0a277499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9aa8170f959bd29fe57220829f10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800440a5869e80b22dbb1467204d8f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6e3a7397183b30839cd8e5ca99613502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9e2ba5bb65016e855cc0c524951ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e7c7a3275120993aec2728b9f2ef6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc4638f1251e9f898c6c97ea7ab883505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d700537e08768837f9ababf8e6e11e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffffcde5510a421875812b15a0218a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20699cccbde8346a76a10156a290f623508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba1ecbb2a38eabf41a32d9a5df4ef4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385007b08d44423a81cd92e2f72ab99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc76f97808e35f4f5fe416646e9fa8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b82d77799f9b67b51f4eb18f4777d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ba1cf01937691a2fe010945279ba4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97c139294c5ba7a6e8619ad3c4b09d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844345a07521a6e658fa90c346127842515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d26c483b9f4e6faa84f7a7f9efd7cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11661758176e1fed4e23c4683ff357d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b788f8073dabc733cac39dde10efe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12383ef0b4b6a857b2408492f0ab5b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341393f4ec63072d023f99969d940d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256cdc0bca0e0641c2c0f4231028ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5b3b852c38da9eae5747f8b716477522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bb149c8482d9716160e6f3279b690523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3641a149c2f3ca4beca5234dc967524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd826e108ec5af7c04c28b50ce8d2aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1748d26087356ffbfd6850cd6a746526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90be47453706eda41112233e9b69fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e8e1c4a52a59f442701e9d4d12798528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3ef49a9bdb5b07d2e2aa9f7133b97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081efe01dd1ba08864aba6b6a42b58f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27fab27ea4fb9fbd2896b84e95e660531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf205a087e0157f41af6881aabab3e80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5b821abf72091f1449aca66bcda30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98fa16939dd3f7fd9c46d4d6cabd97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba6a99d51312630fb490038b699abf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0705672ee2bac7f470b6eb0110d8e80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc95ee2d4aa6a635352f3255efe33fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcee3160b6670dc34aa14167296622538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a5a0b67a789cf43466102fb9a20ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac7ababfc2a9aa5e17cf732427c7dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a34c4d3025b66ead0f8c2cf0afd2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ace763a5ecfb26d485f66544db26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be276f286c9f032f5c18311a5a122b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c78fa813c18d9da12a0e562063863544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0dddad1f6a07c23c3da4941cb10f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167677e2f4c3b2e9d3dd726b330c7be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e362545fd808085d9ce6c668806b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658588775f83c3ce253cd963286c175548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dd9f16d72109cd85f80fa206e7775549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d12c2115286671dd5a99608426545550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd7d6f15e4ea47b76640e830632c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cdc5dcaa6c3ce70b008bef9781440552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b8fe43e75199cb7c1d66a8e665ace553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eb5060305ca8749500b7893844d6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931482804530066505c6a5612e4517555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb557af162e269c429d9a3b96ebdf4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477c79d716fa0f8264ed3f499c6c28b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5424542b60a151fb87216d496c79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669eeec9af08044daf3175caefc29a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379e1809b89843c5e42520c6c0155c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6255a34c525cdc8bba9f70ecfdd29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944f912a2030faca0502b11c3957bb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b471a9808a1a07d1eb879dae87474563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45d5fb0edabfdc433878ef078de1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c612c581192c641b39091b970bc0eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae58cf833a33cdef00013f057eade566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad424065233c08c56873c3edc76380567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b6cecda8f411fe8e8de1844c5a4cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df6cfdf726200e69f069ae587208c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c325bf014dbff3232a8aa8c4e8a07d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e0e413ffc26f4cc09e87d94d1a743571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e085de36920d537359f51fea0273b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc878bf7825de783f105319724a806573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091953c3cd5cecccaf78c59d5a10cf4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884806db5a27e76de6bf1bc9224cf74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b392847088067704bcc0871bad31a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1f5d36fe5c17526836f69e23ca88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a519c66e1fa402e7ea106b4984b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce697c63fa5f81ad29e4f646e7fed10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903acbffa89710a135efe2b29bf2a737580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141027695c2ec405325a4675e7118a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970131768345a71b2fcefd307a4e808582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3509b57427ab6384da2d94f78fff04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bda33405d010e58da20b30573423ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa6595a7e60d38fa068701cf2ba182585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd5167a90456baf597a7a19166d62f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16284105a55e86c9093066346815ac10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2828e27ac17519f1cb36b9f210e8dbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0ef48d0817bb703b5eb5cc289bcb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33041ea0fb12c43ecfe1ef8517e31b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a405c04c47ed13d1a64e3187a3f5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b2b6631eee9073a88040574ad1038592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745495facfd12dc7c81646b09c0b19b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6d94700f9a4c323d48c100f4f9964594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a9273280a43ae3e01271a071bf402595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ecabd585b231e6de91f7be3383cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e7c62dfc035f434d3e8437556a0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378c4e230f74b8e7ba92fdd6e793faa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d184b9a8496e7b1133f8b30b924a94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956845d772705f037f07ffa029ee17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c95555197752530a4d1bf846de3392601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057cfec38983783f13af1e7d14bb1bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854eead825cc6f57029d6eb1c17bad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b039bb515da50b1e7f7afd399689604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d785bd5ff42c98c46a3950a733e94d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f98a75867d2b3a67c37ee80156e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c700665c62332111379555b098c7165607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751a49a1b07379399405b5a1e83ccc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a62098fd07989dbe42ce974ad700609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0ee3ad2ed14e143c9222d8d7b44a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4059a3b7ea5ea40c7d8cc6fbf6e71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331f5b1bac10dd7dcdacd80c8fdb0a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa12347a376a194d54651263e6d173613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e133885eeaecadcaea2d255cca2618f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e632d536b2b930764b4df13747fbc76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5873cb325d8703208032c605cc580616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2872e866e85c9dad5bd15fc52eb431617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6092992731288f4395d081ceb42a431618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b39bcfa5b245a848ce36e5292c03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c23911c1d42dda0b35ec1a3485b82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57753e2c855032d36231752716dfd6d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ebe0ca08833326c4a21b7af46e54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fbfc7f9b78c29c0d1a7055d48e6ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f251dd081c67c7b3bcf36705513e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521770ee2dbc3bcd583d2bcaddff6f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3722a72b94c0f02fc9d9a6c703762626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a740279347e0b1f0ed268318b5c5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b847d495f36212559be79dfa01c6f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788c31a0d888e7767bb3338a13067b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663d90551a4a2f3b4498485afde39f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba710189810f30d0c0077b80c211f43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac3c73223c4bada40e8edf3a821ff0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec81dc14c55ead2343f84ea8dc1f2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a02dc5fbfb98ba8e66600d6069b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83953ad635fb0e63bed15ec7daa787b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e82747033d58fade36dd6dfe2da785636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b83145e6a779fe1e644510edaedf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b6abb89d07575fe11ee9acdef5686638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b493d358b45c4e286f9a5b0b5581d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fe7ccd0298f085d20093018b5e009640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa9be5bf1708327b22ce338b70dba5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2d8db3008cfac62a6d24f2cd10410642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708443224d3a7bc872ba9c7f8d5f0062643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a221e3d368ba88f01299fe4669ad7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ab8acb9e716a2f912321f192fd215645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec8fc61cc265edf6a458ff7cd7ed8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79615755634f1f82578266544d45aac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a66a0c50143ae3c7d4b04ebd6b3d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488a5a0da33d493b577dcf819a84580649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38096a3e29ab9b311740fc39b0354650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7f92fdb636b7db3eaf2e58ac01fa9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250437cb081d375c532bfdd4ce631499652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43325e7cde8575f63e9ad0185ac132dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db8c84cfa4be609b9d750cec2c09d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d0cac8366157dca7ab33ac7be135e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250211d13cd6a0c474d7d1fb1b3b54f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416984e266a0e2047f209baca1a49ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969e58a62befdb55a23c2ebb670c4dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733bb55ed560406b23bea3a80ceb906659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f570daa560f70fc7b864fc7636240660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21119652ff32859553b62c6f201289661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc02ea0fc5499528938bc370e68bd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529eeb1f7bdabe5ad81fe5151b8905663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d3b4254f142ee5c4bf4fa21f55796664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470482b7876de8eef317a0069f170dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462db5f907ffe809cde2ad7c6e7c99e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd30a3a8c197d3c5a115cfaca71bd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c2d361074833159b904812ed6cf6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25997471f3ad33abf4f423d3bb997f2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0f4b5d876f7b10ac1cc39ef34e79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e033b9599eaa00cf8389026f02f05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bb1250e8fde58e868ae8220b5be6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b25f7f00491204b10cf526f60eb9b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c71dc760db1c7ef5dad54db724bef0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b43eeb55901fcd4721433f4d1d7a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cc229b889d607da10fb8df908d1ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ce4a14d0cd4f7fda773477b82877677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967239af1f29b3de026565bd065ccd79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d44cafab7d7a104a96082e8757ed3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038a188210ed52b14e9d9e7be74032d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426e73dff65159e49501863378f909681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d38b399f64aec60da64aaf901fcd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dba0fa402edf3eb2de611ae2dc758683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcc85d808cd92670a5b37bf3d12653684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6baf668f89319e5085c716e9049e68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2761f0d48406a952a4a89f4dde358686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02becaf46dd84199bf9f9ac022f823f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2963a00f0174e7104e835fbaf231966688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08c28f9c2320b9664670704e486354689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da401272adb98cce6e9a2d44853c93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcbbd5f8e44500811f6c3b375ad7d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508dd47950d8b5f8f008539c6f52933692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c79807ea627cca607c7bf12808acd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b8952660cbfec80f31accea620e62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9420c8d4be450ae6a0ec63c0f9d9e3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0091cd563f1e05839280ed44d3815696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef958f632541de9a71594ecb50f4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f612527eba1990d7f2efad9e121a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba888ea5e4c3c9a5230cbf89d098c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a7264f230f0b11c87e18b102b4174700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9ad99d667138e9c81caff6aeb08e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a406e215af7cf225dc364e865982702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f98614710fbce8736436b5ec01f58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083e0a40dba637d7a0ab270586aafc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac6502b3071b1d2057f447a92fe304705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888ef267ad50b6fce3ff28d9645ff80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddce303fe28f8bcb69a325734ee85d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0296220c1480e31205ba80586eb68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228e9940e327c8f27dd3e9e238444ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101cab2860e59136f20b0bd2ecbe1b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf07ba16e0c9cda27e85952563c61c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab2a23801e2e38292e7b7118970426712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f8f28c2841d3d398db2c1431a7a31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e0d69598d6cbf8ccbcad58f67d7c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e6155570bbacb05a806cf3631f367715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc032ca9e662e23a3011cedcd11db4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d598291389b5ed5d2a80e4365b1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29577836d299c79a8a838422220d85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53144f16ba7d91aa5480a2e76b82c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c9c17cc1fd961e6ba1bc3682067be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8a7e1a7c9bfdcfa8aba86b916dcdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9800dc0c061464481955cac00f281722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db345107bd34d4dd399a4c0ee3276723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d34f432bffe726f9346bc5141e455c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447332d32ef5fff0d22b577657cb9be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74a059ada8dc51fea6aee0642c803f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356a56b8925a57ea97a272155eaa6ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26365998d30d59b805fe2dfa0bf6348e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b78315b108441c78c69434b534a2fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0682e53b89588d6eead97f646cc14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d7c38a1ebf549f9408951f8eb4295731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae706a9cc759456008f6ea38e1e1f909732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac2576c3963fc62f85a8542e3155a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d368a1e139039061d8793d7f490266734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f7842586273b22ab27156b7061149735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2710e1d2f010bfbf574e1e7fbbaf2ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd767f487a3dd66bc42b8d46d40e09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b21ff40550f9052ab83bf2c75acf87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a7810bcdd81caf53f3871f9ffd1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dbdce8465a11515f26571d6443766740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5a122b9fdfa7415f7f0bea7709c33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ef4523720f57382f4dad24e17ee7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ac31fefb54273c4dd24cb405f8d7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7597ea66a19228b39f4a09cb4b805744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc71f9086e857705ef8731eed6e68c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649125dfc90550ea86cbe6df9b69a76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5464ee7d273e3753629acc5da72212747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9ae401af90633903050d2a6b83af0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01833942de3d6108fa997c814285748f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c9cbf6fab07af0a6326e66118992750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964714147068c2e522a7bb49ea3e36d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e6232509d77b6921a23cc348172fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bd2231818908cea8eaa5c6692b7af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e6acfdb499d3f07e79752f9fd06e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394086e0b10e70b3edfba65a0eb0645755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cebb8034e3dfaddd8b7851aa12ccb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43b50a13f586aa3fa6b3ed825d22cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfef12cd7a9037daed5cc340ca04893758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed35ef5e89ae3fe83f646075616b9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>