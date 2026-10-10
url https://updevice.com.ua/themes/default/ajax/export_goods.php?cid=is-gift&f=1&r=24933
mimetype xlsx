--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c976e51f725dec42d4c688a9c20290e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b5ea0d22c2301dd23aceb21d8645a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626cd3eb196bcfe3768eb76b5a0ca7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87274853daa1d0cce81dbea5d8ed3064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369933ad7bad2c0a5156f681562c0515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a51f7dc16a7c5b76c24c150d021516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82aeee9758228bfd2b41d90a8a5717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627c969ec92cdbe12dda2e27aa6e5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd68bbdaadd7c43ea61941cc5768849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae6c70cb601e65db8e92784e6c11f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15281200821c1f7c050894c613597511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fa06da84bad4ebbdcf87e4a3cdd9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890c052c65d159753846006b770edf013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d2d68d7291e9995bebe2e96a7179f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ad433128aa3f40c82badb8bb0e20d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf2f14d007ba4a4396b07885b315016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb145dd97a38dd452b00639fd43819ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d5e5621dd50b395d39bcee17ed15b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccaf812d0c8dbffd1bea27ecbc50fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ad75f013df9fe9ffd6e8ef5a124220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b557f213ea6d7297f97541a435c303721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cd851d504d15a2eea6b648ec1a40b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c756c1adbed0efce77d618addf3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe670143e4461d5a7e405955ecc0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac0e022135b89126c63720c561c6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2738fdb7eb0bebb34b3d9c374ca3fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7b594667c06eaa2686bb7849481d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df386c6c66c44b719934641dfe5e78ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25335ff6b830aa9b1e6f13a1a2fce429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8325ddb76fcad9a18c3521af392f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515591cb5f7a735f1251230afcdb21931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8039c545086fab8cafa2da6b56fa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2419bbc186d5c3812ca8687bc5f28233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cfbcf9648a845e53ea6e57fb90d7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8487f741ec1fcd589daa59782ca0b4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd7c964d7a5a5a670833cb792b472036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bc3adc2d54829b0ab93ce3855bc5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd82326ec5f9c7c04141e2ee9b13a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dc5de6b4d2ff0d3c92bba02ba109639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa421ab496a71efe99470e6978325d0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f7437fa464b510c5661009fc8d44e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb8f95ce605c9794a8b42f447f5cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb20e2d66a0f0616bade6ccc7b24a2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92930ddd695106a27585bbedf4bf311d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49656976774704f1bcc80796a2cdcfb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0061eb9eae5a564073accb51494d4ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cabb283d0df174c9a5a9807348c0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6152542d3d8f44d9f032bfe01ed7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843150f6bd8242216c5250341b0f1e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d990d06cc3e653d8fefc0baa192101350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee092d55d554d1da00c61f31a3f2f0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b4b376ad778565780a24f3b77d6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575fb68532e2deff0c1f6ea7e7026cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42570d0a233ec1b324921932eeb0d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc03312596f28fe8421bfe409f090955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c2e943a924c4d1587862ab89f1c8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175724ca822fbb1aad45f38b6d02d0e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7056209a5ecc03db2d2acc35a21b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6118fb29f39e3a6e255e10cdd2d018659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea29c2a539f33f54f506a20cc20cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5b8b57f666651653357a17b31129161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32577e9eb3307f6ec0d5934c1195df862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b28f7ade044dbe1f57d172e8b530ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979534965ca0ef55d4193a107c8eff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d652a5e3845f2a0b23c050bf886df0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1b3939bc0d314d4adeb2a7e7b073666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc4e112b60baa9b15daa1f2b377d9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d5d84c051b7bae605453122cb45368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cb07240490023ff49664f26a59d0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a4b1efc969aded4aa72635f450b7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974fdcbb18d4a435b2fcb8d0921a1d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f1b63f9149199dad7b802c4ce0cc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b8742cef3f11312a895514a4c333373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a034b7de66b7fc391b36158a301b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66c0a6f6ad9cb8b5b87618eaabbfe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726624bfb28cc9cc85963bacda8e8d2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e189d125cc6b293a83452bfccbeb8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e5c546b3f50ef20cca8e155c8ecd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb4e0567480d7a48167d2e8cdceab379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44903ce789a6c9338d36855a86159d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b90f2bcd02db2d4ba02a91daeab60c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf986d3b140abbf259a45e447828782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7796a60acfb38616f0f9a1c1bda090c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2643208bccd77ab823835d9108592e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d0f40a22a9b9d84c48922b7c0492a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f5553b28a920fe550677596ca3c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090938642c8a3f299782bdec2fe1b9f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583c82179cf7b082eb971e66f2ac4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9db7fa181851978897540e53a7cb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd664962110f1d649f2222ff6c214690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0382d0ba34e86a876e580d5833e2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd078ead8e6b4a1e3a1cf629117fa51592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa592b2963e9a8611bd7e2c8453cbff093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f929272ec829f6fd9954304e5d7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ccef8feade91f0912d6d605926a7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5756921c0fcb056f47d12795dd32796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760accdb77ba8792c43122214336ee297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6953d505b93d84991b2a411455488398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da9b1fb7de26d2f6dd01f2442888fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99862095439468b0d90e485fb643f1fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbf03129e7806e70bd851db4740fd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266da22deb00a55c8fdf1281ee1c6a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293e7ed5cd7cc33b04f18fbcf8becc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffcbf6f56f84183f10af28d9c5e992104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03cdfa2b86bda2a2a29d97ea0f7268105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdab30bb236d9b87188018f9c57b0e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3f52160ea9fed67eeb3ad9857a300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65fb85ce6aa0debeb50ed45d5a25eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d7fbf97075e28e83cddd90299f81e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743600fb0ae3465c9071bf655d26e20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2444061812a82748c12ff6a561cb47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a1f6512f77c1cb2e8414dcb32a46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20dbec6dd3a6c424a3cd241a02395b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8f0bfdd2a30c08dd5af79aefb3cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4d7348406909ed7c0b26221a21c4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba03a4f07ab44aff5c91b366d021bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d421f91e2de5158bf3b53ee384f1664117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1e9d968b84484816f30da7bba440b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b135adf318169ed38c6505d5e38cde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198f267f67b45719cb28e0b7d3be232120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38d1dd09f59343164ace0cdb0ad53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc93b7f0f7369b9a69c4c4ddeed6a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03571298f1fcea1aac2f58508362559d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b2b93fd696d051d4c7917f54b2a4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e261304c2cfeef196c45808eb8f307125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4765c708ffb4769e160481ce3d9c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd64c434ebc6d522a184e96740b41f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea2a7085b9ed1526c0dd1985ea12c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2552042d418b9453b99cea5e2a294df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e145cec68bb8ffb976af0a55e53ae2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968a7f11d735a6bd7e9ef33031ee6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe0080e98231c0a193bf760bddd372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be04e47576fea0e8ee21dedc86bba8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f749ece0c3ef9b5bccdaff2dff637134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4870373196f9aca7fa97265050d481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc8d5441c8a98dc96836cb03237118136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbfb66ddf858e7705811a287f213a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ec28bcd620662ebc25abf51aec712138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d292d4ff74c6ba212e9e777a8cb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c8889e8c3d8e563161db8fb9c0842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c086901aaaaf8de52af1658d26f48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367df78384398108b60d9d69db108dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3a803492429af905aee1ce0400bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67750c628c74718d77f490d4ac435a9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6597293a37ea1c1bad6825ac64e80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be116643389b2f42d4ade167e86924146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9890098a7d06232ad9f894325313147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5030a928cf97702ef6eeaf354bdc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0104fa1362c1efe20ba930226a7d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf923a5ea5a7d58bd5baccdf33470d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4525b5cb7ec3cbcd39473b243edc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5e314ece437960d4cc6df14d1cad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5098e457498cb7c7f276d42d95ada9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ad5ace682ae5178c2290c15c4732154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0458b55184ea91e8b3e34ebe50abc87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39075cbf13c1ecf428af4555d40ecf40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a158dabe876ea1afaf5e4394dc1e79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e2ec8a18ca0db4bfc7c074347778158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe8057bc61810347d9fbddd4b51fc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a18ca323187d14e2a08293fadf1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666e27bf98f579a2b5fb470a8001e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d9969ab8bbb9feb37ed0eb3461c5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c58358513d58c77933b1b41d21ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09a31b391a449e078afd7e2d76a4cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeff329b4f672a361afc9c7219fbf3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f96c3e87082a47066608a55331265a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934634b40753ab06303295bb082237d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47454897b5f8d1c90cdc49e0915cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becf3c9fbc6d4d1552c15e9c625de8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4b6c4a06ff35603b4805f7a721b60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613edafb30a5dd73ae3eccd6c620542171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dc3f07a20806db923b583bbf805bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ca219872ea4fc52e3a3688f560a7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e9adb48779aeb13bdd040a01d0e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a024abfe797f12722184ec5eebc5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dec18a3f42e45a93da2959ea64765176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050329bf762a0f90063834e655c402177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a0f6e8595db9431d9d12ec5be021178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17284d35d423dd8aee6abfd86358d746179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccca7b343d9e222162ef80b4ed320fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f83fd434f2a556a265b6f223b719181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba64264378ce97eea38762aa131ffd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81ec954409bcba38272135661cc043183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baa0c39c19553533b63bcd21001b6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106fbd5e4a209d532c1a2336bcf19d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b9a0c75b95edc4f78423465a43c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec86f3cca2ce28c0c4d5db88abc6580187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e69461e9dccfe730bb043fcbb8761188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc3e664740b4d2dccab2d60a818771189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91937cede847b77ec43a7c40803dfb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f19a76e23de0430e08c6d18ab9a2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d729da8210b2c532689b5ecc504cbfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b9682f230afaf7250008855c4b4e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6724d33635a0da6cecff5f061c2ea55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7951021398ba40c95f06045bc7d48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b08c11a1d5e52ec63e6703b68566196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955976445a1bc3a8b40a80cb41dc129c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55669d1b0e2f89366163fd978c3fec2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c1d9fc6bb72c02ed097a7c6e2a713199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c8da93bf3088079caf4986d496d32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccc88afbb00221a480cc7033aee63a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6521bc148dfb83ef3e71bf85b8ffb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b308aae8a51fa6f9b495944dfa8ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f49ea6162042aaa3810bdbb9ab0353204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c1e710f330d059e7cb90dc843ba33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80246ca65646fc6b6b1375c1ddf0d84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588dec068a3012268078bbfd536de4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae282df578a0c0dc50219c4d7fe65826208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba1f6e52bbdc97124684c3464b3ace209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79437d839585946431cae2f3200db11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc4afcc8295eedb0e3ac26ad95aaf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7eb0367712573a699c9aa84ce7202212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f50f493368dd5e0f50101be21263a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc6c29ed65bde17ae742fe4cfbd91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ef870a6c929cfceeda9aae62be32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfee2864a5b56f7fd85dadfeb1ce78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657eff4ccde610233605cc87d9e24ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74158065a258277bd86e41e9b68d026218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146756a3537135141642e78b58bd765219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff889563c5f56f2d0ce681b337b10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e27379588f1b08496446ca5edd7208221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1246a6f1f2a6a614094bbe96cb2a9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecfdcab63e062a5325b24dee1a7a3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c625c486f12db0f94f14319fd1422224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17b8e1edcffdfb658b5f928a4c02e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413107ba578022a2a81dc32193c3b3be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf7df9deba429c38b212766e00d63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2062149ce93be1d534dc72629c4c5cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4226fb5bb33f4945ebc56793980284a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38802b73eccdf804555ffea037cff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353cd80bbf28e3c20a888889ba7501b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d289595f07e341f045a76b8809904b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e354b010908ee168275a8593d0edf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d99e9bb0377eb34b1e7d8c972a381234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26824c53bc1f54f6d942c42c3ef5a675235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f10382400938424034d37b9820390236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8a7d767048081402209dd59849381237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264a0461b38921069edb4291b2eccd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9df0a2a2fac1e6d103b162ff6ea5b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bccdda55598c4b6d37efe0bcee6149240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a654aedaa48c61a2a69253c9aaca582241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb916ca964cac3f9889adaefbeb0c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa0845b9e9f347f3e1dadb1870ce71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeb14bf2dcabe6d87a6ddeca969420244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad327814d638d9c023d89af6eef7a65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2bc6ece8d38dd5651353cf6320005246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a25545d4684f1e1dadd8170004d0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38067bd1a11b04c2924133308ae1b4e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342d09e2d1f9209736e4b285516cb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5163290e2dfd181897e36e704ff86c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66b59f5b5ccf81284f93ec2cb221ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72904648458f862d57e1c150437801e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06653670535b0455159df63526c248253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498ef09ef6ac46c366d6154efe564da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b972004cc9e14df9e2181df0d1a0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edced50d21d568e4780acf86dc316a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f5ec560d5fcebdde44b6e2d977c52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f8e4089f18fc77730cdeb1a6d3b22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b452a6ef2be1a9918833f5818da42d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b8bc90f2679bb55d19505292aba2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e2047ef8b125265207f424a60588d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff1e9173ee29dc04296d74f6fe41a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412009621cbce7f518a113a8f5b0e8e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df0e36e68ff8a75129d10b5d4d5d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85da62243ba2d75578566a55be54b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5592df5b3d33cd46a89fee3b28c1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb89479bd98bde8e0c15302d002466267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad4f47f0cc79284c01a761b777de50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec71139252ee187091e15c440a51741269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea0c77f0a4658945dc3ead01fab40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a592316c874ae3489ba139dbacab0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd9e7633f68cc45864713281ee45a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c6c0a290e5f2a64d673adba126c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c27909ef6d6fef589328f9cc7d4e6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455ece18fb62e395d381e55c1e434a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f91a8baf8dc53f4e54dcdd14d1123276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9535382e34e645288dec429176f03b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838034c850f246214b48da730fc94a29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d5219d1dbb856175b78bf9f010eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26994ab61d9eeb31379ebfe007d63cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cca4908a9b6d8c008fa8da2ee18f99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e14bb3972a11bf6a3f0b268b22f5d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aba6bcd12a0c86e3bdf6f579aa5a8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d96c718075f14c30e389692507b10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd0f850c9cecb6d2c149e60bd7b00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afed2c72ce89118cd49c2ebb8ac2ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9f492646d6e11e3e773f217ea70b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8b86b21ca10a6f7f82bf237fa6b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890f20229f471953c91ba4210f25375289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f4b3a7644e33bf261850c5100671c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eae1cf93ca95845230e759d6cb60b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb153f1231bb1487ea544790300d0222292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1c976a995ae8763c2debe0e9e12f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a3b4046235971af95cf9157b826f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cc6e7c49a6b7396f035b5b0f41fec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779eada1cbadd0545a514b9439bce96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ed00aff8027131a131aefc1bc7f7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12783d4095e2250070661eb2cf268a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351792a8e8f795da5502644108eb669299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9637acf459f6e0fb171f0d36cadcea2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1311bfed508ba2d8738bda02b02ab8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17360e1c2b904632e85fdd1b9a4e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd385af235a6f17036541f6ef14ff3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21437877bcaa856f46ae5b9beeff4356304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e147e720eea3fcf32d65584fb4670305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75632671b3aa80d5c9a86bf0ed0aa120306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761b06ba0525b7f6901f6c30500073307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e716e672c34a6d80c2b79043af05527308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3ca6255d72e4192df6feb280d015309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aba7ba33963b7698ff21a4bb99f39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462203e4793e576cbc1adc2be789c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e331cf996d12d6fcbe277ecb77099312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c783d291971a88d1b55eba6cf847266313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a1e535353b5caaae1dc0b5fed9f54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb87c397a20d1bc81d9d31a80eb79b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2158c46972b4fcfe5309506e1da8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4244ded00e22a5c6b07f91aa073ee16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2babc795137e45389544f551e7aa845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927d5d5edeafd53c47ee31a826afc29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226b7e9d7dfdb1293e4c7ad94c22fd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc481a2c22ffaccac62802ec25776c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214660b627eae4c5b7f96dd734a405e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b9991999bed9f8d68f414f3eff883323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23659d53e915fb3b14da818974eb7193324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807ad6e761731104ade3b2422f3260a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddacde31126d753da69dcab873ed0ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f70311698c17c3e1916078eb842c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3025f20cce47690d14423e934d8c009328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f1d02a3f2de27d7e2c21387139c4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cdfc508d3e203391352396da36eeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e90c6439d29c1819ba19131276b5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9834c39ade04710012ab7413952f241332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cf75b0a18d4422e58929adb4e8d4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c49cfb4a95afee6529e3c00c8856334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddb3e36c707c15f1e2e9012b175263335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13445214ae6e230220de7dc37fa0aff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd4382e026df9614c44d7b68bb7ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86772d546f982e0626696fcf23da1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d3952107aa00356211c542c093260339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e92944b0a4b64686b21de020e564e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f66a8bc3f5a5c2d571c79fa0148a23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81125511478f3e74a73b9fc71574d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ec89d19c52b2c59be39745da0896343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eb2e237dcb15cc9d3dc5de4b684a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c27ba338755de5d0e30e61acdf757345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265557ccdf1b8fb7b458b62cf9c9e042346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd2daf22bd1fc45597ee70d0ee0fb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37c388631400008b737ec3eacc825b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb5386976957afe1f8ee837d473bff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21424f55c57a15278f19c5de7b1c8563350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfec2f10d70ec03e878f507801c552351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b43874f79fede8a9d002e5e15172352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191fae30ac302aa1d23174331b0dfc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e39b518e30ecc694e8cb101e851b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15e264f9d8e9a88c95103f98ec9172355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6307a0f126d7d7f75207ccbd3eac2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8c472c9c60be725231e62422dbf5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5cd1efd39b3b4269edebab91f0949358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76862fed7bcc3ac0718aecc72c9cc8c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b94f91683e73a63a1078235a4e15a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea7b315f89a0454c7438175659d2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a796a61cf91bbc2fcc243c699b5f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12823e56a93772056203cc14e8994e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ca621f150c3b3f4e779f0597067a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ece7dad1e0ea5665dd88aae81a17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7ca176168e0e4a039cc6bc7e83bbb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836121ada6f624aa2838fbd9c6a8a2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befda0941ab50412c13454623f5a67e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb67497469711a67a17962a95e8e3b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e463c20b28217e17eadc9c4c9e00755370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b9f7e6e0f393a00ceb32b182c1bb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b3abffbf4008ce9f7ca8a0cb4538b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1023944a9a64fa6cb728896c8e987ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f563e21587247e50876af993b3dc07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a8cab73bd1338c75bff1e29938bdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1baca8866be0a028a93f9d529be66a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a17099c2f88e75987e159fd92b17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2c90a9be66479fdb6a755da26c167378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df25f2da1576df4fba12acd9e7901fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949b5c3443fa3cf078621dcae026fc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1101a46d48d266cdbc419cebdaff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360046de479afab080ac6c8c9d9356b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326c8fe20234fae8647e3903e42a4ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f160d272e3308f6019459f1e3d7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd89aed0de667614cf3c056d97f36df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbd081c62d3e009a61c6df4fa26f13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547815fbc72a0b49753beb753cd4b87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb224b60f2d533b39784a2aae109b94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799bf7f664cd579f03bd9c8102a95a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f0a85a65c85d1bb09aa394609423b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f45c7bd9b85a6c78dfe8a9e03a94c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ae56b73e34dc09e32743262db79b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419940d728111501eb3074535bcf4c57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ca296523cf175cf17aeb947032ab6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab15fb3cd7ca7bf829e80db3bc068395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8541f10373cfbf27646d49c3e59fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4a12b11669c7f199ddfb811d026bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caadc625e906907becc766962d4e0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a60d67a1e33ca17ac1061aeb9236399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08df034822919e6baa2243661f110e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5891e63a6709b7590f92838b24e84c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1801a49b6f674e85468d4268bd26141402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc25c9eabe01b09d11a2463beae7e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452e4ce0da56f6d3f11dcc33276d2d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b828d34003a4e3928c16145f4a44c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e81dbdd62531a8e5a662c27b34306406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71992802d4fa7403ca41663f0cfd75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc77436f2a0085c41f2fdc38f95974408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc67a3d2357d0a7ccc4ddce7d53aa2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35101766aa376b18abf51c65632a255410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880201c88bac00c396c1dfce2e0acbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef843381d5a77c5c38553347ca9dc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef716c85e655b193828646fbf37e84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206343c10008ddd9a7730159e9b3ade3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61bd5e7278728af11a6631fb19d1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe260b9a919c15543141dffca2511a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d363d4d04dbbc0690da5e1cede96eba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069af5a18b880ad1b96c7993980539f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0397b93b71e31a6f103178bca1b09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5274fb338f5df0b1d2d61c6ea6c776420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb875d5f9dab1ad28167da216c3a36b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e7b5e5d99b844e0d5d162e77734ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d2e3d555d4b43148b5f1d511f83b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a8d31dff8897763b83ab857e2b5a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d5c67393abd68b92523add2d0f2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3088021557b278acd3c963647feb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d34b7f5bd6ef17ddaaec0ebdf22a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc670e2108d815841656afb08729a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e940a6c5a7f298c239131a8a2980429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144444eb84f19f61cc8115ec5d91b341430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a2b214ecf1b69e1dacf2855dcbaa9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a239ff7dab992f419403ba40f205432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fae84d7f247ce278404a00d929d230433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd952cc5e9f3dd1eb99e70b7485e5ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a10014ebb38b26122bd194fc051187435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e182a71df238c403a71962e59cc61ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d639607db77a38146250325803c52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a56b712e02c68c272131aa4ff7da9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf814146aaf387136513eaa93f06c28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9f0415623c3072d2787f6e111dd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0750a75ea67dbfbf0d29d0b9fdfd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d63903c38316bcd10e3307bb8ba45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6544c2e871bb635157190259d4cf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970a4d6fa2991ddd80ab97b18d4c76c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364db45bc9bea284fd0f08c8b31ffb9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7366a67c9bb987a52bc2747b36c5e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1046a27e8035f8af5f67f9d5e9dabf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b6448f29842850e47f595a327e205448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a634f38bf617a6f0ef1ecef279fe02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292f22aaa809b4a6b204a0291e87dae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a469e1ed26dc4c5c64420615ec25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029775a3c825f42605251505d57a431a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63770a921835b6bd56b408299c0b54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daa18faff9bc20c3c1bc8b525fb1b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47636a232fbcc8fc1083cd6f4d22995a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406310e15e439b023c8cae6e828f402e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47599f3ab7ea63fa0f4be2caee29f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c683f7824a7b9beb4939bfa54b9c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580d9b1e1492ba09ebcd46876b1998459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52059d0fdf02b84a8aadeafe45c43219460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ad5065a8918bbc96134ddda34492461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d722144393c086c1f9401eb6358ad2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f664dbf619b9148961b1a4f03847d71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f71cfa4e68b7334cf15fa3c5931cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a8e2b2c284551b60f280f0b7e2075465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502473df8d018e046cb2f0f70f40404466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45269fb84007e42372b3f297fd271b9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e315072ff79c484eb78b89a533cbf93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc32e4351b1f8f55764f4b8adfb9b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b0f368013d6753b939895eb8b6c94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073ba9365a2ed51b43e8dfda4e6a285471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ad2501ce387feca80b8c390ccbef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0767ba7f4c731f8a84104a192bf301473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba39230f0e31bdf0205d1b842344fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27205dd6412c95faaf5211358205620475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5349083c374c15cc33aced56b8a7437476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb8930952ef6a3d59afde853d9c84a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68f58a2879c44c2428389517102f54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2246157003de4bde27c677d9a4bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710cd2bfdcae7e6cda72bf1931106d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2513dd78010b0c065e460375d168e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd505063b1beb0e0b240e84ffd5e98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7821d4f1d0944d894ea6a91532ed1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5357cf6c68dbc65862197f56f02d52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189155176ddfa483d3b24a6685a0110485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55085b143359b6699da9474473ff32d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a402f068d4fd3c1bebca594e470ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750d97c3884c221c4230652555e4eec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfbf7cbd93525e725b7d2f71f9f397489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74bc7f78660909b3c255fe94dec8f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e2fb2d9ac6426f5b8db46ce3b2af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc097a85a120511b84168ea3b89ab7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13ca38bc492b71f1dee641c6001d94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8f50a94f40107d05858bfa37dc713494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6b841c5b70de0b1ebebeaf5cea322495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4d6c09c6e8a1e5c0c0a675de9c552496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e386bb4e425a275e17223539837ccd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d208dbec0fd928a2207ef086d6d4d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d838045129c29948e7406ddbfccc0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080aaab92d4ecd80dc22ddbf70ff9ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdfbf1989e510f6670002b0ca5be56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7399b529b0a33a109890a4891136c3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343bdd7c3598eaa3a370a92ae5ed50c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd5517cf15560f0fb432ad5d830493504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf1c78521a233bd983b6799feb64d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24543b2ac5322ba905311725d44286f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11816ab26339bf7d3f4d657dc55339507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83650c51d372ca37e3f952765def94e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b51b4473d19dfa9f388d0cb126ddd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3c9a63162b63e0b222448e44aa40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b29bb37bd83619ec677b752d4208511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74248310e351fa295408dcd9ddd795d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c86cd22c3e4478690c1f257d6fc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa15a2db3d2b291c5ce1dba2edc017514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da911d233395ef179bd942e49fadf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb142f430e65f54d31999469f5d1ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d0817c2079a5a53f30104ee0b434d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606589a5510f4d67822310ceffa1de8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163aeac638c96c76b7eec079e8c66e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e62f614c743e3de56b1277a8eb585520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13a4eebe60f71edb8eba9a3a49e8e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96dc6119ec39c17fe7c4a4de5be9d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7f3ac47f66f9f9ec24442e7f444d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c2f08c3a526153da61f56e4c1d40f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a48cb563a448d1d8dc230d5836d1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279f8f361e5d52f1abef9cb4de8362526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d1d60636858a5f965681d6f87047527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a11b9f011398bbfd0d8e201f603d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3b4335e91fe433290e0b26b62e8c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6120bcaedfe14d9c703a3360b007b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ceebcca6c25dd69aecd7b706e484d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ed84bdd35c0ad3a68d0651727589c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d48d9608106d8a3f3bc4d5cdf95a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0e9a087ef6a86ae25c2e519ad152534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9579360ca26c5494f012339693d1e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e0c96447b69e512a96179444f2d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006289de824bfcd3831bbf8ceb0aaab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb712f72dea8b61f11759374f0e503538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5b0a69e3a9cff3e0b4f72afdbcf91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4ff3e03c6574e31179238b4c4cdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1f5cbce1bd1d192114fa6a5578267541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe35c884da549a42e22031e2e5d7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2b92f517b5661f23b63633d7427b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238afe1435663a2744eedf7112cd4cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a5f9631f6023c4751e33b014de3fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a1add45a1a61860b6f4f562400a93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a413fa9434ebba84b0890621097ed5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215ab3bf2db561b11b2c34be0203173548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0264e47515a7b87073949d0ee4f20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1afba0006e86d4ea9eb2516a982b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7b58730b64b9db2d715fb4e12079f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef60ea399152689e432ca6a1ab5d30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb3eef5f72d03b43ede83a5c0b4f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da6120c8f7d6a66d9450a3d00ee4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b6e188857d42c34ba9463a770dda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e740dfd197ad48dafb712220156a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c05e87633e8764a77366e31269889557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b29a563d37f555a083bba1313d95d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8f8be813df2b5af9f6c92d8ae3399559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf2e48248aac3b8bc85a2f122d8a34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c93bb29334ceacb8895fdd64e764561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a80e9798e3dad82026c8f60e2488f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084d9dc8163920f2ddeee164911001563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47bb2855f7ca34282da240d602dbcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5bef60ecd4b3b55628912f3194c5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70396a24b6389ec64cdbdaff73ccb543566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2d5b45670a9b0095ea56ef60c3059567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c78927aaf6dd66588c85e0b64b36e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7197bea47d0dd7f585656fb82270e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b031bf91ca3e05c49a71b416e79863570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22695ed5d3d13024df9baab091505c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6127293e06a56b0d0c47a5d702cd91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33d8180e29796ce9b13eb372dc2a2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfbfde51b6c7f0b74fac736f15d0f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183d9ddb34e6f7e0690700791d7911e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4200ab2b6b69c6001b201f1508f896576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a691aeff3a25c4f3c805f0c3e88c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6be4dbf600e34893103b4b2ddb13c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd236c869a68cf4aedde8a04b8c4d76e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf6bd4241b94b75badd41c53506a2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91971e94b7d46a447ca1e3d98bc1edd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0010cb161fc93f912698729b771aa0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971a928ea89b45b2a9c2ad4e81f11d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc618651b82933ee1a339abd47528e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a055dc1d0343c2eb219a2c920a39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65bd53084684e64cb297643524a1f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a817b1d9252cbc1599626aebae741587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f714740677824944bc7eb42ab44430588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474e7a4cac2a6efd6af6c1a755bf7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822420b6584808b580261cc37989ba6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b00e916c29e59ad2493d18fdba482591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a960ac51f7b03315068712ebf99d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36775f760a5cdeecba15c4ea823d38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93804481c5655aa730d52cf2b2457fb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554b336d8fef9248581166aaad6c90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abce2ae6b45c09fb2267fb0802e6449596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefec25c11a1aed51258d345a3c2689597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0fdf7fa71894c084b5753e3e59d85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebbe8a75af65776f0dbd0631c9d93a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced311d51b1367a3d6252c98dfbc8469600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e52faa0add87e1467258730f4a7f77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40160fbc98371af3b2385da307b3a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac9e4e1352ac0da75c36261cc350c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626de6778cc705506974fca2c386f16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c8fa158c5440aa522c495c857625605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76aac8b140fc3d14a34245e6c88b9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa4d24b2f9ea6875d1e662808779c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e659d4d1f845407d05588ad8c27271608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53373d6f9b961e251cfd6e79b3a0c05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b019860e2d0677e19759adcc6cc65f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e069b38cd012f35c1f23895050f12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e060e60435d8e202fabca907b7187612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc92fb30911a962ff437c42cacf89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450c827f71f181c3757d1a8bf2f65bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f5297ef31947394c970ce44c23b9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b768d30974747a555e602e06ae00f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34c5f89e88e284ebdcb4dc881a704d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7618668c681c0f689e226b900c93c1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed975c1d359c6a55bdc28bd4749869d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4abbda58fdc865c4140814212b579f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90094f806860958cfe341701aa3f4b9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869998a8891710982b1c0fb6a3118a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79628c14aba3a70458284187297cd2d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adb5ad5f42c66e5030f7a252821db9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17168922fe234e9e56c8f69fceb285a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573163c2813137491751d64624b5d879626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582529c3293619320933876478b6e0fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec22489684631d298e33409d892a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd2a64a93db2588143255e4c45d298629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc8d13679c25f2a501b34b5a74be5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d1039fab27608191be05ea7ca3e9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daabde460db1852f47888351dc24b39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c221b0125a82a9bb0a4b380063fab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9976a315ceb32e15b605ef8fb72258634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014befb15ef4835d76011e89c6f3bbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fd7c19a5f99c887bccc5960ee8c1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b93ed06e8d8722cc75e73a995d7383637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002b3e1de64512927b168b843489c02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97876b0cb85c710110aaeb7fc7432639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f774b669b5232bf84f29a7d5f3366640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9538d881b20b1c42090e913000e593641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8f391fb6077e14364481d2f61020642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa15ef99fd21c2762987effffcf26e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76b4ec4dc17cca417069a5df41347b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad682025c9ca42d9f5ab82a6b162a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a6374921db0f550cd147cf37e754646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91cac8ae21bd6261d2915cec15dbe2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd78ec56646931eab0fcb5b5fa629648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e32b283c02af8cbe83ff3b1f90e97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc604929e7ea09b1765aa8097bc8e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caf3d2a9f7b09ef5a524cca375c892651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6ad1b2062003b6b3bfb5656fb7afc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6726d9fbe34d82bfd4ceb400ddb55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68343df1e290e12e52cd893366c168654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d872e692c3240f58bb8f51ccaac3995655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a532ec2f3f456a0648d85ba8fd3c84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15197c4c1ede7713e3983d9684e07f07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1683b0f69fef0351207bfa00e3803658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed621c996799438582e3c497fa8f247b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b688564a82d691fcc4db0d92496d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672485db146b3ebaf5e9c84d7e0b2abf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e37493c22494b9f726c12ed6fa177662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da9840821420a87c930387e352d097663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3996b05eabe3a5e4159cc216ae8352664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858af8d11fc17224578d188a1ee53bab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508970fce901806e5348ab0d4a3a3b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ad03849f58e7fdbc31355cf463ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc18a4ea730c531c5b81baef2ce148668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee51797b66a9a6fefa759bbb55d04c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fffc3ad87f44ebf61b03be048d6d3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7303f2338a136100199beeafdc38520671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093af81c60e17aec6448d58e11e6edc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594909fd307c6da344db6bd6715e2466673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1c83669c768bd062a8fd3c11256ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7942084f062dd9c7717984c464da4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b965b286738a6154dafd3d8225d17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307c48e69b64c22d39b229a2f3da065677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e5d2b8a5650e3e04b6b9cfd14b954678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632bc94cd6fc2de4e30f26c1e1c096c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d638ea01704cece8c53f1e5e7f71cfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f565ded7c978acc3f95fdfc12ecf88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ca30865cbcf58c234b1474da4d8ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0977a6c6efd6a2dd928688f1cd3ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ea4d589bbc010c969db7837593ec3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414537c5233f412b2f5c746aade42565685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2f019e83723b9dc22e84048289152686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf3c4bad02b57d8bd7ff42189c3b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648423ca76760f63f951aea5088d9c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4820c146c247264771ee4ec71588ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b749ac46053fa32642fe4e13d5930690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d73159db89fa905d925fb713fb4f14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2704693b6fb14bf2c7584de11df5da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b7cc6d5db66b2b8a29dc896f1fde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d94cef57bd0e9218b50d3cbbb189d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66861fb5e8f6a13285e784a7b23f60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee028dd802d3ee9eebc004c0b5a42f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a851c8ce63f3de9db97f23b5da0cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e019a63e031936f4bdf95ec177d1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eafe0029f6265c89f0b0cdfc2090e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcc6e5581c8e47d6114f0a64d31739700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c25812835aab751132fad556dc1729701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506ecb06e35c752dc56376263c7ea4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0bc246de2088adcde896ecdd01284703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15c3b42d80e3cff62d94c1c591aa0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3c5711e83a4e45205632b2cef671a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc92791d59c6f534d34e970cdcdabd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5af68752fbe63b7ce9f5ac2fd658707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b62570116a0156c923d3304cf90e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb55c060b6d9e37d6e7d3b9505c23e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43716f71bedf7a54c16f49431e38c90a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d779e25cfae48d845475aafd1c64e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7517925570067635ea2a75f1fe40d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0d8378968dac93c738e3fe5b49274713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc8538775b5436d38edc7ac8cd8557714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca471a0220e08d31cdb28430f76126715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe62ee2b7b8a6227e3117b490f63d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b2175fa3042dde0370a50076a56f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba72b1910b628e0efcd15176032d58718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21591dc0fdf60f081528c20ffdb7a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc39d7d9ed81bca172acef91712f6d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b68426a9144f1273c02ed502185a9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1bb4011dd6e064deba20c5c2e84e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06639af8aeeaaa4e95995960ad071e2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e471bd51eef5292fe2790931d099c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6136c7d3ea6a6bd11f24b99551016725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe087b0f2e78e3f3581b9e81c12054726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b7e74969b87a6f8e864723b928eee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865ebc37afc07f5892158bad7167184728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23b3af9cf3806293b209d400833d44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857d94b20b66612341b4b7db4a5711730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff1a0a18b1baccd48f1119a06edc16731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740eac03b742339bc88513b62d50bb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afea12305bd54f7b8ce480f0943f71f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67117653bc6114000985984250b6d33b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf63167c10aa5dc9d483dd09b4e43f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e016f171aa18750c4cee848610aa23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10e67c2d936af8422ea4a8f70b1a7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c9f49b832988088768638f4f6b97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db22440c66807ad6b4200712fb5245739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c508f18e72a01e684381133d89dccf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ab040ba2aa37effd0e8b8e3fa1a32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a944eadf0ba8919d893758ae9c6a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec011a05fecb73ab250ac9df96f57b2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a533b58458dca36b0b4493ee104a14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1f3447e0673e577f3c46dbf49aed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74582e2691b48826da19c37a579df3f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d20e325664ea14d2a9d1081f97900747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f36840963ceb39a528121e447c841748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a625ec9bb6ed9b453bcb998dabdbe2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd1bc5e2e47e36b7e5800528ec80f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb73029eb06246b1607020e03f3205c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a4b1613669ba37fceeaca108679d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9577f136bbecf49d15d7a6de07b98b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5d28e70a7b3ccc64eed77a87c0d75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483de5e2dac9516461bd67b3e84543ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f624a00175196e1424ed58377ba1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230145590a5576a50676114bbd0e35a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55583dcaaa089d5a632b5b50fd3cfb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56afb3457ebf1a7ed2c09602d1492759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e1668677b1d5b87d87bd1b9efe0aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aa6b84a792f12939dbd68d4ecfc972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d47986fcc747c79b550dc8c9d19d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5d04c56e6badeb6f5bfdc323ad7754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5aa98d88d2aa3b567697336793c4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65867d355a848cc6f754ef94dd30c2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558573bc5b595e7d2554126fdc59edca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926920050ef36d2e61db51bf0c2f79f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c522a4e3bf4dbd32a39148ce578b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491f9f4823888d4ab27a13092ee0de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeddf4036363fae39f017d4316270911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09944560214dfb8783bb40c8137bd53312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ec475ed5c2c28e1e4a1f9bfeaa31b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb696042264c9e181f530aaf665d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c1143627038da3c85a95cc464dbd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27751a0554f3b794db5e0430d174c18516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a0a40dbd0c72c8762d7ed42856ebb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bac5239790bd40c7c158a91f78fd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0415121a0a489665b38548982e62e7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f3fa30ce1c67e790656bc2ab6be8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee5a992e4b1b8e9c3766a844c0df521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de3506f9016051159f8b5d3f8ed0de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c8d5867559521b150c4e68eaf749b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d37845b8e48d483e977da6da731824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf1f1f184b642e95f1f0b8fa5a075f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723de465667da6bb9a17c6d940c138626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26022b8968695531cdde7a5eebb546dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314677229434c4332876e2b62c0dc01428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b93c55eef56dfda9c90241906774829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ee537a2e5cf1b019d5f84ef1a2b3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf33661ee2bf108b42511548e54da231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0755e24682c0418a3efe608f960ed6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0108d405bd48a70a048b287086912d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5b38a6007fa6d892842c13ee6379e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01ce870696fe300bcd13c7fbe1799135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b880f933e55de44fee4ec8f64a0a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d12b998a023039f2f36544be3ba737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3238371251c11b251884596987bcd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ffc15b1dd7b056eb3585b4b04f8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155559a201489ddbb0ba0ddecefa071340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6307217672de99a790f7db6f4184341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d437966084027c4fe4231487a31242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d1952d566a2896547306d98c2f06043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57045d66da32c8fc2cab39e45640ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f04f263dc8b0d3d8f984766eede1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aa82b2449c334f333a632e6814ce446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ca49565e6d14262c46d46a236cd6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb2f209dc05d9e78eee07f3009c4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde61634c389c61fed1b4a30df702449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14917fcc3e5f0874106ef6c1f087c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb588097b872ba5ede92bfa58aae1dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535ed808d787e777ec3d449db1075852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682cdccfe84e7b16581eef32660dc0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824857b286dd09610eaa0986061297d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccfec4c2876b1d84535595b567d31455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693a61f493907d170c5eb4bcad79cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b19cf3f660a8f3c354e6f77150062d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5259cd37eb868198c19ad98c30e3ffa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c09fea05e113668d9578685868794c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd60b9c3ff21bf373f88c1c456e65160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239f186b117b831fe66cf0bca4319061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3031154f4d587695fbc53b2623636a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9e65aceff0016603f94d12b08407063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f9b7bb9c3ffc92eb8a37f0454a6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6964dad78ab18cd870a34e771e0aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a369e6abe5b1853dd74e24adea1b96d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15e309db24eb4c6ea9f1aedfef4eb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444383e92e22e1a2c9daf10ec7c0c55068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2675ada98a456cb7f57d91c209a2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985b20dbd9d2ab1ef0fb9ae1deee19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371760ddb60057445037097a604bdfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb31de14c2880964e14d4e5b284d5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f191d4b2ef4a64978a893e799c94a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fbec108d70e8f60c01883ce50372f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51d445412d043c8388373db1a62c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89201f538c7f48e67ae5ae7a884e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f62947f76fa8ad097596806b0d969977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d66be710192d1239182eb56cdcfd0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c4a732fb4ba702d1913df5221e83279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e8ae694859a215c17a16fbc396ffc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0686fb5b44fa6e237256439da5de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d982787f17acc7b154497c047ea10d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f2cb034b1732fea1016a720fa09183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb74b12e8fea0a212057be06c303ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859c4468009b3ed910578c654599a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf54b5262a8cdf01236dd998a21e85a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf1d3629377df8758272e2ac728ac287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1107d35af262b6cba1fbf70517d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581464cca8ad991ae51874ab25828e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e051df1fa6ed4b2036bba8be53ab390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ca161e46f398019d357a8035a14a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f225da65b694ae62680131a526578cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8b5a8a07e311ffe068d9869fe4e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c510d5cf7528338b2f97390ebc64dbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a89ab0530cd24e846b2fdb6186f5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6327ec18c4793be17661151d44a5da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbbf9146e7d50704d886e70cb9a10697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c2111998e7f25ebec309a653325b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6d9f927953cda6503dcd53779189399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac185c1e871730244efe7e38e9dd19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94346b25fb7ca0eeaafbd92b2915841101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80579d2a5aa7b712df1c9cc2ee86abc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1588a2015d4016a7a6baee4b9a6adf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234aef81c0aa0e25bc659f5925c9373104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81dc267e20727502d70dba1431e343105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02124528f4be0108f7eb29c417bc9809106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f520eaa42a9f2d850962a459213cb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae887b5d3ab9f91bdabe5c1dc3a69e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc5276f07ee78fdee39d80659c3b31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f004980459bc47e291453a017946110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39425c57b5366dda32e753ae8cccb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d674ea06a54c65f0c2b86f9bdccba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f2a7e53c16d3bd7ff8c582398a92f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae1e643c76a9e6a565c5dd4a9b932a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade4e2b15ee6980b34aa138a7e9a51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab79ca909681afddff920d44009924a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d334cd4ba13452fd56f977aed628a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c208ae84270ebae1cbf7ecbb68805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6f7bcd1edc4f4e4ed58c937800c7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235d4d20b76d7e012fdfdc1d22142a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6d155b5896e57149eb8e4db2aabc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc60cd741dcdb9a3c50040228b7669b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49912cec11b542b2908a67244fd081123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75c160ddb53449302d7e5d9d1703c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f6e8219cc91eb5f11693958fbbb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f588d2993646b77f6fc902f4bcdb6a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241d392ad53bfbed4c84014e123f74b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9602254cf18850fe470ba72fecfcf4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2aff40d12b4613946c10fde8df607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e799511031a7c67a8946ee6e71c0a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c516b8b08a74c92c94acc31c7a4d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da9aaf45c34e73668da056ac624ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9c21b5da2f16cd6abbdb7c50555a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f47a02f389d6d7c8cf2a99479d6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce02d38655433c901f33720e252b5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388ec931a474e769e0bac0d736776c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ddf3f529c89b4275f411476c84934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ae2f5886bc60c8732d506ad3dc41e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2fe1bfa90642fac5a1d38ddc40546139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b2b0a8825343ae33f6098f6a42929140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a7270755bae2fc5d2df94cf741529141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8f424a2dab88b8f8366e37edb4d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc932b26ce28eec4260fe471090164143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b5bea5972400406d5eb2885161e23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb443fe34749ee0a34bcc43b09d59eb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588709ab2f8300a0e60d4df45aaec04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1439bdeb0473c1176766a940f63e6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c64d69f1309a664e61505036e195148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a2183e4aad19368e423638202d0b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150142aebff43ebfc5184cda5b3ffe4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ec1b4f88e0ec11e83e6a3af9241a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eee5038a56ac04835a553434a4791a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5edff6af7bd9dddc0abf2c0ef5bff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8fcf02c7e2f358e94a06c9f9956d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580a049f5cb5f0793412bc4606e44c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd175ec27a7014d46730e1d0df9e4465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92675ebeb7d72d3bec8d46a05a68a11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eeeadc13dc8a0da865db3b9a8150c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27355d044eedc5ba108d4dca9221a608159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ac3c74481e9b62fa817ec5f1658ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119213902ca4ce36633f0a8da8134a96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c155f608dbc0adb677af9a2159733e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87ae35ef4fe6d0865cef6f08e3ed79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d904f439c6ed7d1878798a86cebe44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70360e12302f27a3e3ed1ec42ff609165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fc9ac49e3a0997d16e88b8e6c9738166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f56345a698aa328dd5350109eed83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a08de31c41a3096df9e319b3f724f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62575f01c0b8791b51589c09d19b155169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58d6c970cde28faba0c565a7bb240b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cbbf1cd33ac71868cd6345fa61f11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885cb74a20355c0ba0bb0fcfbcf66bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97557d2d3a04565aaa97c5b808c2aa9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31484928d38c6bbc21ecf34b2bd3f90b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de594ebc2637bd24ec972f71f592114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eda619fb577dded0dd2fb9b74f795176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cc8d581e2b908976f38c55f7828a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e9b184b770f42105fc8ea1d636e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48918551555eef5c8cd01bfc5d0b9ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b291aed60516227e110ca9dbcc1f141180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f43b75e1269860de11559f30856c48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0447b483966f019cd678af8d45e283182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07713a135a9a4fd57fe6ae27a7ca4c79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c278bc34a50a1fd28160a6d1976c9dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d42b3731887e4801d16d5df5c22d51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040cf49245e468ff5984aa84dff38e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546dd054ef93ec59e0f94511cf70913187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338a9988ab53a8e248d75cf2feea457188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014defdee7d33723e075707a0031af80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48cf90af4a30a9e611fd998f01364190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88336f45ee3ed57f8450722a9b3578191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b160a4572b25d06fb27bb349621570192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1b0b3443ce6653029277c288022e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a14df668a667151fc6e740e255e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569baaf68c7bedeced9183264698ec5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363eef04ecf583a56880b11e2454604196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac97ce0077f316a17b912efd0dbd53e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7ac5e73148068c9753a1b5b6b3c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225f9274965d414dac6680e97c60174199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51de71df70a0741a73bab4d631b8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85733d711b3e260f53e1efa52035cabf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb445a2b28bdcc4a03f37fe0e6408f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8a4d7a13ef2475f33ef2c09f7f4d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300999b4bf19a59ebb0e45ae0db7ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03acc7d1fb00b37c77b0a8d8a54b0ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba6e09acf163d13a3a495f8f035e89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d80d3b0c93c2efe6c3d5bec8b9280207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefdd7e09756f18dbbec94d0e7a42cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec33a00e561bd6bab5b60c022cfd14e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb5e69b421e19014b6dce978cf29a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d505bcee31dbafe7335bffbd0aea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a187117e7346a4f63f0a934541c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e8409f6ddb31e253e9d2794916c3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba92e02fe83d2b294a599d8fbd4b5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50879654c0050fc5146a2316ba354e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e91a7f01a518845f8c1f65acb3c6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e21ed1931fe5b3d332273bccde898c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29368cfd4488f3ac06b7c2c2f8408b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1356df1e9093880aca3f78f26787508219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bea16f71985a8f38ad6c369552e194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8887b62848d2f4c4e295a69c98c61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f377cca20d1386597634b0de70b26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3e031364ed3dead4eeb8992c4349223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8cbdffc4a6c86c6293bec141c16d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c97dfb45925e32bb98122b66322d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18994b60e2c056ca8f0b1afe290d98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b0632b9fb7fb11bd3627818e2244c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589634b7958f10afa916976c66bcd748228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd8f9a26803f567bea6a24437213d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872d7e33378d2bf7560973dc5688c91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a109ada5324afeb2840669c9a2c10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973caa18c8a3b8abc71795c40233abe3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b307a5be304f797567183fdb485391233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1861acf3203c842a01008fbfb7a41c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a217ee212365c80775e8a70f2fe39c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734661cc31d958da8c91700a02c6eb93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3453678718a84134a731e93d80a46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670e4acfa64e15e3b29b1b0a4f21c8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb85f419fbf2e1842b0debf9ca416a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4bf8e537f80f243f1dd38f31ba60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812f26d93b11966706ff86f75f9feb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863af31e5e51ac4d111d344db8c27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457cc2a5da661012398b4d6f647d7f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8923742ae265e0cb97c4521077ac98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9febceacee435728727df53e76598245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d083ecb711f034bd2b535e1d7ddec10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03651edf0146ec5e9d5b187797f86d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e0da6cc8cef35113fb5cd653704d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0310aa732531e796bec582338b442d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e6799055e1f97d30c65f8d08cb0e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a16bd44b63251bdcaea503d6d74a94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d048e904ab75a3e9459c02ad4452252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1fa755ece5a08ebe60e23ea1f7c31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6dc5190138a11be9e6e9d2e43e045254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e519510f76772aaf42e3f4464f53c11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccf6fba268557ea07486ccd2bcc97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4899f96d1f2ea48ac5dac6689903e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f1ea6d77ca950628d6869c4cc35a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60089c20fa029b4151f0ccf2ae5850a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646860bbac58dab660a003669f6dcc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab41698ea010e5711edc1d72a378fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488371d7ae25f1bdfa18968336711b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77104bb40113d6415dbb87ea8fd3c4c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e38dda045527e1d03dc8a8ddda4ebe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abeaaaadab69d97dd796d922438789265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112e0d6f755af976825b461679945b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed563af36de25bccc9bdc176491ecd1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929900797c33d54c42e09973b27c1487268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb7720384c18cf89ca826a0f799f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9b429427a69c2356b30b8a77858a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe617620250e13f4e1ac65fac96aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a76147695aa5e64a63069590295b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb22791407aad3cb26301cbefa1be2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aedf596ba57b8aaba4d80fbb7c782274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2db5a4f100deba794b029b8122f25b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b37ed95573a1dbfa6105e74ff82bdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e12758af27e206d4c3082f325dbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175ec668a9cc3e788791eee720d6053278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5fa638b991474b050e4714c6c9dbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5aa6b9352bc84bc0af8783f1f10aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d0f8c4451d12a61d2980a2d0a22e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9211ae3296262f5f9e70bf89d66359282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5ec869775bba52ff06fb5797f1848283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d07b52cdfd984c315843cfb3c7163284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f986aeee944d54245698c0e571a94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ce5a4922ba380fb033df65bb2a45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3f112d59012ad0d59db4203ffed42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af0de943d71b84a8e7fe10c8a8e6e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2bc28798dffd9cfb1aed86a8f5cce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553f78f8b2cf1fd500ec622fb37281290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c561946043f7d9d4ab343880c04a41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59a285aa3c645af78b886990f3788e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153f8d12b0252a3e17589f8d5843a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ccb4a9f6548fd4becce72143c48c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8553cd4de8a5242038c137d044847295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322be60f4a6529d0a873b5a6989e211296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b198eef22d3816226996a2c3a0d8a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5bdf5d3ce099b8a2fa0ad1a4b7d38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a0a9aa6590eff6688b7ed4ecc070299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fad24046fdd68f7261593e91f9bafa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae563a96c3e5c0c1b46c545882a9c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde87d4a7191449be7092ea7367b3605302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c29fcf5512852e1577c2f128dcd34a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7a7999f4d28ae901ee1456eda2667304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624bd11e3af14eaa5bbd11c523ec8ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf453e43bc215f52fbadc6f760d4479306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c6ee17f438c207104ff9cb61a2446307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088608133696ca492d501b3952c8350308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c22a43273a409166c6e6b01c5df2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b24db5e21d3657528fcd0f80e0a8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb162a5172536520cbc55aa85aa82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f91df1f7d2781ada33cfacba86d11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3ef25a0001ef32b98606f9cbe3312313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc75229ec543839d96019065f46d6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394147e90c59c234922d1048229c81ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb144a0e0900a7dd35122b86b6901d2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04730ba85e54a50abbb16712bc78109317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc471fe5c8aeddcf31724d5b3470a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff21d32b903fd91eb20cf4a408747f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d86b9bcc0bf21c92a3ad625a1a45c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bede2f80993a0bcf86bdebccdc0b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60134994f2f1fc50fe1c7b0205c57f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed02da48b1b50f86b90a12a250db266323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef784544f7e878027d7f8705cd698d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440246a0a7d96b6ad4aa170af479170325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb1ebdde8d5c413372f49c8b9f6386326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deedebd935b3c9637e41fd5a17207fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df76b935b2f4d4ffa8bfaec7eee0b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912fcb21f69eb2e699e5f4b22a2cd6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a5934dab83bccd1db7e5bd75a55d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0f639f5ea141b110559dbbf28e778331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e9bcbd3c09bc89a24f9845d0f0e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec1f3a71897ee5ecbac572b028149b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93b1dcb2e7b8702229bdf5aa56fef3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac545e46af8461456196ceb6eab4440335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e60d7d5d8c2b8f171d4bbf1230921336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923474b4e9525df2d4aed5e1c4c97585337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade593839fee620effbf88d5639264fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bee5a535326dc2ff9736ba741314a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49add313d91bd03a1dee6fc56aed23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd0c7788a90c9435d69b3996b2a1b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd72b12a3e32badd1129a44aafee17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82aa5e16d31c18a53c6663128c68dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e960755617885d2d6e6a7e7679822c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341c8aa48c3b1bac20e1ab959687b7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23e4ec9e71c152502dbe1991de6bc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55057ff4d016498cac79e0698ffaf0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e1e49cf58d4c0448b1f5c9db9969e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2714bd27fd49aef667bd956fefe382349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5812620d0f1662f592fe82815016199350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ed15baa1efae3b8bba2d75b1cb0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d767ec43f7a2620d31d73b704027e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d8a88308594e4a4969a593b74d6e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44c82f6fd95b864adab42e06254b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b71a437db1b4b5cbb6d9219039da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d775f7a011a6a07b701c781d9d2a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b964a1b71a0905b8e86fa21fd5bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f09e68a2ba4473ae1e640a8b125c31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62c6a452d83c1e97fc3c9555ec5b02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6bde5fa800835da0aec13010684e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be49f2fbc0a529561b42960b3634cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6717305d478365434348b5445d272362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef76b0b5f65e01f080629c620121173363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40decb1f4b3e251725b2d0938989649e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1951222d0699b4f0c04ae11f13bc12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ba2e31214a53afceea8db9a336952366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a958b9c0db9e18c4d3ad2d1236a630367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aec6262a209e04a4636cf586bce10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45ce2331d18e844b8ff7476c0f12b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9182f2ee364630f1efd385a4f38154370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747822a1b0ffb496720c70698444ed08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aa5a33236c81bc0b4337cf253f8d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4323aed10d646e3d8fef4151b95f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8be9abb38c763cd1696a375281d71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21edf5e5aea4423b007b173af0b40da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc03edf2b6a5f4eee179761ba816fd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504866a763434bf6e9f9be53370e8ad7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238d511cbbf581a2fac5b37ec111927378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620a76492fac122865a940cfe1c6f11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b0d61af8b09356cb483401c297155380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a72d2741a8963b3c9f0d4a3c7dda4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92a828d3735d529f5c58a892596b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd9801dcaccb947a382392c1a3519383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265b9db2dc80f326da1406df2caf93c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672cebe038832d4577b212fb4fdd0ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382802121b8107f0b1ab9d9fb0359c79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2c6850be806aae97f9588ebe6c917387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deb3f5d96e775950e5ace9bbca8e3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268df34f0e9e08f1c23a10ef572e84e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f15c21432ef9c578fc3ab2c1649a51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547faf65c21fae8c5d453bc4e361495391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bd33dcc8c2c86f8a20014f341d88d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e05f42dd24043fa01c0b6ac62d349393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebec3b72e5fe3cf854111961e57950d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fde37e47af1906b9ac823f4e77099395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e4a53c210b310ab2fa3c2ee1d4fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890323d93a8e75720f0c77cbde181be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59398ed7834a4ecbf6e030afe437f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac768ccd171ffdd2e985f0edd185a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675ae3d775c1d158ed1450e6c6b75ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b875855d58b4fab714cf35c197ffa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713ad3930f1a2b002a72f295623f376402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b5de2f2c68b2b0104522a492e455403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a924eb216bc5839fcaba91967ff111404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f464096bcf870c99c66b21caa5aa45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc8a18e134d41dcc9b4d08b213da43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8bb5abdf8dcfb144d30671b091a89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba07c30a03aea384258d8a64511b76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c920fe4852f76f70ea8bc629778d9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173340b99ee86f7be826fd28075de3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab641ec51754a23826e8c12a356cbad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358f93d29abf96f5908bd1553f12bb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d976f36e44da3b0b4bdf240f0d39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db666ce7a24b8ead2c2adacb4556d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1544cd685902415073a51507835280415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08beec7c2b5ce45dc1c6ebc6765f41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f3283245d69fb1aaa00024c809dab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e16bcf700ade4112658b40e830782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924131f5f742bc732bc1319bb396752419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df556022526658f3ac789f7e7b4a54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc592e340e357d062f083874d61cee0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7861c649af1118fdd2749635f3ff5cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7dc7702d0eba4e5ca65467b2a352d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451bf1456c9c52de10319e973a936e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7490ac52f70bcf59f603925cb2ed40b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45252c8eda51c798aee0cba011f65c98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4653d0eaa09a5fa2c9e69bbd300e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919db3892f17bfd1994da1cf9023515428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f4c35136b6cd918d4766d522145a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29cf6a7701bcd94603ad0882ef09de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa92299c4862e1fc5aa4a908341d145431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01300c50717dba1713f11ee267e0cffe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3725c448257a1ffdbfdd5563c19de3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fc7eda87a663b56c161a9b4a70844434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7db187b37b052fd5287b18901c8e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e56fa0432b0455b854c3a32343c26f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268eee7517666f8306d4629c0ca267a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e078d1fab2a28d15844dcceb6e2518438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d570164bdde25c96ae13c4bf0878a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496259b3bc7bced6d231883b061e9f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e64e726bed7303b0c0d19959c784ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce349f435e85d19a945de861884b07f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d7af6d0be9980ef071e0cf17a03f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f89e76229d1ac450bf2c88a1f6211e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955464f46dcdc0e1fd620f794817801445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2832b5fc6f8bdc9025912ca8353ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bcc0bb576fe3b22a33b5758de7099447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701374ae72204928a4231f962d81d47b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e856fd28636161b7faf0410d094232449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40106445d6ef3bbdf368b92d88c7d082450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598ebbc8f578765bfe1d7ccd9940f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ffb3ba2ec56b8746e61de80827f42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5179e2628b4527379618311062e2b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f560fd6d2b7693c2cc8bd42de686a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182979e348d651ce161d5e7c15955ed0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2030f40517aa35900bf4ea6bd886456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c58b17a1698e3ec751bb19f3fa85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54976beb3956102461fb80813afb45b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58d5428e2d17cec5693125bed3b723459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa05032d2a579e31c75e28e7c4d43f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9505871b09ea5b0d7c1609d8ceb864461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b0e7f4c1f6f79028a3fa8fb20116462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c021ae142fac91dead6ba025ee2eb4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a7852514285dc1699799cec13791464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b358cf28061ea6d80300c5286b8da5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7085637914cae152211ab48f016d91e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff915271f8ba5b527131e5adba5a0a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87591c491e6026fba1d345cb396022468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9402dd1481729316803fade0da98d5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4242db7840270a1d69d2658bcdd414470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8981f1d51018a00cd31ad19d5a084471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fad20c641dd5f768e8e51af3dd4ca7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a957f6e13893224c8a3fa59cbc8e160473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49573c0c73c53eed77d1953afbf69a60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b6813009338d76b616242610464c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739adffa9e1d9bd366b369c1b58b8d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb904f657c62c3334ce4a9d2fa3695477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8ee2c64d12afbcb6dcd5e61f58040478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65b1ef8fd9311c3c10d7939b8e6a64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc8b150d921a34be11b397764576c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0b75beec435cea67398e7e6082ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab3c6ceb498fbdc128635496da4f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336001c76c10be40d0db0f8da96fca6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf340613c20aeaba40196616d990631484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eef494ff6899af553283f2156023c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcc7092dfeca9557a5fbf0cf2212b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c061b6585d52b0df6cbbf706aa22f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01f8597863bcc2362a0aadb8d7975d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5710616e1d3c8a2be07b4f9a6353d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93ecac028763ec483845a561f622ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a57dfa8c784c07636e3c4b0c5207e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae3c162b9c5ea4c694ece2990167a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f2fa7e0da66c6c3442cc77af538e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fecd7e3bede769ee8110268028827d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819090b7977dc8f22b0fd84d13b860f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24243fbce9f7dc974568c34efdb6c24a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18dbed4218a70b5fb6595b18bfe027497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2040e2e97a1b5939ab5d63455de9b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3a60cf1c3ec504c313df6df448f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74d91bd54de515ce852d24152c8ad2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4aacaafa0fe7c4a6871dfc76311b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef3795fdb523242f5a9cd3ed3b75b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d07d58fe330e5179b938a0250ef74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02f5f9e854eea52f2442a8774d291b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f687f6be226dec9bb505c50d3fb3b9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c86783351fbd7d6055acc518fe513a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4796fb14841319c4337dcc731ff0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7401381ca336fcf2340a1c11fd35f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8bc35286cc0b168cdfafcc11a30a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ef055d867305582251ad292d89e29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f00f65ab6f05829f145ba17eeb6c02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1ab919b973fc0c8a1235feb22d88b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff22bca158d51c87c35cb26584b91cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8480166abfebd738359145bf743e01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e17c7c564d56cfba635e5dfb8e05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c92710ac04b3d6b2ce5ac2ea62630516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bbce19606c08f33bdadd5f5aee273517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e267c14e088e4fbbddd92439dcb5d96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834880aa112d7194508489419d160b71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68bc4ca9c16302699dfd4c4ca1bddd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d73f87d05e4f5b4c56c08ec4a4bc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265c791b4a8d52bf7c0ee13e345de0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b072dd23c0df4bd5f278881e68a04b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314eedc670ab4a5991b90dc24342d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26d2bcba721028a41859ff6ff9e5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b9860795eb768811532451561720526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a881aa7a923f7887a1e6e76febf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3250bf4f185bf9bf5852a83936f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad82391947d4fc06f6f3c2a25f112d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5cab4ddd12489b4a9f17f8abaeb94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901ba9f9f68f99109e90a2cf935cde0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1bbdef78afef4dcd34960b427d694532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab4f327367cc02201f5040afc95d96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e531ed0cd8d73691c43a06fd83b180c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8011a57872afa2e86c53cfe1640014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d3d17d090515011aaae5cc0da00c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644433533b220c38effad65ae94af0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d1bd371f8e5fbe0f5f3c0a279561f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45010bb8327ecca789585d4ff98067539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c362baaafe78381b366efc74fd57e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7847184fd4530feeff304ecef37f439541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0de00c52d88e1b9ec9c1f7827c3f1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a9b00148d842901e575cc623deff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed421f2ece2aa0569f6169e765310e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aef2e7e88b9d6f8325688e61f93a94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b177a7f0ef4c710824ebc07b0cfda48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b7069e63dc322006756ccf00f5b0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31287b6d10cf544db0fa5b5754824202548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bec4fd394de2aac081bb9172bee41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47154fedde2f8ae8cce683abf9e07d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e5a411e5e65a89127de809b349b7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0265d2c55e2fa3fd54ac70c51a3c3de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e344d6055f31b4fb6d92ff36ed7170553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4109603cbbae948787adb3cbf81870554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f01e1338167bbc83946426dac22ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aa1b2fb6f1ad93ae05f0039289a5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac001c1386081cc18f2f73b008377557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c1d6eba1630da360d3a4674b3c4c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d12425574121d6e18460ba4bd7b353559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618afa695b3ddf6d9abe08d2a33194aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222adaaccbd3ddb91d13f6ca995828ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bacc108dcae7a5242f30ea53e9c271562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1ce77193212802aa13c37481792f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f83abf9a66c49f54fc6709c43296d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a9c7e85c5f6529ef47573e2358e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f287df361dc0f246e9fcb8b3a42c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f68d73657818fef8c6786167bcfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e012d4c1d01b42c0b1f3474abbe79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df9c286e60fe77f6327fab18ced47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de84132624e2fce66dda80d7959f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe675c36d556c8e6a90d6ab382046b5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10031efdb81aebf740da22d07e57af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399818640a0bbe0be56eea0f1147fa05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee261275faee1220f37e2be59163c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8088a30ec579f12a994da3de82c37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb53083187eb65a0b204f3870d82f8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d648126e0c9769e3b62a7f21f71f0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d85abbbb524bd5bce3845328aa3c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756a28eba579db48137189a698f7739579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff84fd8b03a878191ac9caf130b5b1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946b51443634ceb67efd4663f71c3c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac8161c651a412e9e7bcf811c46edb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b2a0240cfcddf499de4f3b77936d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf864aa910fb85102dd9e994b0f0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6e9ddd934c4ac3f9217063c5934f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caa8deb0d6e9893e45c9d0b490764d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3da3bd8773d15fdbc7da7e5af17d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48652a80afdfddf0c9a81e267e59eb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369bed05b955af1b76c0d4173ab8781589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a6fd26ba599cef8b796b083a8932590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbf204cefdbc7106539b1833a7d5c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf0d1110f3284cea60b5c1d583d418592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ed27405a1436b32423b16aa13ccd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a59370f78b0ab47879fa5c3e5c761594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af112f566e8c7c1cd7b2284c0b8c1b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b782615d3dc96eefc8447d5ad87cd82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690569fb6266c847a80d82c35522792d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc44348dc4df36be913a7405bd14c15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248bb2ce18a88967cdfc4bd3de6ac6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c09dd1b878e54c2cc0b8ae56f5fdc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5503c6ae88dc5562900b29db2c07a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e411fc92a326dcb541a2b405f27251602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927537695c2c15faa921115c52a04fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ffe13d12fcfd0f1a5149c1865070604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f8275bdf91224a217d75dce135393605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8d694479e41efcdd3b7fd106701d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffd13c8d0d9fc37e0b1d6c10b8e712607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d712e34afcf1ebaf4e274c4725e8138608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d2b1a58c87b02f895c60e9d5e03d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae1b875fbd23e2696396299216f35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c540ffc92e9c468b29089908fcce5e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ee6b1b6096ce954fceadeee3cbd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3082681f30aac5896147e4c053038613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e310d6dc02f18b218380a11ab38e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785f17d2ec25ae7b52da8ecbea9ee3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1af82d4d0b6ee4dcbdf0f3f9b864616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026e0bac5cb57205691be134deccbd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a9ec30f4cb78bb323af9977396772618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e691a0b57d343f06e3e87e0402ae0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca98870d01d85e29c20965dce6307a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121dcece23a0157e0329d4132c07059621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d4bb94609f88b2ccf66328725aa99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36640fa36cba5d2f30a3ea5e89552448623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a57126b14ada6eab451de578b974624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544a7cad4a19e65a33b186dcfd44939625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137655dd67f73928f2ba37ce396eef9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00ef5822fde8836784f8b59316f6a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e375620c5605ed61a5ea40cd81ae3ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9882d82ed9961e83be43939a937e163629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2efd62fc0ac82d21ac409275270dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7306c1be5a311a9ceeae121cb092f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a604288c59a06ce295f2940a6f173e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340fe8c8e945d4cda8f4ff4fabc7781633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc9451ea9b1cfac9cef4213e2993d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e08fa42e0414d06f01009e0f24d3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41919fcd4a7075899fec22d47d24b8a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd9b3a7a3317e111ea4757dc71f3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd366757b49d59cc7d0f8e06596192638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a09883794925bf5de06a0facefd93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afbf8e93ba11c31132cd73b785f08f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e749968121e93bdf2ee8088759e9503641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638f4459efd5ecbdede6969da342c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971353a9cafaef9361b99adffdbc9ebf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dfafba1da493d6b1d26bb1b6688bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749250453a6b6059c13e204954f1a39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feeb8d42a6d9d8f8efdf1c77ed5a76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0cf808c524dc0eca33b435433f5f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97641dda2eac3b7c57a92653533ef28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7efdc73f0c812934b4cddc9f701955649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12620f88dd2eb751000b6279f2ba2dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4f24939cb5c79e1f366f3b7dbd746651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19544da23cea2dd60db4418ec394b75a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045e085c1eed92642af17ae57cf56a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec62ef55ca72ffe2164b14df399840654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df712186cddc35818c4072bd4e90ba5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9922698de60ce7cef1a3887fde289f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdbf8a73173b66555999dc103effaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4d470c4c145985d31cf4477e7343658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faca7e60ed85534f1a31b73ed80864659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7559338adc6c4fbad63e0d01769821660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c3d9320360986a4398475884cf8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcbe6ac36affedde17f3295389497a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a8c639834cc381b379366dc72cf34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f9037ceb4ef42cf8480fb7c800b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d163c4037d623148fc35f6ac1351cc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1d8d6f666580fe4d8688c5d6f8746666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cb801a45263a9f904919e1da84fa6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade304f437d8bf80086ef6601f3194c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05c9be1f64bd8e6eca6ae27774f71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9a2ea91c35fd9c7c3dfd793890a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade10bb46dc8021acd7395351ce271e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6b48b042889d20a6e59cd5d63c1c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da14e7ad2ce5901f0951ba75bf12460673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37031bfbc47a15639274ae473ca57e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f3de3fc633b4028e248af9c3e5127675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69313ded08c2982ad83d960425eca4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2b6e6b5aec1a89747d0d64cec319677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00bf5e17e404ba79e8938a15c13250678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615e14a131edd966839b034d6c0a8ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdcc2c589dbf38e5decdc0036b1e9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5a4cbf5e8871577908b9b67b7d51d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c951d62faf747d10bb924b32b2f916b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473aa35ae17472c28a0ca7704d4d8a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f090dfc8380727ffe37652ed678b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762e2214c738ba3a03151a15e8770b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee7dae9956f808e9bfee1785ec9b12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c79f6884a778f01708b1822244d898687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ecc3042aaaa2dd812dc9258e16ffe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b5ac37690b6dd9a061727cb251413689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc3cb0bfbe7c0ed59fd234f14a610690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502370c9c510b10f2cbb1f8ea66d138691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e1476e5da30ac82b3556d511edf09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dad46436fa76a728ef99d9ea00664f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6c5bc9a009e60dc4ea28cd445f9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44136f9b67cd0093fc70905894cd2530695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442f06181bdbafd9e163caa6c696dde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986920e0954b4d122a77d5f09837d6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7e8fe1c433010a6e44a0d1a5436e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ab5af4d721d23dff3c3f8df140664699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce44d33cc50262ab60f7de257a41780700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd642c6d64e5e6337b2d0f23ef27689701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc0a3a97b6c32471035e756821a17a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9464a891b8294827cdcc0e816b8625703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a749de48b08849d16f9083e87c8a81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403652b39136a0ed161a5bcceec9ca2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ad8188893d9cf6bb991817eb869a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380075e18f0a044273a821019eaa6b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630907a803d6b5949977456d002aa48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1c44f451dca8f9e613a19e466e12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933326f1a4047b8f715326c00166f055710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c1e598a8347b3b903960277ef85fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aba1d34b09c42c083b188d3ce7ec0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb225dfcbbfc252f2077de78fbf297713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcce9a0cd1a794ff4b218752f4a58d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6de757e1f814934c749c4875535c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e89c24dd853b680231d0e6dcbb804b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e42b585976894e9dfbb4306ea1d71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af37b81d80da670e92055d14ff9a3bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9161801abc27cecac374382b1c7aa0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebafd117819eb4d73d5d87f46c6adc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e90629a3e9f6e5fa624758f3288cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a383a79c03e0a549f4ab71108ae0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2dfd8ad8d136afd9cb31c8dd8d3ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b6600d93f7ab167fb2690582192a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647715ca565a905b32e8475016f79d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2da382968f5d28d4217665a324916726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9f10cd0fe1f66d3a4c158ce8a8bac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a23fc26acce8d0fa0ca337c79391fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe23ac5e81c15f338f6c2cf55c580f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f237b86c88ae4f2f25edee60968c368730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc0fd16b34110e8ff22d1ba0116e6d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d95ec09b84d6754d8d1a27e8538e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d33f7a7da4f815c5f8b448cc6e014733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ac68f9046b679d53c18c4fa6d757d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140cabd24222613861c795c038becca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9e4177c76a2ef83c47fc484156ac9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93459229f68c0c5e26b754ffd8b582737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84c71553fc25bd84d03070ec9aa654738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c4c9f9e0c80694f5bd904e2508937739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179155298fab09f5b5a412c8c81572740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5daaeac1e4998f2abffddb7c19a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e3c06de9f0cacceeba6cf6f018da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3142ba8a7b1190a8377931c361d8d5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e68b593e62f0db9fc49f8d6b4ddd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc644b1f6cedf060f11e26793e0d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d89e40970dc5d04b5875cd6db3e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494954e7574cd2a8bbed72bc1b440bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375870e30b845016804301e825f8c1ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca5259c1173373993a57ecbb7fbe5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d42086c92257dead2a59f038d8d4ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c112c31399d09977b33d05e390f32f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a52d4fe6be2a3839e7abbccb505d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20318036489c2dac569baec969eaa601753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>