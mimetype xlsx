--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6074f951157bb90ba3a7db58f765251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820fe148668ec88d7d019dff3ac616a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9c78b3e8cb38335c6cf14d52613fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee1fd12c2f4c3b6ba9341df392901e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09cc54b313854173eeb6c234077d555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae2b2a509b13dfafa4b9b181f818596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690a7499430bf5ba4dbcc8ede7fa3097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4b5afc1c3a75eb4bc4ee5ef474b5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bb52130ae76e2ca105a62e1611e169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad9f8f1b6e6a72146640c6ac32645c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430f356242a30eae1375b772bea5d5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d15e513e58b60533fdc0a76a6662b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fbfc0b4608c34dfb2e8c1db97045813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298861ff3a58133f9969f5feb514141614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192440bb443bd9c8ce396d3805f4c7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd5fbb202d753459c32f5e7c884bad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e516e7c69aa35fa9ec63841f563fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324ca984040bb38a881623d66a99ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d90d324526dd03d0669fdb041ae7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d518c72ff904bfae114b929fb404920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a03937612d917a97a87dfd1d03f3cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15fff29634b25df5fd817b36ceb7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684179bace0337464ac8aa3ebdd96d2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5114925a28f7ebc295b14640122044024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce81bb8ead3ac55b8260527da7999f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8402beb83de6d2a436580619ec7cd7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045aa3865757cf11883f1688e27d0ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c86855c1325b51e60e458fff4a25c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6ef5fe9e8f8449ee7ffe572b7b64729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69ed0eb933dd4523c4af48bad6f1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb0fb4fc177e0466a4bd1c004258931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3710f89b1e93dc8ce8be4cc739be032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d138286bb1977c7d64028c49d98233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e8e84712d54ce6c688d46fbe1bedb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c0249214781ef6b8ca991781977435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440db30ae9ec72e74ab428afa4558c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b44caffcef06d346a6c92f268b1c1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530c4d62cbb259db8979e51e3ed265038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e50a6618f8b7f55ff5303db78bc2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2270807feafe1e49ce77ed7ccc7ea0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965766c0eb802161b1b925967250b3e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bbaa07afd48de7a14f0b112e096ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587adcc90f063c8a4a9557de3a0494a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347039d9b51fac1e1d12ed634e7778144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd807829857463db28f018c5e30c905945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61726448047cbba3b44ac3c5a37cfa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2308d1679c2c04546b1bcc9bc0ae53447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdaadbe64d3769d8f9439ea4b63c4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad96fe8ca0a909158a26302c9f3b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ebe742e0be314b1e659388c0b813650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abe2e1d3c315209e0c67eaef66136551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a536adfa5b3cec9d2b85f6771337b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf58b9ea082daa60d296483c2d091e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f815233eaba8f282b83eedd1d131d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a431838cf0fbff298539848f36e028f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c1125ca9d180e6ce0aa312f241bf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990a3d66a458c7ee9aaa5f36ef6e8dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaabbda0ededa14b5b84039efce7c4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d718c783cb94f4e4fcfcba8ca1d08159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c163eed2f1b749d7b2153f259d2dd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6ffae15d4b0560c6f074446d7308561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88cb983a107670e50c6783974742c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf82648070d11fb2743f1d6698ef563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f69b95580ef75a7bb2bf7188e8f0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b482f326cbd0bdf2f10dd329b6ff2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd51a3297d1d01d88d2a575c0d11f0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c138cc81e11aabef427e6826f428d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e84668bb7fd84b884db411c64bc61d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8260b4d62c71548b8ea3d8590bb4b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb18f39f1c5a6d6c37f01cb588309370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876800fc7a5d742b073c341c1c042471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150430a16ce27544e5064887817d23a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23759e54808616511e34c1f9c42159573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bf88811a7626dfec5904759bd0ec474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb0df8190ed276c4020d9b3d00216f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb45d4d5ba211797d2e4b7305ac1b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cb582557292ab25a8e62187c76fe377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5bce9dea135af6149138cc5d3bb3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719fe9b3a81602bbe0f57a687c2262d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e958ceeef903e6597d1d3ae9380380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df780f65b5df62c5723a3a661a37db0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a28621cc1b22887d8b0f6885ba0f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a22d3f074252bbf0f82efbdc426eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df57f5abd35c33c909ac0eaffd045f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd828bcc4e18f25fab1e422c41242285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8879611ada63f8f577b6eb03eb45c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035148a924cbdc7554f81c1c2d4281d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65833df9a27b298bb045e3900371f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee1c68c464bfac6e11b0922099f6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753841908b77416175e00becb72111090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69c6c41e1495908fba704a843f70ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcec2c88eae9a5ed1ca6d9503e14ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00fae1e512840326f7b6ba48376d2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee81882bf7864fc7694cf5044666394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7d6e7435037ecc38bedfe19c82b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0c809ee9a93839a64debecfa3cd0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309dadfe6fc16999510ed6156a02a3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda4b471380706c2b63d7fa26dd79e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729548d9299769cf81d22af09f8cdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e76ad102de5a9575b4ab201f02eb8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb859be30eaa7a2cb7cda60fb9b8574d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a771b5ea25095c9ba369841607205102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfdd604842bcbeb64bd109989844ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9d3b8fb96bff98be74422b13442b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43304d12b4a302f8a8597f15c612135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f00572f9fde93e9103ee5030a4542106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdce662e4cd78dbda6f88c8f71ffc6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b183445cf33b8e54bb2b870195872108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb7cde6d90e373dc836c6f9f36d368109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0247ca7b0649daa545ea56c780555e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196f819a385dcd52a026ef384595d60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b4df516f97ef6bfd84458305a5aa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3320597bf1eae3b7a0815f992ec5b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164aa48b7b06fad592830e118a83af7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68134091ce89e14228b8fa18623d3aeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55656545d0d0c9eef704bcc3caa6ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6236405f21778ec17551bed4eb168117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75abad6405aeecb293a120ccf2d22b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885d5d2021a167e65ff48a715036907119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d8ae830e2dea69654a5a5b866aec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d9079d8715a740118cba3f8da5ad9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b0a61ff91eed3280860d24ec2d87f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1a7ce1b2f8ba8cbe872e3e6b80471123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abe5ab67cb8eca845d83f11cf264b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f9408537644b36465149a13cc93e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b71f6a8f3647ededb0ec8ec67a047b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394a977c1bf5175a1a63d7b3c909b8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884d0b0f12c400c60df755faf57335e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e65675386bfa5911d079d7a195ec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f1119b59d0780ba32df78f4d15e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21a8290a52f4aa0d6fa6da5fcb98d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b2cba18b270beb12d16baf546e7d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c92885cb3464014c97fca397b47fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dfa45493f5863fdbc1c6bdb22ea4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eef2f519b982cb460f910db52bada135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b269f757fd769c70dee448d941324e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca92854068f4c83ecd12d1306a2c299137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212bc3d581b6229e1ea36d050fd49c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2e0c02d119654af2f54439e97de13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113bff307d10b793a157a77e89b3084140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd3cbb94c253959cef22d21acb46d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f7c63e7502f41bf06262798269e59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e5c503908abf0ab754520ac4c984143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28096ab0bda233cf67ff61a78d5f23e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99850579914c0ccab80e8a16affc4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafc37310d1f61ea08a19cf2578a9b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f72d9cc371d48e8c2be630f0c989147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee8384ced5ff7df2eb5c606809c39d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67e125fb3177570c71f0cd91f597df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b7415550b64975dd7b53ac955fa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc673588070eb02d212e5c528f8fef6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be370165158ae8b989a468a38b37207a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ab32a5a390e3637f4dbd97ec78c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76892525bef731bb8d6e2e55221310154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dc8908312fa12482cc50ee24b7602155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a73d78fee1bcca30cf629973ded77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5bcdc65f0934856b485104594ff08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e81911981918481d42f28b3deaaa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7e4d559226282db7f92094ca04532159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5743124fe8dc2c806cfdfabcd249990160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575888119079213f36fef9935e42be56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51414e411e344888dbc0388bdff45857162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65a2ff84b66651c3f63177c1b51522163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb5d9a4507d6501fa5bdadb4c52bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1c45ab0b433c6d0af603eded2bf18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd785b636006510c55564028c38448166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397053c30b803c1446aab62e70ffdbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae687c910b07980a3ae0314d1564a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4690059f519ed8a8db83aa533c82bdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7fd1a75dda52434ae47431857d76d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4da0453b7780b9aa81c36c8e17294171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b33dd7f7426890a2a605a49d4a07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b8854fc6e34697c864796beaf770f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723cb283e765bdab4df480212c7aa5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d5d9c8a3b3df0da7b061924475d7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae45190eb623ba4d9930f4fe18741f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052307669e3cab94c5eaaafe6c24e3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a296f54dbe6d0efff741e9d9df20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459240f052f4f7573f5121815f82eef9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080a5eb4a0a14bef4e0c218ecbae4be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8da3bd92a458f9ebef95461c9e2b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d2100d400f37718e22651fc1c0ad7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f60c6e2f419221e5823b15f11d2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a855ed3e715420548b741de2c9b81d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c486f82df2e2c4b3164fe701b72bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab26edcd6e731418ff0c3fee27119a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3340dfd82b5e929ae21d2fa21a66045187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c9fa8d7bd5dda67eeab3539a159a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad02d277534faefbbda7add6d8f99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da5701fdf6bc108d906a1de81cfa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21887b215dcf05dd96da1296b283b7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cf4bb45057b2e735456561ad8c847192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d219c0652952033638b9a7e7e5cb45c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fc9537206e279587a8c34a7f09c7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72442362245525c24a1078d6cbd1aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de3eb4660485e404d25014c0d796d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a28aab6af7c21cc2f25b7ce5c1c4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f87ce94c9e9f1b8287bf48f7c22a3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b006b15e8732bb93e8cde6da301057199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f14837b08d92bdec19467c605e6f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c631fc4b6a5fdbc7db70aeb6caca2ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb95157ae271a48c265b3002824e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff38460fa2f4563e7f1eeede761b7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a3352a0c828c1564077f20775edc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73bc15de81567c0fca247e4e33aebb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10375d47c077a50716b1035535101523206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dff8a1f0b78edc64ee8f12233bffc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c16d2029460325f777384cfe0596c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e5e2ef2c615435732f80f0785b2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e8ba078abba6f2edcaef63b923eaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01618160be8a49c19b27b984ddafd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8694b2bd3f6b576ddcab2aaa00523212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e3b4133c1fd040044baa41af05985213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214d67558683387024cb99c2eb0178214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba6be6e32a97cf683537fee7f488c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b74fec58733a9d9d7667d8aa46fe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2355816ada1a50c7f5fbe13a4d291217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc69deecc4cc06b61d7f9db6f7e46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e225cbdcb9f391452a2f61948c1bc84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96152dd59354f7d8891dacbfb5d30e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f685d366f30ca7d5cc79d02120b83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff24a69e8970e29d77860947ca97dc4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afe37c1c2cb5e630fc7fa0aa85f27a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db38d12e2e8ca74301c8ade1d20f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb1c8eb7f34c97196d8faaa99d0b7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed5ed1694bfb013e0a349179cad918226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c29c5a11dcbe2e9ad954205d96443227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b864aeb3bb2e2fc073e21974890536228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434c25c0c8ca09d6efe03fac9044baf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea3b2df9f9edbccd2a8a800e37b038230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea743a0eb0c6d6475ab17514d465446231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31989b73a220987645006a4bf61d18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9277be5bcb3474dc7b628a7b97088233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622fc2e91d1d56a09e309dafe310f27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d0c8592a96d96c2afd506ab6c3526235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b69443de2e3a5ed4cbc1e9d8bfe40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32926823472a666f21a36aed3e190891237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f926684568c075c82ed011484dd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee82e752fe7897ee9a1658fc30b0f2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc1fef2f9fe34b1b6eb731a07cb6e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9b2bb72ae9ec29c31644df67620f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff34df88e485f7a076d89b5f39436242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2620ab72429f96e15e93229892bcfab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af24c10108fdba489b5020fd50959244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78dc906769764b5ca74151b8add53a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c90bcd8c04c0419e3e065da6b8ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5f2b937766642ee144f6f013c629247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02d047627088174e8ad563058f7024248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10357ec182adc0a79768a918d46148c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d838c6cafdd1cc89eb16a92dd0872d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ad51ea0e79950e44593a38966908251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4217b21e748c3674946eb369651257252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434ee3731a13fe11d78c74a8c2c1b6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe26579f25e79f40890d812746db0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd581e0c15d73172b5d61dfc9496046e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ab0f5f61ecc83e219e38a2714448256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544021e7a8c08d9bac0bb896f4ca978257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a455c837cc9fade014d3146173f35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de1c252646469e5718668c8ed555ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76cab3fc71fb0202a37d6c9f5d0f68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac956f991b876767e7fb6f2a83ded79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc443a55e55e8041845b908bc49d507b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc05a245604cc6b63d187032dbaa99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523152d143ae96e7433303e41fb016a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db4388989443f55ae1eb304aaf7c48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb164a249ed19ba5c12e662d660d2f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835867daecc5aa527d26c11ad86652c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94267170c4fcb7bbeb5c2bec812ce48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b261f595e37e4a273375cd38907c923269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6711d3a37f44cea31e4117071ed733270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401162426d114ab7624d8aa34a1e7b05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa2a93b7a135f608512cb36ab1e9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319faf83ffe8af9a56c6e3002774d43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d89995ea70ad1eb3688ebe68f77c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e19d47917f0ffdd3c413ab0c546c3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1adf179cc55f997963eccbce51af85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a81335fc52a8c1f52d05d5c53e153c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc77698100d4a7059e263cf2335bc9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189eb04fef4c350557b20ea61939500279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185e7ce85e2c4116bd51251db71642280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba4852a956d5c6220237d9bb0a6ecd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb83824fe07890415c607d1fe42186282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db62a22bd9f0fe7d15cd6914c9ef5c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ebe2f87d0d074dca4a3f5c32c334284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b41826fc8fa1619112896fe86352a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede4eee35c673069ef366048dc4d8a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3892f6322cd43cd3365a5647013fe4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcfec4ecc9d7e6ea1bb07dd0e608ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e0b5cc4ce6a9c200e47b967a7e339289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c24a58000bbd7ff81311fdad5facff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b312f9b54a38f67c39a46197d0e99c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adae7c7d7ba5cbaf27578c3e573566292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65e23e2964fe701a167e7c6264117293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58805fe826ffc6f04058189fc859fa44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e29b9c9a098915fe61b5f86a02cb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef05411104ae9fdac08d642c1df728296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605ae6064692f593285eebff5e214c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bdd819c3504ec91b8be4cce464721298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e8e3486f197f03249b055e188367299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19230da1a08931e2b3eb388213051f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d95f066694c3a087716e56a6ae9ec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6f212905d141ead4c2dd2d72de6c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245c6eedb53f626f9b435c6e66925e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495bfa903dadc343cd9dc8459e3c765304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516c990dba3195fe95eab6b33200c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d2ed62d659018945ac87c290d21e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955f493f714e539ad471600eb718aed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5efb0f314054dfb5c734d521e19df3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6fa9b14a37e623f620d2bff111e5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03457c144489d4c524929a049c752382310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e73741eafd4d9da29d6762fc98ba5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafbdec16472a1c7630f927692d678d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d951e73d06fd260c3780f0288aa63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d10195a7d221f47ea3666f1412c731314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae94cca681248e40055547dce584b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e5cecfa64d60704856bf119bdcd2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b85ddcb4170e35cc13dd04177405317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f65fc1febcc0cc84d2e24fd7b0dd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2230b6a97c727cf6984ec7677107a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f230821a6c455f3188b60d68613e11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707fb34f27532265824191dc5168925321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f946f0708af9986716ad339209a2997322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04b2c7483c2024ac9d49bfe8025f3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ebecf3689c3c56ca71f7b798181f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ed72c66b63546025cfb067cd0b0cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0b4453c05c4531fc6e0d926882a38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad31c107e1a2a50b44381c7d40ed243327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacc2919b12dc2d95ed5858ee4f1a7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ec0f8df049e3935fcf0e79442474329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721273af6b480b5d282ad9bde066df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171fd2631c54b00e8450c5a66f8d5d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0f63fe4d3c376fc223145ce2c656332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cef107f8eb70eca229d65a74a63d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4144e508ccf68af85abaa2b906de699334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4830581a725cb38124186ec48a6a96c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd853ab70b542d2a61f8d876e4a81c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610883249e76cf21354ab09f28237d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e337296733658951c0e79dacc7bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eddec7f92d84ad500e31bb04b3dc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40681900d0edc76b319edda480f583340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71307998706099327b0cdeec7cb87eff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94494affd910c2916c098cf6764c04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5922027d48217eabbdd4fb39e690c29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ee62824d28c98acbedf42eca5154344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80cc19ccd1b62145bf93d2a810550345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625131b6eba62810fba1928c6e576bfb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f42fde7bc273e22bc216d1ece4cd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17d5df60c3e0ab57e47eb12fbd1ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537cf2abe80519226775d2e6a8f59bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab46d695c5d123874eaecd0dd885ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc4e4868d7014c55475d5779e153d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99f8cd137a006287ae4793bff749d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff95279f1cdceef176b11c65e2d582d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdefee3e8c07747236a50a58cac317354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b5cc8e905a1e3c73459a53f36f0e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e24a490b1c9bd2db3a24633b7e98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ba1a8d92d05537cb539570a85245f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30478029adba412a613e584a26d2cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390ccaf5fbff9d67c9b77dcf46baee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c42fc5f300e0d880a87ea0258215bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f206432235344109c71563dc53e137361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4891d6c78413950815664da1127617b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157e2f9bd3c36138872b99db68e58b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92273a9835d530e40c7cc02b7e999c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cadfa809f77c2bb6038382b03c7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5979d075198cb5d111f9ceea033c97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6180b1721f10e52349dc2cc0ffd2cd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a6297b0242a748a2ab0e095bee5ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b94dc84ac795c6f7db8d98708def37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a0206b9c3920462882d2e7025d1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eedba4a9ea5c33ffc63d2f0ec95a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6f7d1c2e05d87a5458856e00e75e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c8127c7c612fa1e5f9cfb976a352373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dabbdc06e96a962b24ce7894d5b533374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997743fcc20af58487c18ac265990fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa823063b288a401a138ce808ba10e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e271826375c81e026f7ff424c07329377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4312e60b1f2a5b6d2daf02af35d8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f7e26c0e847793f406f6e7c9a367e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0babb2b34a2f4ccf7ae3aa11ce057c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1681d3890111d5a83a71ad5d7b474381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863812847d11a14bfcbc237014617953382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f8aaa68d78a45ee9456411ea5acee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384586900f73b621be3ae6efb3d94182384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9f431171158003ebec202cf5795b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cf2729ba8b556dce9fc58139ae07a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ef2cc64e2540ecc10fad372149df4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5e880ae1149ef4563f2837fe70606388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93755da619ab8de36b6ec3747a763045389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac847d2ecbf87b76d789747790061ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7322933b9706fcade4fd5de287fb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69053d43e95e2f1932e602241c3fcc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54501c26f2b90718218ad06f7aa559b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2252fe9dd1a938670b1d6ad05d143d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821243181662456c1717a4c88b9500f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf7e5737fa33a61fd13301f4b5d16d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ee195280fbaf754be3aba8b0b858c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e72fa3690118155c2cbb9cd24b295c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8421a38ea8e408e24ce66fb3a1927399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974eda67eae911a289d66d1101331b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d66042cc4525c7b8a5ef24ca0900c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3681e0d66aca947a82b4f61e3460af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced04b6d8b43db6952ad913a8ce507403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54c7ab0d9b6b2404bbd3180677943b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8f1fa1cd8575294b970c8208cceaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8fef43bcb612600dc03117f3ac99c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02adf5271553dfd98f001dc90368c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db66efeb03099c340dbb9f6a29f58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30693c288ba93b8e96a9d87c6c30bd30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250b3f601c57f7e7a4cf9f89c6186d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76906ab12e152821760e335a52b8c39f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb433420c2f1dfcd69fea12f680ba2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50643fcd47ffb59911c5d5a82a3bd909413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ed3788087f8dc4959797b22096f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b331398b7479f670237f687191701415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4916dc603f22bd4fe7d668694810b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05870d8af607ade089eda9ce4c2e61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a4dae4afb17f33b18a2a4909ac624418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562339f2cc0b6054e9bc9070f96326419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b71052cc4f338e716d6391360e296420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc0fb1f7014c58c7d2006ba5d9d061421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad3b0992e2c45fea5a0bc70503de39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd322e9c36f3c6346aaa4a8c7c350c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935bc3340ed2e455f33d174b7f698dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e755ce01d83c6139086f7ab36bd0c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e0b171dae423f3cc318591b23d3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b1f15f239881a1a81f02bfaa502d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589b6ad2b84953fb380091746ef2109428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d67531342d6de368aa70df74d8d89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c77a3a74ceca568cf6f64e4c4c950430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ea7dbd418597af109cad532cc03f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5327aad642e669e826a7c3837f1d131432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d520c154c65546ea7fe56000bb2c73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aa5ecb5f5b843732a13f0df77c501434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e4b940d7b48b09fcd3f8e784008a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff961e1c0876d25a87814a6cdb7b49a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c7b46bc9aee00557f7edd68282b97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a5997803e3f5e2de2b6a0e159a62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626bead88377b6652753b8ddcef8455439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d65217efb95576f5a056072f648df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f287e2654b4aa5af7819eb93480ebe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e8050b5bc3d4bd00dfee4a427d191442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29147437951558a0df5e9620a0ee676443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c34db174fe52875a1e1799b4efd33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1ad9c8e16fb47a40e8bc986f61e4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f9ce6003c4a11424e97954bdf132446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b80944a2b226ca3089e9eae14a2df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e72e31e5c763c6ba3ec32c4a3b2189448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800226fbe56d57e2d218b633397d242449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a89953413dd19bd8598a03d5911d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecba1b0640c0481b914c79084f7464451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de10f5bc94a764f00cbca808bc0c0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacd26fea7e61d7687be666353ea808453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b8d213cdafb13693cf28363778333454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561f7ca6bf47aedd59a180bc4f2504a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b21209fa73c96a3d4b7fc842439ba7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc4d1b7777edf09196af786059b636457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ef4eb16ccbfcd24153a217a87e23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b19d1ec77f999eb4b190302f2078a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7254df7f959a01546ada93d4f3d48b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc7f9bd4a6b4fd8a2dcfecbfa0e0df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826d43a504b63ae29d167cf8140197b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285452eac4a8fbdda4b2ba3bb52ae56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7039a699a1384cea0ae119d7ea972464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd02e92e069058780bc7877d6a5c76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d4cf8e1966459b8ff4f09bb855902466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112372918ae1aa80b29ad61d4ae1557467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34af74e442de09f54995691ffdeb49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99326b0e3c731027ae664c8161fe328469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3a2b7fd47ec2b8b48df76782ff20e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741f908afe9d51bd52f59eadcb95e2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157d4a4abfc3da845dafc20aedd900472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d90ee8c34b2dbab30ceb82f225aa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4015d24dd9f4c589516df6235b8a2ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52194a76a46aca530e98aeeab3eef0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb501070d9f636f89fa6f98d972ff0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaedeb29088cfcb8b40072e2df3e63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f02d41bb349279cb239777e4e2def478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef671696135484abe3a89f446741662f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6612ddb06a4fd15166d604cecfb0fbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca753ea9461b4685884974dc8e55ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6850b74e4685d6f4a4ea261521881cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d15c85c7c279d5ea9d31da651239b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f512e568b0d1357aa0c0d743e75111484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b611df2784356ceb867ffc9c01df4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317abdd7872d325224394c66e4571e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a79afcb6583bdeb3b70f0f036c90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162a44d34e2e770a4beab309b7b1b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a06ae6e0391550b1a347d92d86c056489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938eb66ff2f63e32e6f3cb997326d0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba6a0f5e5a9f9e9daaa955ff19efed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407dfea6e745ddf94e79884950a818492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124cc848537df68a71c0daef064cba0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274234ea79ea99c2e1d5f1daac7aa74d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff106e8adfb0c63f847906127d9cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b658e32160b66212758e45851a4ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6365b5cb5baada19836267e209979497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4715f85a1a7dabb44230ead5d352d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23ccfaab76377d3f806fdc46a17b8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aa86fbec9e8ae0d1574604934ecd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca7b255bc852dd67c7acc025ed323b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffd28e83a8d2f6d031bc99e5975818502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d499f38d32345f5a89ec98db457d11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becf8b355b101f79ba36fc601a15e49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc8125e3a710fa3781cda4f7a40911505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e56e519d0ac35bcef0476c0d2f06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c2349dd773dac551fd7a9d528addc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8907da8dae61e780d90a2ef29ad8fd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aa54e75cbef0368d5f7ab3a6b3323509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00004457782a8565ce87c567bb574b98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246d91758cf9405cf654e8bf9999c00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce58932ff264e7b201d3b8152b81004512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83610e665dccdc43862e1967a99604513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc85371957a841fcbdef94f147166514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400342f89bb024fd9f773d424e127c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907b384d77acb7bc4fc89716cc2b007516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd60cd1e7a5de35fa5f74420f34a99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399efd6c606644dd5695e2829854bc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013e2979d9aec6f81dbbe052ff138ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d05ba9c76c50205114debd9c6b8f92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c602c364b4741bca87d718d403b1e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb68216c97f48633b2939d2ba5818c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51bc7e642d5539ba62135906645ead523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe022dca8b46ba87eac3d28ad2249db8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8f493989eb2662b652dd4377cfc49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be66ef8dd59e04786832f85bf37f2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d15dd52970d6ae84a22132c2fca16a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bc9115655c82f22733c044455671f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f36a4049ebb294d821b5356126ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351e1e7b0cdb6fb44af463f0ceb8571530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb855401b6a6c0346a3518bb7823a3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f16786a7d4ff20e195f3c279fae0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be87a2f390a7da0e54340fa6eb061533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843dc0dfc979be91080a491b2ca6123534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd358435b3d9e5cd90a34fb4f021abdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a0d0f560a8b052e566895af0ca09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7af53d9602134b7420a28e5f2eef94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940804229152a9be75f173275c4b563e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ff0c5181fa12ebb98b80d074ecc38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b4f3ebfc30a81cd7f4d6afda7ccd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e83924ea975311ec4ec6afe38d38d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b781d40303220c269591666c5fedd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f8e29f3d7599da91c77dff2717074543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb495a7c617028e33ff5ec8da2ccc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a7f74231fe97f1762f1c0ad333b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6bfd97e5700c3ff7eaa377dcacf6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aafd9205b1f441ae8444f81691871547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58330a6612656968eb645cfcf1bc6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a645026878f7a7b5ce5694454e4672d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092666e20037b0abed9d86c419b4040550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706fa52840da6cfcdac1c8dfa128529551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57683455cba08c26bee7fb199702826552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b1bab0fcf63f262d9498a1f56a13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe538fac7373dcb87fdc93ef0e0f03b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f7ac15151090e455867e82c1f2b02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e647b1f6556aa418f75b009235f4b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c226657e59608d0c87b7080f26812557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42c2f82bfd86889d80fa800a2b394b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c5ef42981a8d8bf02cb93778b1e19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617c8d71997d0f855cbf28f12868bae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc9699d7d5aed51fa9f0e1d421cd91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730c6ea943879eb7e26a4664a8a72e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f2230950956ce4ba6a15b171922ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96f570e3495687da02a8474b69a39d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c869524293c537605541b3e95d1dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a472a120a23b9c9983b9ff5a652aba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24c3ee75ddf7773f08fd88f81b8047567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072dd09268ae2f2f437634323e1e1f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0999bc3ff2d7bff23f23cdf84a8508569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e08e0d1494e9144a15925f493073cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6980bbcb2385e12603038349e780a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02db3cc43d3f4e2b8d6e56434cf5bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a47ca9d0b4648b37f4d899431cd72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab68f13f666e0b6ff39e6e642d479e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd67d9b8c2281d4caef1f4f378e3eac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbaf1b3b0284a8505c5b840c869fe6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec654998536c1b461ad9fb13d71fafb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e4f9e609b6cf0d34e73e0318bf8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce34b37fe09159010adcf19f0e3ae60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754701e2c8bb701df03f8a35fbd1af5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dcdb82d5d5bbca422989cdce2b8c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de8c2b27d289b152f02f0064012f1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a247818cb49425367962c8514d53c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963688d42142ee455ad2e454de4ef6ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb4880df750b5b1d6d5bf2d4411683585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1172acabb85603e084853d61e2795586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a4d77b9a81ca52e29db3391c0f1d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a67bdfee7ee7c1461e15ca19534831588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f5ec687870b008a8c69ce0395a5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094084592ceda199f1f635a51753fd17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc4bc2519acdeec874e658573ab7be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1770802fa34570f406a791e7050b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb071945ee3e660e2a0838797b7b341593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64984d266a4f8dcf312e905529c71746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385218afcf6564abe302a06d0bd21bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ae10d5f5824e675058fa38d4358c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed56d23766f9c2e322b0e6d42f6171597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f6075b87d670d4087975976af6e5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5fe41050b09bf630f983276a24427599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621567207bd4a72b0ab74c10920aac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588ddc7124a45d72620fb642d9d5144601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b0d745599a6c4220c3a708d3f31ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63432cf38133179e835a48306afaeede603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e40fd6978c0440303b27de06ea7cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69fd3e51ae52166dac60a162effc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b81df9e6f089c06edba20983045dc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e442d1103081f3c02167f63a97f5279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51e37fed736a1c861d85f7f9e4d6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8401d4a813b280e6099b8f213dcf1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335b6f4197593d0ff520015f8741213610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4c23cc550186f8eb9d25b11833392611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b40a0d043e90ceb263889728a05f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f591bd832ac7a471e0af9d4948d18fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6df4c7cfab1e5400178b07697ae06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1112d8f156fa435e726e5020a51f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f08905e45d9339e3ba214d5090dc82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35673d4f5676b4b17ccb8f5b82440d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568effd206e04af68b4b37fb4c7da9bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579295d3fb3c9bbb83770b217d4cc8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2f013fafc49046e566b9163166604620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a972e9813c6a25ea6a46fec3940e4e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efaf565d6ad1dc2185cb63b22fd6c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef730313d5e5642fc5552a1858b1d14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48149e3b0b3423b13f0d9c2229d40939624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e42259026d7e364106a90b98da6f9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875795c7913d55ab9dc1a5a4b02a79f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7706c258859de302d1e2fb7b34313627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fc310446ef45b0ebcd7bc1b79f21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35824f0723664188d3f3f1776547db4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd9515633c2a6676385d4cc2e18405630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922f530273d4780830eb838746a466e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe5a083d07758c21570d069ef8ca79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c405eab34bf3961d8f58ef4cfbea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3994c4a90f830df08860f71e863e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f37b3beda49b415cf297d516c762635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc22bf22a1e54340bb4c0de97931d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336cbc056751a6bfb46b7e3a372e084637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3fd321378f86043949f3bd06af11f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cca01ab57a21fe7316c7a05873d7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08958e8071c9409598ae418bd19606c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346971795631bbd1fd4208382afba27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba073d887a2c31ec0202127fd819b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0180ca4674a7cfb23469a09c447f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f78dde76c8d679f9b0ff96c4c71f15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0fb013d9ce8eaa1a756e243a079f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918fe1eb3bd426a9b0f2ccaf57a2574646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de3a7e6804737525ef96fd52e06fec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2debcdba594e9d548c806283737f55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4313329b221f6f58c86d050db8da89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8dc22401aac7487840ebc983af9e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a02f00c6156c281c343fb125b9ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0b37286869d960af411a520b4910652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b772533ee265b03fb135b9e409ffb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012208ca274c80374e929fa9b15d61f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da614eb34621815586f018d996011f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ade4dd8c268712d2f1f9a8f3955b44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c8ae60fa9d748ca1ac622807a8ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e0b64c0cd97bf0dbb331aa4274e0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e034680f58a03af6bfb86e1908e0e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92060b5534bc9e58193e8062136f61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d59540ad8db99ae049f21a549493fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc903148a3d07b7ca2605b6ff31b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135d77a19f914c33bedee9b290c3dc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f833ad2f673ed5d36193a74c1fb1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcafdcf7cae5991399e845463b7d25c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e89e5f30a1417bde528d199f5a18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fcd0a9d634eb7a468a2072e75cd20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaf4331f2cb63919b31f2f7e2039af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e087309fe067d3f5dbe651fbce0fb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd911082a1ef83a586237d97d79691c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa64d6f0151f60803cc48c0c6fd80a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1198cac17f203133fdfb587b02b29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359d820d27aeebb531aafaa9a6a2a50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3030acbf0cb20396a2a97d0bb97a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b66aee2ecf19ea3bfa512590638f6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b7fd00b231629ab308bf28ba09626676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb13bb28dad7f0ef94149b024a5f3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a250a1d86fb719fced01761fffca326678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111910627d8f642ca32fca784873e138679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba5e37b15822e1a5f9e7367a4fc290680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3215812e5630db343d92cec96a327e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa406490a7259caa2ad4404d796f44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca749906bf64c1180320a851e29055a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31da703abeec41732b8079a6fee91f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645e1297e36cca81dd464b792d4a13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848adfbb0db19ad5b590b927bab72a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299eabee968daeb28c6d4008e51883d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b99a62b5c21a93a85472465b26179d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36840c8c6a1792c49c38e9dacaa866689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ca90034643cf83da80a65752b820690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a6b7023fe7d9abdc697f9042f5e55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226c66eedb23440106c641f4cc5d20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d348c7d31b6cdb5bc9a913b6366a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7556475e654e0b0b80a9f09939738b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88252e979f4fdfc9d6a0ad0d917bf84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f7c141edbb5a8727a560c9bff1060696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c87287bf1b4b67dcb4b5f21f6f1653697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323f24e3b5b7e069c8730086593bfdf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074b68c8e22c8469d1e667a85ac87a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cc413c965cbe72cc699d6919c28a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ff2e1d7196b3e7f045e22a9f91d64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d74ce840a517f509cd6fe5c4dfc43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eaced54fa729be136ff318469238d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee0524cebefcd671b91705664397d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a7b6d18b3dd240fe60e20c867a3dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da100043b723e6d4eca0a9bb00569d8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91ca498eeca194df16597df6071390707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae42fce7a73957f3f2870162248ea79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d1ee517d52ad1b309da518177503709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51febe6d86182c72757c47b727b6fcf2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee90d25e7fff2d76fa6ed2c0998258711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84171e6546024da32cceef4e165250de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64d7af3a144db955a21d1c2e75227e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84ac3451661856615789a7767b87b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13878dfbbce632deb02a6c6ae9f3a0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c039bd8cdaf4ac8ba61362366c3898f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b827a17ae0201de162f99f9d224a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebcdb945d09c37800cc591f15cb51d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12025b29748d48db45d4f4e5a4e81b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552727e4fb81aca2b0c75a1f0631d92a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5f95818948079ec451a74b997ec5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a58a1cc086d05910352d62ec2fad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c684fbfdf4d604993855670fff203b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58928dfe43c7e0942bcf437bc9e1d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dc5f217b0aebc8a138b0b7da87f8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c7e57ebbfacdf616fac0066e83723726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db979d0efd4036550842b34753ff8590727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12099075dcf2586e028dbbc245a04cd6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806adb198edfc238ea06f8124222f503729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb2d12f69e98ad1011d242ceebd0b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cecec04db2ef69e9db9b687b601c95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c3a132ad42fdf0f5c999b216b9c62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e06acbfaa77a3fae316e5c95c90ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab0d119d7fd80dfcfd9ccd4878d309734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32a1dab52a6f82a46f1bc549a34357735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e208abd8d551a0a067dc1f2893eae1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97ed71b6eb9e1af96c0d502c988a7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5d64ffff8a7afbd03107f9be7e5bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e5671ac82a518089199ed6331f965739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f3c22cec3012afdce8aa6b9b0e099740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770de9bbb3273124b8b8efb0c27dec64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705075cc33c44ac20be72152af89c55b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5874fd6f6fb7dfa9abd091afce510743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad29d1957de2fad21147b06dd5d497a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49405bed5a88f45c1ab7bc6ff4cbf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac6b02522c770ed80ada6bfb029842746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f524ae95bc8f6d3e474a30240836f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a3185fd8fa3ec8131516a820a4748748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ffa7cdf15033de3556439cef3c92b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacde96dfb29f4736412b9f9c08d1fd9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25cd52cc895ecf320424359d77b751751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cdea8b4ec8d80e3acc62c72dc7ef6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f4006f7f79fa6a076a721c0abb246753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7f6720a22824177a7e481735ffa3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4833f3a7be61193098fd93bec92c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a6aa82db2b1378c8b7c3f185b7546756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1203d7a51e4a4eeb2ad7f98efb4bb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994451f936f440b88a1dc293b32bcf9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fa7b694b5bcc26ae93043f608adc0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf3c147a14d671ab9eb84d13beedfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1152472acd42b6fb7f1d45649617e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec148b1038fbd64969428e3ba6e9f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a9a90cb1b81f44417af26057a009a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d9ff8214ced153362fdabb8eadea65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50bc134ac92074debf8966901217086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f3c22c099e5540885f6f345bc9e157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dfc40360e83e9810cf7e1c53dc7478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc5ec3ca33442eea97b411151f7b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311999336b777a1d459e868c724920a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936054465c8bd5654335dbbcf042fdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005637e9cc5b3b8c6238f9be69342912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6813081db93412f35115e685f020413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f2052b6f35b6c82eaf0b0a2308c2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f4601d3b1c929ac65d8e53cd5cd5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d684609c3602b5a164fb05092625fdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a2364d5b26a3172662fd1468fd3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b614195a6254345ab19b544cb0036c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73640613b45718fdc1507f3c4c901b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb7daf9530294de47d2b692d4f3c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9dce8ac4de242edefaf940ebc56c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b610f687f5aca999dced2b7dbc86722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b152244b249e183297b8a64230d9c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc4e9b5632c1bf92d67620e32aeac424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ebb2cdfc72b4217268cae50a6d5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddeb625ecdc0b6ae275787cfd009b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2fa26340c4679a466c630b95684f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb12459a37232e2ea008b42bd654cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70621928ae1f192fedc5bd78501e6f5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84acba0589bbf14e802b5014c34ec230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5e68b03637f636d76ed06ac5c1e6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81351819ef5680e4215750a814573c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd1fe40b13293f718fd74fbb6cb8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00f301e354c5bb18b9d04a3ad228ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a2374f701df0c0dd327db8720f9c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09e483704954880ee1b9edf531908836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd971a3e3f6a4818c09c6d092fa8cd1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a32ffa8a52e8e3f798dd7a5c6d0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7583245ce83cd6d1101c34fe2d1299439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def65d70a1a8905cfd60c74204de50240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b8fb1b5668e46e84cc8804a984cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed3921f3ab597a487ccc1d122f729642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fe653e946641272e7f34e766ac1dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d13d990fd3b09f27b9ee454411ef2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac125141def2e4cf3e3ef187caf4c4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b025a53158cdb38939344128dcb59346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5515fc7e33e422399f9a19f193b10047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bc3000379d4fe36a5d103c82d6b2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c8ad52f6a6ce09629c7ae746d81af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545d93bf010174b3a1aee96ad57abe050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0452e1d865f3452579ceb82a07fa0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17f5233ceb5568afb48430975be54452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874ad12749fcab510eacb17d0c012253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681e92c91c5da6bbc5d4f598df15bef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5424d31b7ec1b209db10533f6ae99055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cd43989710472b55c423de3f4822d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef51844558c2a3cef254e6e899eed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d272c6fabb12b7a37d7cc46628be0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1483ca253bf85655937becaa692fcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8f66caff60edf1aec666ce7b45f9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551e0f61222b00d57b498ef6b3c61a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e53d951f1988fdec5f305bf50bd88162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae745cb3701e83e1799c183856722c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35272580cb79936720a678b8cf76764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d883064afafefba96d8d210ec982e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207b811afb8a5ba569b517a73fb9c6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbffc779f07c40ba2434a35a1f804d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec06b4a33325cfe961ab1ce330e16b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc96b10c2b8dfe5fdc87ca62536c30869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baed7c01b34f4da8988e0574a1662470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994727a168f1440930926d860bd3077271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c0733195b1243e79a7125c2ec0bb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87211e224a9be71bba7ec324b5e2a1c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb534defdfdc089adac1bdcbb537c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d822037a2d0fdac882687469e47ce6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d05dbb02b357cba624a6d99822388e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2a47147af49fe9db82b56df7737b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924421794759db3f3302fd23e4247a5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef648db6f83604161b3191b93f0978e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a3777e61f7921b480081c5f176fd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb24806d814e4aea897d6dec77daff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b502b4ec40603b9e713a11d529bfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af906c99792b088f5ecd4565dfca80283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88491bd7eca177006ab4619d6e83b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360d9032cf08e01dc3948c751177cec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef2683602e39836bb21251cfdb4ca986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2b85ce96c3a1fde36f0084e07342b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c609fdde89a9421075c32c0e2737a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1c0f2db0b98f8b8a9b9f2d8dc24589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44895db8732453497e46f34120f9bc4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd814495cc534026123eb4dd0d7a4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b6eb6fabda7e79cbf5dcc059b348792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1590fbda7405358b0f6d2fb026c1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecbd99a71e6cc2db150365974029a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019664608efcab5519f50d254f6d2cc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f733a7e6934ca51043c8f25775bb4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e44f7949c67fa707fce2ea577070c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c47e270488be9127edb3a7a55544798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b990054e60f4568794e7fc534c5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9b93be97699b6dcfe964d9cee7e79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc03db1e396093bce038ab799bd24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b4fdf126a6b402a29416c0a76ec6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c40210caba1ef0e339c65f69164ffd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52866e03e2f45689c149db99d7e6831c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891189e487b1c4d6b33d9558017f31d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a978eb4a6f077adf9b897f4f4f0457106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6b5f69b1001347390eddb7b90ac00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad167036e493a70ff8f2ec3fab5d1658108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb52d342193063022229745cc8319109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c2a7fd8345ce06cd407959d7a25c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc8791bc61b1e3535fbf254799297111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a8abd81f4d843559d1741316ddf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40854adb471898a027e4cfad7ac9bbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3587bf6a13b76badd8d825f051a7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3aa3c4f787741651423e961656ba4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7184343058eac614bd5c61a4d27c93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d9d6c87c986b647c30990ce441097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c47e28d0ab677e8bf5cedd2ad50fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3f3cbd4c3f0826587bdbb5cd94938119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a208253ffef4eb71994c76deb7f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4117ec3f531af90d60fe245629049d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5b7c4ba1d2c6fe0b1339636cf578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea45d2438625a35348326ac394b39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac4b903b565feede6f0d20d1122960124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec94af78ff20c95d9d801628ccf1449125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158540fcf0a4ae80a42653cfec46f60d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f1aa975b3b864cfce733369671bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722ac0acc0af0ee9e74a179e296b9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd956f21c40f2a7a6940778d91195c13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9eff44a7c6a1cd3b505c465a68dd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07890626ebe94a40715dc9387e072a09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1faaaa1e3a23ce95c0b2cf8bf8b12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781890f2c0a35f03fc6a0a9d3ce4a2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e886deae30a80d2779dd720a7efe6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c392929a0217e147b5650887ab3e989135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b122809c45701ba22ab356ed99dfffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b2990557225dc7091691526b8e91f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3604fc28b390b06fa83e921fe6a70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf0717621e6eac9ec2a752be6a38d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530b1e0c7a9b9f88cfbad3e40f64780140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656815dc07bcd0459e0cc785fc60f116141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c2d0b062f1d9098cd14d24967443142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f1172c39c20f6940ef52a8c7a87bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca1d049dfc5696565887b803f1b387144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525e3c89a048f65051542b6982625c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84350773818d48495ed1aaf8d2dd25d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ed128c148a70b6f6e675ed6089f80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494ba4dd0aab5f6a448ba37e386935148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0306d533989759c342dfe59177d1ced149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ab424f2255c3e96cc473b4117d9d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4450b57987d8b54b168531b62185a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4dd45d1bc36a5c6ef4061d2e55a72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e3a1468344ba0bddc79d4d64ec35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa3a3bda2e64469714fe7f39287f74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fd3ecbc2c1ae023a421f56a267ac4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d638ad7fe6672ea5d4c5abdef540156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3407535f4603a365a41030a2a44288157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71236aa57cae5f66e0016bc5608e0f73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe5a63421329a43896d9b14e955307159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bff226e3391ee4daebdd7e89594ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f2a83ad7acdf70dada133d64d69c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552456d5289a6d3c35b2084a57cefc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c763124402ae1c80f26405166857242163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4059ee9e00a70a477c2f66c2f973266164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eeca4b27933d18dcf76f4ad00ecb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9258e1cf469828b1d69f5cee7643c7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc5ab4789f662f4f848a03cfaa149a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96d8c59216f38c95ab3154d4871a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d4a6b2e43126dabd9e770788329e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba733cd3e29fe2cf4a1b9e2a63cc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb31a0ba7de3bbc4893dce3480a25e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b1c3ece4479b9d65ab67cf2411702172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1ff4098feb656bf6257b2d82eed5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed45801292bd79a46979e117cd726174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995185c8987f7c826fb60c3d1a00e26a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf5c3f3e9aeda815379050983f3a18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac59852a300ad5bdb0a1bab8ebb33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6a87a9c781b68d7350d324aa84f4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a4ef5a2991732cf84f23bc5311625179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619a80ec69f58e1eba2aaac7f662e5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc76a613e3d0648fa78fefe6367fff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36305653e4fc1cc667cd77ac3ed13004182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08557550bbd19e04cf2b058ab4581cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98acf7eff7a0fe2cb4ea93621df680184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c9c910558f4520ea3ad44db62217c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39e1481a0120c625a36de903224e3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de644915ec3b593ef0fb4558de02c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964ab08965a5f325dcd8387926a33d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77275ea3d6bd54b61382b29877c3f09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f7ba3c54b760403dd5797d60cfb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227603c29b6f0e837be1b5e13abeed2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0a6fdc2376eec77f900973cd35d66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe3cf06457b88c6bdf54713297432d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e146a42aac741906954afdcc521c9ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea4dbf3c26440c5d3acf8410be6f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1ac66575ad0626fe5e5d7cdbcf320196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19281abc81d077fddedac978a789dc26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af79b9bbfd2472e35673b8be68e05a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c59750de86ebb2ec367b204fb4d5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52892b518c95edef406b481e61c1cf9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992b93315956d353b69661e7c0244a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003d187f4977e1d8c1bae218d80d826202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f42dbf697fb5eb52a88bae56ef25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7516d8047f17ee22660d063c7eed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2c9342165e99dccbeccf84cb478a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5a95f2f1fe4ecca6bcba1bee6fe6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5230593cc4065bc41a0d5ae259f282207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5c699b655646df8f6e6e44836bb53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306c13a485f641d1792be35bdf45d78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df42e681912966315591eccbac72e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f96f3ddd2c8fa229f284f16ede40c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5ba66e2db6d3c4d683fb0b3685998212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981381afcfe357d957558ca1e6893316213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ddc87ffa09b8393e665424413b799214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894514164458ae2d84f8eb0bfc7b640215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d6b1fc46f1341e31e83a2b4b8675216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95781f3ce87b2509aaeb95546ae0ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166073170cd3262265637d28d9d9c48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f09ad130ec5305fda42abb6b10679d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1890a8633720b8b02f5a2374763bba1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587cd193eb4509ff5b4d53195df89fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efbf58cc8b42b507860c1ab0d79ebb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e8f0a89996c211be747987d731d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b6cd79fc9ee983215ed5c098a30e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d90ba890211e39361a501b40bd8d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d03ba30973d6af1dba544adf0cbb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e506944ace3be4553a95e017ad7391c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad669db76bf90271d35ecef2dad0b3a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56583a707d4846f734035ca7cd80158229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a58699d512eea900acdc0da33f46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad5217d4d396685f0f227b0b78fb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d310c842724f70e0ef2c1482049560f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba39375838ad9151ce009957a645a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56720ba020647b1c223b8a77f89b569234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd28aa55e2e9fbd1ef67c5e5d2f2fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36559e43cf04abfcedc358277aedd8e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a924b473c822d46441b2e52ab7f0c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf413c87493ff6b9705b55bedf1642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e87d7106de364d0bf949e1ce85cb8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7efdc1bb2bf96bc0efef786654071240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5937a3a64c3585e27c21e0f12c3bb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da138a2be45c88995194518f1012c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76663ac2a2ca3a94f9e576158af563243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f9be5879d89d12636ab4c8f207b86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfedccbfea781c598a3f4bd01087ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f53b385f28465a7ddc343be963636246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a95dedbabaf2baef1df139f5bbd9b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851358d611a8f3514b6afe14f10e15a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7005eb1e9a6679c1835c58eceb844249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3a0e396d07facbcf37457c5fb601f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc07cbd2b544da24e45f5ed37791cf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89e8023944a2b64df64e4fc1a43009252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b2ae4660697ab1586ca0064f858a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f0c32ef00acf1e508ba40900b92d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2dba0b1f422424bb9d42e5437bc4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cf4cc7a976cae9eee4e865c41e976256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782bf3a18ccd831c0976f93a4511389257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d8896c67f27c4bd6e5e5bb6ca08a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9744f5b9316e75e919e7dd9083aa2c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773658bff7dbae0b7f974b490f37104260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c1629d0fe0f730aea6eae7e1894a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50364ea6f57728990da4b8f55d1310262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed329dc89db31a7a2b50c752f69bc785263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7584a81ef9ac490d50c22666a61f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7064c6e2192d3e9a8c809195d26aea0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca3129785a56301f64647d0134c8f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e74efd0bca661c17cc39ec73c009267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94548790cc1abf3618df5a9ad54430c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954366dd2c9cc21b7a201f8a3eb7c76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea570891210c6ee7f71bebe97dd9aaf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e867a2186f12d9711510d2eb08f4991271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e460037214189df61e21049bf33e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720ce93e1638cb76661940d2d616726273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb684760003e1c21ea2daa8d172f0fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8591d76ce7fafa13fc6c274418258e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8c1b29ad1d9523d5b92154f196be0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecb8065b0d41b04a3d04fc66d57894277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeedca57584fac8a22a7bea76663f07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd29b56a90cf50910b647dbba963851279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956625e632d7b4c794dcaa2aca46c8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcc758267d5e63aaa5079a7f09886b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb8fb321a4dbd9c11446e837b3150a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607493d184a8d423e6ff5a881f544ac6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a175019c6b6cbfe3bac58071e55f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb90d9a2a5a49bb1e1416b3aaa9adc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153498fe86ecd20dae47a4cf930716f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad39690efdd332851b8a52e88eac44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccac8df48110236513e88aa88ac194288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f8d4241eb6ce9a909131e95ca7c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99f7d4437cbb7909732b7d9298a804290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd506e8844ad9b39b298c8105139c7b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb4a5b5fd3b4143599811712370c8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126cad11013157c13d2c7d7f4a7e891293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b4d0deff0d1a67bd00d76313e210a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942aab1a3422028fbc2bea34ba00606295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87c75022ee3b5b64bb571c0cd86668296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc20a53366a3433621e530780f11e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610121b0511c20fa00d3bfd5f65b203d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f464b896bd62311b84291ff256babc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b2c560f22fe19b689b87b8ca2b887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce9b2566ff8b23154b02ffc1e0bd3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495da8ea367b3b9561d89b3abb88c3dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e13140c7013db2ef1417fdf668cdaf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7cab6ad0143b86be45558a9884a6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d79cd6a7bd500be3d51cc618214f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba940d7088c6d502773b8800d10139b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de801f98b91f762b413c239be0203307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f7574abe33ad2f97338454a972bf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5498ca0ad278cc61cb32f9832f245309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aefcac501443cc9a967ba0c3055e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0efbeb3565f8f06ba4dfa8b7ab772311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828abd003ad4e5264c1f5a39e2a2e6ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb7f1508c277ac08bf0f0930ae89a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd894714800fb862377f8bbc81da4c43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9376fc3e363f6c47445745f6ce2d91c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a7f80dad498ed84042f7f00456d9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea9fed7c08c22e410bec375599c27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e9bb309e8bd63c9ee190c5cea4c46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ea8df3fcf346bdf980d74d25ed9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba58743e902e75d6b086d65fef18a5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226be58ab924195f7bf309febe1647321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed9e98d21e5fb901687347396a2d71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e412d3ebd68516e30a9f38661716ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4856b4a6aeb5ef119802be7f39bfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de0fd3ce1dd2ded0f4d2ba1b00f218325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb2fbcadcc84cf296191cbd41b125326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96944f7508add826bcea48f74a0e324327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b0b22b774f9c70627f33aa32cd27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47067b9c27f5fe080587c36bbec85c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1cdf40206fbe426140440e10725d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdd529aee7b430a7b6b300519cac9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7378b7324897c1f9b8b4dd39302bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92995aafa8387ce5048a54d9fe2a7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c5750596b1272f0f42023bcd04fd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06436365f3b2dc04b59e8bd74119f322335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e162bd86a2aca55857cb94f92e786c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3104bfecafceef873849e1b54019337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7834b27de309c83d7df498dba11c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752a03977eb7a85c85225515e4f875339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f89a5fe547a19faaec610767dbe114340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511463715e922dcafebda262bb44fa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871205ba5e29c8369b2ecca31c3b4936342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c96c5559f88b8a5f63ff6aabdd674343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96adda14cc8aaecf279bcfde214b20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf29f947ffc9b7657fbf76fbcef746345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161c4ef527bb7d24d2cd1712aedcffb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d8f6eab5b91359ddd61bbb31b6cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b812aff4e64c620670b9aa8542109348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b449e324070389d2350222b62c1403349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb59dbd472e960f6daa3b3e6714936350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321110f15636d86b947413ee758be87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a039b8771fb1c4bd3a6aa6e76705c11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2fef7a3594f068e866b3601c1fc3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6cd562397697b6816ffa19805fa8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f9b0fc1043a2df400b116fddd89aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3507d4257f95889d348a61a121b19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28dc2282a86a75edac68b460baaed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dde3815d071ce7428efbc943eb031358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7830748999fb161d2dd01d1d978ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aad309707844bf42741f57d80197a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550ac9663b38a967fc91d5ae77168ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922818b47c0cf72a5ab887eba8090540362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58823f0ff3fcb5a17144b05e99619953363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbdf62552c4354ffcd73e2a58e880f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a537874fc85b74dac7bcab54b7d4c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e5106fba306040c4a5c9fa13d0187366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cfe1e49c47c740d9b9c39064cb857367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747947a755c66ebca494da5d2e5d1c95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c24f88a63c2333c05cb2868fbdce7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e466e0f758f9804d2b0be3672a7bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d792fe5af2b34d6f56e947cb7f02a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7032eca85e4c79ebc6e92cf18f1a24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ca12ef8e1a8d3014fcf2185edf91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436dfeacfdcd5c0c19bb160c5db6b6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ed43d69276701beed1aaf09a6b17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9da1c167d47dca3ef076505e2b66c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd85c1d7f37cfbf14c2a7b755f761377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68235522b86b5c6619ebd30b75d6fda0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f3213d34e0b95142cb24eb66c5a6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d58c636fdf79251ef81a8d4210919380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d93c4ce8af435448ee63f11d9a638381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19eeabed6a8f802bb80a31ebd38b95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02bfe81b22e05813d93a8305e47d82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3616b8a510327970d5b8ab8e736d3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad429bd6b69e18d41a2f14c70cccbbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d09169c5344111e93e09885c74805386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5317eafd396f39b1c8889507176ded9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4b849dfb1c025dee4c5cf6dde1e64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fab3dbfbb9d80253866e564932e1e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c77e95de5b35357287dddf48022b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000a2c75891d6753b73a51d5b96da0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23030d88e136b7f2b1ae698a47bae126392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4bd58e2f2fa48e9f15ee85016c3c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0390ea61fc14d495a58bfa8cc79d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9560c57c81be2b9c687c08dc37251395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811ae6882611d255f0721b8cefc4f36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9bec22d1b3c27cbffa4af0472293a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3b713508d3f9e405552fdc0678e71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de92c2b09f862988d0978e6c29c68f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f07de88a895a39dce74cd19dda26d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb2bbefc604deaa5b40588b7336b92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ea2558e4843d13bab394ba12f25ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad142322c9b5a684292973809353e87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55875010a2d2a6d10f07433ab7717404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf64b617177dc03c6951b8584b314d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682205bc9b5700f0141a8f2a19e55e8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880f2428005841ef9936bb2ba582d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4a887bf1902c6a36f6f126333a48e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e1f5255e5140ce1c6be57a765c684409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178bcf198d905d9cfab15a01ed1c13b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7c2305e2d62026f19e5ab69e77c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eed5e2715f24524136b4a3020c9f00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462e8b9e789fcc8436a6e9dec007fe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b2c2a7358d4c57eec41eca18cac2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a3338d872c9e1f10cb4bc73eab631415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9289eee0c2dd9e2241699639697ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c19336a43ef53e045cdb6283e271a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bab50624760d8c71dc51b712cf88f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da859e432fef146e8886a4a82ecc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb29f9c5b5e31d190268b1307205b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a490ca02211e7c5b5430e96936020e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f049f8f6840b8382e8a07dc11d9be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a715fe9a8e4433099093f4e8404c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d1803173c940b00eae9de90c89533424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50473b6c1cad9c6dbcbfd47d1be94b04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd6227d3684f6b3b6dc333029fd4c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21b4c57a711045c7ae232ae9777fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bed161abbb2dd27573a813bc6c036c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c3e0269b3fa4f491f718ba051a66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d359f8fce963bf979596020fd936040430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b69ba9eecb86482bec858b29a3915431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34e3e506db827716e31e39e2ad998432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d001445a8ac80a1cab78273aefc64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80853bcbe83a9dbdb0491245ed76f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648c4b7df1d34668688b80b82dce8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c8fe13c42c00e008d6bcaeb0e869c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9c3c58887a5ad8313bcf1cecd473437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d924b55317894212ca400587075e3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d23cfbd73231642685cc4d09e970b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9f935523b26a418c949730403934e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12fb970ff41f1330f6b83317a6e420441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03555b1841bc16ad2c5383cb886d7b10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6b79020fa155048121a3f7338b67e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b1cecb0afd3bcfc4758fd73f957fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393603ab31114c4c132f3cda9c1653b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1df0cf9f77a77010cb70291b89e2a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7441988486bb4691ba3d0f1fc8ba80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea211707948c4b89f21fed3fce08940f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5035e9ea855dfc820c903f36fdf0824449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b91e57155b1f2c5d1610d85e00ea55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfdee2dce92b7af112bed30fb1ae53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7251458815fe0b3096a062e19fdb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e836acd58f77154a8125d3ce9272d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d08c2f98ec16ccc9774763e687f0e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45c9b30960f94a638120881c6542e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c68801ab51f2020ba42caafe9eb2c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b06358455feca7560c1d0793a2bfe4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430ed9e19f9769371dfe55c5c43f10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033dc929263d7a45b90fc673de81fe1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523dedf9c1709d94ce05bdcec244f5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077d9f48a49263cdc605fc4b82b9cba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a89ab3c8078700be9a04f636400b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30853abac567a6675a4b9d97a5cfce72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e7af20527e7934122bac894815fb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea8b8e14e81f08965a080a08d47199465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9e2ba27cf559ce811c99a70ed678d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaa0e6055c44be769c237f3a511fea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d8b8e9023b8c4c1ff31e54f9d0f50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88613e92ea82d11562f0badc0447bd3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d337224fa209426408d2ce1bbd41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806045475e6026e84daebafed86a568d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2da46ca924401003501e0dd387a29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc6e7352a7e43d3380e33356739b78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4b0721d237a1a78130fcb4e886d51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968d0f66f5f222243527f64ff63debe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e41ebb09d965f6baf5c253d21fb7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454fd5143ce8058b00e1c847ace2e68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb7b86f2ca580e450a5962b35e6288478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70382660fcfbac9f86fb5f686b1eb28d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388dcef434943b0d96e5a8f3bdc323c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61becb7f99ec751a6fe5b946db71087481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d08fe6a4afe48ba0af3b0c7fe6e41f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3ae0956beb5a4d12d380963fff724483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5abc1155083866c610a643c8b86d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b4bdfceef0b835cd4f8fe0a70406485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aa9ca4a145e80984e44fa93bf814c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36db2cc5f8845da7dfe2406ce05ef5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314dfdd07e46515c3a8e2b7a702aabb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731553b26ff515041e2973c5c2142b94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781d76d542d6ea81800f21bb9644039490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c339b523604baaba144fddd0386d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3150511b3e9ecb594cf94fff6f253492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce6f9e93291007647f88f0cb588d6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd68caa850c4d5479c6f38bea6d7a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c6fa7af3f1eb4fbb2a18cec24215495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b25a30fbc3308a4b6ced4a7716eaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf44323d0c1f1e76147bab04290f014497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702c13fb2c21fba8153ffcf3d2a8243498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b538c17af4516acc237137c016e6b48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241c26d49f62ec195966edc8ca0571500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94819ec4e75dd5b61bf79ea9207ede501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95746fb608c38fcfc57307adaf1a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b93f0c3744748193b114ac16536b10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21663816c778cfd3a51ea8632351a41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a3be5eaa5bb037f5ed0710a8cfd38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a1b9922130781f1830aa9624609ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814e6590c8b615312e30c8945343ce9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20098e9ba8af963cab2cbbfa519f2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44309c9fa34ce95970fcec1764cda0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dace18d35eecd706facd14019aa07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f1b402ae672bdf124e8af1bb5d66e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508d08a100e3072bad67834515631ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34cd6cf6be9ae56360b7d5db8e1d1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e561afa1c4433d91a22100665329514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd882c405f3d8924b30d58a1faa21bde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc5d6f0245af22cd73929b5fd51e5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d3670a657c59f0afec65bdc31d225517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab374516af560ed41714de9b92ed5de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1de4f4f502e22fa6e1f0fd807e39ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975bd7acb57055f92846f15f64a6326520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1909ee833c0c8fcaf357b6319910e1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdd6bad7d9568c5b1e14df455db1ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda85bd92133c09a8cc4a7e3f64c093f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274de7b83e2761720e53adc07ab8b14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750435866a067bb044137ca15a51e466525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73956b5674e4c51ce2b32624b4599849526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb06b9d0fbbad097f941211bd5bc7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d9e897a763080a5347ed4a6ea0fbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a934d84f9e49c1100e135a18827e1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23e8e688a12c84b437990585b4969530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1095aac507cad236bb22d277d90bcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d5d8b44306a7d15764536f97696e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ac214dfd763a7a44b95963179bc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc36c03cf934682c42a918e52a7f56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128508a8926922468fbda132655d5d71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5cb6dabb513c3551a379522bbc544536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b76ba95a741e40db0651bd9bf3ead0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3e2f9b1b152cfc6aa9dafd4478bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18313eb0d39b8b131db77a8a2f89af7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea5d33cf7a0a79cebaf3963df82884540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186ed83e40149ed40335704b856327541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487a1c05f643f76186e77b610b31e85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc115c55d87781a3fafc996010370543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38de6c42e1def489637f0e9b1bd9b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d51c3ecd1e2d0af8daa6a3f37aa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a627912bbe38aae875c03c7beb98bd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4569fc91056d41a8ad7566a09c29af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bbf0df8887d58182ea98753b6cd11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbf6c27be7f070a5b0e9b084c573d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a7bd625cac9501d0095ca9e1e49b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31032cfbed4463b4415a92622af8c30d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62008738dea26c98bf5572db89202bab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700198dcc82d263b497eee07f365c715553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c98869a95bdd086fe1191337ac8f3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12993cc4c22b44055e541dc6ec1ca30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8e7cf6c21c2eebf4113ad948e055e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d348f87b2a5c77e0ff8d72a6143da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313811a2e23816f5c92709ff42fa6ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5390309443c9c07d2951e32283033559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c92f15b7db8961df50d8e2d69a021f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d2f51b2130e06c33e0b0b9254f367561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec9567d0b66e9f138bac6202b6e8af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558a6ddf6243924b5e160ec6b9512f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e545bec3186df79f8c3b103f1add564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0786ca89b136993c7fff540aaaa71ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc53eeec3d0f8d20467d28b3c083dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deb61656ddd6dd06cd4a276ed3d2b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c240eea770eaa9ee81e961b08eb22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244baaf779188f28406446c0b7dc700569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537b114df5d9c749ed61207b27224b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61fd695f6beb8e4abb0a9e768b835f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad1b76e5782a97faca519839d3cde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813abf30b8d631237e818fa3c3d91a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd77caf8c22491847d223519114fa29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126110ea7ae2578b4286304010fb7d2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b106e274708a1aff2182eab0ab048ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0182ee2feb8ca74bacff69c44780de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9381d4b22ca43e65e6606f367842650578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a69b9f68d28341b41709afc179baca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2794ac58a95abbd9c48621d641e6e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f69c53c00723fac4fad6ec42199e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d5feaaa30856ba0803c95b30d7f23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed1018fb2d4896211ceb12f2b1954e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8680d74e6bbdae07b8d9ea2d9c7a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305ad2fba460f2c09a97d5a1ebcac3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dca92d6e998049555f78fc89f95ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75920278fd369610a9e29e4189cc9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14841221ba5ffc1f3b124bb8cf31b693588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09cc0a6b01022e4a5c75dc56bac6a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bab2d79c6988da4aaf62a3ba54011590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294326045b52b372549bf9c9facb2da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b2bd60a95e8fee450dc4dd9631f36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb1be4860a3cb2af7dfe8dc4bfd6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944993b54716f8f3ae85f01fe8b7e1d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5756b28fb86cc23bf76ec7679122a88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81a2b78f25ad9bff1ada65042885f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa053c84695b2302c0d2e6b03cd2665597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf735978e727185205e8e9a60817d4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef41f885df9ce88856f83f1190b0aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b77407640a91083b399192e271fd1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d62e572bbba6bb443ac5f93ac9380601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8898e784c27a14a2d1984dcbc86cf8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f39fb4cf6e130630b4517196717aae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc2501e1fdd4e79ff6069ecacc2ebe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cac2097bcb0f2a75b1bd9d5b4df849605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbc1010fd41b8ce5344833a7598eb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a29c90f1759b8e9ee9af70f6735b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1c22008d9ebd1d2df6f2c30a0872a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784df86ca9b4b9258c64ed70ee68e1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9181418d725b1e35579bf4d65fabf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8766f887202fe09df252308748ad1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58274c1112f942d155cfc814e6385612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d307de513de92bbde601d0cbab403613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b5acb6273b2dba44bedbd2cbf528614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d52ce359a75e2a8345d0f58c4744f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6d77e4cf20eafa46689630a1e3227616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a273c1da5c8d7adf6d0e1ab2b5f1cc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c693faad924d72fadee2126ae95769618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18109244296a0c01c7da23fe025da92e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e13334afc2425c190387046923730620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72d0ac66f8b4af64974442b7244823621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6813c5719c5dd95fb28adc4ec4aa3cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155090c17413a01db52dafe19628478623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ed69fcbe113a12244baa6e7e26e01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a3ffa50750d63c3e66a3a7c1efac5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9940f4b21dc7f3f64afb337709680a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8fe49385a74cd9f6c03981033040e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7df5dcd50f0da24b7a24d0da17006f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e109a6251d5a620e5e83405eb1145629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e888cacb8bc646e2b838efdcdad3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c9694f5bfe71494c467330729615e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2226aa4a6d7ff49a4aded56dcb2287b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff034e33926c636dffa996f5a22267b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbea92b0c358c266cba0d274f5c62d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71984305378ce7973ead863b266b6c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5b1d5dcd7e99db978de735635c028636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b9d8ffc97b9185df11a742dfc2e5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e454decd62fda9d36f5d57da728cf9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa923496766fe3f3cb843894a1ab09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c237c1fdd35de15e6cbfad7d6d880640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd7f820d03dc1f98c848a52a35c93b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcb030b59be462cb5ba931f5354c7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a1c093d1c2fe155c2b4716d82815643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee66384399143ee449cbb653cf78a97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306d5aad991edc44156b128397fc9c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6679383a5f8b3f9f9aa89600774bc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1b9538821be808504022d499be9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd1411fe42da356d3fcaaeb4f77978648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc470e139874095e9d1fa0b98938574649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38c4a29f162c6154c7f76e8bd0837650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a343ac17de14ff89b98d6e3e35c49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1562389e51709d561512eac4f6c58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33873ec8c5c822871ab84c33d5b313d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160addc2cf6bfd20216bab768a0e09e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f912cf3385c251c14b5878754b784655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ca40b1a00ef8bde6be04abf1d158c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d31d1261ab3aac0dfb317722c20300657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e4ac62b055c0da51dd93bdcbc1b15658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827471c551bb50b5b313bde8db1d3f3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688162f66378523c0f26f026666fca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cd61230d5a62e7cd7df0c95ae8c09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475abdb862e67cd638db4910d8a8c4ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750bb41e010df7a09d505b5da2bcf6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf025caf16e70a8dc1bc02d8c58054664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cfbc8b5b226c544d7e1c82b42c8a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522cc48f27618d4ac7e38b5f2fadc4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c60336138a40774019a8711999af1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54688190fc32811ef26ea0a1fd3b2afd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf0fc0435ef31f48f5f379b79046f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a950c2bbdf2e0366c5a0286de3cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedce3a5672424ece5414f6b09f556d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e9fe42cd047f73107342accf8746672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c96cfd20c8027293abba5944777b4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd802f6c231a771717a7eafc4a12e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb5b88a3a6c48e7c130bc511b99c13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f492cb4e3c540119f8e9dff2c0d28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf0217562a753d5c00572e71768fbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7235bd5be6a7bc93138038ef83b58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00af0dee20230cdaae7835be3b993d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06795ab8329a313303b3320750c068680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c45d79322019a53740649b32a0dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116971d4e29a565ab9fe86671d62a30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd133420a4f5d7b3fb399a068ddf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b054e848538494ea148431537db25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a7258ba08c09c9681bb2fab53180c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3580284473494df349ea50d5c0b2758686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae1a954bb7c29f2d9117683242531687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534381ceef8ccf4329eece97806ded6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86c2b3ef73bedeafa6b23e603e1c42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34410425f17f6d07cff8ef19427322690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21760b19efb3dd7a1211deb924d8fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af799dff81103e5ae21c395b45fbdc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925660e58f1d2459a227a07785d99a74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4add48fc5264428a6d655d45710459694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f862b5eff3d8bb91ebf9fac36245cca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a92ca17a8579146e19621775f296696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82452c3ead70723f35b425b549e667b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb68fafff0b7516c068cdfbbf45e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6677788ceacb4aaa918ba04778578699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05f9d13a2e3b9a126f3938fcb1480d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620d1f67c644dd820d46950f69d405701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3905b802f029347d5dfe0857d5620702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e762691789051e31a531d89ee1026703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbcb5d4df1b646dfce76106ea8f05e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f856758933c3c741f7f381af19e9ad6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e9a9b337f7a375d42d90892320f5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0f86fb740eaaddb822aa140cb9767707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73242a47e0c08bd06e54562389070cf9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef0b8d7a55718b5e205d25e9d59b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb6121d4d08840efbc643ffea54c8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1876882008f6414d0417fc214d1b322711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ed1398e04f7b78cf5e8a1139ab35712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea49311c00bf0422da7a05a70650c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8472047a585917de7cc9480eb3b4dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b9529be70c227b6acd9ff81b44a2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91747abd4360a70ad45daaf77a1fda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098ac62ded8b2f4744ef074f9423b51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39c5fb4c068a2807d1ba195392c22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f56518d25afdb2af0b6b25ce8dc9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8ace97a8f0519f7e22a5187f693f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53ada2606b82f53bb0079d661cf147721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96539f4572a28716e2d05da15455406f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e12e8ef8fb8a6ec40334c73d5e63f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa2378ed19c5670d136b7ef2ace215724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b396aa49e311360ef36aad35e84e80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889b59399653a9cfd57299fb66c781726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fdcf3e1fe71cb08039fbe13fb25e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1550cb4afd0f48c8236f65bc7c60e96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05713106ff85428c81d0fbd5204302f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795c7aba6aa9c712e5190092336e0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcdfdcacd623310a94a5b3944c53a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5da6b597fd966f254f99d544a53908732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74776e6c7524041f327539bd29ca0c7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5f89700051fa1704603feb076d950734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfeebff5fea631302002d4bd984591735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196afcc90fc0a260b889dc69acaa02a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee33992eca3d4c18b9fabb4f18f0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be551f81dc87b621066b4c9b2aeba9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826c148e3053735dacd295c5435f490739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94d614df9bc36dbf7db3567c4908ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e567dcde369511c5f04dc1d0776775741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dfceee0538b1a7db9e11e7a231b5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7e8861cf52ad62b7e8fd6fd8363c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fdca27be2b9d72c1d4658f7d4d9e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936d1f971da4f956968f3102629888745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb03cd7f2998ef86c49260328b16e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725bfd9fb80ae621076da702562c3aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c1ce51705c8b3fb4b60aa01cd8d97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd139911507118da5cd448618d772f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cf202dfcb25124757623f8535a0e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dda6d40ecc65e21ad01bfe32b84333751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a7630a8798ccd0fb19aaac084cc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9dd2dd072c83913e59a2fd3676cf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a0c93e8c428d1d8d1e327d14d4a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594adbcad7c656bd927d62cae215843755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ff0bdf49989a116ab9a16fde7109756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12646c6d1d78fd20c7a388dd7af47f80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966e7e487d3ea0b468e8fa48bb890ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0882b70e5d8292d19ea37d159b135759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>