--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef3a854e9bbc48968e140436fa1a161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab12c50c52ffcc9c777e0e554c39152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6f62e0128a06092228365a3df211a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4698de8508de1e8b12ac1c5da4c30c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509483b114032a2119a18afc6b8b17005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bab8c86f4c247f305de3e64f58c2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1fbe0fc4326abfa9c160a62b61a177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f639730ab9894d53e9b294b87cc0e968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db463627eca39f063b5cdea34901ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c280cdcb9c9a286a19925bb0216bc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d720e5f33414a54e1b6a820e79c92111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8523ff1914b726fa80af005283c0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57993ad8fead663057bb627d94479a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a868bb97ac8415eba8252893d8e02214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd10936d082f04a65f704c00d99fb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe8cafb088e490f7419f5ce11dd3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728723ca91285ea83fc17a72f5a26b8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b49dce5689f22219b2b9f7c0bf81118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea7d5cb2c1d9efe5b7716add8d82c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6c4c8a5d1f9c268a657074c43da4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a0a5e02aa0fe5be624daaa3b0f15b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f6e066d389ed7a60f9e877b546afa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2053600feac8261082aa6a95a6fb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef17883179073e5e45c1014f41f08024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66fb77187627498da50c53fe60ea4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dce50b31e520b8b08421771efddd5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23384657dfedfc07aee7d58f64b560b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f49421629701e0c6f6c37262af470928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babbe8839b63931dd63085e7e9afe9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f2128a58fe76d34d8772fd417db530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896c0b63596cff039c4cf21b032b6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13624db653eb64644a7663dbea7fd32832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60098aaee733365119dd5ce08f2b9ef433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d015c94760562b7faae6404c3fc8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7755daa19a88b936ebdf0e4416b79335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc1bcef92c8a3f4632b0b34ec1a16536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ae2f0186d34722d4964b99c19a9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8134771f7f13aed636e9c0fe14adf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03285c517145b9ed3c40e08fd24369d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29428f06e15113b2a4c5b6280220f7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfbf23182a944f1d35e9e9d7e5456341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5979e377be4b4a4b562414bda098842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e9701a870644ebfe52d4a84ee82bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17650674e1d6e3cdd6f912a8ff662c2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee565b7be8a2169a5c995ce80ff53e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfed3f8c413cdfca611db8a0baf60d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef15f08b1ceedec13d3d1ab5e67f4c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618483c9957f17116e589e7830009f7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a67470c0f8b02668744c322b5ab8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48e385acc0c111cfb65363d2dc23e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d43872b024110dc8af333614b481451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb6f37553457f44c6f7ad12de4e51852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0246bcd96863bc7773d8c758e60853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3b2cc570646e7b0fab4676cce019554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8d8beee6abd7dabf95a342959decd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0864e52f701941f6ad3f913658ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267729c32fae61f91ea4997d63cde67c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ae619edbab74028a7dac3afbbf9dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0db7c4ffbea82846f7eaad33c167259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa289d9a24702e62b769e9ead7cb99e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429da76726c237876ad60c506f242dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57907f9e586061c503549d3a95f680f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f156b73dfe0d05f085696491a61c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9c629daa82cee46d0662d4d4399db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f09fa7479fddd8b97693aa57b2714f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56893d40a41f0e1078e2bf02b4c3faf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5803c20b063f0d1669d77b2b36c2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d32a36bc6e0c6841b29249a357711468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f45868b279e2dc9e80a6bc96a48efd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6019c47b200c7a829c42dbeeee880f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cb2bc4b2f3192a59e462bf6d89ba171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53727998e9658fc689860464ac3c1dda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2152d61723fb8cd56036b3841fb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0baf0ba5389e3fe234db7e5f24f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fbf1c467294199b0000f5f97022c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562920bc2cb941bce6cf67ffee27d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d57a369f93f69d7c67639efa42e16177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8836399dbd8f59f2833fafcbf1265d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a38972332deb2be2475874982505879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37383a85211f63a0333809fd965681d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1f231befa0d3e1c9ef3d6db7ddba181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9956d5afef7e13a0bd557ead70698882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca242b8cd82112e4a1bedb23cb88e4f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963beadfcaebf73a8505fd7801851b1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efa46830e374f2b8fa90e6a6663a5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4745b790c9d0e57d3e81a3959704d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c414e0bbc7c257a313d904a2ff3b9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e5d46dfa3d1b270277a339dd1fd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede1678c5325255b01620916589f81389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0518b31c1006a29561aa5946f2255a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd7dd9c33c708754b16403a7e8f1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913a9911493f4a78f85a75bf4f5d08992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1328b0951a681da879a41dbccc60b4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cdaaf71bb4ee68ea8267adb9e0a2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502162abc646d5e166631e764818fe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5dbd0892eb4981a0cd777234dd0f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d4a2f9cd90f7e1df1e7f3f4a4c2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe5360f13ed502230e243fecb5b5ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35295841909d6a8ac73ca40a8f4f6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c29fed9a73997bd11646c4689e87a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d34c4c2e1ecb956c44dcd8908adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc83068556bf1e866ea2da3a6a0506f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4636f5ed2b896b8ec434152495e9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f694e67a39b92bf542820a31c2571d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f03fea63dfa8b1f0c2408ca0f377c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa754515f0565ea1286f9072360462106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714e00bf194a230eb009557c23c556107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955a31c03529de93cac61520750f298108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d88286204863f34d3247361e050d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f750dd395847b1baba991ef03fbc7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543db0e146ec0b53e3e9536ec47d04b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0ce83c409bc4ba0c777a291ef71b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d16340c9097f381fa49c25727097b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699955ef8e7a448da8c3d334192ba6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590925dd892d991e6a313361fea8a820115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300da369e8af8b11655298e26247eb60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722238e1c478611e7dd442d17dc84b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f937592ba96e84b33f5ffc0eda029118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd7254536973d78cbb0bdd2c34bae8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f756ab9991ba4da93b6b1c32c71c9a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f906fd5caa1b479cdc4db2f7cc70a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fbc440e97b48976f47067839a367b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe43969fbda6cc89bdf0c81b17d898123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f97675b1679920ffeb76a58aadc64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525520af7be65d9a882d40712c01e858125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558eabf7fb88608a69a15b1c79e39e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17752568ba7a7f281b1ef440c35b47b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f0bf2d58af38400cb136c64b82c22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cfb5ec6685d3efd883cd3b8515306129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0cff0a3e94d7b78a287270d6dc75b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d4fc877b65cfd5e394779a0fb922131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9ae28e80ab984faa5fdd35015111b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255a1330916974ac10a8c6807058d31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506aa093bd967c4870195ba397fa5bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2b0a5406913c53d1bf28658ab024d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a2da513d42251d6cda6cbc2f780f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775865ce73f6ce99bd5e98f3bcc522b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae94d9811d05a83b101e5c85ebb5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f46a8013f27d679818031f31300ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163dd4ba7e5d289e8f53045c1b46132140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a2a22828ab4de0245d206c0747ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb2f34828d8439bf6fcd492df8398142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2532ad66c5858da87ac5a861bf4d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1998659c6971986e6bd50ae03ec1a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7ac5881bdb18d55cf50436f9ea89a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4d50a7d2d92257ad204dcee5458bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ebfeeb185617240c4bcf7cd7e5ad5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70207d32045d043cf2342841d743fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff107bb397c793a60938b3ae7b5b6a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead5adfe8bc16664a98316d1ba73e4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88488edef80dcd6c625af99030418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b74ccb3a4f3522625bff3d7d9f14d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793012ee01af39231592042a7dcf58c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b040350bbcb7b28c1cec3de6a0dd6d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7e1e1c2d312d52df64f9d32366577155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba5b9527ed1e6e4d0faca8f95f14d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1ceae937883f18acd00d4850ea705157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae1d6b3b3813fa4102fb5acf8ee83c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ce0286aa5b27d9d1c88dfd74596b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d091829b314f8be5228bdeb4da80780160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74c3c27970dcd16b194677cd784d29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa60ac5ed62c86e658eb1370f5f183162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11511bcd48d4af98c1a7e0d3131bdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f8c71be9f6eda73ca7e85ae78bb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fc98ee8c9bf3c817431427938c16f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcfa4f213f9f87b8da86db38a7d55c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d0ae9c7f80b8a3ac072e0c490322167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ead8867ba4ec434bab0e77cf3ad5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c8df913dd3632f354db1b77a65658169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aab04cd9ef68a942d5a58c01c0b2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45224a4c9f4061ede87f2254b1802d0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb0a3362fb53a351e0652fd7b7e6e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811c7963d4f06a3b30c6ad830f97d83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727c0e2443d5ce4b6db26ce63e561e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae316611a8530c7c778829762807904175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86cc204dee31cb2a275ccf263a990e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec89cce7270502118cdf1934cb9125177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3af615806c9407e3473e75644f6ceb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02791a8c93531028ffe28704e2bbb4b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30872cc6f505b431eea16865b2eecd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4bec6d0502b7f5511b559439fb2eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad419eaf9b7c6412e409ad885d697628182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c867944b1030d34751496e8582a3aac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c67c5ee6c033b010b5e3d69d9d7c4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600bf633068f3642e337ad19c178b1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0209f5c18673878c8fca3924755bba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85a4b3f72a2589a54205884c1a51c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bf60868ac0c6ef1abcc48e0d55c49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b85ba8f1f61f851a05a00dd4f4ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed6981572f9c63d23c8cf1184f3d1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9c5885262eb05d2dedcb0b1311aa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881ca15fd60456d6e24b5d94e5285a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273f625ed8ded589e524c2fcc914e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da6a44f76c1f19460c898f1002a46b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce2ccd9a531bbc3a674aba693b613195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b9763ea701b7920c10d7625a2dceb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852dfc0e314277451f983aadf80bdaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a923bf855b9c5792d81f9a40f0812198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25380d907a628f14b8596dad859e7060199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474429af3e3ca9cb3bf4d4f86546181200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1065aba5d9e0fb98ab8f41e6076d837201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74851a73078c60da4add9141cb4060a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3de27b7a2356c1aae7c76da7fa0d6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa36126a3bb0c6ad1c0c9c583bdd6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04da2fae06b9d913c8b77ff6d8d466c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc1d1903fc636eb4e3bb110ee738f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db863ea77b14b2cfa9547ef9b010d4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3fd637a51ab7083e2ed3be3747a99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad790a359db0b5a0cf61bb3fe45dcbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb99e85ea6e63bd21718c60791b76b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df446039391f1cec38eef3ae48df78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61254b232111e81faa2cfae0265ab4b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70810b6891c54f9a570cdc8323d2092d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d132405d89d4d8e1652989a1e21b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda36d47d88c04aab9721151315f3a5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f886ad00d7f47f9520dc7ae30ecc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f3bca1bfd24ea90fa026ec8f66ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909863e4430600ccd583618e56d6419218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a94e56b42b8a0adc3275d280c0b890219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea415d26481b5c1e5adae975dfefb1ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d59dbbf973e76ddf382d6b1ff676221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb183c581a2c5c685fc9965b942be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0de235823974cccc794dc609cae3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17dd4e5c80a6a7dfd294842520fcc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167a980b3e08582d2893bc022d663a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddd60e22c8c1e7ebb84e4b6504ae18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e6314f59471f68b41603ad7e90061227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482e7992eecbeeb626a46967c0c633228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a411ad7818da8e25e90a68b838b1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbc2a22bf19877cd865fabc63f3509230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c993868ca21bd284e39897af7c4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeb6d6d565e6555942074668c98364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ba14157aa0ccac48eb78f34c51b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e4d1797c6e65957f793ddea86f5e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765479d7fac278b3110767cd09ce51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a47692337bc4e179c1608ce1f0d7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdd09e7de802afc131f426e915ec2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a1cf593ac0b89c5fbe61cd7e24687238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1bc78e5c072ecee2d631091a166fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc5877d68fe59897d577b85be7d41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e451eb129497deb326ba0f5790bbd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fac03662fe059acad9b79f504f4f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b42156247acc1be47facb3409effa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100827abb4015a562e65ff8828ee610244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab51358c3b788b9542f3e4843e8969245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b28b4a04cabf54568b3fba3feb5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62566c72b50dacf0c448caf217f2e442247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1074478ab5ab7ffeff6665d2c151a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d2eaeba9651d52b8f18c0fd796b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5325e94350880d29061f5780de49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92c474fb3f59966a31085d55b3b61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c5556a37c1703f29e5d333231a1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdcaba5cd0d98c27b7650c82d6fe8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1a290ca4d1994d20d5a33b9f252c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5341a5353a971cbb7df7293633bfbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c611b5c43485b5ec11c5a5391571135256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b6310a810f98d9dae147396a081e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe671e65f11bab782d3e95c7f5d7bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc48bad7b644e44db18b4f3397e03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a099546b800cd4045913eb641d4f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4239ed543cda1a917eab8ad3cd57ecb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a027269df7edeecf507820f8598b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db68e9267217269a2b53d1a19f6a5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91698d7f784706bc7f01bc43c143e84c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682ac24c460a67e6771048b7e0d031265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3f783c4ed2f55af2010b1519be8c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516600ab1488519e1eee1614c70d1ad9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae9ddd45e95c6a6100fac6bffb729c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a708f93d983bc39ef604e32ffeca08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471776896ef829d82c8207aa00e3373270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2cb8fe749d165468471c06471ba94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22273f34ea0b35e20d913a1c1e3ccc51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59acc11b6b98ba0aa1828d66beb69c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d1e224b1a25cbddd18084cd67cf0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df371f323dea98784743d446226c069275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb412d098eca5c1671d48c9b593a484276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dfc4088061c1496b8aaec53421829277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66083ba806da18517b47b3056cf2b332278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25434d838758543908e57b76c08b9c2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452b44d302e7f0d05e73969c3177b0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4699be9528a5a2e4550ff273318471b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ce6704ac7e27d8af0201ca6d02b9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05604bdf5af28314b347b6671144019283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed1608875e1c640a47d00a86fb501b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c229caa8c29d1306ec63b0e614487ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7eeb2ababede74618a071f3e24d3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ba6cd8d933d1611809cceb6e7eda2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fb1d6e23ae2c53f2badf8ef32ab5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a7178afa248dd93896a742f34d7bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de39cf8a0d6bb2161e65691856bc7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb80183d16babbaf88466b925cc35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b575e6f9b38aa979019de12eb4daeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e8d40c9c6d7600d890db35bdff792293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4481531cc2e09da2555389541890b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529106f43f6dd668ef3697fcc4d0485295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f51d5db353fa4bb2f38079d711b62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9add7d7be2c1ef4b800b09b85a9bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a717a0a3122a75a196ff72b1c6e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf7b99a83d0e3cdba47265e25e4a56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86955d455c773bdda8ac1214aa1de85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a1825ab5d9add2a2efcf4c3c9950301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8c6da6aa2a86afb8e6c1cb95e26f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfbc287dcccdf2b9d0561fd7f9c357303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1049e74006a3bb148b1c2e4758610d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76354b727a84911d33655deb7ff7e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a6f1b93b0213bbaafa0cfd9b8c69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f735088b173a90a86f0f8a02671a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98230d686196c4abdef90b830ff3229f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d073f137d3c1713ae826de62e8a1774309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b321011e670aa0c634f1b236562068310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef971d67400b78d9fe6ea05f7e9236311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4b90ff9bd5c78ce7d8d38789beffd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08783ba0c27f843783f0ac4d38fa4e6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d0b3b2b2581c0fd48a9aea17f5f1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0aa215129291ab522335807d0bcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043966a550c999d89bdb09d8889ed8d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78762a6c4e42414f81bd9137c37ab78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bdadbb1a1da2ec9cad7617dd1a8f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba08636e5b7392e9bab787b4a618c5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc0a35ba605b5abecd0c6b7b20f73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bc1f623d4a243e661bbf9c8419a80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b16927cf79f9a0dc04513befb9251a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7f1edb36912dd6d915785b4e534bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c1390017f44f6c6a7a83bec27c04e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e9544b52276c74949966063548296325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbf2c473eaa31f1250f128955d7219326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2378f44145b061211e88c0cd5c834e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fac8c0ab6409c842d2d571c1a5806328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14928e81fec8b9aebfdee5b8e874aa96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aba70da4823a9c8f4b56d7a8be395330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4dd413261d97722249c9a8ed31c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00ca19d8c6166422dff224c945024332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb15d1e7794057130ecff2b85ee4c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec45cde5fed0b7ebc502373e04045e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac032ba978f2af6c3666d581b4a868335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4cb46e26a62b16a785dcb845f8036336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b291c1b902f2d2937dd84db1a8afde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aafd1d59b52e998ae004584919a0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780d0333343beb66bfb07fb2844f988339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735ed94c339a30b9987219ea2d9430d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea741908676038c145fe86e964911c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3005d478fb4341a50fb33075b4ae306342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273712191637d6589a382cdac5ed8b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23493a88249cad00108c3f35f1bc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1b48527dacf04d4040b935aa51837345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fdd40f01ce154cf8c885a0fdba98f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637a8ce297fcf61bd6e0ccd9f4d5c90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f16ff5cf468df0e22d28c884c861bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762dbb649fee2b95a39c89abcab3fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f35a1145cdaa42add8be9d5c0e557350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e71323a3948d8f380a57f6f61e6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71e8e7ab563af72daca57150e8956352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209b33270ac28bf92ee28165dd19218353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f35b133e736b45c2f54e876cc234b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb82ab547249a246124f9546c4244d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325593fafdaa1da2453e3ff7e69e4ce8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a79617cdc0812c3dcfd43d63a64fe6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c626b780c096a45f84998262942000358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f6477b5ab302b695924181f4c875359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f30a3d97456d7dd795b3068fe8829360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab161869bb40d2ee62ec8256540d63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba5de31ef457d605075e6226738d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c28fd08ae8fc5c167caf1f356d0b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff7445315b1e438e3ab720f617242e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf014157059aaae1c1435001551fd4ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e43112257242e29b3019058a34ec2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae72586f5ea1bd41071c39079457924367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a48fbb4898297c9563a5312369f8a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00a760a91688cec7020959f02367cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae22ed50fcc5b888dc30b201381b0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5b5beed0127f476d27a88fd4c76fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25ca0473ee71f61c7889f139069d86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b57ee9fd8c4544a9c94769e0f4583373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07a3d675366170aaf2a4d69e937803374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe277bea11713dc45f4da49702eb493375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68906795649ef9a36aa09aa5579146b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229df3b17c6132122be039ce1e9b92d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef05aae3eec618217de89cdbcb6eca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209f3ff598144bb4517002e7fb6c9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0844567b4f6c92d82318415a50675380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d2bacbcaff5a4eb84d8bb4a8e50af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bed57a7e747635e60c4ae09659175382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360117ae5f44cabeee7b558da105a34b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7adcb0d88ed56aa9af6d2b40710a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61b62b268625fdf87786f705b047f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df676b9f69528b388a99bf44b699cf8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cdda0eac31121eebb825fd399228d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a496bc1872dd8c5a3b2c8b60d0074388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75821682ef5785ca315e69869d77b6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50f432f20d42b7f7b7b11c1a1042cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b46934bb9a9188595f62662806527c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd99bc10b5791d2871e5bc8b127f050392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d67ab84b4e000937f24e5857464fe2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1997d9bed47af333916c29cadd80e02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ec2038b99dd1e0ced03a3e7555bd5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfba3f7100bac112c57c530478b290396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a082729cb8575dfc33b24c55f1f8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071e57a40838884918a97c49f364087398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff956793d105019c3eab6effa7f1ea04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01a381b8dd558fc4296cf025e965e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f3c9b38902a169ee86b351d04c75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc8adf9278840e78762bbeadd1e6bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2db5e98bb9aee34e3a730d7018e48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df16e22f0156c16b794b998f925397404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5e38ef0b8b2a15865338a14d4fc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca9314ce69afcc93e148829d9efc7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e77932b5d5f063e3aa53a904382b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7211c51b0fa50a5ab1f1a9b7a39e2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88bbe6f53460538531fa5748dce725409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d515f23fc9438396df718390a54b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa30a0f0104923742d2a9d3010c9653411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccdb4943415f687bb58fa16f5c53da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09639f2b10b6fa07e428f00090e78c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e766b802c27f480bda4d2e7c63a3a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb12c9662ffbcb1eeb80aa53d546f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec85b0d5b7d3a348c9ac89f572d68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e6f89ce89757adedd62240f720c3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d503b39f7f2d25e3a46401c8b69bdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c512b759137c3074b12310e5b5874419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cba166ef7cd7f5df520a9200ceb3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd81c343f64470c9cae5ebbb2ccf78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950500ec29faa88a6c7eaa659e2faf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f43dd6c4e2cd9c334570170b51aa7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176da47aae93db98f8baa9a8f552500424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a745cc809ba30ff42120ca8347d4076425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa0793e23c3b1290d784608643f719426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7fc851f040747b881a528deb5c97d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf513f9ee06797e1c1bb2894c6e9eb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c03c0dfef8ecae598e7016e60d9ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f082f3f925e512b84ed86afbda31b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0e2c5953301c240d5cfc5f81aa44c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85453379245168776b8433dd8ecc088432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf26551a5ffa6c070bdf75080820ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb032447ef2602d944812fcf555e9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b3d061c2686489050ac4f483573ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186d48db5842ccfce536017a8a0a2c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c546a22d5793e44dd35d360bb0d6543437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01ad1c641027023d079952f036d38d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145dfadd8ee4048553261571966d6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7560b7a48479d897dec8c1cdf552f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deb81f5a7312f3e94d66e8af64161a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3133000741e5d19b84cd237b6c7e73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95e568c2681c5d797c30d859ffd4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c46cd28ec61b3c3c1de78e4586983c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e628aade99040860f128e59225e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca95df5d91287f075058e868be60205446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60600b0a000a292e0855b3aaf648d5c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337f60bc7532a245a004c89101e147c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b75603d805c5d58c3447e5169a332449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ff9fe3f7e21bb5681b5d65bfe8ac1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb50a7b1b934c50bf860f0001d204b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0958776ed45ce58e3aca49677fa460452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83454db2250350eb8f845f58bf66dda9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c6327ba89edb2100fb1509a415d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d023c75291e475c2f6e742b47b57ec8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e764669e4e109bb747c37eb524cc732456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c0b2a4ed74b45a8b3d2804e27838e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72de4cd1fc7fabd2da2b4238116c6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006df504f8d28226c366c4e6a63e086459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f3bde10f184c8faf02451ef0c0b17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d774f3ea8699157169a85ebc135011d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1b3f05870d9daf26fec77aabc7498462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7c9e5e6d657c4c046e22412562003463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ef6aa53dede96393c5feb08ac13e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde26c83cdf4a82022d2ff57f8f4d25b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e837f3694903d916e4daa288ed2bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda189d1cd10f52c0b65939e024d09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084064c4442e00ce392333058795ecff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6537b62a1e7313e00d74e397313e8b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84981055716a9432de719adcfc37292470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46bd8f6128fed7856b9df299e81c99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bef699d5d50ac4c8e742cdef6b9ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357e57ff39def79b4bc63c7a62a9e4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f65b62b738c10bea6bb7bd1e3e46b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b831c4b40b27ddd77734ebfc4a3394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f32644eea1d20a3005808956091fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059adfb9f1c1c3e3c236a5d9cbcbfe2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd169cc057e7243e9341bcfaa180432478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f3e39bb09f8fb49cb2ec32e054f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befdaf84654ab7d1768207e72c41b7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab4dde9f9c845a4c10de130618bb98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938c028d5a1b88cf3139078ee83255482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83493f7c118948e0e8d832c0cb845711483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c495f12441fe347388f4cb88600584484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b83bf2a37df6dfd2d62720c90ff867485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28eca5e8a89dfc52d04b4f2101389a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d193a6549640a84a593060ee2f23d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1713f7f1adc6430e47e7dafb7cca6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71dbfac04c8b5feffa869c3c28bcf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f526f7bfb13fee413161e921a8b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdea8a3d03b54f9d13da65eea89c830491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9aa86ad5f2b671f1047e1d8ebd5ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca96693722643b567cd9b53810e4e1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f28bc2d9a498b85a40babb9492fbb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281d6f608082f07f9ae75c5e892b73b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd12b2f574e1ab22239b0b46bb6acb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cae71f7b63d0501c20be3796a434f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091226038b4cc028c9366856ef4fba61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e096ac7eec5fbf1d0a6472f696e1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b0ef66a592ced7936ab94af46900a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cd4e81140fa758c7a98c2b39e55ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200e8bb8bf1d59192e8918495eb52de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17053da5a3bde0321a447e8caad4fd7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b64b93fe1f9b098dc7bbb3f42b7fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776986e326029eabb5c01b1fa53a6d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61422f25349b17a66a07d69a628c1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0989e6c53cbe33da8aba4903a65ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3cb43b74c4190007ff34e242a4a34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c101686de622d8c9a44ac45901606b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4074c7a0e3e2b2ce624956c5c4dff7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6757d8b07147ae68a7101d4426a7f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fdcc0f008b2fc65781519aa87a6d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cd9d03f60620a06e008f43bbeb2f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d19aa351de7ff9ad91d96998007307514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54076886785debcdef79632cd1de8f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319c0061b430b2f9d113c1e849ed85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f018454863339b0593c55be0f3c94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefeb93ad21cec438c60e4699f735a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2afbadf27280a447068204eed56a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f19a7d2c11a2cc53f7935b99fd709c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabd529005270975af0c70edd9cf74b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f9bdc117cf4057ab72da9e367e30b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02233e9734a36549a95afb74e252f449523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180f256694e81065fa70918d60cd71e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e62cb52bef603a76e0f17bb1a4cd32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8035534d9c02dc2d538890819536526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df0e509fbbb533676a9e8eca07772a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f36d8da20d35f35c0ffd684abdd2b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad3df6bc306eb883932bc1c238b9a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2af870c3f3e544250867f64405a8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c02d23434dd7d8b03320b07e20a59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e162a07959711b306a500f3faa3d4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b952314365177a9ba33a13e070ecd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32832ae9afa650be3dce92f0de9ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e6a07190565ce1ae611f23e3d198535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03a6f3ab9e650bb258976301fb6a2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e3416d360a7d863987a420a311cd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b780a1db43873de128eabcd49811b21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb58af8f246b0c87db54f80fd795e4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedc267d5c2bee778b8bece458a3f59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857908df673962c5f9a1a9e4e219d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87467f9f81d07a10c94488861370fac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced460b1881e9a65ee74be11e63f6cd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277fd34224c1b39888a870a01327879544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343463921e319b8800e0e4ca8dfc32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d73766f5acba563e1c5125a0e040b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb608f2b9de5c5a809e9445bcb19829a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d287910f3258edf159dc026cbad69e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017aded7923ffe278a214482330923549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40481a1e209d7fe1d983db3ae375973c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d85c1e61499d19de74a1073ae8acf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8efee6d26fe8fa6aff7ac37deac0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86f5730cdf8aaaaf7a1026f0560daf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cce091b83f20e91d1c3e3e2fdb69d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0300d2fc0defde0e4e0d7d0402669555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051500f2762f9645930a6b1f4c7d3439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b4f09b92b302dac6a032cd3284bee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb2e2dd03d0d6c718756e4ed93a91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ded4c4c78e37bdf6bd7fdd8156bde1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020751fa5ddbccde1cf148b3be25ac64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5abd2a1104c502575eee9d7c7da3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efed9bdfac275095e8a6b6abce53c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4494d16adbc14d6ae5dc7491a173191563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b08a6ac0cd29b5ebf2bba0d68ac90c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc444b439aa767ff5f2c8fa164877f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa08e11edd3d4ea2e4bf7d2c23677b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529b630338a4681bcf5461777433e4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dddf3816f7c9d38a8605bca510420568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0019298cbeacb268058b382a547bf38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7009cf9e20dc0d9ca50c6121493cd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7770bffd4ec97ec74174d51cffd318571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901da4ac262562a042ad945ebbf0dbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf6780be7760ba14e2ff3aba4cfe4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c64e2b2341f097ac9e5758328f83b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69618f8c20931a223402497aa3321338575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1766e43a87077353994928ca8581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe884b1a412ba6c0bcb1a627feb7d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b5e8bdec9d44c6832466343c8dc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bfacefbc378121157117e79d0ae84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e685b41c29aaa8c4eb4a74efe321580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb090a02c5ec7ea6662062023cb9cb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb892fcbf2f3096db4b0aec2632b4b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d394b8b9d5479feaf248d0f46daa5f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0220d192efc68224d5577716ae94376584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf08789bdbc2beeb9158c5bb6012a9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c8079b61c3c8e873e985132fc0ec3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3703a33437eba0489f5aaf0b84c4265587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f74a63fd48dd848a34f9581522ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ceb379f41db984a1ee63b73a8f3b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab216d8f376d8954f5e525c67a3f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f6fb75f77417cb72b333f149c22a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26126d535c25797a5539c2d2e39a4e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f1501957341fc176f87d5f1ed11b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395e92d5e707d74ad4f92d084e32bf2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ebc610b4594ac72e33786b5521bf4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624bdd11e4d5ab6e459cb4947edadb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c740f28c9fcb9be4ced78feddde62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f12c2e8f290bef1c2cf6c68bc68607598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e85b96e4c4933eff55c2bfe0df001599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebc238ca1d20885c519425907325ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed8c28d7b4edff037199e35db37e26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea115cddcc08aba3eb4282d9d81ac1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be6c1d7b80ccf34aafb938279d666e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743ac1569f36d4f304395319258054604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019947c73b8cda6576d4d84ce69d6be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd020eada25d082bea78a80b71e770d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375beb75cf80071fb1d5e4ed2c9fc6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0dd03fccb54a6e6fe59e52b745f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0448b028c9936ee9d5c3379273aa9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d8e8609c0006be6bd54be50b2ca07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d1b82be6291e018c99381583abbf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7acf18dad5c92fe605cb557c18295f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa219775c844b2919645b6cda872f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d4a0e69f3e5666f468ff1f994808e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7551aa9a01439c8c53a88cb3b75d8a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec789c4a8a3887ed2ee2f930f1ba51b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59403fb3cebddd972b638332c6def1dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22a3ec375646cc25f1fb128c655ebb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d8371d4b5f238b5401d0b6a18b118619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eeb4ada901a8498601abc3c000b92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6573fe9d93174f259bc3bd683e8a6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e401033b1c3211afe9a646c5ca608622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059d5019a445885e37ee08cf3c13656623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee9cc239423decfdee865503008c85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026878bb2f3a65dfe84fa342d4b7fe0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1a912c47ee51cf935334ee006dbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a81cb96e8ced04c93bc313b33bb94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1152b09fc6526323c1d1770a00c2700628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e01787b50e0aae2872e7b9c03fa0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3b833a7c085deca1e5a535903d7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ee966b8a3ac22cdb05e041ef43bf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f4e10cb1949942d60f1c1cb2829b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1226da6bc6dcc04164e2792526ab6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb105978f2c8b69311f878552c4e27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c01c1397fd40297fe3b0718f550ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2b35dfb86392952c863d2496a8933636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26877d65454893c63e9e50a31a35f4c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb9c57fdf745328651b58d624fd78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705cea3a79888399dbe36d350b0e6d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219b7fbed45eccee3674fe511b9bfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdea267ae77578da2658009e03f709641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c039b6cfb1f2dc5bbef021322b975d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1588e5c21a64ae1288a24f6b2b7d6e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729d8c59d2e3573d877dc24d2c4d27e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58277b88956b60135e0d7308c8124e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4d3663c02ea80310c96171232d83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea13c45884f582547bbaff406ef179b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97f1c8501b31767ec52f81fdc08bf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ba01d216c22708beebb4e1279f505649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28958482f9fd485a85a91d1346f12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a697026b243aaa9f6242088d89d10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308f19b47b2ae5e5bfe1dbcca67fd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bdc602cc5cb27a9aa990cd5d4942d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772bcd1afe61b7024a45abc6acdc97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02700e7abddb9ed979bf0131cff1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee61066b2350f546d64ad55453731656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d12361985c13b4788c0021869e71b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e91255f629ced63b2a49f6afa373658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daafdfd64f3cdfc1b8950467ec1d0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b3bbf52c41a4a607e828a9b967089660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcbd541500c914ea8e8127aab4a99f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5bff72b8d0e3131ee64e67851ab5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29bc1f6aeb9d5bf36ef2ca87817982663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4938ab79ed20cac83c920480b04a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155b2cca3ba0c339aa20e3d83f6751e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a0974c7ccc4b5399027a75bbe442d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a9088d8d17b804b0b15a20e3c9802667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b2a78d29f0480b4ac46ffa7f499a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2c83055e56bcde4ffc4e0ee84e89f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aaf72b5b5c1256cf2d4d1e8ddbdd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873430a1a1de09cff5bd079b6392efd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c63244d91cd86c96ba4fbd0bb71311672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fbd43780a1475184149b01097435673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f89b9fb5f3fc6cd8ee97f8ce50464674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc0166e4733efe4f0c32cbaa739f41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586a5d8a5d9083b5898d6b784e638a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b7c6a58e311ef0a35fbd82a975ba2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0c4ec8a29608686e8ee2951654c23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd7c03628dd33e642491b74e79f73e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b42d4175f388d9135db6511cf04e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351773f11f4fc07ed50b21fdd2507137681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506ee80242b9fb8f6bd93b59ab61927682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053436905682d1ea6df7a14fee4f4dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b62e75b1061295184fe0024e15a184684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf24544383728cdc4bb6a06d78dfd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14975a651b935ec2208bc032aa980ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014552d37ef2d79faed16ca743bc9b3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dd7f8209c66144e08ad2c1a2b5402688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e8e5efe26777a6a089d3c8f76ca6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5f914a0f207692e605007eb2eda6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06586775b3261d4de2ceea96b44001e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0eebc8d080db731607e9b88df12ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b86b0039a9da2f2572d4f6561e4e2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ea9299419887f9af5e6a3e6693923694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d171bc9c24bd74d7e73950849e811a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704e5510542c7d7a488b81ac3bb28a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e4228c79e6a8d3c4aef363c2aeb27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38583aef17d7a9f37ecd721e629427698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f263e014026bbcde4c0b0ca89edf23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba742afe75fa170099cb00b19ab48c95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072848f8eb1a0efd40318b21df14c6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c04566ddae300d4161ff355016598702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a2f2dec97f750eb2d8ae3f3349f80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8291ac7f3ff1da744ba1f04d87e4b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466cc027c8ec99364f1143b5d45c2b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd61c769c01ebf8bb772af2fcdb0b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89758251699766688e545eb1b353fa78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdb7ae44af6ca73c2c21ae07aa5d8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916473ce37c7c78b212b94f47131e491709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e987e7fd080eeda59cee668c96410aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c544cd07354c3500d4e9ab96b1b1d55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edeb4e2d225d0dbaf4509f59ebc24b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb6bc56f4a309800bc5475b1ff431b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59748dd6d6934b45e20778ca6e111ae5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e0d4eb8fb5904f24049e787d22bc3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b75b1f23124716098b350da913fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1af84627b97fba1605953587628b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a76130b8902b104524908f2bd3dd9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f376a961ce830b1a650347f378245719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037695e18f07c5cd6d4d90cc71f2cdc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5470c03fdc0a4bdce33916b5cbaab6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df666b101caed2a1c85efb61f67559f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112287628507b71c10f1befb9ca2c014723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499df39dff5257d8b178a6261bbcc0df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0750a1752da80b140f86fafe84a2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f098c56c6aa6c747fdc752e6f1d2d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3f957ed5745b780206b56d3541dc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95007c248c2ead212db8f3c8675a0318728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75227028dba0b11b60ed9acb2e726246729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268d79e3e3fb15f2958d6bb1935d43b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7036816ba3dbb481ed6e285cb468459731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc295bca0494d0a3fc0567d69538ed8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741607a72e3b2cc6097e452d8dc439733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c68e6fbe3bf2bc98a1fdb40da2d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29674b44eee076b27799371e704bfd8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b18fa84383c054113b226cf7d8347736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182bf054f027357bcb9036f353c8a09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0750f3feaa0097621f4a251926e062738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfffb1b02e94bb598b0efeae69055d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5ac55ff1010e63cc45215ae8dd93e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4209c0ed10be925976167f0a46b65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95060e25c68060569ae3884a1a3d0558742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f4e23a9e9b1515328eb912b2c43a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1be581d1c62c972cac73fc2e5b2a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3418e9acd7f7076f8db02ace7c4a6a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e431c6c4bed7df3ca4e63a76790b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10370ebf2518c244e56f08f07d0e869f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b8c3f30b36567aeb7983be8870acc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e2872259f261375b6c36f39f2d6aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37de534d734c77e3a6a313c5499e466750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab2c32dcd3393762dcd4d6292e6f7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b46c37663aa0c2f8d31747ef6f675752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2387933e86996225e7115ab092e06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb5fb0a6c2afd023581958cc4fdc1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96b334665d18d5ab1120ab62e8a535755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee08a8e31f805e32f6433764e0f6e5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f887e0579f2859fe653e911ddaff089757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e7f7f017a7a46925119a887e74530758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd0f1fff94356668b47d41fdd4e2dc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9745e5504ee2a552e23e0b6d57197a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902292faa58ddf73cf7420446b2e0b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbac4f6c41d1e09dad201c4b0cbeaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0973ce4242284308dff6bc08ce8fba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4cddcdd33b32c6b581674525b8065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125776117e7ea63442b5686d610633266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c23b3066c04314619632133d0ac87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ff050a8164a32bc086c4723f911368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b26a193ee6540e8ca2bd2dfad8b5699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42037a8e8b6e7e229610506f413e3f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d65023606f9d2d20a676bfb11c885b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c35de286f22977db7673f637a7f7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8b94fddf667dad474c331413fac1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d29857d2e9d28dda55fcc397a76b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbeaaea04cf725f24c53b6feb9a99015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83ed7e1d13fbd0d86c620aaf2051da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395cf08b2fbd083cba9ed5d64acad6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b4b88e408e09147245cfd7ea359f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e800ed803696dd3ad88c9dc15ee4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aa0b822fb3685626310524f079b9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1c0ab757d249abfa57b6fbae276021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b3efc7ad2180576d287fcfc53a47622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531441e85ab2216976f388fe6556fca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f95fad30c9888d3143a71c8f4acee124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9821b2283a625e8a9ca81b0d5d97625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265edb9476980671f6d206d6b976c7cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c0135f9cc55cfb52f609ee6d8110e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964ef2339ca018d5e95b702aaa4da9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd10320eafef5d51105b580b9df3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2345a1a12177f10899e6e3eed33a1ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec752442371e9091ebf50732dc7e84b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd2b89622ec7ec68ed81f1222f76532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b976db1147ccca883710902d91da533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b73877225c561f6e3b2bac2f5151f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3062d1de8d97fd07be9eac1410b4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94a5dedca563760a17ff23287a5d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd6df1427b3fe39048af95601549737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097b7f3e5ca9fce710aeac6d6e1afdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077ca9d18635c3fae85af6a27d7046939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855413ec954e21f929300693cdd5be5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c9ed72e8e6aca5caf63957888750b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8802cbee0622951674a35fbcf56b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b602c619ab57f3a9df4ba2275cd859c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c81286e93e7763413289d2e33443144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d391841d6820563ddbc40c9c574f5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7f89a6e5c697e46fbdd59b45e9b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533d41fd6bc105dcd23208ed169357d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88869f08d65d0e9f4c0a559d650787fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88564a0a28d52a6d8eb6768173a0ee6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730c9e88c2dcbec2eed19676d5e7ea650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed04789c554a3db3eef0c50c2b9c62451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c78438de377e882616114683d6852552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be6ba2ef460fc0a483ea3115ca99f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96c37a5c5a2337bdae1451eeb1d3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77b0b6017e9d9ea37754406086f4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef79767464b1499ea898147d0409b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac34c8210f73fdb611ecfcb2f5d21d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053675911197470beaf5d166d453690358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9dd8ec798fcd52903d430d5b3718259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ec5bd468f36d4e71ed612ba55ea560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f57a54462eed0c77390c24ba0d1f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb374a80a997fb82b206a3691c49387a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b2cc7b0659b00b7d0e4d22611cd2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeceb7c636de1eed22e527a4829aeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812d49c829e5e09acc2aee663cbd2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1f9c0d5113b7782ea1b5abd9e9cef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff856966d47f395fcecb2f85d5b44fce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee96cc907d58da43b8d0c56d70cf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a96ac7be268bf879c66a356f4c4d4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbd8ac58aeeb6a89d0a3d4cc03a6b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de2f8fcfd7c29426e9ed5f10fcaab171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6323606fd39cb89a750572e7b39eaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925073e6cba845e1b6816f19a3bf6e3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298895392956bb1e08b08f28e0d5e7ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db5d1d78c33ac904444ef73890f0da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fe20e1c6791f87a59bd209d2c956476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabad490c9704dbe3c6d81e28e0c167d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a1cdd5377ed86a94c06a15fa08b0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664532ad50eb5016e13ed5844b74c38b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c177afe18f36639958abdb6c3beed480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271167ae4410f43050e63d1558ef51f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806380eee80ca36fe1beae0ee7a30eeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7010669ad8d63ff204231c482dd61f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df2b9d7405f2f5582f3815972b597584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b47ca34922e10ca1876f0ce7ce64b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d7c0fad0d7c182524eba5a074469586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69e12c33278d4d5cd5e02a8d492e3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ac2c8ebb2e439438131a31aa0a00a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f378fda652460b2b6f22bfeb10aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72322136f4f36e8e5efacb69d373ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4674c1eb6f136929e9c7191f8da511791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235a5f64c5d150facf449e65f3bb0f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d9486e22bf0e0528e6b1c188b05293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a793604eea496d2934d5891e3d15694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6564added4028a1b817dbdb32869a8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc73eb24f334b9cd6375752403dd8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176da48ea82c455e8403cace11c8e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c46b5e06b285f1a5209d9225736398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbd41a65802520d735656eb18146c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd286dc554821fd753525215050f6412100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f065881d166c573ed02f58b5715f1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8b53277c26306aec24aa06961913102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e4ed594b0e7dfdb262eaf9e9af7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698679f1361eb656d5fc8be0b671bc1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b01a0ec192fa315fa6ff6079cd7b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c243ca45b5a9a2bd70ef0817f4cb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb28de158c248a3f4dce847149dba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8070cc1799c439f8eb27b61e936345a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36bcf6c011e3199bdc127e1e4387c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67890920bf25d7087a2a25cb5caf38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7d740542a0614e2e3786507252c2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaee84348b1b4bb163aab113c99c854112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819ab23c0703ec8d27e7ac1ce0d2812113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f733ba8f96444583d8e101374d55f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48412302c39ecd1ae0ee5370fbcee4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b812d92de640c95931f12de5b6c9df8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3cd9b00a00790443168fd3fdbc83c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da437d04e8a98c5365b1a59e415b1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c50827b690452c7aba7b06028558119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6f94ced00a32e806052f772840b2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822942003510679ac0fb0e9515e098d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198b0fe165954f48b64e585bb69946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01037fd2f90d3e460c9389741cc1d26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1d7a9ff8dc6b07ac1d86c8479ac09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19775538569b7d5095ff6e3719752a96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ad5f528bf54cd6352ed5a75ab3e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623ffec1a98349cd7475263b00df56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bf9d570b1ab5cbfb4b0e8530fe703128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36e4d0d9f05716fe00e7758f41781129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866bd3a5780133c79693e784722a6de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00abc507aa6b82555f2fb1dcb88c6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265d6ba5ee369191c41d8c7375a422132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad4746d89c11e2ebe7f376d1e7f908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427d20db942fcdedade86696e26d58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b97abfd6952dd7d058d27759e3086135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6164194137f225a1ce6f99d5e5827d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa26661810166fa49eba4a29b528a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608c715b2dfe0fa575f74d617136cde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0440ee30b55fa7a0f5fcdc8ac99db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d89ccbc87d696cac9055316b26883140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b6415c89c2d764c7ef2dd8d50ed06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e9b343db03bddd58ee365f06ec5e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7505624c36748bf0f27bbc3154ebfef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582ac165b486c5cbb7e632428abdfa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bab1ac81a6eabdf0e56fe5cc038c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f540020cc22473ac268024dc33c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec7816ce58147755bb6f24b8c67d5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66b5137bb76ba0ea5baff0923e3484148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f6e59fb45da1743baaf497cae74c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f17599fe353835745dbcda36719def150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a143f32597e185f2f8bbd81af7745e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf625657ea85bb99fc195ff9bed3cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480a51316dfc52430f61abac7445d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777167f87ec2603a1cacc8dc66bed5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e97097f4477ab07795f03bbfdda5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bcc8101fac5a951f1d6907a491ca6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab254c5c1aeba3a9c9e7acb44c466b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27775bcfe47d8e61a3933ba2c8ea2a16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af11c339c318edc83b08aeb8a70a31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a2d4ebc93d78ff1836894d45c89f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66691b63d009b24ec9f6868382ef177161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283daf72b9180019784dfee76e9c6c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e6aeb8f248c44cd1f4348b2582b50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9d8c27984076b66f60b259cc558a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc92271cb66e2deb4319a727c1e15fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be96b3c42cadf31ac9ab53cf4a4e88f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf93fba1237726e4988f54a7854704167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e75a99d521c2d30e793462be8f487168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3340e64a8ef27a559fe06d2e19a0a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c63e96340e2bc99423ebcfea5010170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8960ceff92663a6a5c808342962821171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf7b9ed64e4f84821b4f8e260ce371172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8346a81817ef1701674bda4eca9c55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736ebcc2968a9be5f19e296d5391f02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cf6f7028d75aadc466d4a2acb2661175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d63d32dbb1a4934c93069a596581cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04829b4b78bf5201e9a4fa37e2fcbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5ae425063c7d14e5cc5dc4f2af26d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b2dc627a6bf68769bf2a47a6cab0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650325389ad821bf1ac139baa3ae90ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa48421fc314ee903ac0e4c10868dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82486cc3f6a41ec5880451e7dd329efe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c6e7d7c0e87a015a08c28c50112bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ad46720c45945a78397b3d1318c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878edd2146d3782a3416f37afea7a380185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a3378212fda477ac8709ddfc6550186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1d1e0a1ce50db5579a326041dd27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcb5f5fd3c1777fd3a8b00528f963c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f62193e7a883842f0c05774bac354189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045530ac5b8c9e1e3bc4ccec58266c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374eef7f8a213b33115c59a9c073a4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7de699df7abd3e26634acc7ceeb63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d0ccdbb4c8738eafe3816c552da76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0218adc9f558cd20bb10a894151c71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a2b15036e96abab299072f343f2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568674e457ab7f7de82c36ccaa5fe5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76681fee8d90a95e2d44020aca0f7ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e518a84d2747689d91564b3ca2173d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c28115e99f88db91dbfa208b7870e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1959a7920c621d17c22dc87b6e04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa556b2a6defcd1c0644afa119f90e72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c34aa8a4d13653ef3efb556c2add6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acbcf95e418008b150a7be4bb0c55a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec4998d6631e95346697b4c8241825204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ab698e0a5242db2790a7ef06a4071205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51380037a8a55bd3a11bdb55027e8f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c24c30c9f0076dc59d5dc507f71bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea250b307fb58b1e114e9135c500d31d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438c15a52e2761797e83f9b8cbcc88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423218d009fdb1548f405fcfb5593419210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84243a63187e2bb64442746de7f76b0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c17f26a9a63226a095851eaa99d74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a22f078e7a3b45d5c6813074bd6b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9033dd86d93a348d51acc39b9fdf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c4ab100b8ba9b93590c1c9d8e0fc6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01576d7e033503f81fc3dc971fff8ab8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360c57b455c2a6c8ea07687be1f5f90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dbfcc7309581ea905c83566c59b0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c2a818522aaedfa6b7053011c2f02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436eac83956e11135a2f0eb4bf02d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0528ddd36d4a3c1c88231eea7bd627221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a7ced9b49ed929a94579a72d2caf4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a5c0702f2594f4a2551004099605f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a5d83fad3c06b2a9930b15fcad632224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d8f1b45431a7e55eb62128e18c707225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbf0e8ec0bd5f630c4517226ac2526226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958cae3152cf2a1a7b9312e612593e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da11049be9cca3869bcf54e4a834f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef60f312e163d15d446e58da25d64dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf109ee5e8edc2fbbe372111a0bfc71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df24ca6e993e903481ccb0d337740e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed57254d253e9d6ddab77585121ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aab88be108d8576cc6ead330dd37d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59355f0ccfc72b46d1f0711fdec62ee5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab877b7c5303c94dc683b18be4667d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb0f49a5583f6f055731ecebc214a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779e4da8b5c8e0bfa17f8bc0835f1c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e6de6dc9e75063115dd5c9231deae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf8b0a233b1b35b26bc4322c1a8b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4544f89fdd4e1d8356563bba84a6e89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a7ccbbf475a52180ea98e44e344b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add29d5c376fd48c803c372dc9f4d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f04a5f7b148de22f90b9aeb58cf4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe4cbd1fec881151926cc3b76116ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851616a5043dd632b74ac104575d36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091aefded5d63467fd204813c161897246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3fd0dcecf49780214169b53244a15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f9980b8f8645a2bb70c0d9c082d37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30111b9e353bc60976e98a00accdfa67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0932213f6a1f3c6ffa443bd78170b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9773fc162846f9201b3b9c5040c2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf63baf903b6c616134a29d821c8eb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270720656d7b6d51d94ae66e95689005253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19629d0ec3b8fb291a17a3c3c2d8ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199db068a5a8e433c82d5a540ee14ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ca555fc231cde3bc0dbe21dcffba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc03bcb75977a213aa181a502be937d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae450f6431b8b24d3ee507903e25f15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325207dbe0d18e8d1accfff16704e59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd707b026b02909f264ba5522ef2b9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16af6e0b47bd161fae6a1812f9b01b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347bf1f0567b75722cc7f418a5b371d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d92b05259b54613aa710da0b85cffc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadda725b36d7b968de42a443dec513b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a8556ab16027da9ae71e17d1cb58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52da0b5e509ea8f0dae6747b873b08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be46482acd94e08bbefe4a88721b3b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f12e8eaa965b3ac9cc8fb1974c0b93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedf03da0995fcdd3065a345bba6899269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e9b7cd424a668f0765728b80cfdc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d17b19a1407a9738c869c005e551b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87503367573fcc3ae3a080403ad6d724272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c91a807a9f5c12e31c019edb888d32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fc92d1b621b8b4d00bd689330b88f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2895be01cb92dab0e1f7baf468aaaa3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7786dbe1b08580116a0bb44cbc1993276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b66a5198d78435af8ce8dde945ec8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92855779b8f2cef6d5dfd27cd9a83bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aca47067d040e9b7dba1f5d4997572279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f494cd558e71a0b552eabab36c2cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a16a3ae8659a0f84c314f958e06a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f923c53a52771276f6468e57efaa3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e84b922dfe7c2c5720d48f3405a9c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0392c2eff0388bc8a5ec048f42339284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369408506ec3518054374aa89101c07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8ce470eec4e0ea937dcaec912c032286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03a37238e58cdec965cbc8a1b7e77c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee87c50c06c9b330c49d739725e2799288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db521aecb6c1d5af4c82456dc1ae26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26aa5f0bbb34bd3b90995ab1b1b6bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97e4a1da6668fc056efad49939eec7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb142ba90ff1a7addca5ececa1061d96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508cd7cfe911fc994b697e0d618f82f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92838cc4c3ec1ad710665ce3d7d790294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb9e1ce263d61be992aac68eb0155295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a9493b21207a77f8e011875441f64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcabfe3a1a137b659458444451bf18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1ad7c10e8f5602190bb8a79456d7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42fa75c15dffe8d524b09838ddc9af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74778c4ba8375d791d94ad4202895f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f959b19bd585508af6451e1eb49f29c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e39c6b6fc547957a64dab6e863097b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840087f459820ab718e9445cd754dafc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8deb9436f07b028ea874157a68bfea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c3bb0d23472faf8e5ba82555581cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf30b025632aca6cf1c9f50cd9f076306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa73b7e7ee21753da47fd0878f0bc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb23b57fe1ab3a8e66c4c794193fbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51165f627e3f3468b38164fe4f72812309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f2f2566317a1cf9a45d617674a31e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12740d0716e2353eecc8484d479aad50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0be9d626ea9f4c4431581caabce8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18243af0619f7178c4eae9570edcbc20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2718f0b2c7540c29d5ca54f730671a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa9d10638830204c4631a7cf34c0a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c733cb6b2583499d9ac309b909e1715316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6abe0c74cb357c60619c0be992faa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62560c247a5ed30bf1ec518cdf0a3f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8180e260de05cff1d42c1821d90a59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb8a8a3dba9d26592a65b548cc1e85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278372afce93c53e9082b7bb6aef657321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920b9131b351143cdb2c963b8de726322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0af20d0cdce7d86e09fb0c65e14004323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92b0fb9b52ecd4039c235ed5429568324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0499986b164c8a1c4de097b8b5c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f686d8bee9cf5487fdd064250dff77c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d78232372c20ef9e7e828a5b4221327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0bb32c6a00438fe1c94e783e2df0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c31ec1c00e2ee7f04336277f3327b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1436fde0cedb9d45985eb7f162a2bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c50e203226c832627eeca44b3026331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c79c3b5dd7cf5387fec2c7b2229282332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67e9e2d2a02240aff352693b6fe6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a400b07fe085dd2e5b1078206eb0bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1b192c69e7b8bd69f454b414210e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e1878d3f16875a34ce9536ab7396336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2218ea978c1d7f15a50badf9893956a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91be37cf97020e13fa59bcc175fc2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a7ccf78ec9f5709ae2c1ecc61dbc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eed44e5b287a96a4bba65c8950155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb822a74379b55765a080d96341d797d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96eaf1457291c9ff9d3c89014f0f85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d19cc8ff139358136f246c8e76338343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5de6ca32d23585710cc6f06b6366b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf76a71d67600db5ed75fe70c0ee18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a436a104cc677db2b843db199cd0d64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ffed8e5c3da28fdcb6e09147a6554347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6958f6cd61c6bdc67df484b96ca7dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acc8bf0b942d1ca67f9cb2af890c99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a8a8cd5d562f54f488d56d62643db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f06e2d2fedbf0112fb39d92d41971351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7091ac156c133bc81b7d1aea79e72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc80b2c2db70798c979f5ec897e8b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba60c2cd133973a2c627831e47dcca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe49ec2506dc64acd508f730ac34fe9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6398b881c61b1ae3b6284a9e9f13b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d344e43ce8be18a680e058b4c4b1ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf4759bbb2d5b8112fa5237371c001358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1738b5b84c8bd45edda0c58b7fd7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61ff33d2e1433af075abe9a6ab0f2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f071ed96ea5277e05583b3e8ec4c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de8c8e9f1e0ba2c690b0a6c55836bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535217c12ea28ae0a8a4426fe503f9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c92d1eeef6cdf56a2d04750e9fffc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf933f066533acbda6cea76f55fc4d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31388bdeb15d895cbaba0111c6478c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91012d5e5e0c8baa466da0d9b32c369367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effba3254b611e68207659a7eccbfb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9a6858877204ea6c323546cb8fe5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510fb3a8cd2b3b9a76ff1ddba9054d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b98bc59c72029891fd84f3d0a14a99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77856d56f2679b39810c27d1f6e1042372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2006f905f81afd74a80b2925346d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141f609ac9508f6cdb5dcb947aba60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2b03e6802044f9d95f2d9b6b0044375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ccbe33939c11409825e8961e26412376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82799bd1a7a86e3b84aec224d0a001377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d509e3cb176fc4a6d520f64cc3ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd266ddd9a66b424eb3a164c33df5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7683a4e93476adf6f870e6b622ca77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c79d282cebe4a4f45a96630a238be4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649a0d73c5c1ee9b9b6ba526717667b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca20eaeaa71b2e6179bdb8d80875a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7335ded4c2960e9b17e174ed94919384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec8811b7d84161f996488259b432ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6fbf97f42cc4490bb7c93f5604ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fdaf8337887910004b04a48942ea0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902dd1140ae0ea0bbc06bbfd4c41a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cdb04d6c6967bd7126097ba34cc27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156369d7826f09626b985269752b27b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20ad2f5650f3a4179a453a352577eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815f37c01f1465810531291b07a1810392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2674d64fef11e0f31edf5d46ab6fd83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396925f4a08a5126b00f383ee4dc684394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179cd11603be267aa1985e2c358931d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd025c60851b0adbc94195c82dd177d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b006c00bf5572b7f52c8f3e18dec2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b9e516933233eed545b5cf07ad53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea056e1a2db25c1475e07d972c4c091399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856c3773e7bb6c3e7f4fc56d48f5631400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f8cc5d593f2890d0e5f3433fcc45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ef42a01d5c6dbf8e6fdb030c8dd54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5a63af4d1d1c4180ab0676eee780f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c1f1267cff89637649a73f98d5fb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8246de59c402ddff0368f43df91af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d07e3d995d96055794c8e469493a79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf243ff3c4248c0c7931faba52ab84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87416a93e3c81c1fe8c97e2a640895408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a13cb21923adb36471dc762c51414409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0703d572217e7b23f7b0c8b0da690410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41244af49d3bae48a798aefa9859c5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64dc119344dd38d82acbfad216e246412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c3117c93ac550f97f740442e73672413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cdf555e3ba3634a621a08dde1853c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099224fe6ea7cc9dc1dd246d0ed1ae87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f64ad39b9cae33a13e1ec219ff825416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f83b1799d9944c5d7e7fed442f876417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d829eb90a3a9f9b3165fe1a89c7d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58cb8f3616fed99438b7a5949fa936419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39405546d83c5047597f4e96fa1b38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bd1212b76e4ac63ddbf6ab6067f21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eedaac6f28f7273e5d4f2527b44fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd9c729255c002161721689de3c8fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c88ed91ceeff5bd7483a823c9243424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbdcc46782be0f899ff8749f86bd35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d335d6ad3363b0c76011f9d0f87caea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790a803fb4f308dcf400fd979f717be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58fab2f2e1a6b62e22be51f60ab0ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92591c6ee98ca4b4588e46d4ec242d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550177e7a452b57e0a4d8fbea13af38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92400d195acec542685a4be82f88745b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c987d69308ff64828899f2ee78580432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f699d14c1d8b03438e62f62b21321a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929adfebf31637ab204b78eab2a931f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77881f15b3cfcb32d71157c41a13216435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec0be231875e291f9168a43d11e8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77e0d653519a5a3cc7c47d0a24822437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05675eab8eb49f8c29070a05dfdf31d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375d34cc3c28fd52b3fdce2bb2b2eb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb66f912d5069fa569d328564a5b173440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d4488d7bce7893997df4d9ef2230441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9050f790ab00b394edd75cae48720fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f542a4a1a7fbb740713b0b693f1113443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c18ebaeb4c64ab2ab0bbf7a906b9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb07da0d3f6b6da10ba72703700554b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f12695e892c12aa9489eaa8505aabf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd154c328e7703d70896349ecddac0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b67d58b64a07bd86e011c656e1435448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11965f85a22fca0a2bfff7d716e566c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d58773df8dcd9331273e4ef73d8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c017da42c715c4adc7a5620375d919451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3796fa220d2b37a51bbdcfb8238761452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe61ad026d22754b1f8458cf1ad4b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004469898528f20f86d72570a336f8f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21c31572aa54131ae97ec60bc2c67d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21cdb593102f5ca674eab437c4dae3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea2ca42d7bac45859dd03862bd645457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce4184290e69103cbfdecb857b84f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58f955896bfdd285d37f1cef249376459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be22fc928bd47c87a5ed8a3635e8f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b70d892ad1f85f8dc5c0e2b297500461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902607ea000c306efb5ce6248486e192462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1e9eea549c96a4e4427078a8ce2b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538254e8fb7ed0e24240cef3813aab8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5c10b00165f6a46d6916a4590686465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243dfba0a56070e85b8ed3853607ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e94a231f44bc393cf8a4f353c1be3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f118748a6f03f8096a9e865fef20a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8439adf84135e13a1196b2dc18fbb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fdaac42ccefdfb4f51bdbd5ba7614470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6357f0c816e6bae6ba9ccebb2d6cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924479e473f40344e7f9ddb6c89a37e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9481a9c86837442b029254236b268473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd856b44338540fc67efdb089b5cad7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e0bd20d4ef956f3fdcde7bbeb8665475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec439dcd305c9f80631ea9349e39a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0422d1f646b1d59a98c1b55ca981975477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644307621de4c86f69cad8e2d5a783e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18762217df1d76f3da5a1ca9bc5a4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7b5060217d866206ca743af14bdb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b5e3286bffa176b8cd3596ce0967b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b4ed911b9ca86d06c1baadfe393c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb81092d3210e5bd91a9d533d53349f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88b0357da08ca931bf6787876e2618484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e0215e3ac0fcb20b1e0c197d80e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd7f566e3543b8f1cd2199fbd240cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227d55b1c46dc4ca06e492d065dd27f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c019ca972049106610dbb1d743a73e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487aae6645015aa04d7092292075d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a830f3f5b219dc28a5baaa43d83b4ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0e6fd146649a7689eb520038984a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194ddd58d9e6fc94c9f5c3a580bc000492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da357a003f7ceab77e76d73e8581fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1ff4dc19604d1527be786dcc2ccbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96b2bb21f09016d6b2d432773c483495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0f88e3f7ce687b17f25dc98b85d8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabc058930222c0ef0773b5235ac29c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677417fdfb7a6403317eadd2ba39480498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34a17303a636705a4f0785b1ae0879499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb76b0f269e10ca69baed85fff89a72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989ffb327ff71089c4fc14c49e3d796501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51166ffc39447d82037c9ea50b2b9aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73026bd80dd3818514280f9300664b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f84918cb1c8b9f192ba61523ace3b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d993c207b7776b12a1049b12d5e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c48a6b5ad429aeebe9c6633e3349d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7dcdc1a59dc09870f199ed5eeabae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3de35fd43196448a0b6823208c12cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eecb20875a45a90a9e5ab13edb7e6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaea2025ace2f4a9508fbd889bc6e51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee828dfacf3fb1f00fd2d7fa9d01d55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e8d9c0155552614e3f7bb4d3bc52e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79362988e19b525bdff998843240a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5bd137019c5313f3108813dff5f4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a53dc7cfa32b3e21e2f57992e01ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13856e4fa6cc4b2ffd91921bb3e21fa3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd058ebf3e249460c2a066b98e16b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80265e7f057310f5318fd49388f3051518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c82e9524472bcdb1d14ba6c1dc1cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269777e501f68a5832ae266d6c0f859520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8350b7c876caa11e10979a0283b795b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e7d092df85a843aa7c5116e8ee7f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6788aff035fce163755422cc0db14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67380dbcb486be0babecf8b3f230960524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706de2d33fbd6970d30fe864497f6574525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1616d640159b9caeb5cfce9e494c2cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afb6212b6059cf0604f298b9cae5ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90730ab87ed0d0fada6f7bc70a052126528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d8cc852dc6e462a91e1b40d1cb43a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eb2f34bfd7013f812144b1b8df706530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663d78e07a8512444314376e3cdba1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a572316bd822819bd9bb0f44c086eb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c706ded9b1a3049c03418f14eb523533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9490a230987023a3d150616c7fd8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adb4923f5e5dca57644b17ff07d606535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bec7a21b3aad747fbc4fce343e3a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e965cea5efb4c0982ea1be2d9c207537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354b87928cc1d554de63143c0f36093538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0c3db8fef6239c93dd20781ced2ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982b9130a4d1661e4f537f67759dfd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013f9845aa9264d02dc1bde53a828c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abbbb9d70cbf9a3f321a35b899fecd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9b636c2974e3df42269527eb34e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd278fbafb31c2407baabea7b133a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446720150793e54b2beab5c1901a43a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766ad704607333c502d24f0fd8a86ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432450d07241eaee85c1e679c414f38f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90e389dcaad39196acf933b20c5617548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277b436c1ab53e5580eb00e4638fd0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaba03366ad3bdde73aaead02ea1ebb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a5b217757185f5a543eefca390744551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288d7d5085fd4b470455a88c9b38638552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57fb96fd99781a5655f8b9ac303447553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a09e84b612ecbcecdd9085b2420997554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88548b43b29e7a668bb460fa17655863555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a26c67c748f5c2ca47f15845f5c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf37168be3d3d19f015231f5dbb48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e57ec3bae074f9fb49280a0e9a21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3bb96b4dec8ddb0939ca5f1933e30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b27616a9cbe3763b84ba5cbd4fe5ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c096f382fbf54948b65092f0d6ca84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596f716360692238ea405d9656d4cc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2690fb51acdb8c37ca3032f290435e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f45854a0bb5446084a8af3fe23e9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413471f9aacc4e8b958b1d7c177866b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229305f19fcb26b5b9e638e0086b3c74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53ca84c34c89bd56c0c8a43b6efa5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e11d96421626a55e0128d876bb3bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b508b5f0353049c78405151a0dd12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473169040d1d69640f81a46269fb0ce4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae1f0fad1a6777406530a328090354571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9213942f33185708aabf29a02034f87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cce5fda22f59c3d72cc231d551522573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f0ab9cefed3ce3cd9f45c1437c8c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e4a71f9e894318ebc81abdb634446575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130165c516b3f4cc6746dd456bdf3ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ad1a90f2f175dc6d0208a988a6e53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d23043f5265ab2dd9574fb5eb6ad25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cb767f02b039548950f41f71d68b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4190053ed8fb9c600a722851bc81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507d77d56a1008aa25e034a1a112ade581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a706c05837bdc6b8f9d55b8e1fd29c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efa84cf82f21ba1f380d2eabd840f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a362c320bc3983857ad72a473bd1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71ccebdadb01138d9daaf9ea4a2d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2adcdff8a3f2586475effc19abce7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dba3648bc99c08a4cf9461b22442ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444f6e962229ae932fc589042283bf9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5738d0c7c5db6dc2cc1cd5c5ffd2eed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0f97913daf5797a91f04e9717e088590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1839bc1735f9bfe7cd816c37760fb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddf17a9ab4486244dfe7cc1f791d3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3af304c2c365194a0c2e534bba54e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b708786baedf421ddcc0bf83c0234594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8c34a39a18b7b09e17b09d2e6fbe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e73bd7eaa32211e2009408152b879596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ff29bb2da672393a4ea899fd8348597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ebf25968af73aa5660b4bccf39cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586fe83b1cd90927987a6ea88556f8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f893311bf71e73b9260ac9a0cb5c755600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee4bd0ab28203766f634fe683c77c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae9455d38dc0af34c5642247095bff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf1ea13296159efdc7dfe3cd1468f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de4b6e8b50f2fb42c3c03cc17ef90f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10120e7a9d26b88ec3c2ccd9dfd986d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923ab0c3e2552216a608a15414604c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e77efc8c6ac15dcb98502f3f5967bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595becbc72a234ca3db51cfde3df2937608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110918a9e0449bed424ecd3befb69a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e7cc47bfe542e8b868c15c405d96f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc807df45d9f2d6cbc17219d703381611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cba666f6c5c54d78f3cd81b0f0eda5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e62f2707620162fd17c893e46ad7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665c425097f91c7e5a65fdc62f2b55c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81873fe2a31bd0b827bd0ef8e122e50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e051b212af1d2ac52994a997cea667616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9145a686b26327f0d5b7d7ed44fa4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593c2739920ad09e0641fdb0b9e5a94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bbd5d69600a007d1fbd909e1052e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808816e2a70e5c986f7d7f419a9895a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21d259a724513a93a4784f334a1c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433cbc7e37425f6413da77c10750acc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9efbb0669fa917d70bb32a987d57f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad36b4ff05eceb4407e03660d9843624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b60c29f8d439fa9304572088e5c025625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a43547c46310e61dcf534294540e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695b9ac95c57496c42848c0cef5c81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936699628480d8a23372d96a9b0fed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ea8a4f5624772eeb542a501f3c4f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad291040a58800adcaaef446b3fe0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c125a6699446ed3dfa1230cfffa947631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cd462da73de290d4bdad8a40ccc13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd0e5e75311c1a8abe9786b9f7374a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d3e5ed494258e32a54d27e85f6c84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f838c58db8eb2cd978fae9c5dc660635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c6c92341cf96f85d4c57143a747b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17e5fa37bb2708cdf3a93ebe70596637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f555b066498c4a859330b46ae597638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69a5f41e377208cd597e743cd0ce2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f67013d5d8bffde1e752ada5041207640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e6bc18cf3d93122d08c80ab2899d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63059e6ecc19112ec1a50a92974f4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf96b7658d4f29990ce77236552c5ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8eac7d9c43f2eada28fd0d5c2cd45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7c0a854a1731d4ed0ffcaafab4055645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339908869088abd227486526e152d25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f999ba7070971311b91099fff36f8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb61a4b28a518db029e1a63ae8f9d55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21588196eaa6a9014c6535bfab0f967649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a053e83416086276a351d5e969f5d55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea67946627cbcf49b6af3e3bfee9b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f416eed2064c80fda99c162bbfc880652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88081c09687c1aef808fbe051c98db40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45d50b4a762dc495efbb6bbbd25b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d80293af8d044a7bc0fd09a1abc041655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8661220d8f81dd264fda50aec3f3b66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8b1407a796f92ad3499ce0486422657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a431d4608b23aa98343909662da6eba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9d90a89674c48c4e36212c66d9b1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768c1cf4c151766a6375b6fc32d658b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa40ca99100a4a9596449133148dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4ed1c2e2758c370641495326d5256662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86352b0ebe7f949fbe76d4e40c1b04cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3b4f25d45a913f3e57452b9cab15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db978e088f05028c71c9b1c62848b94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70670f2a054231c96aa31d213b8734c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ffb2fed7fd4af75b35e630533fb92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9819b84e7c13e7135052a51148047fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e89783ca5da16f64e622ad21c7edf0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e930a56561c25f1db10496d7398d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4557d8c466fef591698ef65ea15f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e2bef223bf497c2562737dda143e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9854aba84b56a0eaac5cabe9bc4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684072a3b6fc6c45a4bf5b63074ac936674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9db8968c702b406fb915b9b73f5cca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd22868143747a01ae7bab98046b45b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c615a65ad67224c5dbded28576a531677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e62e3300c540265b8f1cd6910f268678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bfab7acc8e5b54e12d79e139ea408679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da578561a83e2be1ac8fa777230665c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c28792e2ea1bd43bc335114e3d67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e75241ac3394f0e09572592744be0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b61961dc3d12b8168d3f838d48158683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545d8e55e20b363a236c8b501e773b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed787a4201a2785929b4be4c1af921685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af472f2b3568f54e0cb8f9c60d6e21f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d17a0c934c79efd0653ea5516654ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c000ad715e140277a6ed78e9a548688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eb4baa3f35cf74c0da6df0f2c528d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b63668573ab1982f3ac5a3f33e427d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cc2c12e41804733050c7bf6355789691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c9d3bbbd588eacceecbb672cfacca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b5b4ed3a8e292fdbaacef95ffe259693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5593868248923036b34fd5e37f8b20e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88fb4b1ce3628a11bf81823b17074b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea107aa66ccf7a972431e11a1868eaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aee2be51fb9dd4cfbfa2ad263897b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba9f84e386463738706456f73d7699698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f8ca9fc878afcddaaad14a9f7e6e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27673f62eb2f88aa0fe03a4b6c836dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664edc05079c02b6ca3d032850aa66b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28b35dfd42d5e3d3b9270a8bbce4a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e619dfe04dcd5b31026de797bc695703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be944fb7b0e1dec53b10369d15e7f350704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241c1ef62f713a6800dd9edc7ecbd83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429ed4847707544a59885d8531f86e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022718c28bed4da46195edb28c478810707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1496e857ad21510caeec8d092f44c6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50618ae9fc1e657e53cce83b591e1195709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a548c5fa99532dfb77b50172fb709710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5013fff719ecc13fb1bc1a5af3af72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c33f0c9f84681c5257c0b43f3475712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8712d33479db9284a31fe13129bbc0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a721ec528d674251ce1019a8a7b75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171125294eb6f34e4886604ffad402b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d243e43619210a1a696628108bd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957f6adac1b0921c8e680fbf31f38c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff235eb5f8cf9473b1cf95c9d9e9c5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ca1effcb4beaaa9009d98e19452c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd356aea70caa7d7bbcfb9a6f256fa25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23174010fd7ee7cecd6733699d258ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013f35fb02ae55b7326f131bebfc232722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f05691e79dce1948a2cda75b158c5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd64f9232e553dfeacf413dc5163fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3f482bfe91a42fe34965f1148965725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9cce85c2df6b859e2afabd415fe28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7cc6601e700d7d016bc39dd6538bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a2429cd3f94ba40a0ce37a448414b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf862adca62399c99cf3c8b65dcb42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e66ea690570d4804ead0379c9ff987730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a5ddf7ed5270816bc1138987a08e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b78edd774a605cecfa2ae33929933732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c934acac0b5c195bbad8c998530ce6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08e61b7b612f371ba97be3e92d1716734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302c824c7c7e5846376e61ffad854f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab351d6f3c18effe1027ee392194dbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4c23dc7b30ae0e0cdcb28187dd56f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2869e1ab204c0fb99efc045f7b7a4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed130362a0dadd88730d37f1f067cc86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fbfe45a3770af3addd2d124280b06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf99ecdb9d102c24819bfebd1832ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39034dfa728336a12c016a19278df92b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae1ccd975e09c20b22f394eee24a9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e40b854e68f7df445fc5ba2f5b481744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd7ed22bc1f99d0223552b7595b02b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d5a38582abed09f3254a050f7c7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a16ee21621289ba8cdd4f8606f558747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e045b27b8ff03a5802953c71f9f17c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3198b530ae80420f167d39f347c6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29604a27f0818cbdad42d4308f01e5b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be217632859649e623624e81ff20e76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318fa823b886d0b3daaabbf529ace43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e01c574371da3fc90d22155b112c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497afc9154da77fcdc8dec4fc4caa9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab03146a6ecfae0dd4338d44c6d2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd22f01790586f22bde49ea2b738e2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35bc9f989f2528f9f53ba60daf4e76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e08c90b10f9b1d579652cee33873c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef30bf01a91cff89abdff570e50683b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>