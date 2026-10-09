--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad7d476795bfa044654654aa5b17481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05713be3a39c3ef063799877b9a332c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8a61dc856b4307c39b55b762876c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05433b62c85401db000741c89d5c304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0636a3af3372f21c65457d45787fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce1d190892267082cd3f79777d99486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91052aa1f2bfa2e15d2b37137b49a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e32dee735a1f4d85d01460fdb93d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689602abd847bdd4b0ae00e671f6c8169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95decc25b5f9956b3c9ab502c3058f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b163cfd089939402c77cb00c0d84d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9a3b57e89cceae04ce384cfffdf4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758bb9a3505d0e66af8ae54f508d18e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774f1c19366ee750379296ab285ba114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd5b0931c8de2b677d54f40aea66c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2be46b755c8eb5329737c971d13d3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374e632796344eb87d361714f64c62c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ea648bfc8da753b079397642619418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708574ea186b1a59ed3f13c8869712c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042c0fb2823189bf28d63c7a44580220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c2450a0b234964da3ff07b995372921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e11b90de13ee073bde695cd1a694322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8535dfc07efc340d9eca9ef9595d28f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4a629a6c03ca0538a3595b93cee1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e78c84608b9647c85230c999a9cc3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5c28947012d1baba15e97c226006726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642561187d8ce14f8b24e1bc57f32d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389feb15ed7cb772d69e18b1a2da95d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85c404b69c2524c89c642ca9df11d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b779dcbf5a6aa8ff71f28a6e916f79730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be631d28f345eeaeedc1b26ea5fc3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e7367c2984abab25f925eda51637f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0eec387bf5efbbbce79b274655c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3f8c06f0e4e4ce5d8f019c722c57134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b4173fec93483878b8faaec76e4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69534306c714cb589513673210508c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcc4eba86a58f135af3316bd414be537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad862b151d4b40c7c8a477e2b6a8c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12484df77d89b8d931ff0619e6ecf0f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf183ce08f8c5ff85a2eb9eadfef940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4e40f74017019a7724651dcef63b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa80901c3376667af7f4eb4b23dd4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e71a6910bc720a0036d2a8c323423043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb829a567741e2a3c0d5b9adc9fba8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b5a74c5ad533dff8631d3951d3ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44381df904a9df218ae566bddbbf34f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3fc5747b0e765a619e40aacafa35447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183864af56de86dbd80298107978539048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69133a34660ed16ef9a62080443183d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94485445d20f31d42ee680d13f2ded4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c4830b637423fd2f06fc53e5dcf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30187e82fa18308fc15c0496379e63c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a131f0fc74750365008ec0deb8dbe453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f51d129d3de6b710c1ebf0148f1bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b78f48d23dfe30dfffd99d9a419a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5f1f738c3f082233bc8704d5e110c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0843c58633041c2e73ac9c6b7c2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b68929bd27b8e1886e64d2b3e1cf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd423bd00928f308f24128de664716b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df193a7798fdc12e8a8cac277f70f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfebf887c00319ee5865197c7794cb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b7d7ad146cd06286f8535d7d851662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae3b0d688e0b5cf195cd37ef6a6e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d516fa6e76766aa4f060508eba5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c78b78943d5f51194d7e82fa18a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46740face66b8aab374fd199696c4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb7b0fa4fbbd4da8f81c52b4657fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774f4f8712aca00650bc87d720f8e2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05fa431d2c42a23c867cd8858c641a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec47a4eaf2fa78ebdeb508804f5b0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9cb92881e7afe06b2849fe9e6623f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba729c4f6a5f45f090de868a89cef28772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc3df2851849abfa1781919238dcd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866b98cec75566d65a52b03c30755074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c7ae2e6fd278306b99a0a6c7f56a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357fe039c84ece54c433a3ccf81a57676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef308b045a6a5ade1be4992c980f7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0fbfaf4ff8f7a048b1b8da68230a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531f22dcab82bbe67e8bae4a8f01e3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8078f9f4226111d251ac14303f9c39580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200acb5af963adba0a98b9ab7fc2cc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b506182b7a2f129d2205d66a87573f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472f9622f8e0640788bbb402094e9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd6d517f3b26ccfd1d48824dd43f9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dc9286bdb4ab186e71b3f1bafa57385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6126216dca75949ecea05cd1fa640b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d438e0523319d30716475bc4b8c1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5918408539a353585e2da80688338088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173800b2d9d6cde3382c64c5a6da898889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c45672a3e1bf156fb9d40bd310cb9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d814d96be032b2fa60223c1e98aeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba2e29e0fd32b6106e785fb5f8fb0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e9e2ad8bcd9eebd51d46bc6cffd7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b34ade79681570ebaac31bcb363f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58babb99e80b04e4eff1bc500de4995095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc8308389efc738ac6e62934cf83de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5298a581c81cdc9ea28f88f52b44397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7a71e319962506113b117c9fbbb4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c11f9db215b108769a22b60a7df8e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e416ab55403d983edc126f6cc9c2a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308674bbe6b5d30c569435b725c3543c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3be40d08fe8b6bad9b3a7be3381dd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70c80e3044b3392c1245e8c8a1f971103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3e48540dd2dc209d785206add057f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a68a9f50ff1bde3dfe34b6f96207d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98bd0b85d9ef3b0f730f287c71c329106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1312ee26389562b6425b91123c41d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793266141c1c4b13df23d0d2e743bd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891bae03fa25b2ada7b993268e348da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f6e3c1637c9012880f9e8ad62f5e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4cdb17114515924e659f1126e433b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab5773933ec6875e0da6cd283b2eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1255fa2d70087f436b19bab24dde04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092b3f706a3c73270d934aa55c63e4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032acb678eeff0479412566caeb16d3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a979fdf74896e3d0f1f106fc85fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad9540132a3726c4f737a5564e948117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c032176f3af6f22e2ca16ddab39af98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1dff8958baa8e1759ddaed5843ca6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e00a3520f9a6924b5bb23eb3cc907120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a4208c5bd26e3a560f9b7132bb3bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c611802dc8510815dceb29816fc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca2b0d4c7491c94fae2ff8c6f69630123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb33c2a8ea1892e3d118fe29a172ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f06c2c87b8776355519ddeda8ec4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ca936b0b15380b1834c87136af5a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec21efccf0a0db9e1225360ef5aabbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b15f04335d0ae51c1c38a9b07ce29a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a040b0e0a15dd8ca736a678c77b57e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb8294e24ee48e9a6caaeccc8a022130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3c6088a7f832e5d632c3c27e961b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eb99606b42354688a1857afa9e3c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fb698c6312e8a5473d8e7298ee575133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063ef9b71a477e8b060ed1db2668220134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f030852fffa696b569b78f4f540e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca756351a117c01884dc696598b35822136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f77e3089079051f28a053c39b5f96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72d755a44abd37ee6c36ce653fbfe7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa7591980640d29eecdfa297b8587139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf22f28def11cf0336c571dfe4784140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220761a20991c12d554d49ed7cb1def141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aab474f26d1dd91b471b42af5eb786142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461948603db102d2b10a924db98fb380143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a91f62e84ac9d6f6311189ea2d07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61129e4d4e87adaa970d96a4c3093982145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342d713cd8eac88835d2ac217a4036146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09bc47d90ff651738d52c4374eff57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850527a8af36b146192695964bd8753148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed3a917f0686622a46cc4798996b67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99138398bcca4aa4c923fc73f5f6139150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d330055ae2f6008b9f8128a2963f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c2798c21ce7656fb8f38164604cf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544217fa9b75676863e8f49552c12c3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d29854652085d262cb669a61ad30d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed353b5ad6864c4051241182a800aaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f4fab964cb41c4743982c1a587de3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2937ddb3ac0a5b4430cea55482e9b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8287c0df9d23a97817a3e97b543f24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9988ec73f1e53f6a44fe4fedd0fb4a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b7fe9370af1c51ed1cf1e87058ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e59229b71c9f4814f469ec27dbce8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3147e8aee841dc820d3daf28a7888de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8183cb06927505614a83c1f684399163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e363882384b3f4e0385deb96e94354164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4aea2dc17b6e709aadc9b631c8cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4489851c504fe01654b595d9a4f03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eefbdd66a9cded5a6cb5f9cdb36e66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a37933da876a84dae4309a761986a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1fa530b5142980844e3fe915636ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37abe48d9f394bf5fa121eeae9d5eaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337e53908554737f398633250c4a39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e40c53d4d2a93047ea24aad24fc9b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930911f5f2cbe5ec6d3a338edd9fc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675013880534d8dc661c9a3f1fdc94d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc4349b7a403f2ab63b71984e09047175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e767650341b11d25d2736a11bdb46c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969477b88aec2f2e1eb966132b30b13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da753a449c3dc9f99a6de2c7049af9e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ed08a24d2d7fc70241af7bad2a469179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd7c5611f793a1cec2ebb4719e556a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dddb8d1572f02cb39b0946e505d8f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c8ba795627416bdfadd774a2347ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8e3563a8b6b33382f4abf4514ab86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128619bf23d0e7849ba70688694d1a4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e3ee254a5c62d9ad3894cd9de345c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050bfdb1657161c7d35965952ed45a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8367f5cad4bc6b856de154b5202e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2cd3ce253efdc2834d8c7edc85560188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac83c6533da998bb14c2838e3a15f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95c961fd3b97d4b47e57f9f8aa5f5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b49e2886d58648c2ef36243463f205191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61a24cd9a39d8a2b143d1d81802bde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be59b056b6d9ea2e11a0d498c1f2538193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fdbeef42c08f18b2462be27e34aea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a0fcb83cb7ef9a5be1cad50d9db3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f977f88b50ff2018f634356eda34e97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1d5930fd68eb892d603746f510eee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1c12610871e504c40b1fde0e0e40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e692bd14e3d7e2eaeacee4fc3be98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74ca4228524590d0940935cd6e9af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23bc6edb6804769042cb8783b5f0e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32a8008eee6e17fb0623e131cf0077202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd944d7c597cd13c8c90f317066ed564203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc782c272cef4df39553207e9355e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deef06f62e0a2f98a8cc0ef05bc28e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501090f16d39b925d162fceb85b3792206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4ea40b46042c7871e9e2eff38a4be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec7b2ae5eb87ac80abfaafdef1746208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55781d30f4a99593323dad4a6cdb375e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda39eda54efde9aea71f3d8b7a27270210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58af1f8d42a3d2a6daf313fb908aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9141314b040e483fdfd946db25d69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798742252551cae571eac9378bf3d16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8321eaaeeb11df8500c212d7054d712214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c3fe68e42a5028d0e3454bb8f94d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44914677eb23fa230f58e09fe8135bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971662638b1b95b4b75c90578d2d4fab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25e56139e4768a111fbe42cba247c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da9d78574cc111bb4430522f7fc7d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77ac0d7237a27b3278d0a00fb0321220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53ec771c82b6141c43b887d879838d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0fd6345b00e0e5ac0b3741e24d3e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d5147b13f3c79433c54183d2accd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff8353be9bdb4e036885d2c1db0d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4425dfbf12928016aa356063d06a207225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16435e55e5491848e654273d20bbe3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4e905e5570f17f963ac899520a577227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda56f50d6095e1a0779bbd4aef3c2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dbd44c1b0d60cbdea993bab7249b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dd78477a91c0c3a880b9d2a954af7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ddc03023b428e8461650456289abf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281e403f95669d3b475e829565dae5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4c35a190f6e4ad2de89cb7deecbe1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46605e3461d9cd00ab56c675c34e98cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6c411ebab98f555713d63b665ee91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234b0b024b6cc157d56f17e75bcbca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b64a1268f2fbf5c60daba98b3242237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943412d25b65e51e3f488ae6e270ce4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89fe5bc1215c911ccaaa4adc4d4c2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aab8778a03e9a9d094e80345b6381240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006d3f4af4a0222cae8088b95f54d6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793093615ea3596f97b63f8d4e866e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870de21a1e0ee041a73bc3d2c4a0504f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4022f4b93d38b56079b15489988de8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c6f672c2aee57dc11aa730909a990245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e0ce2ab7ff5adefeccb102eeb42ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd19b2f34aa44048aafb609b581ea3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b25f8f1f261d26bd73612e49b707d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f3d9eed2b77b74b5ca7c1462906da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f706f713d2c070e7a5d2f18487c93b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601133248271d30506f7f5acd4d7d5e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb19c52caea5683c8f6d85bbc28d6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8388ca320aa6cdc080fc3b9929ebf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ba7ee83a9eae23ef8eaa8833b028254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780a4dd3b6d1b2f9449c372e52e1230255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b442a5516ce8737bb884975cd3dd03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa4c285272e3cc543f0b41bd00c9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692efe7ffdefe70986aae918318d6f9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93acf74ef565f4c05ea768c02c9a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fc5cb6307b981221b86c8380d1594260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d48b0a4ee0ee54166800e2d99b99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024091d849c711e07b5cc5fa90450bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600fbf0fd68a1d3c65af4baef3fff73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2a9e902d1e01f8e7cfa0427eba046264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53bc5be6e29efd16f68bf964719e1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76452c52189ac111db7cdd814ca8d24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88950ce945b763ab5675c835d38e84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f49335144aa307a2592a0fabd475e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51d26b41e440ca27d1c50860b7a35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547046d2286badc754c34e51f359d66e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edfbb9262162f714b1ceec5dbf9c3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ebf9975e806ceffb5b2192250817d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74148ce5bf35fb17577ba8d4bbdd7a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3653b6e7efd424d16a519148aea7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a9dfa0347b80106f5da4353ed45c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf04f2ce8054d4fd5bff723fe746a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c441107c7f00ab5fe8fb0b22559f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fe23f5b355d56a4ee233e198fc79a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1fdb0def9c963d588a49377885b4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79acfb0494ca7e34071091a2257f618280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda7828276c47b2e99fa5155568ddd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3548857119d5aa02dfbf81b0c60e37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997f75d4d91aacd2e2548237c3ddc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba20c3f30d8da76cfb45c915f214ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dddf7c115f60a15d7cebbb0e10409285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796441669140973e7e9b2161e36dea6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd8ea2e37cd7afd113d72f3344233287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a98c1c03bbf8124bec659e26c985d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374a74815422b13492e25f19a709cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3939a6839b048665a460a34552df4b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45f8d604201f062515ec92ddc9de4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1291ac5ef66a586ccfa728c54915a6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f3cfb27946a995264eb38205d3f6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209bed1dee8b335d0c024774592a78f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a927d70a7989ce861c13aa23e9fff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526cda9b20acf840d0f7568ba23d87e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31016f5128a36d6942b6b2a3d94ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220ef00ee076602005854f9b1ee52ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8bbb9af504a83c270142295ca8d54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01100838fe7d1efa6b4e26fc02dcbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee46f9d9a7c0cdaf0a35086c9e38dde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a51cadbc2fc6c1f5097cb14c45d26f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d599c6ddca8896945f3e041bb66e99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b3a73ab224c578f6e891e2f692b18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec866901b6b82f9d051efe7192db52c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673f4e770a7f49137c459028d474865306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68da0eea7927491a2e3f59e2bee51c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015924dd0ac463a9d4b6b31f89e988308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1854d0487cbc8fe988d4008993758309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f51d7c681783265ecf987a8efc7033310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ece74e4a4c399d264450fe37c8329b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4ff727009059bf57851583b909b0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507cfb9d0e3122b7c388b981ea96c5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b0f58bcd3389454cb9ecd29319046314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3ba390a5daba4b5002544d1ef9f5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c7e4dccca08ebc65e0add971830f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e23a26a84a762f62b25a17ef3d0a55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd961e88df163b843879813b4cfbb06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c16f1fa8ce74904e28666f47d1923319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688712c5fcfe95a002e07ccab445ea5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b13387cdfb0091ec367d39b912fd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95730794115ef5db76c83821331ad4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f1a81aa6d4f47e6da6454ee8667ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e658a8d287e1d6545a2b7096247de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824fa9cc98a001751bb6aea7256b924325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436290107ab9263c69ef8605da69cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd978e9a40e8e9384650d5621fdca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282780ebc03ff7792a496a8a1a79b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568293144d80a6690bee9bd0e33af6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd884f382a3a982c93a1969299ad0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2c4f159ad10fedb50794d821711b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f462c6f5f7f42516c050f171532a29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677f10d72fd7361bf6c604ed12d6f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f1ca976e2439fa26b1ec6c41e4124334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7cb04d51fa7f74f5d19a00dc164f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d982e8e8e164164a2bd253abab6f68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee7821ee598d2b4366ebc3c0a4739d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad350acfd4b1b4ff7616f4eef70e2b07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadee603a3e3743861debdd77055b252339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a538adb46c61f8db69f673adaadbc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0de665a58ad6dc9b132e4ecf4cab4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7aa62847588df3c38f6c0368b3b35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56714dccb28dd792e6503d05583f256a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc34f51b8ca2395d61eaa69005cd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7432f4e76225f44a08720f455077345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ad7ae0feee9d64647f55469a31dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fa9abb2dd52b139a837d97886cdfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25845ae7032d9fb9458e67e2a44b0f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e68a6361d08b849129db7152124f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba8a0bc8cd470c84e9bc02b070e0a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c990df51edb838908520a85415e59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7368501f27d85d78c5e2074da57552352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c9f72de880da1c645626b17720e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfbf54094f505aecb8724816e617a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de658c130ceef7d5f2b401435eaa625355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be22dfca863410b8af36133529246356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf0988bfbaae60e53da79822a7f96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae857e96227cbd238eb1a256e5860e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483c64a96a585dbb78af0c3189105d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac678da19e29452611e277d585c1e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403037172164033e91b1bdb29860d62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4471beda1a23bd23e101f7ab4106f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aad17ae5070dd464c6f759c2a1e1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38802464c5e27e0f659f69837a3e9e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fa23a9c6fd1e9692226592ba64067365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588079dcdb1961998a3f3b9cdcde33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5389e51c338f131503c404e431545367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07656c7a75724e8a101b2b1b8719419f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e354b6fa8b5924a0202668a7313cc81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90fb9c66f3ddd318a231ee71f4183d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb0adb2727bb3987b82cb84364140371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a3e39efbe27e0c79931d9b5e3c98d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e8a02c6703779d30fb368c4fdbc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca65633db2024ca153ae0fee53d3fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fcc10b2595391b1d61aae4d6bbfe9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99c272ca7d2fc9c485083e2233064a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a9a72e38ebd2d09a196eb6ad8921377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260519c668ad90f67dfa469a3d232a14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d788d3533793241a09bd39b48b085379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1209bbc384761e369abe4bb44abe1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216efe68bfce0ac232ca566e5dcdd08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c8cc2e3fe0cc604a44072499ce52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ff0c164a5019d79baaf2ca66db256383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e1344bf36e58657932bf3815c83d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a375045ab7be4243aa458926c5321a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c246a106ff7faee9a123e4c7227674c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12faa50af91d33f2315ed7e3a1391387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6730af546afb345a84ab337933c4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abb127b3eb7c8658fa270478cba241389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1201f84ab5f494f06738bbcffa8d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753d130d76a31b121f5c1595dead1dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925f1d5120aafba8b545e73c24d16c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9706968d4783bfdee39b475685dceb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac07e9dba2a4827cb3817eafcf9af9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4219ed13ca6a01277cfbf8198da82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf125f9f5c5895c7a2807a71c3f2a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b5475abc712b54041261836e119fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcede25148842181ab09a8e4df710b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73a9dc8deea81bdd648520558a99a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500b2b14892bdaa02f1218a0dfbfd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adec72d3e32c97147e7e32639e296a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af1a8f39271aa183eb47e5b14abd58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4e6b67dd9e5a353d403ef59427a4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733828f7e03bba1452c2698111ec87b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c197f7a92a73cfecbc4dae085c912405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b3e7af23872575ba14d1d507bc802406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e31cdca46e0ff2b7d18f9dc5213104407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2899db466a46a8014856cebfe20c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5bf6da1d5a5e02e68cef832217a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b658d9a1f72317fbce645fd7a20761410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9df1ef2a5232753e05e8f1fd4371d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629d4572396c214b46bf703d3c26cb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec198c84fdc48e2244eccfad971be0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1e91fc5d9adc32420e3ed32704ab0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a6898d0f428f4b0a7309a14eb2503415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eee5a0b186afba874be76a2088f5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce08868e5f42713dba9a2b2ce951e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08727af7216aaaf812a10c5c098c6e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb23c2045eb3b569bb7cc8d6635450419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91654560cb1388a6495fa395410eba64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b555e18d4815afb1f3a4e7dc3ff6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4813b8b065ef21ac16c476e73c84e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27a40a985239061a515fded92635b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a69bc132980f17ce0522d3da184f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc980a4c903af477f1feb372d1a46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6596251de02ca5ce441c7381dab72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c6a7d023477955dbab08224ae57c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe5bd7d0d9354b4b771fd296df683e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623110ef65641aa45c73480292ec725b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd9f5c61afc1a5ea11a9948ea8c4c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292f55666fd690fe68820a94afe4232431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767bca077b0fa8734efcc6ad06c3b95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3f01b8dc0c52a875ed772f962a82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4cee2fc555373b264261d5cca945f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431599eca437ecb6bb46d1ba35fc6489435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e94c8c31dd7e0053cd1a4ded82996436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ad9c932af3efcac4e9363267ca4e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e34403c9dfaa48d524519f9c190c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc975027ffe0cc14b6754370aa69d44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7768a77549a9a0d6b084e2908f15ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ca1310b3fe9fbda8ae2dd749f377441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b7cc71cf2002532be7b99ef99a6a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087256295f506f702cbf8e4c19919f92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e62cac42b14f77585384efdedd3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ebf3c6121bb9738522a0b86650d5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6076582d12fa864411c338d43612c4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97147114ad181d3410378ad17788b841447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f5c0a631809610cdec341583beff0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13d3763e5832495e46462dad097d46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997aefb4f95690f4de1aab279d96a70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28652ef209f1c20cbb9a5fbd8cbdb488451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e0ed492a292d4cc355a1cfc9bbf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadada63d3d8b34040436300c8670291453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa6576e4b6cc04cb32716a86bf0ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d282d0b79bd6f1e364e67800c6e30e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9265bc9e4532ed9fb9bb3c68254be58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13292b8ca24fcdbf96dde519ec77c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119b34a9fe1071fdd10536649fcbe16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccea9b8357029f63d2ed9d4ce80de0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacd4b657a9e1135d4e3cf569165add460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cbe633b544f5b7404b42878361775461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2950bda9c7c4b34b16a9812e11abd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f14906441a1227282198cf60835743463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ceb2387c4d95a3543ec851dd28d66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928524141c56a60cd74bf63608a7cc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9559a5e7d18a17cfde244eb5e2858ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56fa0c30e30b26ad99cfe5bb2c652467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff4e6a1fce126fe218d7cb80bec99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb3a6a2ebe9b4370e7c4d08893c92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bf51a7d094af03a161289eac44157470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064dddf4c3686b53899afd62665118b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71e5f349dcafd63da3500842ec35b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27185282f7aaf0b58d28de5c03295bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca302a19016ef568f0c37460400a26e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c771486f64f86c2419b563ff54780f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449975644e7996a6b02eb47eb3f142a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96305b7c5634d6d4e1dcaa82323711c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ecf0317e6db774ffa162678942481478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc387f4d8362e4f0fed35efc076fb87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd361e1ac17f8f77bc231df2d3e9ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc854cea742743cf522c496b9abba75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287806f3795a943774fa3c1925b2bcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fba61cc58280483e2b35ad165a294483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d7b8898634217ee5e6fe145e0d0f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7a957014bb1898dfb7dad43e4a71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60a6fec9b3436f3883a45f57ffa3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb90912cd063b415da246485e4a77f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269fbef5489a29e9473da9aca545253488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa636c6a7c27c7fea956b2e4ea8941489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db662e6031df096b041db2fc849c82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec847bcf2dd4ba683eb026d9885929a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbaef36925051b5d338a78e7a73689492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e32e5a4775ed6a29607b008e95458493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a02185eec9b070d0cf8e2af4afad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abe364d20bee701914420c02446d83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d97f5266b65acd48ffdd1b80b2cd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e37026e2e28e785b27a75212a3fc0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f48328266c7d3dff475191229907498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a2ca39f15691a9d451373bcda60cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40634fc7612a20cebaf51ca6cf875f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e85a090fe9d7fa80db92e4b4bd0ac2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c4ed9cca93a96d3cb9ea3f1f1c77b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378f31ca952a39093cb0fe185b4f13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50de39e2b17125ddeb474f9cd2b249c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c41c510a531be9c61776dc155c3df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6824de89a00a5d33faefb30eb6b8ce0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c49db5681bbf874ff4ee55f80735507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476464facc14fbf372232dd13afe95f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7e0e065eda7e7b1144c18ba58b587509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4834620f50d9a5a336ab7ab3c5d392510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e80513bee168f54d8baee285f52959511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19ef931d80bcf8eb2340dc0d5b962512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2b6994cc352372a361024f8e63a7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58767190cb8699c9ce4e2e64a685980b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9d77c93eeecc2cef74850255a9406515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e553b1cee30592f13ae5c4c645045516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a5124b1bf4d374a82db9226771fda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef767397dc08cee17ef1f00eb48f8f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a222c11b438362864445a0517a21e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a7067a9354892a63386ced14dfd0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecfb832f448da0a666add9e4dd7c43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9a03e5e6d825da2b9d2fc3098e5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa3b5f1aeb590a73a81c5b89924cf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9ef2b0d88f20cf9919e0a7e313dab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae97f89c0b4c94c9f5f28fd1403b907525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd34fdf1676bc739c616fe595ab170526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340eee2b7a82b26bf6abfc993957ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92146c4400a1b01acdd2850bb798f66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af8482748aa61713ab94932bac586b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e8822c022ab1671f6c5524e33a184530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3ff14ef0cdb03a25353d29b25fb24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5994f0191820f954abee2ab425efdea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83435492ff11b12c52945c80718ef237533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8287678323ed1fa02e26fdba531e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e093ac79d642e26f09e1f49ef39f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32513b5e35040444d51891029571a8e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639d404cf67ea0f0b1824c349cfcc2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a9a489d397f7c253879b3c71637bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d61395c2cc4e89b159c3dc506287539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09192fefb086541e6bd148ddace9038a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631cc7a6dba835744fb969ac6a4cea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365fdecfbbf2e7ed3e80b0ea28d25a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758e71fee85860cf8c71cceb8797272543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f240c38f9405921b893fd9fe4f42e6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f330ca3e3fb8f09f9419cc86f8026c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0ffb274d0aa71a7bf5b530424a403546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a9f0867823a76ca1091cffc52481e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c42edabd201dd81a824ba3a122a33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4281e89bfb94ffebabac876625c6d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5549c1916c801afd535e3fd8e2e153550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebfcf5707f546f916f1a3d68352647551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7123317ac9dabef2ebf9937e23558f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9194bcff029a51f2992abf893c50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4653742b215b8cd13615f96278270554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53079a634836ec5745888aab61074e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a5abbc40e1a3467e62524dbbe9b16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7608aede3b2e88911a499c2dc9e536557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b596d0be06c88c9aa854d274fa7bcf1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99bee0b8ddb6e7285fe9bbfc8396b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49b0c3eb85f1ebbf51b2b041a2398f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c4b36a5a26d0a108c364717b4644561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cf426caea333487f01975f43e2ec8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8f100049e492c461751c14a56215d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ae567dbea53924a81f6244adbc54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90fff9ce49b1b199221c0af5d4d41a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087dd424bcf489d8ac1931e6abe8ba7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0452ac6c88af6875e71edc936fa0a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448fe27360718a68837e8db33d10e8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a4ee742f06a2c97474dd2c4c018ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d8cc119d9678349db7493537909b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb9e86e9969c328dedb807f75b60f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ccfcee4c9078c69779f5941d05e13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db496c0cacd918e9fdb1b388fbc2ae3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2d62aa7b058d606aef5b1ccec81b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c8c4b53309298ede6e0ac5221b94b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1da6d35fbbc6450a4f909f52762277576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d98492acfe1911b9abdde4386ff16a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69dcd9732b4d142ee58d72cd924d5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba739d0c5b84711031853880b19e17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1f08eeb8f53ec0d4a878ffe45dbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c3cfea79e29b89a39bfa5c2c77ea5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378a05d97d163e7c3d6de3b500617ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b25530b560940637e1a4880427a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774386e6003c37fe9e85e58e2b9d949584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d2055eb6149b76a81ae1f68d01964585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095880c4969c5485e60ec20d192719b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f905ee90cddbfa43b62d2bc324a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76153578624d902179bfc7c24255d22b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3296f2063a9f0a64a220a352774a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c615c4ec19409f80fe0c8e244323066590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddafaff86b9edcef2fbfa80b2f19b60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa232904b16c99f552e0b911340129a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912f89872236333e204174df9eb8ddb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80500f5ff66cf2dbdbeb2ad153c1440c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec159cc811e7e1e5e75a190858e9b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525faa29ea53faed03fee038e7d7bb99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b53af0d7e34edc845023dadcdcc58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66accaed384487443d0a7aad89e03cb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866c027dccfdfb46d11d4a1b499f06a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38318f3d3a1b3dbf9dfbd1810a22cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d5a648e1f6874d13bcd052a32032601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2ceb88bd3bd532f99fb3922206ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8d8797e16003b08540f04f547799d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a198a903e8541462b7b09917da9e8bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd2f101b0a5f82e211497e1cda4d06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9122417cba8fcd6f96d5d4ed394e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fa3e132bec5fea06b55df63361f54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358971d76fdefb41800d6cd0e3e7e400608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd9055aa9250df28b611ba89128367609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27771b5e31fa4bccb3c77670bd168d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0b647248ecb62ab5382857350e428611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af70717773c1e5d6b5a08ddb2db46cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191f988c082e171ccd984456b42838613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb3e026c6b051aa0b3149e775aea29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ae0152b4efd5cbc93a2f99a87c64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266bfd7f7fdd7dd3c58ac0ef33d989b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b3020e7acd9eb7c23be5d0a1b2a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca5152e0a1eec39d5e231c3dc23d1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f572b529a1994432d56934ce73feb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdbc43906950a636613b921e153d09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b27900714c94157be906a16d6f2bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae80c712c18169b1b17db4ae29d75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e2e97dc8b8167d5e9b3f0f07a407623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071d3713d9be1d9809d325db785e07c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e1293ec08a6d221c127dd18e535f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7592be0455e3f74988affdd904a1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317b9ebcde8327715449932c050705627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00345967fe8f9fbbe1e2b691c5fedc16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869776dc21dbd8592b11e1b4d9b2704e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b310f81d7e0904f4590dd25f059e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b191c01a7bc1c4b1891bbe6d18717631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad4ed2d455819e88c88166cd966f9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7837305f3f2f9249588c1fe6c15bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004102cebe32af2873942e3e6a63acb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f757936a108f29d5f136dcfbd68d02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd02118518f3506d9c8657c240ac9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80631c32949616bf53da6b3be89a4453637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b1d9799b850011a4664278a8be7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781b86c48f8994816014489958a9153639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c1210be2deb3075f16ec1c688252640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943f309845f4618a9999e119443f0da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a402d72b9ef609414628aa9f198b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81715da082fe0c41249e1d6c62004df1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85634eddfbafc82ce40d017cf955b02c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849172f9dcf70d3c0bdc58d8afdc3bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b0e4c990853503dfad119d5b15fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd436dbd1f2b7fb5bfbbf30f9bf643647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f530ebe41b912da6f638ff1799a7098648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ae2d48dae1458750eb197c1c29bf1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97cf422267a6305f338b6bf3e15600650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724535ae89ed9991f2f0b07ec4dc750651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d0cac56b89762fbecae4210bc0d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0534382542f2b3123a79c05af9e3b77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc92e41a361aa19e91eeabfa5669446654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0694281c654d39d714a3879ce055c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3443d788f5cc968ee0dd4353cb2173656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc04c8e16b99f1e73ed33e23f91bbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c7bdfad0d56ccfa1c71e4ca6144d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7e3317bd1a97417c2bf6ce769cba8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf6dcdc870cb63e563611ec93fe0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3d780354af025683c8123a51415f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c321b64a599d794a8826cd48b667f39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c711b4fcb9aa5c1ed21a3f5ae93a58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150690286c85cd1577d3f292fc48e6da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301a1f65bace5a6d9a96e0af3a22159665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4a88775ca0a014f9367087f5858f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959184c2d300d5372f7697a2620fc6a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63b157f5e6b7a82ce507b797cf1f3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30ce570b5b2a3b4581ee20fa2d383f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c24e0497c0ecca1fb55fa571b737670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421843b7a46f8ea0c9f9d88f63990702671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c78ce79a2af46007588c9e3bf91520672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7858b9275f859a54d03fb65f40f55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0b26e65017052162422eb67ef9f91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe2409c27922df4ecd4b2488420ea7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f54a7a12c88cdc3a6ad72c277c985676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c1568536ef3ec471e0be5374f05cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb9886f68ce65d68e5c71ebab299b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68423bca993cde976f38e40291a92bec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e5232ab60e85d68ce151f5dc41d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb50019c91ac5e1cd59674bddb6babb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadffc0051529a8c0c45cc8a4f84f5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e6c8ad2a071f7f7500eb1ba80896683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8193d66699dcb0c863a53bfaa4afb29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666f27b664470ce580e340e6fbd4486685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308942be5d845e3d9bb54352dc884dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da26e203b02bbbb5ff14411f555cf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b510a9c6e28b66e77c214768e5f5d0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2fcb56736d8fa2a8120c5381fec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92cb4685f7e083b8fe4f30e202fdda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c123e1234132640e7b1d55c8ec7d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04268eadd96db06ddf5a232e1f160ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c10dfb797dbd4c116c360fa08cea42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa317b25e6ac84024fc19d33728b73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ceed9a0cc3ae6c25984d026f1ff1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0fbf8e89082490960be8828ca408696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6e5dcab7b05137ed5de8460d01023697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7bfecef97a9f79f9477cf242e1d4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1e94626ff544a6e7f5ca5be057d26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d3a9bccbff0048ae7940a3641b79f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77f431b0c10b06ec681ab406156303701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17788fdd95f379558ada427fba0c2883702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3dc8e5fb85d2fe2d5f9f65a084acb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d270aaad3642eb2a31e240f4e6fdd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f479dde41191054fc20fc675e3f1c25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0354ba8cb46b5bf97021255a467177b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b2054d5c36f06f6efeec2700e9077707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a00a141dc8c936bbaf6fc16bf6cac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f6361dbbafed77427e5180473f219709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a0026b32e2ea13275295041f452f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc8cb7eded6d0cdd61d19e4e624d10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cef4ffc21e563bc80787b6b8794299712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc988a14b30816d8b927aa59040abd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da227591662970fd50dc65b5e82834f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa64203a613aecb40161509f4629e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0d95dfd445056c17f6e4995d1bbc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26358c6d293ffe8413ba91e8e2009d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2653700a6170b8b12e3f138fcf6f0f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c3fffbc8f4031446814f640f2050b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b312f31cd6e010b81af79bcb905ce1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2db8ffe54a3fb0324dbe03c963858721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f108cb30268762c6094fc542839449722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b22d84f566e216185ce26a147e0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bddaf6267e4a937b9ddf04245c019724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae4c8f9accb3f5302777738a1323d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc53e900abe4f9721f2b62fb3c57908726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e62481489418f10dd1f67bc4dc43cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7a0848b6def3cf5deaf929d89cefe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8d3fa88019bd440816e8cf018454d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5030b835315fb03df30b7987e3bf7ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7263b0bbb48ea9e70996f0e6076f63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41044958a51b45e4a5950f9bad9d82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61eeb37778f8159bca0662434ae455733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cf014a183cbefdd3dedcca9dede9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48b9a38d777d397dbe078b19701954735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc082097a988242461058cc64c72a8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3846bd5d32de5788d3d0d4686d45f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b56cc606e657e30df8ec5f3bedde2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1f645bfa62ab63d6c3e777949fa20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703208cefbb98bf4044c26a6fd1b8b63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90826c927123f200504be6a30cc185741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f2a474cb38e977c6813af17b88a17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e4c7d9a87b3d417a3f11963e3ae8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3233d539f056172cf47dcde46308e64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21346e25fea8b0244309a1c65ee7ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4225862f2b08834703c36258a38bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567a0a323a41d329701c0406af90e74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0e469f214c5bafab5b8d922fe72db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a9886add1b695718d9e332d97e40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0de92bb683fd222c88daf56a23f4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd6939a1c2855f6ea126cfac2b98f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f9d5eddde518ea90579415dfacc20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06228462c3ab62fdb92612bfefbe4c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dad3e788231945222710a70e232117754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb12ae172728dccf4aa7fe4956633b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c974409349e8723c534794f659897ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d10d130fd440567aa470f5f7e53f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45db7165792dffd22aa4577864e2ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51042eb71b42f699dd45e3c0f3d82e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f35ec968119aa2d32638e1b3f2c56a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d06d8f30418d3bc4f694010deb878e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401d51e2fe1e3ef048adcd8bdc5d743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851182dc5164a0c1b07dcbfb616b4e2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129a8a00701a45d47e029d60b9461885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4f8225d29c58bc88902ecd0205fc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fd8e64c920850e9d41cf56dfb85077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a101fc2ca5162f3e5935ddf2e6d4328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5eceb2e1a3570fa24033d2797884f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93389067dcfe59b1577d293e29361510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df1c57615de3f4eda9b442b43d67e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e53c3334295bbaafeb792b91bef412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7647712e292014f94f0eacf542fe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4a20e1fbcc9e81271d65c2e92824f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd22e0468ec33944057983ab75ccbb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce127699abc1fa881bdd963a7de16116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717fab54c0ed897f5512b24c54f8d7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb6f0141e2955bbf530990a053f70618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971344c7baa24b61bf1a990910c8d86f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da988c2b09cf965b2b6e0791d61ccad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d76c959f7dce2d8b2dd1d0917e4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431770be87e88daecda5a904215ca4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86094091f5f756e203883f065d73b80323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d48d07e2b2e212122074605eae2ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa17636f5511af73d4655e31306196025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d66a67b70ed563ceb00b82a48841926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf1b3d314d5fed6991b90286e7814727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a09a8a362f6c2e0ccb9a2c8dd909c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8695f8d165d3f8af2aba9add8f7475729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1910c25d0f2018c7a25ff916e6ba7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666ca2f8f062ca10156ac8c5a9a39d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0539b6f9f66385c71f082098a84df9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b2ad9f59de5f2f8d575be0cfd599933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f263bdd82aa2307e1fdb7a65ec3402f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f70f8ae6103fa2f45357b3fe9dc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c7dfefc0856415464ce5728ac6f7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea2353435b492efdc3c7fb5b2d565337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb683372bef39cb112d910952af611ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506860f9bc83d270bdb18d7ab1f7da9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c78a2a4d2477e240a8b244e38fd60840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8284f7ad73e1e863379adad43f8a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317fa71d7cfc5b22783ec6b70be3c2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ebc5a868e14ca395b2fc64fc501bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3f3b8cbca2aee778749d8176932dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1a0fd427bf0759e093adaab7d1e6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824140b22b9c749c0e7be9f511a5af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b288dc7df73406b9a2e8e02e2875847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ec137e4d36559d557e466b0adaab548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc173c05a867dd948522014520bffb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecba4fc543968a7f1c91cb08033a8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d246f0a1658494fb6955313381afe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b44d309e828523ae7976852ca28352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd9e75f05e312ee420f777b3e8952553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e4a2844c4c2492367aa998f8aab4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1a5df2b3b4f09624d787d305888955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5855a3261fe19b6e54c304e0f709256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f4d388e04d4c6b77015446f861fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4bcea2cf0b4be8bc55ae29f26b0ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdbcb5b925e9f40adce8bda6ed799e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e8ad977b25d07ae2e5f3f950ed8f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121343abeafc65d663f9d0af32b7d2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73ec41e773ee135f1b08565da03a2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd4af45d40888a7f09d1d239e7f55663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50dfc600f679d60d3b0b4f280d0bfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e3c692cc49fb7b034aa789e7c8b7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cba929f53eac68818e1de5f68d36466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400e52e429d1dcae754b01b71d946567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca06ab194afab40deab87fe1e3dde168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd33ea11a066e3ff39367b0cf287dc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486b3c4b360d360fc5cead79ade1bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824c30d0e406738183b74123f587a9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758afcbcda2501c647f4beadb83840d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380dd2a9201f78829e353d7ccc2b96173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c272b406964331cb4e87bf02f3de174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75ba37013187bf98e9befdd11a4aed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d727a0f190e2d6537de6e9a466f47c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aedb6cd52efa1a85ee14022c1582bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8124fdf47f6857d532af23b43d24f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545fac70311014e4487cb523bf5415e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986319bbdd35457d400f03be41ab193280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09770097700150c95e5f8cf701fbc0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f6333222596860148530dc906f0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc7d003049b68e5ebd978247c631283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dedbb3e0b52b86dc62fd542d2878cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47323716b7107a8d1db62d564db5a9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb791b5c3efea7c9142d3fb98c812086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013e495333fd5e10a04775bbe81d0fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377baa45d1ef6be9fbc87ab505ea06d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a482d5dcca0afff978e0c8eaa6aa78689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72544397303116e2db7316a42924cfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1afa15147ab4f18a28c799a4c01b5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bebbdeff5d0334c4ac5ec13da549392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaf9e2e86e2b7421e803209e7e6b2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434d060692e1a36cba20c053bfaa1f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344125394402c3c02ab3fabdf71d9cf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183fa1ee113f53a15ad8b8f9772eb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad94691ebfd6363900042ec74a48d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd25c986c9d4d20a94e2ae2ebac1d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc729b1c2e2ba76cc259b842e6eaa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b88611035f9a210dffa76d094e4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ddf481ea28b676600a8c442daf5e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616f33f810af895b030f9ad74725100102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743bb0860c8fcba96a6eddd9bcca0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233ca8fec5b026427e08093caf4f6fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21b273d7c7a851f58b2ee8a82c9811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5dc056165df0f8ae0c2e51f31aff2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b8a7080d069185b010d370d9cc12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79580dee3398f7f7a2722ecbfc5d8725108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d1dd0d284fbd73e4f6da9570483f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d88d1e187cc237e93c6843d7a93c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b7d5ae1ed41550ba3d78076ce8e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69519ed96679cb4990401230ead336f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6679e77c63d20690e41f27d92da4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a670847f7979f7ce1a9ebd92427c50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c0a12abcb75fbd1441e08b8385e75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398084177c687273ba69665a67a38e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb22c0ccd204dceea60a4d5d7025db0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab42eda64c49d6f839ffa017cecb52d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853a33a74f5c8544c87a8a5d9b47b3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b11bce1c176fa4e9a896c58d5c438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f417edcd145b03f96e04d15d1479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2fce3aa89472c0fe875d5f14c39a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b5a50f1f76582bed4bf213bd01a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147810b0e90ee9617af36c97b090b131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ad051a8ac2fea14da2a670b6a8eac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a765879d87fe54c8bd9e7a73291a112126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aef1328345806cdfcd76f20410fdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6c43eedf7ea67dfd713fb197e567128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a34a3ae1bcecbd240342047c8b2e50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0f9875ebc2054ab8918cf3b3d97c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed65f490840d1a9e5f8832e5cbeae5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03a8925ea8bc9719b05b723630b9bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a60e2a654b809e0e979a3d84801f90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855105c2396f942638d3de55386bb3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f41ad32e64126b7a6bbcb00850cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bab22a735c780c44588ad9e3d7e6c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb88e2cf6240b896887810cc97a26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b439e45941e68b580ee458ed348464138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff150645cab9b799f7097359a5da915c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4df9ffc94e167f752a26e173350971140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d93a753dceaa84df1fd6d25697d35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865edeb435ba05be330e4dec3b9e7bb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4c8351058a418e773b9886e02bce2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c0be9ae1c817ee6166e5af2b8f9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6665f6a98464420e1d5e04f2c1f2ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb408ccb1fec589dc565e7fd4c46ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ae40f6040580807f034061706daa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaa5fc36005128bedb6d6d91514088148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f937ddf5f04622265aafcad8d55db4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634f810348c2ddbeb97f57c79a14fda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc21d3aadd97534df24c582e66b5099151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc249076b3353c8641c0fa22dec46c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a4105644ba928bc02d35be4af652153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352d222da1c91d89ef1103e3d40696c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa998cbca3ca199129dc22c3b0992416155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac030c047b1c2697b1440162bad330cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7061acaabe741ede948e90b61b56c4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a572dcc41f5d194549766b6deff826158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e1e4bc99e70632c7af8bd701b8662159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b8c3fad2b18743653c189d5704d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d863812bbaec9a223abcd415dfd74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de6fdb8963d6b185db03a394df413d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3065684272666616966c76a947a12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de81d809ff997fc8f70aa0a01d52d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2357542bf0fb213e9efa3173bd0009e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51152e1adf88f13ff3f95d62fd3a7ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577539e83cff49940a4b93f7eada5ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731a745b39c8c1a5f47ad99f9069b89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972c6357450484f9f376aa66da9e25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6e07a565ceeec951347f8d7b68a4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ae1ef4edfd26ce4f521b693fc111171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427944805470383139b53e5539d655d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c75194cf94c9d0ec3c43bc984c2480173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1422413f6383a1039c712d94f194e3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daff175cb97bc161e2aec8a6cf2f1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee09027345cc9d97815dc60b907b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04d4536fd4cc7de50ae089685c5c9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec16cef97a116e5d481f7ab676bbe5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5380ae65a1ab7dc89c7e7de5b8bf96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca034c5f4a2ad5047da5385d732dab8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d70cd48681988128fb000c4ca26a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864d37881aa6cd57e11e01188e7d3cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dad4c3b3d1442f6e0682c77d82cee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4962e64109b18e5481506de840b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323256472e7de43649e0fcce3549e3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceb8906fc677d2e3e1c30f54893abe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9936a9d47a47fceb8b700a1d4aac1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6441f5e9c86a4a5468f746e83a29634188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea11ed39a83da80514d39c18f65c6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49ed33aa5368d8d22f78c13fbdc6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936cfe8779127fe9b7620e32fbe4889191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5dc62be7be436873e68f46d62635b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e51fa3df58942d3698fec05c3dfbf2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f53a21e627c2050a0f188c9989e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f48367d37fd805c33c4e320323a2c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1415a3d00142d23932f07a4a1e2d2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c271ac0443439dcbe4661ca336a68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591240297c67712d16e7932dfce1586198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef014a0479b88b2a227617de119f458199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2ef8f01b8b47929fd66b3976703b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb564e4b8958ef740412b0173b983238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3b3377a1b9c6fc1db39b1be77eab9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae739f96809fc3ff79b89319f5dbbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7a4e16eaed39a637f7af7e099758204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3506bbf7e4051046c26ee82b1e15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc7d87d32a7938e1c99c27797da46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12602e7cc31a063d00637548eb12e8da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33faa63311eab8213610679a65030208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb357ef20f38a8fb17789ac27a68a446209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a630bc8e6e8f76f83c7f7359c1787210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4333017d0c6f11e06248f25e1058b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814f70cb4accd3e9ec595bcc65aba7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25d69b6f4509fe0797a863324b171c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d3975173fb10610380a0f055c384214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f201a920d743fafdeb1ffa98ac254b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e0f1ca4c9f915daeabad3f00e7d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a88e003957121de1a7d604afc01ee3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a10632b4fe8aee9f55b22733bba4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138535ee6f8b023e431b125317d15a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f3f62dc93422e66ecad92c25aea4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78a6a3bf8f21ff4906e3be416db39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a466072587304832ea75345cc26c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713d6da0c7602d0b8af7e09cae5ae70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651f260f94ed32d968054029097e42f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae91c6bee52620882196c708f8b2b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816f8596a9ce9e1910960d50560f505226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a952c64449f2db24a4df2422f55aed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61b3d920f3ab46de55000721624b0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7cf64f05b2f476ecd926b4c446e06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3941cd2c095e1fa27d1685217cff4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a49f42797cf83a43aefaddf9c77b0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312a9853b9dcade8a6ab0db07945e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557a4f93b6d49757d4ef0e58c2513b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a8d8a4fa251a61e12ae8eee8d833234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d9b29b0f6707b5075e4fe461559d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdef7f7dfed2738e8b5d0cfc20a5cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dec87aacbf352e17b4a50af9ca32b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4627fb56b70f86141cf6d3fc805b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d7895d9bca3fad62d31b1c1ae378d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e072c669047234e9f9b4b1f47bc00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e9f28ec68b4c7321b450405e50c6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49585cb3cfa9ea7a61bc438545440db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11da1db60f4acd03978cbef6d0c831243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca5e4c7b9e261a2bb7881904eeabf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b0d7b60db2474a6108a7674ad32b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64113beb288e87d80a511abfc057402246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9192e24fb124b76b249d5dff9bc808d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ab9ceb78cc578f3d5adbd85be7c5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebedf0e96ff0a4a1b991af9a1343d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d45ea2e496dc8b42a7f8a6ecab0d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce0309f61da58c1d5174ba3ee43403251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e733749b298349e7dc755a0f8f1ade9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63b1d7a44981e3e47cf12f346b1a70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dd14577bce99cfc2ccc6846a4066e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa480e3a3a1941b9eddda0e5d0369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba833d2bce743be14355498dd9cd436256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7013cce0d9b5afcb3fabe7bc9ff13d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989ee5240fe4f9417825e95d526de88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045686157ed3cee568474373421a01d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ec8301f2103fd0f381c3d0ef392f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b569c6101b09ec9e321839cf4aa3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae4616fb11cc0a1743e0dbdef95d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f76c836583ddb281f70721f941f46c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79920c53fae45e8d005ebf3ccbce9f6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbb1eb72366387caaaf19062fee64f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa1545b4532300cc30a019ec8cb2da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb54cef07cf3ce8054aaafdfb4acb08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d10a902de34d74b5a26aacffd7f8b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b110d3854feafec3247451070883d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a871715634add2684f3d2b55adcf74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a79c9753a932d5ba46bb421335d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a312309e7c206338cf05a90ba98b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe53d4fb3a0bcacba920e4c5a47be6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694630b4189de95c419e4c50fb730e49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dff726ada2240a921c9a5e5e08921275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac0f546613ff4a425419252cac568276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2654269f62f5b8380bf31dd503cc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523eb3bc9a5442cdb235083a94fbdf0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772398a37f3c4eba1e1e4d813ea937c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92912405d6cbb2a3e5a84c1ed65b5ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3663fc87f3ff05989c77679a1a5aa0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e95ac4cedfd1e0e688730bb7261504282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd8b779c6964ec0c9e2a604184421283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254a4949bc3550f8073e3db371b34c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18534ed6427d517dfccd884994eafc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71667c51ae44417161f3c9ab639891d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66340066947b48bb5764318cefea6f7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbd05b98ec8f79d18c0d1d2110692c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5ed4a45f3cb45bbb56c0189b93456289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e485b7cc6dee8c8e10bcee0fea1f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb02526cb2a6f5c14c115f139b89fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7665bd114700d2fbebe94384d5049c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c28e836b20e7f95b9fd5083000c754293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5991b4ae5d09f0170b454d47b4e70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e271a2d5d5162eaf1ac1b789191f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7077116ef4001ac3a1f01f829f0da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca47f565ec59107cdbd90fefc2481297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1222a7cd6f96b72041a10e22f06b6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949a6bb60e8cea8c6bb98cfcc4b1f6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00e63e5d5a7996c7560c5c413c555d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d38de5a9aa570c6d46590a04057a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61211de656c7bff66b19c6e64ffadc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a784fb8cc473f3b0d7368d5dcadfba4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9b7567c941a9c711c389b0599206d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339067f8138c1728a878967a641b60c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fabd7e12490dcc150e167c3a5530ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2668ac60c1a34e0a669eea6e6e3769307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4823fa3af3bb1ddb561f4d05e1d839308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4747a6d8db63840e1b23bfc97fa3ead309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16724c414dc4e3e3c8f810c36b7d9e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ba4623b7f948b9e53de48e1a39e78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f5341f2bf7c672edb193cce2dacee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d2cb8f151dfc9a413eff0d7bf155313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa965c59d9c73fd575ad7c741310a83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9f2c211075053c182f3c4b1848743315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d0b6cb67e7c3adffb91fc1afc362316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7be60f41ca3091b33035f0fc63913317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a87200a2845b9b048478630b3aeb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214d788a57a2891a00383cfd2729eb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd00e4f72c85b0e8229a5cba5aef3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e7e18e79a2febf2d08d9e70acdcc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7327c7330eb21a71e4324e1ce6dda69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879115b99ee7fa8b233e5382550a3c7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02c7a5ab39f2e39fa0522cfa8fd22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97755808ea0f56a0cd301c1ade7010325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270608ca8e96a9752f6efa1e2ed4e34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be06aeb38603b501592bf1c14944b01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387015af11a012a51435d6d5cf02214328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4e8bb951d4adb5d55aff12699f585329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3e9b5dd798c1184ccfe5b2f40c84e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c2c853172debaf5c4d0cce9c04461331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9df16ae0190cb7cf738cee260d45a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896eba120efb34ce189a0738c6a64bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4785ff7d3852dccd403eedb1edcb528334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb9e45f2deca55181100ba16311b0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520a1756feaec592c1222f827549dc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703fb0243773c489ad0fcd759067209337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666cb69d96038403adcabe7c8e6e6e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0968659875dbb0c6a9051ee900be9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078943c2fcf246df78691f6227e345f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb70c14272e92cda6be4b3c170fc9fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db7e505eb7cf463ce52fb2d460ac7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137714cc6d3c38952406cad2b7c9e94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6e70d1c6637b03c68254dc6931bfe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a4650f9e0bcd496b0982a6cd9d7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b257e525f568bc641bd90c503d937346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec61f247235d80b895f6e5e746a66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee1b851c99a3f640e4de6499222422348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cce13b28f43e12666b1599a1534e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c25f5bb389db3797f7418f4de076350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba329afab1ccb1cc0e6695e9efe00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505173175627cc5ecbd8d74526ebb5dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423987c76c3d3984ab77133c0b12de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec113ca0bfdd7c10393d77c8f349d98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958ad08bf82bca490c515194500dbdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25130ff2c62f1b39055f13dfd6682356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b2acb58ee312562982fa44ea25eff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa66c6b60262a71f7f3fa046a5612d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be7d4828b2050520ddbae9905b645a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b65fb385530e550c716d10602b3bce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1b1b2bca5ad99469314337fe4de7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d5550b529f0f0e6819e89e0aba36c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f056b420cb76a4f702e371a847a0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1cb95d653aa6409e3f6c578fb097364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdb0cebf50ecee7397e099b37397d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e4f91e8be530f19055d0bf9feb05e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc1f3bc26ec51f3d2a3876e8d7f365367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ddc0112dcba9c236c2d876ff28fce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6dfba1d8252a1fcd91ff8e5e3d1c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3955cb80ff93616aec5e8a6b511a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaa779cab53a1db2ca125def2aca09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2696bdced4274ef9687f126b81f46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc8290711f96b49aa6ac54a4ae0614373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365afc2c1e6ebe9e29dec8c1a40c39f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e32547470f87eeca306ab7b10c985375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bc1295fc9b7c46d296458afd64745376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d197a63b515a286096722d34ab062b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dd573befc31fb726a97f20b78ed1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e96b517f9f3f1d060db5a898d913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cccfb6fb0b51fd6365a2fcb03c319a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6fb37e7e5f233ac441647e83c5796381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed09decf0701c3fa22fe863067a353b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7bc9305b3d60ce283a288844a21c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d45ee9c227639c676328a3d2cc33d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1978d22affd104bbf3c179ce114a526385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9a8de00f8cd8c84301b2efe8ab4be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc39b127f057b106970164304075f3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b19001f2062502f6f1260d3a5168b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56d0383e5b8e198412073881337bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46b6ae3a02059d88a9dc45b194de9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c01eab6f27484bf1b5e9c3291348f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25259e37429d0cc6fb52c90d9771b31a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239089a1add7e4d4d33efbec01f200b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c43feb31d462f3403573d4c8de9be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0cbf7e9e0836aa7484d4517e57850395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471458d7eefb30153c5af5a378f1ef81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b37573b5c6b6b1668c06464d38a39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd8ffa4168654061357ac0431e9501398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f7c61a0ead9c286f2187a89890e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3d77d41118782e9c2ff1f84eb3fd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881b01dcb3c217aaf4f5208fd7baa2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18d5900f64b22569edc0dfd8e8e88b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f585b4f4552a14ebdd5730074a212d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8363963a1d64bf56a8c3bd7fb689c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e893f606969d6672f8b1219237c103a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f96810ec3281a843164825017d3c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8787783049b458d63f7eedbf84d34f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671f0d664fa114b09ffb4fb72fa8261408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caef7013631ec48ad3a8e49778178a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0558b4a3c34e303a8ab882d67bd65b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49151b5bd0c038e40db5bddc42fbd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8b6ee740c160682605ae78031a78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4702d1753389d558337a55d0deeb6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135aff97df08039ba6d084562f02436414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678114051de89931a8c357cb8717332f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f91a903a593c14374489b9b120464416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4493b4bab219a2dc43c20031cd000b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d25c7736c88712c07289fcc839a7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf21f9f71b25b7a783f0812c27c089419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374dd34375ac40f8e306dd94be8fb91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc2eaa845974bb71491834bd49d6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cf54b04115c58b407aaf210152403422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a556083e1be251a226f6e63f30482423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af8e97305cebf81157c0e3bcbb94a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01339ff92c8cf22897f5082f57829a97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df6abc36eaa77c15f8f69381508497426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53d0caa332b3f57bafd78fd23224e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866e38069b4689c6057fea4b3588b2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46761bdd74493a0766acb4a7b91b0e18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125085b1d3c91941334c5160f4cbfbc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbdaf888805ff0e4ac238e9b2c7618431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e215ca135f1e1a6411df18cabeade432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256c7585a637b696c8fe28cc8f9b850433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d55895ad4c9e6fee98d4ae20c116a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84c79830d1fe24064f91c9decd375435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a15d9498c691eaba4acbf6f2a7947436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eb5319ac26a73ba8e3f150000bf9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852acbd20689b0cf54f7c73e8e13d09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e67a7a092f261e8f1cd097df6858439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11597e05edc1ea876f885d84baf4102440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ffa64851e99df0adbebd996a94dc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0e72fafd8489a25bcdeb5fd8e5cd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbe9b059173a97d6c6be01223c69ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef9b6a1aebfd43dc2313d56b0a373444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967813e57138061268af3d0b04ba4c56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b254243cd2d6c02e0186b8f464b9765446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14939e5084aa4867b2f4cf50d16a68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032dce5628caae6105f8cd084b87985448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d1a68a75b821fe03c9b19ae18554449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616634a1fea96775a69ee570de5691b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910dfbb13434535b9709296ebd0bda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea048f3ba14f604b32e2e1fb02ec0a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72fde08448469eb33146e2d5a3fa19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715c7ae0159a2e72676dbfa1233b934454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d41f9c355029052312575afd67b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca50bcb9add215e9ff23f7824d2e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73225533d147c6350d99ed3a99bc72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd6ca6da5f2269c51cd87341705c0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d1dd6c259e748722fdcfa7146e99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201001836b20f17454ecb6eeb71b12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9a895171b630ce98a5711fb98e08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2822f38ec59ec71a1b2ebb11ee645e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaaea0f390e94c72fcefb9ba53f46a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcbfd4364e964626f88a9b0e687ab3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e280b051f0209ef419099db060d6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d2be52b3d3c40c2fe26a972bef34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74db4b2780e0275ba9fc67d51a857467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053996be2be0121acc1c96642227b833468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007fc2551838b431fb6253258914d2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4752852dde13467301c65e127d8edc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a013de52c3da43f69257bbc064353471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b507414d8b2a3070a05c4e4ba8963472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99d69c1a894d4eed74733bf518c914473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e20f5529b85e98f9c460f786f6147b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac7635d02a1a3eb2743524b3a623b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8021a5febcc37dfa9089cb431e184d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128611baae1339acbedcc0287c1e4eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff3d5bac0af9ded3295f6c151e934478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3baec0a70877f9944a92975ae55c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b6fc583d13622abdfc9b93593dad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974e33a8bc13e4e238fbedaa300f1e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952665c4f3976faeb2213d6e1885319482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1f4f3ec72cd15c2b0b5604d84055e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913590473599022c1f9299ccb34cb91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6619480715f964c96a86fafb52ad2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987a908d84e75200d7a55e94af299be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447cf9530ae795a78bd2952cdc5eb14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5a53b986412656c3389a386c2448488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c8f0d18528902dc19f6258a21caa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eee0d84744f48a581f7f9df0ca5b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc16085f2f6324056972378d0cd8fa5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637448525f6c8c3f94dfde736309baa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8e62330bf0625d5381c6bdc08cfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891128697ca966aa699ebf91574ead1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7192c428a541828cce07270174918a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984acc6dbb149d167fcd2ab25cff7f6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce3c86609c7f0eb06074e1a7892f91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37b2a2bcfdfe99d11939448ea90ac3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc34a78f0ccd4b64ef8f13b0ff08254499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500547a01f7e46ff1c671c07b9fc12e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e200fb1754c78bda962b261e4de58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b13269508be066a38dc6b082f57a7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7f646cc27c39c6396855b68d2dcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c753ab3279f85bf7d3d25a7dda63fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b5d0efd2d8e3a3b6ece99e8b8f41f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe385561d06c897bce69168d836779506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17682fa5abf62e368ae7ae76454d799e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e899e42afe17ca4a1b5069ba3efbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6348b263b795baa919be4e5aae9e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7368f0d0346f24ccc9894be3c80b3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ad383555882f1e4b12cb2ecfd9aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb237172b4601070dd826ecbe642c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d4a9cf11388e0b69da41bd55d3573513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea74a3f190bf32a8d53ab491d1de46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fc4ebcb0678a2994bb10636f1cab5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d42f8f93376c29a2e807cbaa06101516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35811fa7489dd397a758f97f8045f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d0e2e9953296ad929e8cb11f2b09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dff44a576e37299573adf7144b376519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a9e2b522e3479c00e342eda192c44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9fd90ea136cb639eb0b8e42f96d63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea55dbc6db983dc5b4cc244b4a2a342522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b91b484f9432d053215928f9c24e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015bde95e0f7977829f8ed405cf3bb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba338903cf9cc14ca518ffe724a9a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704b035a12ab7fd9a7d74546a6d20c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e514025d9e43db1a49e509b9f6db32d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6506d3d5a2e03a56e276af83d2aee77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76634bfdd8ef10e83b9f840fc99b2378529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd3064d1267424419a897db236e7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ee365ff7e0327a96ca3a97b87cd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837e9f31ceee81c1c52f6aafd1f611532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3446648ecfe7aa46e6bc12d02032b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a682379997e08e3e186fd73c678518534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6738a4b43bec3e87ca1191b9e5de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5a51f1282691341aaf291070bc75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f8fda8285d302165316a8d5b4c49a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de99ef30ec129cc955efa729349e69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6f328e139a9d6c64b766c5f43bcf6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c62c08cc9854a70b5ff62d7ebfddd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baa50c055b7f8d34ed3a42bccac732541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d728705f6e4cf356c00667a7fdcfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515042a89ebbe567a35896b3f9531da9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cdc17ed923456a1066beee2534148544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9264ce0145b6dcfe88eda9c111d475545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a870c166bdc1874a72feb6a3ece3bcc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c367d7877ced9ddf35f988dfd515f4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e826f7e8d6e4085aad2a22a26b87b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d4dacd97a926eff0088f9a4d9cf18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9697d669769e76bf778f43acf1b5f1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6fda0aa91afba8e30b5a66216f5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201abe090c28d9536f0c064d90c2b30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf34c6167f20693fb1719022ad038553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ffe172663841abeb087e6de7ce83a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7da6febcf602c50b55b36d85fdbc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b4e2281839175680aae410f6f456556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aadb666f713684e345ac2291d7d5f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6790ff4ba66a2ccb80bbd5531f7562558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e0638a729e3e06c2f04252e3ef85e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97915a8253ce505657796528615f7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3e405a1360cc1974b1a46c07a89a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f268e701b9a97093010865dd060b08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c15cf80a8fb469fa60be5c903a4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ebb74e12b3765ade93a630adab0b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8aa5707f56ddb53b3603016bb5577565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2675ee8de5a117d301cd7f8e852b9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9aa7182bed93dbd3ac841be0699cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319e6f679bcc5d8d8a7495d85adcb1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccc56deca3d63e5f7ad7e7733b93ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203050d8febe3fee21e9f4091a2818e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45773cd7e4e476a51794ad657e720571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13a7425233c4f4ce178c8c65977b4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637eb841c48b4eb9b9119c3abe58677573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39f389c29f473d9f9d681fb3362a56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03813d0723afa1b370612bb2747cca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85e469b2fd4d35b838b94cbdcd3792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4b8c3999de3df415e9ee740d60f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad7745d6298f80f47b20a85276fbc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408388f58d2ce179ab225c6b3380257579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64994e799a8be3df1848e7c018817cf5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9746713de1df3364ac615a9281205d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8030b3efb5fbcc23381940190c0f4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7e8d7386abbf5daf8cf24c475cf12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb4f9c19b70bded6c11c4119892f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c347f04352940cf556a7d4ff789c82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb32d0362caf615d17349a07e5b7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1edeb02d1e7ea3b68e8f88a2bdc64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aef349ad582e30925d9aaa2915f81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024e05e720c41106df6d0c314c856c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55011315ba13c175ca63a0f9cbba44c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad24f165e8b186cbee3113a2d27d06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83b0e04211c70a3586b3b0fa4cb3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3076ac178f78042f88f983ce8d1e0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fd3d7c59d3bfe5adb744ad2971935594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c463f2e0139cecc40c409c958dffe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd58c463627db2b1904b0eb0842081596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52162f3c38f51a37621399f86284f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a115eb72e61a03d1dd5a937ba641da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741bb913dd172eafc42810ca0ab41d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8237e885c40e715219b1c1d82e8588e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86a6d31e75670e28670e811770b723601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d656b17ae455490b6e395e126abb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19731b08b1f1d35212cd46f335c57c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57360ab677f9d5b34014a6b9ef1523604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dbaa0c60fbbb99dbfe577595be9bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af6efa59557f232cc95bc2a8d6974d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259a0ad4a9e25f31832268e4458cd7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cdc7e53efd8a87942a0b090aa35c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652948dc5414643e83af0485accfa44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c329a7bf635c744f12eee16c2d06887610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61503c73c969c1e7409eee75d50efe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea2b11fd776529a16a78b9cbcce23f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee2f314fd4c1722e40a87c80ec43c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eab7baf5d05c03bbd54a842cb569b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ca1c408591bebe7f5daa5ad455d58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9fc1213d5233d28d32e7b8e25cfa1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccb6e788f360115b4ec89cb8f83928617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc0ec1d811939c944a79c15deb48d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc598663eef497a05d24c8cac392a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199942277fb49fe12248d773fb38bd4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1993fb248e3f34602dccc1503efb7a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ef40e32057ae7edf5eb3f080935ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cf771d97620df8e05eb7c169fe379623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb4f2b6488d583543341fdeee83de0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e4063e02b8d524cb9a1f5382a1669625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6adcad686e685a78099915db861a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac92f5043b1f60ed117a97774477d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e487a2913475134b83fac0283b5277628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b3a04847e10a0260a663be49d5e69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb78d43817be99f5fe84989d5da3404630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cffe0a16b519dde1dd7db4dc32a704631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751934f81ead910ea2c85ae042bcd412632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e51e938f29ce1ca2a9830c7382bde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194fc21c094921056ee036c96e1dc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a6eb1a29048bfa626d6bf9edeceb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f24712dd7dbcf8edb1da2611b6bc05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b0d774ed2569b219e3236470f7cc7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923562938ad864011691d45e6c8c40c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea838b3ee99772e04a00f8700b0e51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b96693e2f2526a5625527c76801aa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c3ce0b22057dcaaa6c60ba12a72e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56f9d7822da86253fb8b5a1fd3be1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1e6c65fceddb59e318b8e2189d992643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09c822b78ae55d9ac95868dbceb86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaa049f95b944140749ccfcf9feb19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f6b9de8c6fc597f06983a3d1cdc18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d94fda3369df050dabbff5cd3112b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ed5d90b80d69bb83c50a0f68a8868648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded6a3bbd5adcfb979eaf72a6117457649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50749a06cbc6e4cb74c5c935c77ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cce834c39a23421787d2a3c82118a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f6b349b23afc1b0557cfcd4019954652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f73ecb7a664f533043134d7a206d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86318756e0444c13479849bce365ed6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad6c7011ff8c81cf94c8058deb7d0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc18b2df26b58115b0ac3a40d488bfc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c8676a93ca7f57cf73b5781fff64c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2290bf025854a17aa8b5c25abbd772658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388b8363e6889d356142b76ca70e7e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1fae7fe92bb0eaeeedfd5f7339f8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6277096022bffe81fd9ecbf9d7fa7cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd0127bdcb5a47ba578a401b36c04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108678d90db2dfd876288acfc18b443b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1b0c372ed6bdb5199d5ceb153b50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493b8144f1a4ac35cd72eb8fcc9e9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635c9d9bcca84b9899aa35fb4e96558666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7086fdbaf90854e762567cc7ebb87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fd85a24f2aed2a4c98fbe9251e9ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301022b72d2fc605a7c074bc324e19f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36aaca84c0c1eabc18c073bb02c93d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ba30849d854404d4940a17575da89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87166c1e49a96c444675f10ca4b0eb6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6033453f86e6cbc61d8e6fd8ed081673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1a044f8d9cd562c59285b215704fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf38f4cd92ca643f3ed8d38d8f8cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb91e6f32de423cf0786564fcb8d573676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092efc89392fc4cd18b861229dd79c29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc01728e85839120b27efb2e2d65bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ed096ee4e9a0a633b17127dc86220679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708980224fcc85b698de74188667cc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27ff6276386b8bfafc6c1061dbe7fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935133293c9e145e98dee28b5d2b9ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1a659f87669efa375940d154dbc61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e0cef9b6146bddf5a3cf37c8bdaed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4c24e117884e698f98f3276a76bb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119e085aeb553199b740a55ac8d9fba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd2a8925192bbc20f075b55383ca1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a81b4652652aa1cb7f24b3dddd326688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b6058c8094b7d1b253a2e2425b290689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae721b19e3dab3eba6f529ac07c354c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd37ea7df6bb7f8a591754cb8002b09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb217c9617ba24f38c4528dd4f47eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c067ea1e3ab75d67a343688188c300f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274ed0a805deb9a2b5ea92c9b13140694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ba981cf96a9a6019d9cf1750c8ead695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a4b17fc5e76a5890a1b8010cc6815696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cf80df4f2b707276360e66f135072697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60899ebafef4bf425cbde40514db73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966da4fd0123c3ad42a721b36d4287a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caed2a4ebe32b7318b987213d7a3e5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c5a1d999253c3693837e522099dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76536abade9883cc505b4e48ea7da5bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be0291ba7ba0469f915954ff5b6d2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b578a25aa27c67e28d40634996ca248704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b64412d4948e98ee62e6fc374d49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31997a7c56382f212d9af942a59ebd4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cfb84c2fa45b9a2ef9439d763d306707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0188e7639f69066a3ee112abd03d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63befcfaac46706ea7b593728abe5cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb5df5d625d3318657cc949b6b7803710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6c6b011c9cac2c5fac1e357b8aa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b67ae6b367463ddc57b7a38f3999a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be89e7b4ca450d15da80f8a1f12ae98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a09597a58efc7610607480726079714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa1557b801166edade4beefdfc5679715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a52821e5a91cfbc993705917a0f0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e52f24e2755e6ddd9d61bbd5dfd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c6f27cceb238e021535f09454e77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945fbd3ef6bb736ed70ac7e7b1d98ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c660df21d4f04e6dbe40ee8518b1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a7c4c5e7c0aa9f979aa814f88bcf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe0e887d2a833f0b198ae70ae6d1f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5e3971fe9b3f10f235f4fcbb34640723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd20b59574d8aacd4141e1f9dbfbc72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ec72110397881aa23bdd7efe0f8b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81aa1dcf62dd61c5dde460e8acaef2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784ffe348995da4100745c3d3dd8f78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32368944f3d6aac546e2aef8a23c7422728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d2a23ce5cf7e92c3a5f8cc567513729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6868a8200dc90873326861a17b10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f69f8fb258d0887bec2a43e1662ee1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd490addc7ee6da9cdfc836803401732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d31d974e685cd233f19fb2f6fcb382733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809737e737531bed51115f9f796e81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b117af05d472187c845f41701fe1e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59ddac406cf72e3c7beff13323c3a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e766f205b8cac828839ab6338aa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d0fc572e629d3b7b4ea14ea3fefdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda4b747b93731bd148916b6132512739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aefbc17fc46730405c1c2436f9596740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f063f96ae2ff6735813933a66834f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb7c5d1b9bfb96515b73e0ed9bdf0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13588eee1f21e9efd129ce0d24861d45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998a78b9a1c72e8b4c478a069bf7289744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3049b0b8282b1267a5cc25dfbaa5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974dc950c1183ef0f1f4502a143f62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb542bba2ab27eec3328cbbf51391b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062d512633284dbdea05aad47d110f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ebe7849cf6d312ce583e8bcb91dd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b73c5e6be4dced722e0aeda6edf7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64eb0d6b19083f0532f5f262548bb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0131e691d78127697bc5e2ce24cd22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c0f04c0274c37e41ad12c2c5a3ca7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce1d748d97a4c96f480b946bc0c17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de00c4015f2ece700b1693319efb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb593b2cc274c2e0ca917363936230756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8ac624af084f7d23c6b9cb5b4993757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92145461af76666630b1a163495d5b59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211bd9425b440b5387c476f4554301e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>