--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f89de18f763e8ddc5bdcfc0ea669ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c30d0456e22185f4f83ece752c2552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057da4c09ca64c43a7a93cda81a78afa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3372676645934a69c615e47c71fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f9b2e56018ef71b250a7986e7913f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a78b952c7148232690bd4e0ae55b746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2f8d9878ca030d766fd34bfe35e637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33364f33cdb3112e094ca0547642f8df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a86fd064ed5ce8c9fc8dd27645a579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1cac725180a9952b0080a4b097b2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4c5578c6d2ba17bdfe327cddfa0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a72ed61e3a1abe414540429d6ee312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57997ff5db659ff44bff49e9b00a7fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06652d21e92d00a81e8d2dbd1f63115d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b699d4c3495918489a1f4a63ecfb6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd17e4002d15578dc5361dedfa4a55916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3580c88b695d1291e466fee63ea1f7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a3755ab2bf2b9e0c6733850add57e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527f1d52fc12a106126b8565315840519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec48de5602d1020619ae48c71d04bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1460b0174f9970c2f48178db279e93621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17bf4412d1f37acef4818cea8446922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3a8ce23040eebab565968814c4cd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe08323b2866f77efb21cef600b55bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0a18a28fd736769e2b72fe70096125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970682cf933a56ec54988705a2c8d5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf7a5a81d94cdb1185244c747bc5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad075a57012f706af58c738b39996528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490261adaab42771132a7f47f32941529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe941a796f4e9826be0fc163e65bd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0702999e22d11dc0abcae26c1ebfc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182bced795d0916f1fba32f866c774432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f919d89576c71e45a3a64fc8087d02633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434778cc5e2684af20b47530c4c8d4bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e51209edeb6d805d71d7a1886428c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c954d1ccc28c4be1b4fa3c063d90a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d0bbc51e85873110c99fa06e863537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7710f2769e0a81bac444cbd62701838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4554ca4c557842cb5f0dd9c698d89de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee6fd510b82936819140f0ba545c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d492486d4068aaa15ec47750358ab2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b10972ba5407bb39934c5ab27d428242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dfab3bae353aaf691874d2d70551543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347743adb1f767f82def3dd79d7407e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817dc9b0959672b10d4e1c4c61c3be445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8e5d6d271f3d79db4345131f0808946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced233b6c7519b4fa0746b001dca1a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed569576bd746484bbf2867658e82e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ff7fe9f52d63ee447d7ffc37f958c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05964b507cd6712f4fff4255d61fa1fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517e79d5054b2c4a195abab6e1508b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759a5f3b3df1fe28c5f275cd83f0f2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fef6bba72f33aeb2629fc1f9c51ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc7b297d38310470e2d5f7d50ec99a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1f8290716d96ad0556a391d4278ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bffef1ddd9b12abe437bb5a09767a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31612fd751fe0eac3d87c419199323457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4143785a15c1c4bfc7143e8e225232558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aeef6402dad49d020d7fbf34584be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469365180c66284c6d2b44e8860494960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a7e45213e297f3a84b192b2b8055961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789b526b757ee2ee7f025f1be0b86e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980553a4f9c44120227cfc082cef50563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde34eb2e37bb07c04989834057f90364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984097c667a33e193ca7ce148d26d43c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e38fe7ecc7b4a68a8cf71ffb6ddfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393779a971dca2186fe15db7c974ef267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b4425b30d2398cb40d58294d81c3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9c363057b6ad93a660c3e6a3f087f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37495b85a78a708298c69b3717391170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389523683a14c51069a3fe0d4f4d9d6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc6d801715f893093a158c2afb18d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c036221312b4fd8d40a59508b78b01c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adccde07868884040c2fec14ee3f6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa6d1464927d1ea83d0ba0f9a082475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96cec03bc2b9c075b4807de3fbee376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25a4ec1c2ef97f41028ab199aacd7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f32e032854a9d7aed02ff0d2418d5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbfdf5515293e91390ca871842fbc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addb502350449176ca34d974b83668880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4322f54fe3ce7684c65361da3b4704581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01dd706b50de77f75bf104bf97e51582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b6092bf3020b3465cba355f3de46283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c4f5b49c473fcbdb1392fc79aeec284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ffbed507571056a7a835ce3c2d58485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818593a5f3e46e4b77b049fae9d0bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ba15f045639afda0e6de73e8c57bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82805dcd5684067f8e000efb7fcbd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1537b0349bdb1ad77384dc43be15c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb3e8fc292e4d5a38200b770d1cd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6793f3ddcf619918825c693a95acc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e0d1b0fea34915f0e25e2bcbe5db192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb132d61ff7542e9603380d671ddf24093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f018dbdb777a2cdf3472cd1f781d7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3ddda314f9c955e8ee6925fbdb20b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a6e99cbc406b0550aea7da03cc5f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295a3932dee3daff16cbc7cc9cad4b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fac86abba7c6f5b7572857d3c54f6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1bf615de250b0123c1e01e41d644f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb18c111c8514a5dd35ec50e47bc91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991d74b5cbb5f5f44c5fe422706c7cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3b86cf1452fcd0145dff1f277f2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4c8db709113d1c1dbbed4a3874c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d486d6335567acd85b362bdb0358915104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2269f0100010b888cf811669ba3bc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f63ed6258237d7355dfafa4fc3f32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b118ec843b34cc3698a6490c8aec1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71808932ab33707183ed02eaa2e164d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346046a190005d497e924c760cfc8798109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1ebdb0c2b1d4c712e7b0ac1219ef4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b68bb98f2eac49a0e0b8aaec4f30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c2847005db5513c9f0298ca7e8d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d2909ac2e0bda09daf2f15da83c52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac638707f87c04c4dc8f581a8b89d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3099df2684d434a7ed147fca9d0e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3d7887c5d5f3578cd5b9607210035116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf3d3d41ae4fdc268dba434132c69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64beb273c90c8387e26654b819fc2c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bf5468e6a6bb839f3df3ef6721b1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d044e8641f6edb70cc89bf956ecd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae789b1a853d064244e699b85e942f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e16821bbbf67b8173ce08a9ff7172122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a03ae2b9cedd7bb88c5da6b283be1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d01955256f904c8bd87a29ee9d02a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6a8f95999e45c64382fea417a6788125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc96ac993e899f44e991936e36b414126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad3cbf221ea7c55b0a31fa586b3272127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98f141cd6fc73f339648e9b852875128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d99c8cb4c506bca56b442a299935cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790fce2b01fd6f5a02f6d5fc325969d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a781ac392b8231ec685d24906df76a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c168fe30c38599e8ad8e7122fb5cfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b8be3687c6bea0acf7976373e7e57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2b43cc8f2cc52e5b6dda4d95c7b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d9b2a6f2ee3c7e915ac723658f78b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacde0caa5dbfbaf4a2e638ad296194136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780bbbac4b89b9a5629188ef28d4911137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34867c9ee6c45a44255aca4becb1cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0588b0e18dc292bfa4cb712e6528f43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3900e3e169ce5cca75714e46206e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21abf9aa6466e0a42b9bfec0eafa909141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ce7a9c9557544cf0d52c5a95ffd29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae1c9d78279d412111da9852439754143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f052e55bbde393304d579e6372d3c7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f677029dde64e60be9961f7f9ec238145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedcfb18a43687ed10ec8d2787eafb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac59cd2e8dd78d5792fa0e08995dc60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2783ce551be69396e0f7c5afc4d6e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ecbd9b67829ef7e1e59fee6c59772149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711fc30ef070fd9aec6a3cd69aad8d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a9e581d52353ed8787f478bb83d5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb364067f254aa6e64d67f8eff864fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac616b8ab9bf7ba21644463577ddd6fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef8aacfa9d43c7e95e29d7f5f1a3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc034923aef47b45f05c34c05ac620155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ba550e37229cbdbe27795aeaaff67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2f06401d7074791b5a212c9bc04bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102faa247c47544df3f1f2f51d36399158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee113624db911661a7e441449c8747159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19922c11d96abd020e00f2176aaa76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a87aedd1df35da94779a6443acdb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d9648194dc84429858faf7a0e35d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64623f43df14d18ce9b6230774687149163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d20a6e43427cb151189fa8342a2064164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64f3ea9ef3b1fce3f596e6fef9c198165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804035ac51a475301bff10362a8cdb6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c7bde160383027e41f9d15a74497167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea7682356cf2a10cddd3e4082ab5cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de2bcf5ec33cde54e4f1aae86321c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b927599225d43b81b01a900604c15b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0a566e3441dbae3d2aabaad2b5b38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ecfda93ca572c06a1c7f9c2dd413172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0854186213826d7c0716e46d2e953d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518fae1c8e12e4ca7d79c1287a88fed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee8cd4c03701df9fe0e44c6c1e6e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d1767cf34515c9b64a73616d32f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee466db75264a84f49f27d70daa739177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589e5881a593296c7260ba1c5690552178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdd51db0f5f314b8cd95c950c10a6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa26cf0655ff0e78587391ee8d289e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f065a8da896bcf1c131072f88a30be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd59c19f1153c90c98aee032283aac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c518065f0d9f1bed1e604a57bb28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3efb799cae6355ce4232bada631a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b93c6ea0e243a801fc23cbac72d55a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1878e2ad28956fde39bf400153df73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9245a8f1d6f77656992a70e99bc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f42ce7cc8ab75c070bec95b7544e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef52825be033d9f4cce4f8d996dbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2499271fa5eb2c2632f0f44cea9b44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f10971914031d79c4ee4f8aa5fb16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f054985aa73f41aa70ce95add1f3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26931c8c860cb36c5a5ab67cbe252193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d831dc8da33e03c09b72f9a55ff87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38c51f558f96ec70a59e910cdbc7cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e80e7581edeb575f4c3ecc4c187946196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255b2fac0e494eb0a73e620ec4924d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0667f2023e2b2d3634d0d4c5712f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000627cc8341505080ae579e54c3e68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ea6e2e7119bc4308bb99d73a51d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136ff8dce13341af73b0996d8eba7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f18bc4b3443417b0b810792ea9b48c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaae3ec5885791fc1a6ca9f6a3442c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4194705c0ba5dfd9b822482148698204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff42c87143a3f6380f7c90502c389e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e4da40f1632eaa15e7191b1da14c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f1c3ca711ed05d48b17f32ed60bed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2908a5620476a82c5c9bacf2083bb8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a41aad9a3b79ea4a79155688fdbd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7f0c7731309de97e02dac092ebbde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec69b4e68bbad85e37d91ff171bf9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2154a08eeba4dbc7f8d58e9e09cee8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86388bd695a5d83eb7f7a4986d4d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00e0ad8843c0a8f25c4ca5a7b0c76f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb344de27e29299e405435910941bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc8efbcaa4c8ee7c4782f37aa43d0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27562ac0ea09680e41b6117300cba85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed6aa321d05511009045334e9d77bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cbebb71c55fba26723f22d43f1a1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7519242355957583f05e98defcddfce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f8226901d29629349a803348a0807221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0e759f91880e955848d62da0ed09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e8f6fc42c9f5ce48c94e812b501d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66cb47055f4b24e83bca6054983ebf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f1276ed73828eea09cca8666098c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e749ec1f45ca24b37f1c41d3a0a9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfee6bdee58b5c5b493c1087d763fc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d9082792aa5005b2b3b9a03f8e95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7702a7acc23cfe8c8a1e648f0e3846229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52319c40668962aa339721c56c5167230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083332c7f620b7cb54406af48fc501231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c572d6f2e02bfceafa57b285ccd844232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6179ef3f07f058975493c55997ef09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997034e706b775f0550852fe6585320234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8450849556a99f18ea262bc213309235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fee5d3b8b9ac4e8bd06d7c2db8e729236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73d01273b8c3398ab254f56f73d200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a5378c762c233f6086fb0a14c59e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577df4352cab1ff6c303cc76ced9927239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20cb630ad209d27bc205ee21b079b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c756e2bf8eeefaa85733601fff8549241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dfcbf42f941219d582c349837a3ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb59361def0ba8d7544c2703533b986243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abd6ef302572c6bfcb82918ea0cbdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4682370cab2ffe113efb8d80598a7d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2608d0c6a0ce9cd203aabb8e67ef214246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f89279ccaffd1febf7ae777efbc99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779a5213c745defeb88ba5a462028f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576dd71698eb731b888bc7c39cf5108249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49b2e44c7b9107dcc1387b9231b2d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf886eef2165a85e32e77bfcf6e747d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa232d191549a94aefddf4add19abf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368835eef104084497666e559148f9e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceae784aefb3965e08580de208ae2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b20873e9c93b7d3cdaa3eec5dc596a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098f82aff35fe332446c4136f0b445256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b0efc81b8819790dfd22cde040adb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0323386367885342e5307f320a143d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87d14fb5f1253d87aa87f345f419c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b08c645a09aaae8d5f0495f72823a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bab855547de015d964a9de7a45c467261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77570d693a81f6f9fd9cf013729991262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfefda9d9059d79639562e526f4f01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2110a7ab2a9e6775f3f320f17b225c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e4a7b55e08c521a237dc7d982892e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba807f458961cb3ae468b738de3744266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525c3d0c24a0967f310fdb3a55f6a00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26649feab857580e54ea1e183b4a350268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5954f9ed30fa231d7311cee8318fa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05c302b2fe415be9607449267ca54f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28554f97660022d22f1b8a63434dec3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a213b8df10b75dee856dd4a6fd133272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9735eef751690c45d38052b6af77b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289e20382b60c525252687ab228fcbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f363d2ccbafba6a973a9713a6aa244275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2e39177d3181bd4e23c9f2e5853c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375a8363df896120b57ae27d17934b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802c61bee1433f717dcb0b3944faa50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967f42926c29848982cd24cc078e076279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e08989deb26525c9a7e53609c92a63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f26aca49679a41c25b30e420715fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b432ea33f82db64751b7ef2f8fccf85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78bb90ca586e84699c394355376116283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8cfbb3ad5a3edae51c1eff779ecb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6fe2cbc8169cee1bdeabf841988a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c9f93a90033da9f8c35e85331d86b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717ec2e576f8f13f00bfc875e676761287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa79ebc2d942943f5d3c1424ab417e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa25543cde823a7e4e7c125d1ab2d8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aac77e768eabf50e3e82d92a1daf7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e032271b3cb8de9a0879d7bb2012df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0022626effa9bad68b9f130ab403af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ffd28b895e1077510f85a8fc4554293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223be2f1b5ca6594c639a6cb1f4d85f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab1137d97482fbf53baea01c775852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad286cc5a2a2bd1f8d2b29785bdc54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7b440f053aaf3ba2d2d45b40ff05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7ecd1156b35e6f5dceca3412d109d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607f25cc35f0bf7fc9d84762b19ac2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc89fcf4d81b95aaf27abec20339a19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ec1164068eb2b4fde1ab9d5be09de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bc959c641554e37b6906369e85b9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ca073575b61091f224f3b431053c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811af653c50be8b6001d30ce0c5c00f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405efb261ff3b8fb4af347d4e1cceb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31fac9633dba20ffdf53eb311b4679306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afbab84fd60bab7a566d9448079f2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7ffc72ddadceb32f9e96f5ae1ab96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e70d275aeeab10d4b531542f5f78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d334a298c5f0694581a85eeced93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce53bbb844654bf72ff4f187f4519a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b62779c673ff7f2b09998206312b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d7b5f3c658733c2c621d580779ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6b9917875a768b6b6fcc6a84c15ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2daccee441bf1c760925d9bddf0af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c8390ec877d2b0bee12e026fc018b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a5e64ed50682f19a9e2c2a4b33a12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c2737dad4148fd5ddd63be6ee3a15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343218c2d0a8390fa37a047f777b2a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329921659255d9e863158b4cb3a29b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cdfde677f41ba5c5243b045dcfc28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af5ccd41ba79e1bc7da9ebb19234a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7a379320d381934818f7ed724497a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89290b598e834e24c534c869529c86c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbda38883b69c06e534d386edcb097f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ab2dbb322c628285e62c017a0a31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d010bbac522f71daeec2084e2f718327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f9bb0061962f9e2b9e494f586923a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38014f0c2f49480fd5a5b8e251b0c8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8720efec8e7d8407ca03ecdd1dd6ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee790e1917cf57fc6c9fc1a67a6a46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729ae63d439308bfaf5f381f4ef802c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d26a139ffab9477482c3ab018915b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b7865785615da19de473c321f2dd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351eee1ac305869134eff0a9e83e9ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaeecb75a8d178bbcf6c6ca74faaa1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf04002e9afc9ae37927d537cf6948337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774299d0cb1b898e966750f568e14ce5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcfca6da7375089ae7241431d36eef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b43c74e1d1dbaeae80ca57c884fd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee0b71ed3b7028f74d4bcbbd870a76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cacc38b24e8943cd4f39dbfa51699342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786edd297520201ab0bf2cf4fbfb30d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddaad9f5a9e7e9979db6bd06d369a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae574d1a404cc4edacb44a408e3f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b233d21c6d8e470309aa70d04be6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5b13db5d7da41b7ac6ef2401b08d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a414661e4bf1a906583183644e070348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577042f5d8b059086296c6cdad98bd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af27a1cc8ed166a23225ebd5748c724350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49793fcdb18bb8f80d8e796ae31a6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a2b0751f3afe43b9642cd3411cf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889b8d235d650e3d198a29b7ea8686b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e68b22f660dbd035d18b7c085849cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f65fea148806ce0a069271c6eebfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6295d0c0936f25e99269f30a1036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549e99d758903f44dcd61add0f37503357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eed947aa3a13ee359be73ea3b9514358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef5e5717e1e02eaa34e05c591094e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0789577676b7cb6f617e3c8477501e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b905d3aafba893afd6102fba5e273361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8241a1f9dac0f8eb3527037978382b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019705840431164a2e7eae0c519f8d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813d293e9c881e5c3980106de3e6421364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b7dc1cd7f65ddcf41ef04ddd0d2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ab615db61cd9b06452d8dd777962366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91297d5be26dd223e16a3848db0f89c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f3b91f0d4b690145b4b804e0a5418368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52033f8173b6cb7b7da7a6bf9709242f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0a567d573f0a0df107a46cafb24af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdba1c2a62d70121b1ca9561aa70105371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b5ecb48a7528e99dd02032420251372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a7de273bad9a86c55d1c6939a78f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c67929a1554ef4562987e4e39ef14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479da0149818a1e3c4f7240c87920189375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ede90b79ba4699231f4b06211c885e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e0cc6f1ed5db9606ff6358193fd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc25890500cb3de039d4298975a0fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dcd506dc3413283417ed9396ca1a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61d542c52059a8386c14c6006620b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94073896f0e0c095cd8f931348ec5a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31d2f65eb0c6bdb5c3d53c2d8532d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e29f1e6885cc2850c16a43c89f26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed39bdee01a1b1c986233dc056721b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78c8dc6899d9a062bfd16a7455faca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3725f20dd8efb4aa67ea67cace6fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb670ab24be3b2b5c136f1173051f26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658e5390decd837d029b6d8e6cc2035388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aac38b43c55452d6b7a4cb2b6f646389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca023f9c1f47ea48c61606972d49fdd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8549dfc19d559175c51b78c325f5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff936053b944b4d8885992458d894da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59ad0b658ec35a6abd852846f6213e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54619558510439166ef6e00024d58ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c8d2dd3639a57e6a901851f5af8ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e042d6c02fcaa9919302efe0a36389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c4de96a15088e98babb6a777f97b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b00384212349332b2464fc11b6ba9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7c52e3352f4c7c24f5197713fde02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e154289e0097e4143d9d4e2041ee51c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e07f87599b7e1db0c46aa36a301cd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc741912051ac9f91d8a2e9a8c9c8d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b2b5450c9e5da310f80cb652cc45f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38758c221a661a59cd42d0ae1c28ded8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68760982cfe080d09f6655766bed92b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d739ba46018a885a690bdbc4fccca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04163b5a6b0ff1fc74ced898f6f70d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e825276149be01c1dbca249524251408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb185bb3e42fe5317cd72111b875325409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3f44492e20d5c001ad02975ecf62f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767080fe52ea145a350abed6d2ad2473411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965736f96ed1fa6d532e7e5c28ea5015412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef3e6a4173c20892b48a2789c9b72c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049de00a592f9f1c39e171d254c4cd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e35b830e56ae5c225a76506fcdeac0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649ee6186483a902e2ae29127433ab9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3bfe01fce37faca8d239233086751417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79779bccb0eb610f29c2dfda3fedc531418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ce29ce2b994cc507ab54c8ba2f4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9a7eef9732feb47fb6407972acca3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccca921ca80baed3e86b9c1f8876ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7b3abfdb37adcbf056b90a8a2bd65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d0f03044f4efc2c747e32f7a0cd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf83d1e9987b54d63219ea84ded83a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0461e6f818769523c458ec527ff889425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5ddb6a50c842bbc2f4f1ab11b0ca2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106c0fd53c29a456b7b0bb55b5d5e7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd342f0d35000f090afd105b138f2aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fb70055023fce39bec822ab2c446f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd29d347600d275ccfe334718e5bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e3c8c9eff1e011c75687ccc6d0079431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2fb29ed3fc7c095110fa9c9bf1929432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370540864bcd2f9cb6e3c6860327e4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239ae124d9a365d1fa832918e812ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494fa884bd403fdfdeff1a4e14eb891435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ff25a37e70b1cfd9ff79fbffb8c6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f79b6cdbd0196d8ee4e1b905aa920437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6d455bb36d02028c4120aba30fae4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47506074a7e5e13c7def55238dbf2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc8193162281eb8977aa7b8a5cb1e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57448b17cd21f4ebe7ada71785c9eaf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8910576eabb5d78b0758b2c6e370fe8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c770cd8a54f0a1c0904cc70eafc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511752c304c69543bbbe88fa586fe54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f263ce7d2e2d8034b9e63ad9d6ca8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce7f8aa803210141cb2359f85b986a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d48cd2a139744797872624e430df5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43170405c74dac97bb8d99cee1512be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536e405f360c83eba453205415c81a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50b660ab780d4a9769a0cb01ea79e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e8fbce68496ac79c2ad049e9f622d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15fe424074bef61d3d42858daa9022452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9166b33ba7b042608ed7876a170e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ad31707c267ba5625d1ed4d8e456454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403769a84aa12d64172d705869c5d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba98662ef517f9f21df920de99bd5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f4f574b0a473d1595e0d53608a39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c59588543a74e8eca4dd9f1ef17310458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a11ec8a5d1fd87371cac377d2f290c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908628bd29e7f62fa44a38aa08d6a19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19936fd578cce9da782358d2453b1f99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98294c5489bfdb311ff09d91edce2059462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2101cd0cb23d8202fc892acd9664c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d0573fbe216637076dd52d590e6f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eb1a10e34cecc608b1376e01fa3bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddc18d61dab7f86fa44362ba2624fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7b7a3e2d159c0c559ee3f252ff101467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72af97ef384002081f9721a19c148e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c806544ad00f0a9b12bf3b40a99d61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a573e02b6844f7b4897f5ed85fa2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e630f676774e59089714b08d1a6dac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c64fb41722d03fe6b0284296197e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50530b13ede020033311c8a998fac01b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295c7f5cfee78f70c0ed5e3ab413e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d7fdc943bef20e9462b4ab3a55f33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c08c0bc54f6daf59881ef6f8fb3e94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756bf4ec8280606ba649b46dba414fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833039657f6e85ff557b618ad1cd529478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6fe06c368681f3e0650ca7934e61f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bae9df27f51baa697799f7a1de817480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18660c4b9b9398b04ed7b9a3d1b428481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e646dfebe9aefc7305c6ec611bf13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcac32e0c99e77a3cee82458c1fd3fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7847e8e27474da45c8c7f52ca154ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c5a912256544727722da5cbc075c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe32a6025bd459fe8026e634481f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61120410e470d6b605e13194d4e0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8568139d48680cb4587724fb4447488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ff962a366be7b6ec16c3ab50f32a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f9205f31b353ae6916124b8b05071490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68149759e112cd9f3b735f8a0cb57c0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df51b055cb3f0435a70039f0b49973492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0d8eeb968c7fef323cb47a09c8366493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd62b0ee5e1db5db94a3dfa85175ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86904ce2d4a265bdd8a6cf245ee4f99d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b9cafa284146cd9844a58fd5856a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee8599b1ddfde3b709014dc3e7ddb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b583fe068c8a05c919a1214ed0166498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a5f4dfaa7b3435913c7ce4da2c43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae938cd4749a551c2c97b94a832ba2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc941f8c2f3e91ab489b5ec7f7ed39c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938bf046ef1833ef838b4b95a808ed7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6283a35d2224487aeafe8ab831aadb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0d1bb25a7af737cb16b02b9fc392c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc2f65fc22c9248461aeef03a6f52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cfba99b42d9d3244359d8f67e5541506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe6041c0f4eb0bde2066261bdee69f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2f504d33b750c89b25f3e0802926d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2dc82fee2204f4aa7795c6e66e04d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94b2ea79f78b09dd33bd34091ea02a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d7dd4cf520ce2858581fa8f23f6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5ada6f1f9fe375f4b2cfacbe34240512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed216d636fff3d038875ca9fb41b1a13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782c3e1fc1348cc080e75f0c1dc41c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fa517ace59d8f2cbac12029ac4f93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11272b869ded624ed3a19b231a50aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd9c1d5793a8d294e2194e0be9f192517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09e57634aa1567e33b9406457a71c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a291d447742e3d62768690acf190d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a91349647d1780d142b277cf13c880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fc4f63e61d154324b57ebcf570c5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2213a11b785d75a8668b1c3393c8a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e92ba523f708fad5109e04c67f44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637a8b532b7bfaa05800642dc9328d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba5273f1bc95b7c0454a2c8a25d34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785409dadedf84fe157ba8e93c84c3a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a10a4c6420b47de6b5e4dd39a6c335527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170ce69a2442e0d6fb288e964ed9fde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed652ead9def846b0356d06b4f9be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55efcf87577fbf8035986e1dd06a540530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037bacb487f7986fe36381dfb7e7b43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ac8bab2201207495cdd3290ab19e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee99d6ab761b77aa4a51be8f702be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d57d6e3b66ffba5d8030d09519f25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb397808448611d1c9814683f41950f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd813174ddc405e4e6580209ae64dd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62da29ce52c7854df21a5af1ef7301537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce20e9c8dc4c55936b0eb9765753c9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493703b72d609036638bf4b8872b84f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93270be0f83ca4f581fdcb944ce50f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b235b5df529df10849cdb1b0fef6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6301ccd339b7404e018e6594113ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96154f2aaf83d98dc04904f372063438543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb82b7850bf3cf095c23e9c5dd111e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3baf6d96741de396e71d400cc92fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6316db98bc57d6d5dc80a4e86410c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e87c42d7c74f9bb37fb970c671b5b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628406adf40951c6481ddca142fd9eb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6432492428e248a586a69514a765dc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b0196ff1401dbc9a5df8554b73794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8ca73b2ff047aba6f272aaaea503f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb7cb852c6b5eeeb41cc70fe2c6284552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864eab2beb25a256655c45cd01f3c54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97f191d11c47b1ab92c6f3507e43ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3a2c5d89e07835683b7b2d5efa42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68bee7bdca91458ee51bdf7a09b134556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c07c5ceb7f2c5a55091601feefa3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a9c7585fe6be3197f43335199a02b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8608b23a26439806848677e0ff1242f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692201221edb65cc9b762e329be1e26b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57388c356707e753b8e668c9d37b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0cfc8034eab8afa9d33277df35d26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743d96627004c6f4ceb89b8c83779c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e791ac9596a196b8f048921daf0d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00256ae288e662fefadb274955680be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d581ecb3a6e166a9038fbce74bb93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824134763a43e5fef3662bf0e0e14533567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4351400e6690b891d67cb88060c5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1f1b1016d202dd08a262b58b3e4f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca88e8517c6e1ed3120bbacb15f6fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e6cbb70ffdcccc56ebf84ca26b6d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee69aab850888c90f733d6fa6dcebd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa870bbef1500d4f72349f82efbe231573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a6c460f1250c5a68d243dee58e27e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd2d7f7e8880327a210221bfa6f037575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130eae885f346b2cf1729e0cedb57bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab86331e0a4902de9bb024ddb60d801577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759986bf509c2f9da2ff4d033e791db3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3fabdb349d8c734621033b59df63e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459adf2ca38970194850ef2e212aa30e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5350e45a09be99d24090b21298f39e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee8c4def27becf758986e398c616ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ee0a5fd8b46ff5aac4211a30ccf6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedd6db80d46eeae90291b9ac4f90d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa442d7fe94cb29788afde3e0d16d359585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a1602b409a08bffc86c955aec56e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688e7e171bb9c4644fc49dabd724e20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5a92561a61059dd013bd32605a59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b86c009fe4b457628cb1f8e44d5629589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d94ca2b12aed9aae6545db710d9fd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379db41d773c40fb2997ca16853e1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a137297a45626d18ecada3ff99c9cbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc3abe7aeac0ab20027a690ff9158d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdab64e972cbdc2a987802b530963a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6639fb907b52a4cf0a777c62d9768c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ebcb1ffd4102af444ede31f1065a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd10a8ceb18fa91d841b7c16d6afa8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e275da56621740212c6a76d56923e68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3313d05c1d4cfb8d3fc5756f75f8dce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b06c911557acac696b49998c9209600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122358eba019579e37565edaa2a4fc28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebebfa293f4fad9c9e8c4b72c4ed04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa562d55f095b60367cd6a7db5b123c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e3641c7e89a1fcfc5cfcab43a2bd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2328bcaa40095bc99ab25036239610605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7529fa82ad40cad3c91746c9950dc84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c2ef4199892589be5506921b70ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ea89010c0e2a6163fbed8c1200f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116223e9a4d6a9dd6b48b535c85deb0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8fe3d168e383b9317014026802afb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e28690fe8569abde3835930c69796611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14057656da958624288929b58e5683612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebbb758f54d3eee764dbb21d37ff78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a77f3b4e2f46d5111b565f4d7a2be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f408fd447991ed4572e73672021a45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953ef1cf06921729f03276e1f32797d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0330809a9e792b20cef5b675858fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb16c15afcb968d0c1f994bbf19504618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2077ce9850241f6d7fe2a224cd249f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e089228a44536c2a36225727b6f143620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4599015d905fcd3d2639d6e0d810df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d97251a0d75646822edc7f691a0e7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4d46caa7d0914dccd54f0c854154623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acbf5d6fb0928249825a6aefd78398624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e3552b833339b6a544f71c1d93fea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a435818e51247f03c99f7ecdc6b73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f43a997a58e191decc35bd9231de1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f32ac1dc0ec52ce12db252219c2c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd3dd8736deb2610161ee1936d488629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c08782cac106d01818dfda451cf531630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4607bf9a153b0409abbc3a693acf0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad15c3bd26fa839f1c2752abc4f5d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edba60682bc735106746a01b9b52df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c13f9268c1f6ff46772b8c68519e0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26219568527cb05d5d3ccb7ecaa1c355635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02375de2fc4dcc7053ff126e5f86691c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb1b6b17f89770ec8e8c152a97f3ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561341e6760e087282fcbae7b43eb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41ee20b9d942372316e6ea01f3d103639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c36ba1eafc7f7839dbcdc68c9d53e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e127c9965a24af3aa202ab39c728641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3f126bed47c341074ea111db54e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dbafdf400c5d6c3c7ebb5ab495b6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e55d45dcc5e4589338337321c098bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688351c5a270bd7614c6d9bd64b189645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b00b56cc32c4e744ce69252a69fce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe3e59dff91f1eba8814da54325219647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d689bf46cb3518158165e06e0685083648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae62f40f1f338691a482fca219eb81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbdf3f14939ca9f8f1c563dc59b9f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e62caf9eda7d8631b985ab66c28103651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b007d8639aacd62c34f53c2a95ccc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3fee39cda49616afc88fc325815fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce892a2771391f5387a8263b9fe2cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdbb528d462a383719b3ca4094bc7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69bfeea19210983c9d047a84fc5ffa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939a285591cf99acd212b157152bfd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bd3a8ea407771871bb5a99854b788658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2f84cbf309362a68d2d014b794611659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404474826ea68de57d32ebb645da401a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86ea5937e7a0ad8c0d5a1ebb287ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1208424ae337737de083fdd8035b3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb1f5074eac3f27bd6aa71dccc8a32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d05f59fd1400cf2fc77d9b2aa2be97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0af3d823d617260c48689ad27e84e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aca899eab1750d46e80d0ad62b9d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203644d288f2e49b367313d7d9ac7544667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ad91926633b1551ec64e23f650b7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b991d58488cd015466ec1f531962402669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49dbeb1f2508eb702dd7e44ac5c466670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478f05fc2e96e7c502fc0308e2aa9a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378d8cd15921cd71ab45134ec081742672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e1cb97c76aa5a83f80f7df94c00d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1861a967a78984cf5738eaeb730e4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307094227df91926621c36a53131d84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c7e14347a3ebc646254c4929e3a30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66c56b7659ca0aa8582b5411844924677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc64b6011ef13afbfdf7955d3b9d2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418b43607c4f7b45787470d3abddde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea67607ee4fd5b75a3147073a50827e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e338c8545e62d3123c623ee9bacfb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd06e863b9b1edc4a538691264d76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43a4c025d199e9d9090431eded34e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36487fc692fd9898c10b0cdfeb9a4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d6f804dc1ab07d3b6da91059aff1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1a1aa2bdc783f79229575db89d511686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4ec28134014a9052ff090b40eb2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eab47b06e05422aad1ea3d8eed753e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990afa42b73ef505712fb6b42f56074689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ce02a21da3c026f6fef603fd5b1fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8801cc0afc1a10d8e680e0f741ff069691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a4fda87b70f568ca2c7a3d97f8adb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532375708afabf44aa2a70ee94d57f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3dac5f2b6d502a8992993b665c635694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b4d3f875b37cbdf8df1d3ac307cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e312eeb8e7cff5e9b42eb954405e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8902573f0839baa5d8d63d90bf9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a1e2435748727d3bfcd7381d6856c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cb0a8af231565b45dc22becc9b35f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34eb9fd7d5489f180bfb23f5ad5c9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b03e9d2f96077dd33b6f3498b4b35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52cb104744bd96927658af42697c77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb0054f2aac4a0e3e5a174b3023fb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2763cf7dcada3c3a686884fce947c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb6724692b74a1b8dd8e80e704a09a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d95275e5ac414f59c7e29bf1353c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff6c73b603c8dfd33cfc9cbbea7bf9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456af3b46010b278d406c0b8704100f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d391a84905d6ae95f811e1cb1c662c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcdff6631cdc68c6690682f8c186ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79807b65b84823e8a7164ba9ce938b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765e967f4affa7c5912462fe213911712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185b6d0138079834c6cbd5d2eb6c3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e72e33875a188c86f9d894f1fd60c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04342af11fe1d8d43c331f325f02b96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f39b045678b5efd6d91b07eb70550a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858b869d48ed6e3fc97f01013837fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f272cce96ac9926fdcdab44406ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3598bad3aab86de889973d511178719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3edf2ebc11b3e188de65781bd5f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b0756570b0617598d893520a87efd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c392ae1fb792427e89d6d52bca72df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8017fce7df7d8bafc68f04b9d78e3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbe3d51f4ea36ef9ef69a63bd9a351724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b323ccef6ed314e9bbc835ef9cb3ebd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95f6b90dc67b36b591d7e9e24bb73b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3125d5d5f47bca91ecb54ce2592176727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da11cb31b3069fcd2f9cadfe0c59c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b76fd9076f87642665300113a902d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254b12bf4ac40a1c7cd2fdb77d2b399730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326444b0996e736447563287ebad3df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5a32bab90577a60a3f7219b12f5f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6cd2903c68853a42ac7dd82b3eaa2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f5682bd6ee03d88b282e64b9fdbda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb1a9130a2315a607cdfaa82a2e4e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728a75ba599e4685e65bdf6f17b986736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb709bdf3451086020a0fb9342e158737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f58b353376bd8bff8bc958e311a100738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a60110fd1a607aee12592f10b2fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db24c0114cf7618cc619cae9092cbfb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3159f3e7e545a4041cdbb901b1c4243741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b70eefe0bc4f90bbfe7888a6be20bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b46a5ffead821004ce88ffe96ce2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5dd2d95de52fd6ad5785b8ecb4032744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e7b809916f3e81f86807ab1d6e06b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a75e32fbe20fdb1b76bc556e8e1aa7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56407e67365c2d38bcf7045261c72c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626afa5049adc706a5a0bc6a4c35e029748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c31ae3e962a5304f52acc7d4600937749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351bc7c08bfabee142009c903a2e889750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5774f83d95428b4dda3097c2af2803751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd81c86f6d32b685c2af7ef8eb65cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cbdcb52bc3aafacc4c93aadbeb74c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb51ffe70d41b0ab716f33d16674af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725196d587b2b597c5de5e4696d84f5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed0aaea787f07d2416c4e824136644756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2484373d1455eaf8f5cec4fe8b341757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3073af64f6f3cd316fbed33c467144c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338237ccf1cf95674db6a8c9057172759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff228cf810b64f2cee416ee568649891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78fb8d71d81a8fad56718f0d919e672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d2469d1482c1b41b2feb1b645a7d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b017181644b67ccbadcbdd5e15f484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64db6337eed1cfa60fa5c6016f54b585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487d577de2d180bcf685fa5fc9f8046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbee4588ee0f51fea0238c50667cfaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5812931aa7616e075e4da76082a0a3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490b8f2dc0c8891ca865081ecf2fe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acef9f249c14fde9bd6fe8fc9fc651b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e517f71e1176545b382c8623a4a1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b10b2d2c2984ecffb184a8e962ca312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baa503e1259891b1acbb57a1fca05413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670b257c8e091fdcd5759b23f6be20b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed57c42b90b61a54b108579e3793ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18873fa28880a0a8b7ada7ce998acc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc981bd2d2e4c8042a625258da70ee1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de49eb4e56fdbda44b4b7178626127918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9c790c027625ddccc1b969ff865dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1880c28f028d520e04f563c3652b1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41869d8540ae09312c967be38960f3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a731ecfd0fb6b3f93b31eaa62e8c66122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b155559fd3724b2679b8c5c9d602123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c050a19605a16a39ac09aa23c1fa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d58aab86d388d458e91e9fb949ab425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc0667babdc44d10cf8f237c7921c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9287a460464724342d1f241a3c89127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf307cd709faefd6a45e65b627484d0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6997c6d8a6f0886d3884de30e854529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333faae1fdc2d8634e94b84636d0a6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb9bdc59c9039acbd589cb8f9fdd9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74031d8f920a0a3c50da8334c929f9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8349f4502e3615357e05569d70f1a4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8bb7df02625e9b7111279334ce3bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4682e62de97cfaba995b36b3dd4c3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8a3e6e11694bd8c629d28622201836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56459eb4d59aa9b8a09bfff6ec70c8ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aca9cbfda0e4d49ada448114ef52dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f57460e3385d32d16da42687c9a8fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f90c010e510ceebd049b04499087240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785f73d6181196a61f3c446bb796a8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7788490919c71323422ac3c1ef6c9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a8c534c69a24cc715ec6c27f0146343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a28270c1231d92f846b2e0aa84e3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15143ecb4b74536578e4f389224e313545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d60ebfd377e9f2e9c22d006d6c0e0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31544b726fc73eaf7a1c5156178dd3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12578a899234fe35daa3a92aba1733bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5eefe34cd8b2ef84b16eeec64dfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591540d1cc38ed66ec526bd5644053150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05890916ac297ae27ede06264b37d98a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b70d94034c0fb836ec0e6daaabef452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd9ea2dedf02c2d31a3c87eb1a124853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47551400350b346b37af804cdddeb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18832f277b6b960202c3349e7877f5bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbac59abad9d657e6225981471270e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d281c167b72394f68d7d6929014b1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cd72c98b6d058ec2a86a12e7b831058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8a62bac162d459b757cc6712774c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc19fad3fbf6dcc5c9c241945b69bcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78392369d860ab10285f56914c808b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345039ecdb246b90a4d4e918e2bc81662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7df04c4e7adadec7ec1fdb1f77f9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1553b9a247b91fc8e70a97314c28d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab580e74f4159e4f4f47bb2bce10e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f6d0689e52279054f6f73367f2f0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe4207addfc205b9dc4157483163c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bac6a50faeee3d7d5bb6cb931e1ca968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fce055af4698a493d422287fe64b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047228c42b92c2b93a6378aa56af00d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faebc232c04e00514dc5338f7f06d3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b0a8bac8e60786a87dcda27975a7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee9f6048ba51bf5455791439e09e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77961b36a928d084f72d57ad52194fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ffda581c9724d99adaa58e140f9c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35767399c4d46a9da1b52420dca3158976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e514bc8ea448ccde492fdbc3ed49f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df42a2cff6905db6bf8622f72e4aa7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5cb8701eae81c4cf12a1e74f373079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c554945e1243124eb02f9124b71d4b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc639720c16525a4b5cd69b0c231b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc24f0fefd26eae01080b49a4425d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c7557a9e80ed37e282280409c7ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f9e8b36e432fbe36b7f7d724b4c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96275b0cedb5fdf2e79299537d02a0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f784c2d7d1272c8dc819664b8636b6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0607314034a3d883e8e632f32c80c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832dfd30fb023ce5a7de95c43b6bef188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d1c62bb377832aa9c5b6c194a52cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ded353e45c86cab24cdd44fb1327590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf313db2844cf93b0aba702d91aa81d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9be7720a33f7e0d0f46c4e659774a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516a75e22598bd739aea65bf70ecee993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0393abc20aed39e35c8029b4125ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9001d5c1f23bc9e316b71169c29697e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a554ec2a9abf345c60c5f1894641596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d9ad34e68e8d497d37f4611779d4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b168e6ba73d68f0d2a474a84855a3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c37ce3dfc57633f7dd87c2acb87999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f784289b6ff4b791b1bbcaa8f3f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0144742a78d67a547e81d4f9d9b208101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1497b17c49e17254da2256c8c3d90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aed902dce82d5b14ecb804f32e0db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90915069e6dcbf6ada910ecbc4566a4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d1a1c946dbe5cf7a75f3725fb9805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e093174bf9cccd0ca3bb963866661106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a448cda662ec71b1c053c93abd736e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ff7cbf859331b822858e8b68e683108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031de4585898de983bd6850ffb9d5f3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0b55fe982305c84e543513c95b59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326926f75464dc0f0bb7a9e78db845a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b18220930eef62fa0380af8cb742a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc7beede72c9f439f0139b92614ef2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b109c025e5a61f94112fc22634d633d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d4f7598e7af20fb68faff67f1237115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a955c474124ca153873520a839c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539dc8c09e51d4cc59b27538a000fa6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91beb2f295aa82bb582891604596bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76042df4993e13a5908dbc04ced4d4b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce4473488aa311c8a7164dbbc7b9be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5687be375a16f19b8bfdd6875f9f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbcf6627791e82e343aee6cacada47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e891231fd0121a5158acee596f6ed6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb5628d88ae278b726cc1c0b2f7c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f50539ee6bb1e4c3b01429768257d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2eac0e36ebff247e7f335dfc5ce39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28e1de5db50481dec717866d8a960c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b57289e14c7e50cd9fb179b3c17ec6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebfe6452154f8a5bd8f1c7ca20e99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bf81c20af03eb9baf044b798eb6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019a13ff257d266f1b3382e1f3fa76c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79ca6b0d3c94e4e958dd0003ac5832132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a6d11709c55a5c302f51478e2503133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df322e1dd610bebd52a3b57c1fedaefc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef9a7e970e9792bcd53cf9b4477b4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba02b033c3c9729f8f27d79b9654517136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade1233ad35d881b053283e005f18a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a411ae2d7bec62c2527e8e3a324b23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f475419351d93bd002db835859d8a82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9da381fcf546241abf2e343997116140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2071241ccc781655947be9e479f74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc41583c0e04e935cbeb1e09209cd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ffdc37b21739f1e918fcb797d83a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665d5f1722b936baf2ab38e0cdce55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b084642a349bcd2aefdfc24727070a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00524a9d307075ab0dd9e089f8399f58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280ee0429c3b19c9aa52647adb04497147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe876280963597741041137b09f1a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af4a2c92c48d71a576adc2e3453ef0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a92a26a09f445a781576efb41a63b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376081bbb83d29f05500733c014660c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f5c752db48aa3112a68e85f1640f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e0f14a8022d6542e8703dc15c5e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7ab40717e964d59e9faae1a1efddb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149e92a7628e5c4b091e0166cbf512d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3139c9521d6eabb817f63a91d2d12d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be539a150eec68343fb043eb1631c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd91b85147a40d68d7f0d26467ad9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444029d22a3c336309637fdbe13b4fef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095773291479e31745be109ac8a9247160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f5e64c4c1345580337672b4da0b60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0fe1fc027283ad69f09772a822d7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1cfa96cbbacf0f59c1de3909021f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6bb76ffc81e02a7cd113ac111c608164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da8c4d69459953e35698e1ba9fa020165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7e3b0bea6d5dd85a6b76472af6f92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f29b562ce7bd45417401b9485b948167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7617abfafe5b76362d42b8f2906bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c6ddbc0fecf0b0d36d900038f2262169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc49020c95ce0dfe332362cbad9eb6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ec7297ce2ed466d367b1053cd0062171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc97d1bdabdbf2327ee0dc3fefd194b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e315dcccdd64723b780707c91ebd51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55bbd75757fd6fd5a5ce7e2f93fc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507ea15433e87600db19155e989ad4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c523e4ed875b4e63f5f3a4265cf1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77a1d3fcc620c193477c0f00c4826f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b256790e022c2508d56095592fdb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1d34fa050778b17f13ea6947f8ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba2e614936a90b3a3e346f934f4b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71717607d2588c58b1f5aac6c06ed5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba779053ed4f2a51425cc7e5573173182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec4f0a0ebe91aa0e23f8d8d8ebe88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8029029309adced8fae978bb2984be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ce27ce3276cb0e0ef8c734367745185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a712450c3123c57ef70a29bd4cea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a557300e95e76174a61f3418da7a4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4abc2fff0e2e9c0d2b30e6f96f5f54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91fb7aef4866681e7e6645bcd781d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b29bb8506c66702310a18b2081ba06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eff3e10f021c9df3bec8c402b0792191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed468c829ebfc966b9269e09bac64f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f6235b2bb4ced14c98f7d85174a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32951002eccafae6b614d8bcfab5517f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d7997228100930cfb6027812e2fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1285ced0f067e3fc7fd5a1b623aa30d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac471496cbd95f1f1dd2e5014b7dc0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6908e2b682a9707422ae3af9e4cc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a348fb4fcc55488406822985f2e4b8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e6ac266ebe60b878b3aae01b62f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c765965d341612ab3e6e233cce816b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7013d76a896dfb294d6815a7661cb1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb0e1f2ac3bf7623e359dc65a06d6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e666c2c885d5eb506eec93ca5274141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd9b813bb159fa5a73c19a417a5cc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf353e02f0f45894d36725c0ce904068206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0cdef3331c2e500b242791c2e717207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcbe8911ba52b31b530e51f99300c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e30f89bd15a06370611ad0c70db422209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a5d8afca487ecef54d195e9dcc27c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2239cd32869b64d100e195551a924f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7caab1ddeba3335412b3135b09d04b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e826160d8800840a4965f7c896d9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a06790c724e1e40c71e0d5eb19add4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a1108f16e56ac00240658eeb8ce19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da1a69472696befdf0ed5c8a80dfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a83f92a8caf389b2764a7d6c72bcb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae361b26977f0481ab00b2fa04698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f0a348793e9146b10b817a0fe9762219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d498194d2fa90c12bb31abed792aed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99c9d6546533375de264f91234711221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8caafb6ac4a5be707c0012f177fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349479d4e79b622cdb1565d1fdbebab5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19def5ccedc69ba810a3e7f3403c3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db8bd2652647c4ee16bf33dbafc6e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e685341977110bfefc397052b0a58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a26866e0dffdec2d32f8112681a1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eeda7fb7f902f36a27b0d7c9623a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e0e9657b5747c7b8cffa3fc304659229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9c4605e38d1af9b2d7e49f41218e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28367f36f0901931e14dec0e6b66ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc76d6d84fa13de68839518abd5f9a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85f4b4dae8052193250bcf7428e700233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3c18eb41339a9f7e986cf74ee847234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f843cbc3f1b453c2e6ae9d681d252a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc598c5a9c74888519aa5e61979e1fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bca62012a64105148e862abcc1b99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971834c4019766f70590d90ed94c882238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195f58512c8ac645270e2a90a87c97e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869929a3b0f14d082515a45bccf4e18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88536bd3013c3560ad54b0f6ff4fd76a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28e7a2483bc6a2cf550a5cdad5604e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db547d6b7454a46127e2a3e9072da62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786cc8e66e896778a92bf089b0438f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf42c518fc207d5fd4fdc62987ea0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ee22627509bb75bf40c1003a03746246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500948de6ca900aa9dc501dbf27b376a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284dd30f4c2f7c891c52aed05d7e56c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d63d67f730dfb26b04c5fe27518d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2e7bb22fdebaf436812e8d080ccd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c718c608e690790a1c07bd613a8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d87b5c83438f7fad721242359e907252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833bb21d8d158dc5b99258b491e7836253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450ea4c5887711f133b7ae4cc51000b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12864cb0099fcfd9c0940b6cc9dd3c55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a54a0509d72077c2928080d51b7a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94560661bcda3f9c389bb787c3a1aafa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a47ebb77e082bf604bfaceaa67e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef17f625c4bd0320d6b28ee3ad9c666259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da03775adc96d64cbd077ae4a8942f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c8fadd1af1c089aa15f4cce7f438261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce8602d1eedd98958f48890bc5016a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1dae6b44bcf1cfdd81360c7f36b9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c12dad926f715978cc3f38c246212264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b39a2a895ce511e3de8c35dfedf09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73224cb421a179c71239fb0c25bda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b128bdbee243dad4a2c4e1c4ebabb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e4bea8a444bc264fa6156660ed847268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e511ca3869051471cae7475ae96777269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49968ea49363cff55d5a3cdde5bcce98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3047e43d4ffcc7380e321f7e0409fda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f81fd322f136a9ea3130fe61f9066272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901bbe63c6b4e570d9b61ab9b5f60e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e959fc3d6761ba59ddbb96c98d3feb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70891c5c5027ba74f3ddcc98b26cafa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f78559795810b3d33efca4148d8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ac84803af7b3ea190d60c194696be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eacfb7f92e8f5dd64a853ae6b3078278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08759ea7da58e97a548149a0f9f9bdd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc845fe8515ec918a3b76382dac92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff99ab435a7758d99fb63edadbf799b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5839fa763fbcabf156ed913022cde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f504773fa2d589472e30adbb995d5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dad61e650c6331381c8f0690ec9311284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08988c739a3424cf884167758b9aca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25e99622a91690dfff8c0aa3114cd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080bf04f0ebe7a8c31a1d4a5be08178287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bafd9a5f53e6ca5c7a1bcaa0dca3d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbb24accb1b03d710966daf722a5f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e7569b9a386e98aad6bdb264dd69f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfc68cc35633cad0a64064cea47832291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6fe1c92e2968f9b2db1dad54dca54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905903137749d19063686b7246a9403293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba104184ffe409e1b3d73e18533862294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debdf66c5c53364a6926086723d9749295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97539920e2880be26beacd7d37804b28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1baf7a9b359ad3b447e58013639c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb89f0fd26f003b47376e37d60bad1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f09c1ebfdbca0a567cd3a529ce1bbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb196a9c6828ce732e766b5d9561f9a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18704bf5d0d107fd5fd826ea91db92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b69289d582f3c62cf624d1573ea0c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ef594ff92876dc2ba8e8d232c7a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7ddda22f0b6bb6719863209da828e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ee0298b2bd83f324f41fa6b2fabe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2c184a1b02dffb47ac1fadbb08876306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82c665e40d2fef9a02e6b2e036a605307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734da88eddca75d8c93706db404c92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce5d79ba26f04bd2869d05e872a34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a18ce2f8c63d7b86982c9bb1efc1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11658ffc52c8b0da453250307400bfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582468875bbc5fcb8c46b9a626dcc33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765827368cf82962dfc09931d1cf8e93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863d68477352a153ec4826cd501a63a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f400c07c02cb076e24c5ec2d112fe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4c6d5f4d95fc4c95a283007c819a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09849fe8a937af987d668a9500c5a014317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff90cee727b87ebb40c3ef5c2a8718318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fe0ca96950b32be523c4210badeb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a72a56cd2d3e99d7895d801570d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3339b7df6608dfcb6ae656138dace321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76144a9327722f834dfa8d67f41946322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58febe33aa376240bf6a7a360787fc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86fb30697080bf5fd4b5b71419a027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a993accc9e3ab6ba80d6da865967e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701561e4f132314a67942a380cf175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae021b7adc76298a6b9c90b521463a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86fbf1dedf8b3df0162d7e143c7d2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4da8c67bc10bd3e9129ce6fe0fac8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dccbae06a08ac6ee5676083a3b889330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f4f082085f844c70326e5d2e61489331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba411b639626329ab15148d232978d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6fa9358ac13e4949e4a5775648885333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ae5d285c4ae9a9fb5902033f4eb5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d51bdae8510f05f616f6e3c155b1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be68861bccd5cd595bb25c289ade9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757caee33b39d2257078d1bc02396b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9dfbb78fb8049dbcc69aecc817e97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c6a761e1a10a908e31cbd2ba50dcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bf8089672394c69083f72dda5ccfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11afb3b6319784db76f3b9ac0dfb9ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965046f46c69d7333640f86a19453558342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8d157f5755c33f61f7c4590a5f6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8c6842f5b9d116284fffcc64bb63f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af93327f55f0487d7c4cdefa79657345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49190e6b3331830e12989f88447e4ea9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46ad73833abd51f9dfa2434503ce9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a6b8d1c68f6c7f537e1780d2c36a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daade6ed24116539329a99df0f6edf6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c70dc33cd06f15853cdcd70fa7be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef537ce4d0c0fa0f80d2ed1cd263539351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6a79ab2e4b5c874a4cac60e7a4f01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b22d018193bfaa7c4e44c95923f91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e280d6c759cc37e4ab18ee0893dc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe00908509f5863ce6772cf083e8dee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c9d5ee061b273c2ccaf3b801d12b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aba27c1bdd210b489471ada2c6154357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244614fd60a756d56044d95dcc2b8c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1a0f5fceb317be752df50ec6eaa8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e698a37c0a9c217f4a5c55948b34d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265190a9cd311a1e94a1441e4c6cd0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653a714414599577fb5b2bdc4b7722b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6db7de8d9372fc3fecc568f23e29a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084498564175d2e0747a2f2e35805ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f64302eefcdcd52cd0585549a6b824365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e143797ac6f99381e645d33c0be9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2bd3675a0131d78fbf121def3989d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160addd7f1700f93752724d83a32570368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3124a9368df98e89d223f0b197aa32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7369fb832c94501c725d57fc239e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d310e77f740a1a1803cc967f97120371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413ea164c87738167836f743d7fb4bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce690c236e83f4d2be636bbd3e0e339373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf60a0946f7e10d9700d6125d9c566374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ba7a6df375c842434327c3979c04f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0cd998b89880874999a45f3ae8d40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eff2044910b34b832b059b0f887c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70759436a2a206331e6220223308a41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26bc1bb82820b752a4c804f2b2f31d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f45deadf3dc971ab5624e5edd8ef6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b36b598b6d746f7c39cf5112eae861381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b7e76300a45750e9e495b540415a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f8610fe4fa41a296c4373bb70e8b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19040c011f74623ec1f0369ff4cfc1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c44bc2be950ec2732b1c88f0865e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9cd969fe6a2020b0735268a2cd49f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775e8d5f47726fe559f2a1eeffe9f29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b8fbd860e1d3ad992b3603293d20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3deff50bf6e37bf251f77395bb4f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bba95819599d73b2eb55e229e2a72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3254c71c46034cca131ee89e82940391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe31498c56b30eea9721bb8480de2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e6c7be4e7a19981f253cc124514b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb6ea28468a6e9f8294ef02068489394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51526a3b48f3c9b249854d2c39c75c72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce14c59cf3813ef798335c8f74d7323396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a0ef7f0642568bd6c699af21245bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9506affa48573ca359ac27b11c95f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb634b41fe5f8a9be4dc19d26bab95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc010eb778fd4f5d158d4c038a25d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed775abb96352e30ede220b147e2005401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815363e0cfb6d5d2bfdaff2ca89259402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5055e5bbc88833cc2c804aff016c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c04d5d70cbbf5d63105bca86655d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95c8f6024ae4edf48ada3e3db76d7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716f2696b657ac81516af6f564b5c11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a0b94af3fbc0977beeb7abdddc510407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48163b5901c775e6b320be4363a832e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c325ee9e5758f476c835756b03942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d886ee8be628a5afcabc1babe0f3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719b3857fcbcab55fad0bf56cb5fef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b0df11b8c08d242417c4580b78d08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dcf04c8180fa2421447046f24bfa5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f1e1e8f7512c2ef8332280c0363a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf76fd6686a12021ff993607352e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b299158ac97b5efba28b7d63b07ca0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64873dc3f6f27a87967254909823f133417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e769500e677876ea6e3f6fcfeaa83c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf9189b54e894447a7c1380fddf949419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85437f55239b2c4a1484aadd056223420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5e3bbfc1698ef6a37e3a6f96a9fdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44a8bf78dab4f94dea60a544efce7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d11f47f361fe5df315996af05e738423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886b1cecc1fc30eb7b4a98c7d835b06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873ac3703e42463450ebae16e7ba943425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b92f1256c4414b4bdfaaa74f68328426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb01f374be12af50736292b52947d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1063e0847d85dad9b6a0795256b46d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeadc79a3493a3be82bda0ed7279a19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21271d75a2d125cda88bfca7c8c667ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbbfa12060d071c0b86c3a1621723c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7336388475cc1f9a3860d75719c3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d28e039f2ca069ebf189b81e8804433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28623218cf2b565a9609d5809c51264a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ca24e2087f915f7237105ad8f968e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb32bf4e9daecc5cd5f4cabf3ba887436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f5b073e49eb73a35c53d7e5a08eeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecb166f57c913c6dad2f93a6f3afce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1ec4e59647f1d36b95178a5c36d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca0e8b2c35d443dbb5ccfb133c8217440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf250b895677ac9eabe4cd658fcb4c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0b241a52f24398d360b66c17ff6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd316b949d11a08974a9d96caee0e226443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326cb1e913fd705824838f3355c4e14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c0db1ab71c8dfecbbb407d975470445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998926a317d6e8194ead5b23b410b461446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ffb7ae14a8fe3e71c5eb3bb60b4d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306be77c0f7a82d67f655150d5cda9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd727a86d87a42325922aefb95a171449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a55facb51ab15d81c7671eab69ff4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6f3c8462d0ef88d5a593df0ff5ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b65295d2d2cf690314906dedd17ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daec5a34b9be2619f9401ac28d936f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e63f311a4fedfe02a5faa8073533b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ed70fef4c9ff781d66eda3ba65cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feeed96bc2959491d6362594c707b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a4e85fb48c56f0cb1869f1fbdf8e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164c7890bf8f8f8a335ab2e0d03cd1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0087d30e6bf438575ea07504d69bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57562cf4c972ec0d2cd486cd6771b0d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3734ddfd178cbfdfd49e70827b57b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943bfaf12f2cc7b9223e4e13333d7da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebab91b9c55987c720385ce1d27748463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15497398dda5ceab4af4c7c6e2a4186e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0c273d9b3eca72abf5e97bbec6ab9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59be7f783f756d2404de5a6d5b027d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c8ae1e0b2e9932d51317c60730db4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984dacda2602ec8cf5acb99bb9d8005468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0491ae62fa4688989c7c3dd3a8fdf0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036f74c88f78adb48394b7cabfb842d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a1663b0a25e71e3ac91cdcdaec1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728747719f4ace7d029408ebd19df61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb1cb1efaa5af6bd047e4e1d081c92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9932b2f4940d9fe4da3a038f467faf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a69d7b86e9ce56a3c8b1e293700c5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9109e3b0a9d3a87e1be5c9173bb608476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b68b3d1a4510e13afda4e5b8b6b026477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3362428af5342ab69cd0f3be8bd7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76427f2dd7ed02ba28bd86cb88dd9f8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d17dabd682941d30671bd42258e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89781fb76772c6f2e12162c5da3cb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339af3a403c574eb82f2b5887db9adf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745ba2b0ef9167e2765a99a8b03d79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defebd408367706c1f549d14b87c1a9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed2749ba66e8014b860f2ab45e9cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6ebcdd4f9b773b9794f2cea1e3f30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33d6bcd0a7034c980d1d6c1541b2e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cefba23264dbf09f9e3c79f0f71c2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f8e074e8ffdfe6b8dd44d18ef81a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85333f1ee248008505429ae5206c25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e1f6d41fd71eca07d6f8271806fdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f624fc659523e0619cb6502027da7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88269e51a763607afae464f864824e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9433abdc5b1fec2d2b0d0c709f985cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2fd21ed6e927c40163409b6a857ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330103735a0826d7fdb08b6d21a5be5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaecafecdf4af3fcd55de0b0184411497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ab1eec2a724d2133b9941a0be0da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be2792c8dd7c00d6d58060e89c0a4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300916a0496a9e9d1d90919c24ddafb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac20899c1ad6f259f9b46bc3fd2c7b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d470d49f1dc196f6405f29f4f3ec9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa28eab240156ee887fc2706ccc5f4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2067a50a068b3e6fbf4186c7afa92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3edc95630afdc5879d82c954e9aa8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d985385b031df7958bea36b5cf3d91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af2945686c12bed700949024d90668507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd20c56dfdf61f331ad0089257048b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47324992b61df6479d79d069ecb45cae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c242197299e2e408163584f1d0db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc68d236b7deb163e26c91d501d96f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da579b155736bd9c739b8d1a7215c5c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a2cff8b4dec4e897c8ca0887114b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b3bf1f5ec4070c7fb8ce2352746a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b09fc5bfd9db45729029b8dc9b14e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7bce6444edc850c7ac6498ae8b1e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b4280519e8fd646f704d5a7742810517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8754d0587c0c17d60cafdbfdf2b8cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23d460f8cb2d5128e28cec39777756519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93a4c3300d4df75174675c57afedc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688459d7da9e64fbaf37e6b89be4f31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd4c9cbffc3948585bd1c8b9aa482d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c768b6ea3a263418b344da0e9369c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaad9876bf63af6c2b17dac152b5f5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68134c4d2b83d3836c873766175be2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04d5d253228b0f76325ce877b8f78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d88f2556b1b13f8298e64d82b88e6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f24a040d082ff66eb815966fd85f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41295098ea15f27e4c229d0ba9569b6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492517f76c5c39af676dee610b7a32bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0421d452320ef30a8794dbf87e789e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82306836b9fbc5e6e869c4c19a54729d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a8a8412787e9dbc53bc950727f3b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7396c0ab8eb620ab80614e2b2a7c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02185ae09dd7bf241e3e3fc81dcc21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566edacfd16bc11107cd07f2cbb4f0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d78d68ed43034353888043045f3f08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebca2dd2f472a41ee071a775ab23e7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b2a012261070c6b1e938d1e5584a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e101c3b4de745a32c726d09f5798c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954684bda621211a0727ab86790adb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625430ccd02134a326074f6ca650650b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb0466986e0ab06fcf25cc1a5b9929543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec034f3047b648f256a3475c084d91f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1028ab80a7fdf70f2508120c8d646d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e9fa115940774b8a5e366499e66e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af65d4b6a987f6ba78014a19707bc6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b5975d44e05422501eabcd32d9d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7cef8237d92d36dd74c5602f1a19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89646090e758e71e275ce01757b7963550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ff5c75f70600c0ffa7321d299ae2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aed4e5f6b90466ae9275348b41d72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53d38ebc587bf249807440177ed36d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca56711dd5b401fcab10662b4692e8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139bfc9d4fe0c0ebca1964762840087555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc1604a3d9368c62f31760d99b5552556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be29520bc0d4d57b0685cdbdf6cd23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ccf7c666d7731b978bc1a75b7f68b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952afc51fc116625d8f3d8b5c14cc99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44fec6bccd7f6e7465eddfa5f76e92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db382e4a089e057b842279f3c7415bf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a39cc35ad68bae7889f74c02b3d75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b338ac6826cfe8fb7c16e01a0eb2b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799f2cc4029e8fff82cabaf56ba38ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a0620e63a4b4fefd79968d5fa66f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d4340b08261d405b1c2ca93d0a56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2953ba1a801208020ecbe4efe3bdbd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5622b26206715f69313842c5d5f306568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036361e9898b11b0800a4c33c0707e25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eaac46b58871829fc6cb578d10cab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b9f2731393b9660271dc5f83cbad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30370befffeb7d8b459fe83de5e71a7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b023bebd9755f549b1bee0d7b50bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d914160eb932edaa4a38954e05cf0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c0590ae4c5c6d4095bc36a9d8a47b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee50026835b33194dda62253b8a19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22574a3c4fd4ebe4f0c7a5d6a9d3fb5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc51fdec37354788795608d98615e2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c15f7a44ed0aa67d2d97269bb0f7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d91719ee13ec974a19ca37a83bbbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e97b545c7dcc4adfa79504b2b578581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88e271168fabc046e8d3593d89afd8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4e0936469e16fe31ff75dd9a9d3f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad177352c23c81bc8f973a0ba4405584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663d4e9cf95ee2d2f6a23bd3c1e59da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f8ff777b4ea8ac819de9bd3a8722b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d8c06257b61bbe2e6d0762a4a30bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb74c51ab38b740b511a6933f61c88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf6de2e21504a993f52c0237587fe7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f23210f03f60217a40ab9751926ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3b940e7b4fcd112ed2426b2e79843591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ce3366d56f8ad14cba9f0d7e0e97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e98df28972784150cdcf53353bae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a330e89bc03a24003b7fe573f148a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5631f54d49cb087d5fc127fdbe22ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a69528633c57905f4c1665af4ee84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71596f22eb4b669f14b26d1ec572e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6a9557b7a1598f108cc7a77e7fcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a650e0e417781f56b6968c430fd5c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbb254438460302c991caf37476ad1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5c5ed6ce57e028474f2e767f4b50f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a659c1b712345304908bf77ea2bc29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8ab0724ae6bbe8e06e975633d441603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea496d99b644fd9c5ac322d62e41bec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b6c7b49d6a4319b154a92815142b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231a5472f536f19d2521c915f6caf0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d998caf9a188729aa0de98c4f02e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d52b25bb36bf4badaef7ef1d5964f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e76a94992a053e6591d048108a7dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c7202e791ca769e43ef154e5ea893610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee5fef76378c01efa2ccbff16210fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b2aba02e91d5bc9def335d46aad4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1cdd146eaf4f1f2c8cf9025b1a1a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0aba3eae493a78a7928aaca15d9bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148c3d60f22fba494907dade055bf32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829922ba694e42882211abf9d0d3291d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a0214bc00b120d5fe1bb5a95a51d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8845592de606532aa2587de9b11b56b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7789fd8b6e85c3b6a608b4a60395d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c07b2fdb975031f53848f5ca1aa83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa2b3394190ee10fd034fa74099fd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8064658b0e9671219b2f43ecb37d0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b62c31486f03dd2142566630fdcca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f136602e690f453917e11d05aee53ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4713bf12d3e1d3e7b0d9fa19666899625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e787651e863c074eb21643da72cc8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04572ac7aacdc60d9a9631612eb0f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c174899f297dd1e2e32d4dcc6ccdc0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62308dbe46dd108dc8af347d12222ec8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0597197998733f853a101a1143462630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40655c678056455d5a2ba9673b0481bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797256c18d1bb928f43a0b219a30ec47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528e8d1a348fa498d68fb3dd4f96c2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b2594b6e738270e209cf4f956fa31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d409b2a2ebe05e8dbb50a9b4086e25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde439256d18135164d39f6e7b1f19d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147554f8cf242d0f0c52c95305bf27a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ce11c5fb118f6c9381f65ebe335bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3259b003c6c5c933cd1baf662f0f9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72ffe1fea57e4ead24b4588dd04782640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08456a1a8f25a0909802c8b2146e2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06c1a9e34e4f19892da2fad57d2df5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee48887e10d6b6478ad203361883824643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c0b064ea10fb0ad0e41e3dfee1aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641203d9ec0bac258aaa1f755ef158cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a30e74c196b44b4961a3b6c127c8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3707ddb0e66cafbdd02785b67ffce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfb4482c517c5473b35c6422f94f02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1e04517458605a46c9ef681b08f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55e2c0e7660d6f0c58740e776e7e54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aaa761c868fb611da9d517065ff35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dca156998525f1e2c8142453be6cce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8ae5ec010597954dd8cd2566438b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af525f3e2ce411a8757e4bb1961835b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1f4359ead46acd5cd617e82cea34b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a560fef5b33e9189f023a165cd0ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494d3a33c28074b992024a8e29b1ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c1238f0d9984988162ed3e62e2c7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd34c0a82ffa046aeb808a6caedac7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902414d2b2b2d6f4e57f9cca6a3de72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4a6eefddfeb3f87c2f4c77d92e8e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa365069cefed3535882b6cd4842a40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36480b7c7be96269dff84cef69b73e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968729db7e33ce75b55c37da94b6ef4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5326d64168da4098de25babc28af3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b365918aba55a03b645044d77f612666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6093dea3e8387c633d605674eedb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd7f68112fe82aa4a6676666729ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba055d5c09c34d0258d94e3c599a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed3f4062c347bee6df62eb6c069cba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4e294429a688ecb236865fe15c9b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb9a9f07165529890fbc0c85f3585b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a043b83ae7d3f2ffe2c6920418c365a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5262f6b3c1155ad28e3bc090187bc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c96207f2721fc4cc25734b565e5eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571fe94c615f2e928410c50d6af8b78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98c0b3469b3de653622a47c8076887677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77916a0060300b669462042c5d4b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b953bc0ec96c2a70767ac471165646679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9faf916e8f01be8e44ce6db6cd4c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd3392d2680239b9ff9c5253c7326681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd437fb54039925b580c9aba96016a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e6b6dd6aa4030e48cf85193102c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8756645c8932c10e4428ad2d537e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392868310018dda999712ecac37fb8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d46666974a513ca871d878f372b60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591cf9b46c4c2b0d80fa94860dd8a3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6d287c8bb91e24a806cea26f1af6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c8dc9d4dbcf98afcb7a763a284b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7f2027829ad7d7b4a68fbdc49f69c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc0589a2f9d369d49aab4c7fee6999691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24628e0cff1aaa4ecb80c985f09ae1b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27bb40c95beaf63d0f4cb0102382b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6190c78d59bb6b7d13a964864428a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbee6e9e862916e03532907b8ad11f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b33ca547b8997a7034eec813454d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef8b77bb4fdd0e3b15cfe34c11e7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda6b6ae6d9277d8167cdc3fd3059f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b17e6e2f806cc83b980429302059aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da9fec1ed764be7e4a409637a74522700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6afc075449428817cc71d52a3b58f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3643c5af08ff9fad80e0de0cb9949702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774fed5a30f97c10e44c57c0faf54f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfd5334020a47bc101e6c6c6cc19e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c387947043d39ec18231784c970c9b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633cda6fe5efb78b37d536119bb9aad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71814f7499f94963f4169949e35f880707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56ece6fd9a269db468d9c6539360d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b75823b51b5128981d79774a40a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34502bb1e1c3336f167a2f7a455c7a9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50893655e016b2974e342e16691b4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f608c31b6fc6cfd23470894343ab03b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e2bc3ae0d0fb9a5cdd2f8245f2432713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822ea06b477f2649fc8288d2e3e0a05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59782ce6c4f281f9d7c36a6c2bebf408715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f43044cc5f0fa2fd6741a1a9dd20b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba8e5a249717e8305389e2fdc39178717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f2463585eade5c482942a1d9137e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7ee3510d05850406ab62eec9d80e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516572f7e783415ad9cd4bd032cc24e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2208919da9e32845e1f0bc89fb394dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af524c8a5214e1a5a0b69faf4f5ead9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84b4da2293c5d5e9fb8aabc361e4ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff1b6a8a1bbaf6e1fce6de2cd22b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785520ab3815019f51967ce9e0c6af71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc78de7b5c42bd01fad94567d1555e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8099e5da58e3c3f8289cbe8c517df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95d28232fd938b00ed56154f90645e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360f064e12ebb79ef04db4e88a40d5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd8d04b67f7b40d924551d7728936730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61391f18df7bf07a5e022add6843fd3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7598987a47c7a07d6bbc578dc157b9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3c5ae6e2ec95c5cce77d3e29e540e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c290bb2a5898e7c51d8fff21a00a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4c336c520ac3570e1140d6af4c7a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075197e8368c5ec9fb980862df7ea08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94719ee0d3f100263542298798824b1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f9cf164b19a9df6dbf92d32197834738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c72d8a74a9fb4fbd40bd0ae2188e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d882a77ea21ac1d3ce952efe563703740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c225029b6b023bdf7dd39a579647ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e5f760b82c752ac6174b64f9937f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6fb46ba8a976c8bb31819498a16b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2e32e1ddafeea246a871f03203c21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f25d6de8649425e63cdd2d0a8f1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb938a5bd3daf1c1564fbc6e2db10fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07b29e7829ae9db2d1c9d6e41d7a79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d6378b326c55946ffe3b47381459748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd44c561c73664e51880a19c9d08d4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebfd8713bf6b3e9b1e017b7de03594750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cf4767771325ec47bd7c13d38e6ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17443af41fbbed5b2800e250af9a9a42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454896d91e405e3ef256dabc96ea4fbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44eecf0a1598f0196af6d0aaf1cb5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fa4e9cb14b9834c96e2787426efed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6fd1f159486cc25e1efcfd6961f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2352b8d9d1c6a8d290cb76b6bd86e16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b503edcc4e233ad347447e28c64f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cab3e8dcff80051bf1fb7b55289db759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>