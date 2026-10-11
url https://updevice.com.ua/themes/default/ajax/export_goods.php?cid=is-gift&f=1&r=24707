--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c905d3d52babd4c4b4d60bec75a1ae91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e30cc99b503b9170aad43a3a2eca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51166cfd5e261e3242ec90a366267e383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e6bb6ea255f10983b36440b048a584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac5e3930f419297da5d25d450c4f635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ddbef79fbaa18a162d509e08ea2006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6690e21eb7457399ace6bf4ff06e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a955c4d9a10a782f60688d572fc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf79d2f747bb630c707793525398a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3c0537ddab9d89dddd9ee18639c8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92451f76377597af55805b0e7dab6ae911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e10f446a9a9c0491d1a124751159412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9cbf9a89aa9d25d9abcb751af70c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee44803fb1e12cd526001d93c613d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a035e1b7e470921c51d2ce825a15dd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56482e5704d0b9d82093890208242416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badae964f07058001592e085660d0d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27bfed4fdc875ac1acc2880743b40218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275b46a677f8a5aa5af76be6da81e9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd39a8cf0b4dfc207f121f4e89312620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3838219ea0068f225a85dc8bedacc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df3c80e435ae7dfafaed7bb9c066322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8ef08cb165883b9a7419d58f9227623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae51a71c6605dea9855db7cbb7f0bba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dfc95418a357a7913480ad869c6f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b321554cb9f4bb180c3d152ad3db8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd948ae576d06daef8e1f48d45515e7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d89cb0fded79f474119c3db9e8fe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bec757e44cc5507cc1d3448d3ef4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f986c404895ef6d1a482a5e2fd1a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3363ca2077de2ebf8ac9be90000e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de82f2d7ca823c27c9e526c3d3d0cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456c171848d43f8cb37272f3af405333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83581a7238273ace10912ed001845a3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eada285fbbe022a325fed3298fa2f0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c41d14782708603ccb6aa23efd48736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88ad036edd0d84ac553c0f060970837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7565297bfea7027091d954222ab6e0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606149c5c8a694be0ae4881d7f31b5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3257225d17b2a07398e60ef5b572d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57547015ff32f91f9765dd253442db641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702789cb4f55b240095ea94974f19a0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaee2b35058ffb2ee346873f9808a6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b746740f7e041498d4d09fa300408644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41599d4c45d038ebab203db46ad5288c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e72f51d1cc4a8cca2c0cd67ba2ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cdffe5e75d542f910e97d09510bee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774c1f52bbc41797da93b9af14a90fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe8741a416751173fc64c84433bbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f01af96f79566aac6366e99d658d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931be7dc7fe9e4c756fbc29404c9a80851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5521dd07a58dcbeb8a06d6c5409cce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cfd6bda6b7c73ec2ff92a6541e82e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbb94c7c0ca42e98a74ba782675e2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d476599f45cdb6e33354e56b472f36755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36c78495f5bcd14423366c47d121f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003280117dfa98be0c770bb0bea3561857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb89a8daf601bf837fa4361b054ec0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374923f52ccc5fa82db66201e419766859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55839492ef3bed83a2a3eafcb444f0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff59b35c0462f47ebd8868332ac18761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3070ad18b07c0d1acb4758931ac7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92f28a99e723695ba8c8bf0cbf147b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce95e910e8a305fbe67fb06ddc3fd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad30053027a4c428c5b6d4e22be284c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220be679d9f832699715cdf9dbe6149866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ecb8ad8e32633f1a0420bd741255e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd9556f325fffe12339c76589129368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6fdebf3bb6ff272819be92a2cfb5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffdf812383f575c19529e94404924c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbad5e332ef66ec461cd37954768fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca88a6b57341fcb37e218f3c995d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bdfced0a946a807d0fc6d68904a9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149648372e1e9277b018626cfd7e7c3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5090a39330005f7e68a189453fa3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366c8f15d3f5cabdfa4d3935e4a506b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f8a120962e2dd8f1fce6dd2e7031477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe7b58ffc7049eb21f0101af950ae178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a38e61135aa5ca114c01a5b50052f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e579669c28e20ae58e83f123d4e7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79255356d7dfddf54d5c6323964841e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aad022c3f61d8fce7b232da7facae282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf2f6f9ec01d9faf3c98fad40c246083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4859e98d7692755b7f38dca48ed1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdff7125a41c64ef9cd9085679c082d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b680ad18451b540a5c46f18314d964a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad27499eab398abd12b0ce4f47da0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0bc7ea018ca87e891e2cdee91ee9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90b17d2f1cfc8010e84830bf5ad3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b178d2988120dfabc840792c3086be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133efb20c5abea82a2d034fb00a470a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcec870e705473cb4cf8891ba80d7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5495eeac5e32dea587c6c5dcc1017b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ba48d9b5558f4a0d9bfc497b0748194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d632bb329e62a2faa4d8269178a359495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1520fa4c440d7c64040df862032996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb60653b8d1c0427b598d5224ecdd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e530fd31b138ce80ebcec0ec4c42e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052c186a9d71864ff434ece6de961e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de27d64d6025ebb7673a072803bb18e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964f63c6a8c6eb80990f8e7944a54ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283bdf5855674e24ee61857c9796d1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255760b0d2a78fed5674f5967f05d3de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d175b7e5ba0713828ef33d6ccdda7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7670c9b11b5443f980aff612425a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427d11093faadb26cf7c876b580473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90a461eda389ec7bc332188c98e8dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b9b951992cc2cf576aff51fbfb369108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17f88ecc6d63be0afd6893a9b00e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01dbf8215320d805487922c5ebe335110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02a3d73d25a6c093fd192abdd5bb95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e582f38836195dfc3e5bdb14a4bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76d51ea94d877d45c44f8caa3810b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9123d639d085c6aac475d5f8b05412114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c061f3829b7bec4afd201680dd10ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47231bb60f93045dda2eba7446da48e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b073039bdc70c4ebc0bda752aacdcd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a036d1b4414c9a6037f58c4e3dc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab46f5aea5845f2581a85890c1b46fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdcadeb70c3e72649ca349d6973d20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84084fbb3e5e022554e3a7f0e3c493121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bf09653eff4e6fbd39af964c161fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031a6f1331e11b27838c303e94cc76c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5778c16d8a2709f1751039f5e0a4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa16ccda841b949abb299af078adc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d70656a81f23df876ff7aa9982ad7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d613d2c61a03ac980fc130c2e5315127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba987032a2059ddacc28b56593ab6e8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8007b91567ad089219bc0eb4bd5b70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d92bde97e4dcd65b7ca692b295577e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4419d15629e3d4c2eff9d308611bd77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d4aac3026338a500f8b64f8f555a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff28fb01f63562b50f6ba497206e2d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e476900f62e332b4d19b104d5e60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54e96b5196c4a98b4bf2e9c35294a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdf04ecb9f021c3cd9ed96698de975136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6a95e8144cb798a869b6228b36f17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbda822bdf79c23168e1af2fac856b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e6e4febb6270c679c3d88d452dc15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2698f0fae9a653e6506fb8ff01c078140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53104cfc36f6618df2f04328d9edee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c53b3ab3222319bc2a814cccc20aec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5596e8db547d40ea12a5d8da8dc2bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0b12921b1612efad00ca70ba4d1d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b842575ae4855c97fdd0fc3f20439c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458166b67859ffabda5618072e2197c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f947f02cfcb07b27c6f7ba0d17075eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32fb2bee5222791e2b8aadd44f52b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ad9a5a5a1fd79ca51635b5745fc7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d03c385871827df59b7b0ece32d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bd8f4ebf41d31bc1db8dc81e3315a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143e2749fc55ee2b0961103d9ebdfe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bdf01e77b760990945692066beaaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d34169055f770822e3956be7250507154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e2bfb95440111303ada60c4b4071a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765b1443c47980371e5c7bd15d16816156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf33a8aeee58e55838e4174770f04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c1e0d29a3db02d6ded8f297f7a0e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0491a5e161089396f88842955de789159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14834deee762e19a3c3caa6227700863160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f50e9016504c63567e1de9e1360134161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14729c75c649b8e045ae72335fd4ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86135056701a249c8e961c3ff1c63e56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fb986c5afd3c69c16e884d606e831164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7682255ee0236a342448b0c475c2cf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff284f6e622700f89589bb157586af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be916de70c26453b97f9b813cafb54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b7d9bdaa7b3bf3962a8fa3bf138d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80033b38c7c8347959d60423a344e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa4f69df388adeb45b5bda18998073170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb015af78b7dbf83ed773e5cb809814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a204b9824a7f767ab0a8acee4394d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ec225729f630aea4f63e394b2014173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10522306deea37e0256dc20c16f63a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae37181b329b36087e1af1cf4962d30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc687c8f8bc7b33a2350b33aaddb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad0c209970f8e2066179b3ab4d5757177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a74da6e030876b515436cf67559ebe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f4618d6c6ca6d11593d9d642616b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0494e28048e7386d850531351c92156180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591624494b607191d6fe8e7cbe8958c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e32dfe321cebf6d40ff9d2ddc1cee8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac36aa65b2fc8dcd7158c48717c300183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf987f455bc94ff87700a52e75cd9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce083cf4d55252242960dc4d85e73b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c132993254281147d004bb18c9a8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c4e9de698a37a74250f76130a5136187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bb873cd314659891adbf713eb70d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe07988592e82f1f7aaec573ee3b92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d3c521e434081d8bef9f67aa2391190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2783ee92ce043ced482fdd5d73e58a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7ba65bb1ddeac5c37249082d35b39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22e914c81bcd7f562fe7fe3ec5dcc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf18cee186ea0c33eab5f9894229f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312bcf67869477eecf6404a02507311195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece9906a45bdfd1fd69fd165f4b2e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde29090f6a4e77b788ad78cabe109197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a1354ff0408b14d0924ec0c41e1e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b082dd257c5f34170859495b0a075199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288922b8a5c81a2af7bc9dc2e2362a34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908f85de628adf7f1155250353c19f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406862169b92b02bad9f71a5609ead2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dcc9d3f5dd42c131c181b1121f484203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea188f1bff564eacb41370dc68e47c42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f942992dc76b3a5c752c175f5df9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850fa4f14e09d1cfd0a1f59b7ed0c3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9284c179cbab6cc1c62384bd239474a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cf4e4b23acc1ef46e9ceb9f560f64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb726d9a8667f3348bb5812eb05f83c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3a7c91c58dd817e7a7dacf7bda41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f98b8390d3f6e96dffed5fec942c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9784a573ab5124ac6c02c4ae304af1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b7472f867d7121e6de546789f486213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f1f755f82f6cf769f0e945fdb028b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9928950666e8cbc9712dfd2a99e95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a94c50dba226b5c5054fa88dba0da1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8161a594a4a50a3cb365c63fa9b20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f7a49cc570b873a3dbaddded6dd8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48168f431dd9b64f71c81566e1ce2bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39549463167877eabc90e0bea81af8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5c27fd1c4c1505546753830b05e3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7534a844176848b413bc42fa494f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985df466a2875bf91e81253159b45828223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263108eb2ffd2d2d6e96cda823d77c85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649600e81c053ad27c59d789030140b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffeb3ce0d1d5998adb1c507230defb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479af2985086b037e86a485c65672694227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823b91a813d534f02d2ee46ff191da3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a0b3f4752b2124a238d9cf4d70e03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba42aff223a48505e3703c3683dc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425bacbd7c084d20047dd41d047e55d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935717e40a06b45f9b96222aca1737232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d657dd28e76866c1a1e4696a18027e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791f79808f2f238dfefc2023c42953234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275bd526405c103086cc62240206301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54754b362d726af29b83b6da8d09a658236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00c02f39b6c8e89e82afa3c8fba961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a36ce199b7642602f4f02eeb002ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de06b8a12a923951338d7903d57216f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78f74af7b2798ddc351983f3461f9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c120a8c60d9634eb6feddbcd2806241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b157872360fb06986ba0bf4935c38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbc9822e405445a321cf34701aafc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de2fcab48949d369df11fd38da913244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7192847375d56736758dfaf84e749245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91f7b0fc64f9f7d89643bbc11377b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc2f209251aa175b5543962888d27b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b67080fe1c264872d926744ddff29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec03b12cc330217077555983fb8ffee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d99f1c272634c44f45231126af02d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c4f0cbf3780029db8ecb9c765e42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80bd4818cb5652c5f3f24fbe30090252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e5553d5e47e8994e21b91e73e1271253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f2bba396e49a5e31f94f42acaad0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401416e3cee5494176b82ff789afe7ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed956ad946a4f57b70d9de38932f3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e162b35c91158582f943f3d056db81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0a3821897bccc2440e511240eef61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540f03c23fcf509d6de81166a08314259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c165dc6bcf6228958c4f5ff364034260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9454be7b21122e577dfcd02c98f4ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618edc58d4e911e01e55deddc93aff0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded136c4a54f7b7ca5d2a21335217df6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88388f643808be6c5e3bd0b3ac9c027d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443190d314ad98ef8a658b330c6350265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba45335884c78602cc7ff12e143b5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb820e86fa3ff37062c4437257f4ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa746b3f873ab7db6157432d710d51bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c6d5811fc2f67acd786988b730e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b961557d2a10f7efd9d8ab35b83ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9047405f1c05aceee7ecb3788539c1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326576e99ec8bbede129dede42ec69d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6e7fedec8bc225ab19d69cfd1c29a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef46a0862e0ece7cd55b5c4325c725274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea51cbaf95b9152d2f2f51439c8a830275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0d9e611fb08425772888e30260058276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e55a82adf3540698dfa8fae850cf0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7aa94e8e5262033f79841004f130d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4c745516e64311439b81291b548e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aa9af5579237832eb6f5e3d14971f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4424803fe1047975b82a23e8ba457dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51397849d3e98af12ab3d17f899499282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afca6bcb05a1d8dbb61f2d34668737283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e316be3825a95b381536ec8a10e4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd134ad997755e75883a6d95b7e99496285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc811671df62683bfb4b007dc9326286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c549451fb111b4ec46a4a1d3891a41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf70bfd8983f5bd2c07b17f951698f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32e9fe0792e28031fe852ce03aa478289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301dcf41868575907f4c3a9567e16a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f7969e00d6355c0ab19e60ee26266291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2a8d838cf321b0b2649ad37119790292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8a43454b737fa55a6dd0b2e3480c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dd5b589803b6561131151eeb007f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904493a3872c85e506f2a57940776f02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb998d6865e571b2c67f53626077d14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8db4d61c9607d42777f9f23403f29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c28acf27f6203159f3e692852a3fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4394b566f081d543bc2b7a0cc75d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ffd64ff04d8ed4537d5bacbd9a74f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a80e51ec926991a9ab9e9e9c92e02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78056bfc5eeaa83f9ebad832f461b21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f58cfeb6d7d7db1930c594b69a3c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32da1148381b7442dde56893a85c55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb19dd0afb33911dcb2135752438ae4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ad1e89e041d1b163acc9a353f75c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e74d24f59e9026fb4d964ba7612b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fd6caef6326d1f23441bcf48b907b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6549c1b478579e967fa0338a7cd0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296a63fc87c83c12f32f5d074f9f4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75001ebf4d4ffe89fc43525e4b4f10b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16895839964b744b6aad0344da1420312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c8c9a5582ec2f18a08fc7da1811e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85ca59543aa6e085e6347807215c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0e7cd12949f20d24846d19bcf7c9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cb68bedb9c97e2f0e45fcbc600d1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc5290d9b1edab212706875e542703317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ccab5d08ae665a30a33f3a9cdf77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06f80c8bfabc66eea3b2a8de0df2de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81d0a0fc6ff77f34c18433833b24c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb75d02669c12e604f8f0c953e28832321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5295064bbdee5ed7cb4bf611021656d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251e950cc600dc0043fc2e65e7179ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb76d75d6ccd66f88953099c45a4e73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fda52be0312143fff39b72117c4f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b813c9d27455ca958929c21e6eaaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da92deefc50b8ab27c83b4230acdf2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878ff43452589425fbd7847cb619c93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2cf40f48d588e426d2b41eb351547329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1024fc105e4693da7f7799f88e7de2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc158de60b0ddb519a814e24aac31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20307a9ee355e8337cc0bc3c2594f175332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75ef7b457319caf4ffc7fe3c329ddc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848042cf1c146870f2f5d1c714d97d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e75ce8024baaf1da959977359eb5e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b82bd3a9036ac2299a2fb27196245336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774727c4e0ae542428ce129eae6e01a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553ce32a7a55acbbd856b86dbae57dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018466f78216a3d60fd2d28b8884154339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8893bd06c61dac62eef6ecc0b2abe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29562b50bb6e7a1672679043dea133341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5c39938947dc7bbf6847d37f90f4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a60e3ba1c52ee2e3bd2ecc323afd55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7874b3ad20954ab8b4645d607431a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c169a40794052942fa7a02e0d8dcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2197093938a88f5c474c7df13ffd9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aad230d18f37b19b5e2a5487170c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eba96a6f9bbd01fe67f91a42a2cde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0ab52fc2e67bcf47277199edac101349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fbdb613bfd252e10b2d31d05a6fd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a80fcba9775e3254061d09d39fdc4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e110c281656f738722f50d5ab3ca1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76805f73bbbc3483799dc2aa957671353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997038bc4d231e1fa16e5f242e547088354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320838a8ec70d17ad5a67243f98cbd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf05d30015cccc768c69ac024c14fa4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693567b135e64c1fb0b223577dc6d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844f1e49220da2831c0c7dee4823c29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279c1c7b4267654863417ed8b155ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d786a5fa288a9f41b7d6df4afdb662360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cd2256c0e2fb7af1d298a235c3370361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d8a0b3354b53ea41c01eabdd25991362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f040f3a2574454db2d9b43ca6bdeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa731c661f783b71bd51eba4cef6e71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edab06ef68ec4aaaa107d26a847bbf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c258ad95adcfd756eece6ea6d1629366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893efdb0fe1a0d25c66e8314f3ebc94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12750b5b9d759d3dbdbbf3405a285753368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761fefaa303440bdff479da4db860a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a67540f9520bfa97267f4e8e0e1b03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3f71ba7d53cf1b55d25e0b71881f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f420fe368bd2ec2b364d18d4b991bee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d73353eff03c37b6403395db9ad92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17dc645cbcfd6dd4cc077231852ba6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad17b28c405ad9532079078aae9aad8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579386d577f39657d8f39e8f08a14ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce797809880967889a80c56dc4e0c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4d5b021df411d9a3c2aaee226f668378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b34371fb260c30151fe7393513401379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c68c413f64864d4b19f51f6ff6be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b4cbd7114667a8959f4a8158079d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617dba746db723bd3a746601acabda7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1324461c0164284081b08dbc9f263383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc28b14a174ba717e6214988dd7b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8273faceb8f6ec3c377b4c5370ae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d25603c8e1d354c052b0ab64903e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e333ebc7bfb8adb8395a0ad2e16c32a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5de0f8773db08597db969328fea3ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1d8c9dfde0d34483944692784d7d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e425cbc50739dbc138dbd19dda4d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413edac4e6ac23e65f15539bf801122391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556491c4d757fe6c98c1d7f10cbe89a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a566c5ef27714ebd3915c2d945dd080393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15071a547339408581b53c7c2d65f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c040d2b9048d7a0a30ad1abcfe54d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d71f7dd614fb4b8adfeb7936021f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0f25244c343cd6b6cd0d87712b991397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c36249fa53f938e69fba1b5351131398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22a9b0ef4d565d993edcb7f65484e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8cbe3f0440175e447bfd835757b7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c6642a52942674dcb42aff6e2e10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9bc269a04ca3b384716ea3667882d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2762a859a33bfc6daef4994045a58b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394127909e473fed421b3a2d5c8a324c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a3517de17182c5a557993ee4c926a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11f34dd6644aa9a248cad37d7591e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a8af97e0137ef1d44730efa37267407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f923539199dd4ca84e3bfd8db9727408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5bb3d2113c2b15e849e525e786b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b78259c124fa61b58608e966bc5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12161352347d6bb346ec2117aabc29c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f170a50337aa77fcacda60ed64b32d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f981ff4071c4c7b31d7388bffdeb0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22ff845c7e56285125ac0dbd4a0cf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c9ed8cbe1b9bb78f494bb3f393763415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa72d088f825c8e9c129beba7ec7e3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a6f467179b5e0fe8c2a9793d96cc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086410da15ea59c81f09a0a42bda66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920479aa7eebecfec7c5889b9f6015e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89ecc69e2aa51c16ed1a8a45a69ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc1168a18c8c8b066c186d2207eaeb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c846717cfa98336719ef2593f482bc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67da482a39cb74612898cbaa68b64c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d910ed15b073847a52c5f72daa29d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250135a3137f97c826e2fe69c2a4371425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bb9f28d930aa4abe688f676de98ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d775008472be955ffa5fd23b07dec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66878e4df4a4c0ac78cfdb8bd5ecab8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9949cc8d9b2a4f68a46c486965ea41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e69438515a2de3994b4f43f402c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e68e631841a15329b74d629fa09f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dfc9f6d497ba14bc3d731e1d486f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519d0c03cd6bf407ebbeb80e0dfb72b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12787d34aecb0dbaa10b833fe30c3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5817bd71ca192111b246947db48af5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477c20cc392d35726398696e1cb3ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff613eb4eddc2568c099221fe1f307437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285899e230130967962a6db7b1e268af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7498ca6f481e8b88c5d4d56f41c0fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cffc0b8ca22363cdc9ad21b4a70d52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7aecae428459b3454325736cc5225441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f22c3064c2bcb027c0691143df2cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca32c5ac44ca82674b8cfe97d165c8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a3023dce4a51be2d41ffe229c5d73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f14ea7bac108d55ecd1854146917af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f6ac587af058eb1367c935aabf7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f1b90f5899bbbee0b09a2a577658d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9570ff55add239b1c8ca57ae431a696448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48868abfd218607e00016f9f0602dfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa775819054869e02ce2b361ecd7a7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146feb09c02c0ba7a0d52a3a50c1772451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacb7da123955c109f73e8d30afc57f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95e015035128d99c9048b629bf0c7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ccd57de2a188b65e8d621a1b23513454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc6396196d230b70066a59c9851381455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7252c85eeaffb197593ed54758b406456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c49c2d7c8db38b08c9310149ae4252457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77502b3753b36bc668c9fd2cec1956458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce154df2c8f216f24bef4161bba59eb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a553837a8ee66f42e343552366288460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626e6465c0ce518b1d215e4ebc95ba1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e824aae652ba1e9d23bd80cbcc371f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3261e3b4fd7dffdb6aed57edffe38c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edede435d097f7238477eb84b586245464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2cbfe330da252f6f585f7f4c2b78f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac59cac270e1e8506fbae46d85958466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4948bb430bc3c79f362c3eadb69b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05824ff816939d4d9eeb565a894e01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689b0560d7f25dcaecd9fa26db81c48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453370aec4e9c63c4cdfec94477a490f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10089aa60ba891fe939dd234c3379471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd0b89592e1916b4009a90266030d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd192c6668ad7ab0b47452262cabd37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9289ba059de79782ba4b709953a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117348f482271b97c69a8421c8912b7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3962913b2b75fd7158e2124e2a5e2f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce6947153018489f2488d37af203e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3073718b2e2c6ece9160ab0e35ce2d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1fc4a6e8cd71e8ae2dca961a5f934479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da926a173c56ecdcd54bb6d486d2ef7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfe4fe59a1c4e3ed989e1d5788da0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d38db2e82d8c8d7748fa6fe6b5573482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35f85d1e71409fd21fe9ebce86ec8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bda7b6145286ddbbd5069659bae6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfabb128ced6cfe2c59dbad08b6b2fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f752d4bbe5babd178c2c5a7afc71a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b079ad32553b091db5bf44a1e3042487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385a13eb4d236b16a20d594afd7adb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b8646f7b871054a041c8c34dfc2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779434c90e4af7d4ce8fb5ec197a9aa5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ea392938d8477c3218208ae5d6e0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c55e3819581c97d257c90e5614c4b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d386d507eebd9396247f1e4fd2841493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2209ca116daf4c46fc5d8817d9c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf123906e2e315e5e8bb18db12e017495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471e92a960289526003466f66da7d77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191bef527da5726a6f21274dfc6d28a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2cf50e1907807a261f090c3ee8508498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0780be0b3c2e358eee8865595c465499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f2b6a599bbeeb6c552616f931df1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4f3c90ca040a9638febe0e29342e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac528c6a799bd1a606b50843209166c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a153303078e3caf424a61d62211c18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abaf8efb2c9e43b2a56cccef97abc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf94523d76fd4f4efa158462768a42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4249cc52b5758d1dda4a923805fd5a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6370591d2a4455ca0403ee845fac20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509347d77269d8b3392d59c7306bd02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869868f0e3e9868409f9926ad20423c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9066d0abe7d3cf94f06156afe5f3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c05c3c5f7a720e3ce74febdae45ca8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1bf2ae8d523d8b20309d14500b0bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e166ae3e5272d8e45191eb3c88566513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d7cacd5a6e255e6e50d2fbfa9f434514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c63ad6953258fd684608092b9fcb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c33b6b2113725002bab5104fe4035516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b95351f8457776d4e5ef184374e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6273e9995607e0c7e3caa5fa82cc5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7108e47bdc198a94aecd4544f7d2da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056607671f1eae34b6ef888d3aa45c3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c942403c67382f01be92a7853585a06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba1d6d3d9c4fdf41ace067e6076375522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ac4604fdc7c06e8a44cfef8f93eac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82054e20102249227c8b4c8a3c959fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d0b70a4a734e94f41948d42b13118525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265da0ea262a8d1548241b01cfd466b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e09e32a8d3a509c514d47dbc51b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caad19c9a5f95ac4bf8b4096e9a053528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc0ec73153fc77ec3071a48502a045529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ef4f0c525c97b734e31b3816522a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d981c2598d799e340b14ed3422ecc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c312df5bd3d6b4b1a1cebd682d1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b014b1b2ebdf4515bb274c38b9834bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5508d85082ce51b46de81a11ad92ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e320d19b33217f3ce412255fad7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277cb481478a2d9cddb89341ed78ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f16943abedf031c740d13b28c6c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c7e5df5069349e988f523b1385053538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f520877dfca4a0bf5b624c95835336539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6e7d17a8fd4c3d2931c06c4c7038540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f3c0162c9e43dcce7b798d5f7825541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9b4a7766f33171ecfe4bdccb4e056542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d81607cf0091916c9376bcd97ac38b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f99a0e69399c239996a18784daafa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd2a313bdc09617080dfe6b1401f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471892ad994a5f0cc0d0987fd7d5fb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813252476c9ff8601fd2f693f0140f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086317fe5659cea3f7f3213a38cf72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d63b99525ff9142797ebe9f2c12a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eb2facffe4ca7be8d05c577e8bdaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440def1991d1eda1a1c835e6801adaf4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1e3fbfe4733d42130332c336b2b11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ec07598390fdb26dd5ccbc7acc43f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dd3c45fffbcb7ee002adddbeaf0fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5bc2d4beea811368499a4b3da6a17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a870bec7270eb2f7b2b5e383037c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b4ffd980e65228e7c266d5f88d3c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d02c6d2a9c42e231cf65ca2caf9e6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb110c2261243a0f8d47dec8c8b1a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61b52d11843d287ea7e06a3542f3dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d34922a9788df1f317c94fdd3bd9bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234ee2649798e84b62da45d9ce6f1b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78876297de0294bfdb5c2002215fdb53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8b36b295a003d1e8d1e28597a83bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e4da5b56a9e9814b643f7176e796a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05220fbe0bcd9f4c1e2ac9e103de64566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb059fd13ce4188714b95457953b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e7f0fdd6c562ba9ac6f04c8b93d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941877d51c7efeda1ca03dad0c84b9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2bc16510a62026e583d11a8cecf49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9615bcf068dd9bf929e4fdd13e350ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48ffe4071280db4fab64d1622029b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa0c1e041ca177743f9f0e653c3eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c6d5993ddfeb118773df24ac750e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b28d7ab49f6eaa4e44356d61ab3c2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a44b5000e9ce9dab495482a4194130576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723beab8240d681a9090c988fdd1e5c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a489735972d5f8146069787826379c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a054932777e8cc3e8bc7786964e58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493127d393a13037879165bfe9d9e056580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d467182f2eaffe78c3419bfb777b960581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d6faa8c98b7e42e386e158318672582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738543661cf5d04735c6cf925eda5c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b587ada241f8150e2c4a0735eec5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462b4e9bc84523eeda4ce75e841174585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124dba1c08c058c49396b29612009f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a46edd2f9935730ca69a31867e2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd33ba1ade55d6d28e73b8a8e07b16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d1cd0cda871f55f5cc45562beaeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d11687c4a7b2e8571e2a785913772590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40836f484fc1571fe1fb155f14bd6a7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c21471234fa10ee77e4dd55c7035592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0092e2943c8622aa571c401adb7e53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c787bc864e41cce0fddcab829c38af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa4e0c7b780d57c929d6de6fe9cda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff253119fd7db7fd0ff7f310f4741596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a91bf85796645ebf733067769f11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572c2ad607d2196f6d6c549e2f30a78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb45f140d3044e008ada72f39b54c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec345be46a7c7e1c176490f503830f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d20f492d2b01b8cb4da59fdb766ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95dd996745a30ee16a649a3660f2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6a06bb9af70a129ec69d391b54c37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688142e84da540206fc50aa62a9c62a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210a7f17179e74f44b713339e8c7a6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3459d3675c707851902d535e10c333606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fcb625de24430d8805fc77f7b1da6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ad2227b92d6701448ecfc64267eb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea90090cdb17ef17b204d0f05a52bee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54043aad9a5cc23cecd1cadf12e641e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054d2dde8c56f166e52b71b9a4f8df0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9ba81c63c0b76ebda3319113ffd0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe764b667ec81934d2826cf40f4c032613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6363457f34dd8bcb47f9b6e56f65a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42fd6da0afb010dce534ad19b46376615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec802c31fbd0b30fa5af63dc8848b03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5cb3aa5fd1a37e42998503853299617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095b619fdcf06c2859b532fb461975f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff24cb5f6ee1e905be6e402f5ba1f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a898f17261f54051f65691489c1c91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa373fedbdcaef54970b9aa728ae52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee0719b0f7251f2303c23368b8af3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07076a49bf22c8f54ef3f88c86e32478623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1a492cf5f6e558c7d7c75c4087bad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fd06438d8da3726f45fb9c8405bdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2cd2817c43bfca1324dbd26cb4fd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720a1b99de776f70f2d414e85fb01eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518093382f01756207fa7eecea7c0fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3bb92968f8c77f7bc5b12454cae1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a183352e4d5ba019ba7404dbc770bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f4b9d34ffadcb95b21d93943a1dae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eccb2d1263671348b3e75105bd765632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ad1742d4980594ba1827ec7e1dd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3efe3b8c8830a834671f999509f4f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2801d4e3473e4b379c96b783d0218d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a4b780d0431eb62ae088e665f96c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac3d14bd8ff8de36035cf9a3c3963637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813d55b29ea532f3c1504cf6d9b962c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369a7f455aeabe8cc2a0d096d03181e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3a5e8759e268dd80a939dda7af906640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515a60c98f728b639554e9bbef17800641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e7a49d755bf0fd55546d3912f4b59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de459d0c6f2fc7f38faafd1391c5001643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51608e054e78d2b23ae0d941bbc42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfe22d6690363ba123b10aac8fecfa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394fa7d0983c24fa7297ca6408fd3d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598087203957594ebfd12133f9659a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da40a4ceed4cbced0b085ff87a0dbab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f11c2109d498db83e3fc83cd62f0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f98ca4d3a22e3f6b9a9d5ca04dd21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a658ece94946cf4de1599aef00f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643e44226c3ff826938fd6e0e1a8fe0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1f9e7fa2aab51335d84304b21b43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0ff765df9252df637bd4e8967c0ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee119371d8da03d6ba3576e6b15f5dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ba72f2f6fc6e0e65dae5f683f84f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d74fcfdbbd4821e1078763ff57414657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab93fbf96f9124268fd8f357c149f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf348e59c402249f1b732861d9ee6d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28afcf1bf549e2544a7fd206d06e34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dd85d9b8df9df3e34744108775f7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f556459fea2f8a4e23067a0b83047662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f91badd191cb24c21c13882af759c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55d6aaf82a8bc0084c27232c175a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014437ac5dfdec2670a3b510b63f67d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5929e0ff82a53e3be9af1b6bacef54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbffe884bc397c76c164e3ca4eac75c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df806c0baefa93108fd66f8449a870668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c8ef68775632ed79325aa2a077d47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6079c58570eb368718d9d2ae681d3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f98f6fad5cb22e8d74f02066d9e64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648190b5cf867fde4154c5cf8291a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3773805cd7e79df50c101ede21874a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de22c4d20528afc1297224a2d7e144674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc5dd76fa0721a758beba4eabfc059675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567501c665ad4d2957255d6919a51e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84687001d2403381339357ba1b9e4683677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f72264470c17b47422e836f02e5b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04799710504edfca75321accd7794d85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf51c285a720c3470a19a59573036f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccf10fdcc9e5a30c72ce6fe54bb0d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea684cfa6b4314a51e23baad94373ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686040436afc23687835a260816dc0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec64cd0abe47257b21c5c319c01dab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a0debe5d91c8379f1b8c26e5da8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3894b0d16dce401566ecc09e319eec8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b4babed82f4fe8a16f2afb832434f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58eec9908153643cfe7d093d3c5936688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c486e5332faf713112b98318f29c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b4c70c430a518e111f3fc249798b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b01f4a7b940ac2c0c880b44a840254691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd16e1c497e2452d95b0b68c2fecce4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da633daee7e12e82ea9006a2b0f35b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef9463a23ef83c789eb19b43255a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8b40292535bff71178334d7e9e3d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf4b9909267d3d508b52458a7de6ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ded001f56ad8abae5778e1bc87f72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ef44ca0915702793c300cd40d9fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37155534681dd8f506fa1438a051933a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a0338e905e6a1affe365c44539be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0867efb551dc87fbbb8e9e4a8e898b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370961c0ee8b31e4b09db3fa9fb3e1b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb974e5274efd82ae8038980b79234ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ee3378ee6e005403cfa3e68f17794704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e76160566c8ed6694a7538463c7e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9593d5458b707591469e58068d784706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c489bbc8f29434b1689eef51bf6684707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdbab728b7f0edaa20afeac2d5bd3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652717c3a9cd390884cffc42ed166e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39cfb2e5e01b599fac855609e8a88e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2b98975b01b2a807511e2d81b36de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82704122735e78f4c0c66dd4449d3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad083f71de3a93f13e8c126e22484266713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae4e1a34dbf0807fc6e8e5b08bdbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca38c97de35d8099da910ae86547e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42570a015415b4ebd11ed74918bbba75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316401444d9bb3d00d7537bcb9dac425717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a99e13cb7b6c93e9d81a34ae706fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c877c9fa3c168632a5cb29842e9f113719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf447fe5983ab76779f3a9b27b5582c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e51ba7405d39f7b126bb6d4bbac30d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d9921ff16eb3ef51138d5d4f18477722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c9e24204300024f0682d54703a3d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51020d7eca98c9a161d9ae67ef873288724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239385fc614cd6e184cbeb3e958dbf30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4191e9bee22eff88655e72e5a7ec4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c14637b2db15612f6f68f2a19dc74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095d1f33be403afdb7a9b4c4a3b3df9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545ee49507fffb3b806e40e9fe3e1f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc32c72e0e4bde606021eb76f8e78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb5b690238472fde426439e28406d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cdb5d71972a189eb1f7322d73bfd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11688525a09c383d4dd47908e448795733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c93271cd9bbfb11cf81f6705b19588734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50917ddff7f060e4fd24e6c29639185f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c02d43a7babb319a3f9df6e3bb157736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535ff84c429950fe97dadd8764ccab2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a48ca186c0f55891aef6f300bfdabd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fed74d36f46c7020fbc2149342aaa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817723ecc291cd1814dee3273a8ad52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2fc538ff9da4b4f6c540359e66ed0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e403aeab14dcc0816b94b3230792cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4f6375fb32e35947d1f5327b09f36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588de01f7e187593d5c2b59c48fbc277744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df3c99326a0d21ee57c7c5e2b91dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a52d17971a88b2f592b623b7e6bfec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3faf1d4b92c905e580eb76e231daa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f3c23af1c6dc43530527912151d71748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f774ffaaa8b0a9be8b41032cf9ce52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd90973f989c2e3b003c2b074388304750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9024f2dab4d5a0e3f7c12b997c73bf2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2aedc08b526dc29392649e0a31eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41916f687484a99c77468e83f959493e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b66e5e26e63b897bf20133c16a342754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc974c9e4d85dd19c18465b710589d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463f967b4569a54cd5456ad60b86b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa5738dc8174da737f830310e22ec757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91992d4cd6ed819fd2122d60b21237f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d53a44ff520d9a0d77f1cc578685a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399108904ba31c426eeac2b0d0cee6393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101507427aa5e6d8e4356f8ac19b0424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5614d91b6e8a2a141a7e5005d7bfad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062491c940dbaad4711f0afe98790fa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8f78207569a82aa818b2d8832e6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad972918fce2da4c7d32c02536f5428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285660ca0e37214bab391c0f5ce657b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc010ec86ceb87e79797e82cff4e6a3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f77c48ed3de6c19ba19c40fab577bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094fa1cc42620a9967e24dcd56033a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574e59ce4389740d4590dc84d9a76f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411aba4143611e694a5097f5ee8158914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb886dcecb2a72bf2010d00fc9f54915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac4b83e021ed258fa26f08b9a377916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7704c79008bf38f1c866f0ce79b2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f474c68ede7f051fc014039615b88018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab0ac1f578bb3e36d6456809ab149319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b12298de5f6ef75ad7e6fefe8bd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c85185b6a675c06b28f357c5c61b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3240661ecc5ad120d599fc93e3d85c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b6f0020cad4746e92142cbf6ae2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbed2b56b6ef2cd130e8452d7beae224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b134fe8870ff4f7947ba7a13f538e2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe64061f99d1ce35d98558220000726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ae32e310bbf84e01c6c2f16f9010f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b3a5d54a075909a06c1f8383870528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c983240a22ba392d96d551be932229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acc5a3bea0a95a35450cb38670df4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e0791e2c3f4f10b5a241cdb94e9d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c06f96200540caf9dfb84f34b53b6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf80b6a1e7082e140a80139960671533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2f56616b585a1efc14ccd472d6e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1aecaed6eb42e7f34e27e65ea86f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b481b211081c04dccf48c3cba966de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc01876e54df31a78334402cd27ace37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289934fb9c8e5a01c3d62a0da830621338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7740d160d890fbb0c3cf558f45af439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad098bce2f20e1a30aea585df2f89c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0a0da57d9095da329e2bf7490dce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ab48889cbb8bbfe20217fe0047f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309d5300755e010d3c0ff09e6862c9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a28a2d7d4658a37fccfe0192b2b5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48485d0308df76e88ec2448175d91e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e0ed91ea6bfc91ea2a421341c890046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb9c36570c051f138f4dfa3fcc085f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8bfc4d5eeabdf121cbce08f40cdf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcfdd1776c659be416146c53ed3e5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7fed6be8459c70d9c40793a9291af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe7415cc72494837335e717ea83af351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926685bc7c88231cf3f7d1e50b9cbec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf409bd74c5644d4de8d0f4c93260753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f664896e0253cb58d749dd140b49c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6913c5393f85efccc367cc6a811d4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf4eff097e912d7d5cd6372cd9f86556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db2256fcc3b0014730876d09ea204757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f718dcddacf32fba93407baab3fc1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df1a426ff2bbf06cba9e1cd5acdbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898b3ac810435c3446c559a41900bca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee4f7bb683cca44246f7ea7d89222661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771015329d401e0242e7835edf52310062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdbd66d1da2f1c43eca3d884b945fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa74226d842da8ee4ca9a26465382564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104d7810479bdd717a901125cc6557865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9eb0679488944f686e6cef11623b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b49d406af5561b3ee40048d371855e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285c0fff1685652deb7b0991e52784668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3bcab4afa6b2aa47e621abe6a1e1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c004d516a3ba836cb50a30271e24f1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c427492aea73122c3c6329f3176071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1faa3d1ec23e227fd912a476b2d1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3987faaade722ba5a969c5563170d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee41ac37b8445034cdc534466ab26b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793bdd72ff77fd4edbb63a8127321e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7ba4732c0e82ab09e1f9fd66645b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193962eb9f15426f6faa1327ca6e24377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6311a2b79fc8205e9fb48422c73d1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb05c71f4346eb0aab95be5f449b2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580f34089f88a6f5f98fe5d1b28a2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb42b4dcb865c3a14a89afb2e11d07381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea0066641d39e11b1bda45f2a0db5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6454709cd44bfe78a2f52c79f029a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95327f1715511e2f742451fbb9acecb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99211662b875f2d1519fa2091922083185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c0ce90382de12ee139dfc1b8285c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d2a17b33514d43a1b8ee0a88b078087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c868325762e3a83b5f134a6bad4cfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f32f4ad37b36a4926bebd0eb412b7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b05f86e0f910ae6071a409a1e5a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d150a4036d9ae74627d79cef5b9ef291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eece1cb907f3ae156fe905e639c7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c554394d6a8cd75908d612e760153c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fe4c5524e41066590b4c376f3554394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6059c2792430254331fd2bca8cc7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a700076875c968b2bc5e12863ae9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927cfea89ef3fe0e4c479f656783ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38079dadd6867760eeb5c65ea6f45b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d812d9073e21737d204b6c6f53c154399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11201084634863110e10b32543bc5d4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad24830f88489c6c37bf8a1cd3c3886101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea0763e9ae11284cd06bd527c8f44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07b5fdd49204420f75490b1a6dd184103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf922185c129f0e729feb55027cc7ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ebb8126f418b13f8846803a407da9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c1de099c86fadb236b879cc671889106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d53b79e774959f193d666efccdaa52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e039e47ded0cd5994c35b05a29e8a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948fc5408276facb9db5ac5be5cd1d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048b4ed59df87a25a8d9963ec76501110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2f79d23e3f29314d70d469cf872c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ad8d979b79c98100673b35b891cc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940b79520868eb31b36440d9194973113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7044369ec613932d2658aa1bf59dacd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06ee535b4a7fff0c57f83ca7264f4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a2ee80d74747b05f9e7c4e034e70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9d9f3d495f0f1c4dd56e0bcb71e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50513ca2227ca30af923466e0b90e153118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d458d2a719af2c0772b7dec63807c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37390adb074a94506753a93d19968683120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4f737df01e9f27b6980ca8cfac576121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778731d7bd210997ec0ac18d652cee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1a0dbebf54af868159125c2474853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df92a6cd668063d0c9add56242a236124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687a2ed537bbaf258c82dedb0cc628c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610638927b343b836b0ecfd871bb378126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f55a545cfe0ff71b342320498da6e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a4fb74aee9daeeac7485b5097433128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faabde446ef7fcf2c4861b5016e3a3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ac758229070940154fb6cc9fc079130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973162f5be781ae072f7e7d10393287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff2594776d37fbc4601e5242f749d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c668be89c26a89837f68fb3d6d997133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5180e4a542177a9906550518cb4357d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a81c8a1a2738829e6f69acfa9f35ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dc5ea565644d5b7e406ae974024b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe7fbac699cf16561ba60172ef201137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735052e52066cc14ffedf203c57183e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411992fb4d04b73d9ec30c992d25af1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa10d411f9768fce981703302565a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c03d2770e9911ebf89545dea48d865141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860077e0a9a6533900dc430c5cef2cc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0eaefb7569a71ffc2e2072ef33fee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2316f20997edaf1630760ce993ae78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b6451f9ab5086704121f6805f0a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cbd5892556a43f3b97787f5c1a04a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330b811722aea34fb62f0219b9e52f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e31038d75b9e9f9ce8ecc0eab4c0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c85de4432081023c05b9ba6540d6aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc24c6474d83a6511ad1297bf77206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd24c33cbc24e693ef973f6bfa8bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40152ddae2a88147d27df125e1529152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7389b9d1937a9cc21e2ff1a1907f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb11145e06090081b03a815dcc8aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15337eff03aa2f96bfd7df12ffe9d3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2aa73d8f18c610fd3d3fcffd85b0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a38915e87d7464b1a7074661193ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2c76279f25bd9a03746e2c2bb9a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7b6c4dd2f4824ba3a55aa579a70f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61027083bb9f4ae724b89ab1c2794160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b188ae96248b6569639287193d5198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15560a6131a5ed07d14a1430b056594162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09f4b1ef3d80be479c3b183c4c18a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d89d4f6de1fab3a69ae6e4d0a0916164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d492ad096741fefcaacb9b8ab00cd18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b42d9dba0d933d959e64a71d85570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c603f7db3b07ef50cd38cdcbf3b4f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f994081ab1428123da9ce0fc043af72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ba258236fb5ad14a21a954409cc93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7d803b094536dd9fb87406b1b2557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8243737a9ef97954147e6f7dbc649171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0bdfee00972295c7354bcb32df887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea0631f9faddd59b88d634709132aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ddeebf667aaae7cf577ee8529f744174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7632e8231ea866187234c54eafe52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041b735de8030b2011ba7620d8eec8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44942a9cbb8eb9447f331f3f23a9b720177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224072440a3733140ea71f83d1bc815178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b06994993e18a4d56956c959b3a1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e394b87722ce72b18519374085243180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852170138c0286b1ef2c72b71c48a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3e0154f13a364b9698d4a0b456f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d7f8f406c2828ee9305e21aefd6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce90315b19bbf8aa43afb62741baa0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392d15905e2638f28824c18f1c99bfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cad693bb41c023e5b1cb0d0e7a3ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858db858862420ac297197bff9c2a5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474021d2fc09b4be698a4ba5f0a06ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f63a1661af4d8044d1be0e7922dd50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b502b2cacd4d98d5c14a154fa5d8ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d9aa5ac3158c2fa670c86015bbf68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c6710b01a117cd67b4c6611f323bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d756a9b7083c2f1fc8b551084396755193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10dd1700aaceeeae1f86ce1b5bc730194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d6bede0dc6d7e01034841145a6275195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d9b86a655cd1886f86341da90f491196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5d357c476b44e6a9f003f81d99e78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45241d8c543905bd8f0945418e3367198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f139010c44794faf97b423513e258199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b1b09bdca0afdfb50df48e6c5ec5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f15a7a6d483e0149dfe803c2afe41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6387e43bfbc1439ce7745e7b36a9ea6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883f780e316a07a3f9c2439b0798de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcde2d26c05e53e882aa5883d2cc3e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47127a49a31d3c8216b9eb3e7511ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c423269fb23a1f5f2f0fe797ebece8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aacd1cdb7f6dc178400387bd280e68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7824cb816e7187fcfbccdff063b5dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080f82caaeb7acbf16b9109f8b8935a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5640c02df23fe3453a703e0b3146e77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c40f9dd0be59282f5ed7c91d50e0e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014180bb6086386d55c24baa1c9c0a98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc72d389bc73f7fd779fc24eadd3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeeea221ad072fdd5fb66062df9d6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18660bc4362f11774e1e0c3014f7c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24215fabb581a8548d74a3c0b3441063216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb9741a153effa0802ba8eef773e57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d0708853448121494ee73acf274e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9912b809f8d15c7df99d2313bf439219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f85882d2b184c56c426ae0c6445b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac794bff75b7be1330fa4692110b98b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a379f03ec965a80a6fe31bd3f323222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc268281d41128a5498b3a44dd06f4b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e577af73b10ab930a6e449725120e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6cbe6c6893a9777e4d8f8e21bf08a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7203b31591126dfc54b0815ecb84df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b94d8920968f9a2751fd4a25daa7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510b398e5e4f00190858e7a1e277ee2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3aaeff9af08809367f7175d665d30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c138025a1651408c278cbcf16fbd35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2fbc4d2afa1f4146b91a64523227231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c8d992c4b4976ef1f236d1d66e768232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b734ace115f51eb3bdc99eafcb7c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699c46f6bb59e18031d0ef6be8fb03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04340cc04802c883bb3fbf299f611235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a3b1b2bfe702a9effeae9a7741ef3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da746a27528cdfbf98c158732fc7f34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082ee50000b47c114c7999772ec46ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aba23ee6dee5b6f5622cba80b516d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7807ab10c87adbf7ecaa4251b442d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68276ee3999ec7e0bf341b1e61d5c5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46804af9773b13a52f69dd5cbde08284242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7568cfdd8b5265b309cbc539efa2f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d415649dc83a7f9d480d8565db1b0ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf692ba18a97441e7884810ffbba1ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9cb4e7d5d2b5a87c93379bc55052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a96ffec73d00afa502e90ae6052922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30844c0c50424b5cc157b6b626831bc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399322972acce312bb4255f6cab21e67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bd41dfc67a9850fd789c2de646e0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657fcc36b5fc2dd25f010131d551c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c389cd702003207490e38817a96a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1de1928d5224d2fe9aa687d36eabb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca478283fb043a909d66f001dd91f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33537e47849c1dff13db06c66006f9f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879e30c45a131012b376822bd3a9008256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8922f45fba82a4b33a02075fe2fd0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8099edda6643870f72f2e8cb43989c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119d1e86bad47c47ba09d9a0b2cdff1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f4956d3bf7426290bca85d76c228260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a29b09da9a42ec6c4d8e4d77dcaa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50970ef66fef448299ad44dbf738b555262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04834a89e195933198c2bb10d7863d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76ea8479bfc9b2879ce94ab2391194264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe7715f164153cc739a5189d9764f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1cdc628acb4a16cad42347ca6418a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9a1c57e792c2ff1f92180b996b945267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d783bec751dca67b7ab5079c9055d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91334335babebcb5dfcd2c9ac75cd053269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f46af3675512a087124da584c00566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5160861c5678ea3e169824719d563271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd924f0d790af73524b89fa0eec1f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47477664637321542a212384813270273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e0dd41c0631e8832fde07b992e0e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041b7ea021cc6d771717cc8aa74a36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9aa8622d481ce24332a892233549c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ded6ec3bc2353ded3cd7ae2ae7213c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c49e2275658510acb6c5ed45f33a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05ff54d9db1e9ad95c27e8aa560560279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df2e04158eb3d32c923fa84a26c64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595076c899148780e34de0cc5a8d4cab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a87316dde8ba187482823920ba6cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f311ef389eb628d52dba7898730e21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667d71e6bb8633d0a308fb3bdfb7dd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569c6340e9c59e8db837ad72cbbbad9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d4f387dd9f8114622d2f75aafd4c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e4432856b600ff36317a747194e65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c34a54990075c929b39f5f39c6643288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935bbe6f2902d6c97fca81a7c6adfb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b33bac24cce3b927b57d30c5e575290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6073e44c27639ba166f47d01badae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e752faccab0c4e57ed7738e2618f995292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd707cc9b45406ab12913d0f264baad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc36c4b9ce437392bbd38a70423b860294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc3a6d4b8c20dd5f912ce6cbc467d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48aaa8d0ff75d1aae5fb1574178b8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b931fe25768d2d6c451092ec3742c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ad9e2f992ebddc9643af1594c4e57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a531d3c39edc651228dd3b30217f78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8cb7ff1453d0f362ec23109d255f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6790e25b5eec9bc360a6d6083e4fe7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff281f084579a7e8cd28fd3a7cd4a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7340937b564925a2d4e378d15c9d33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5277dc464cf21e950b3a869d5f3756304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd1fa3ef4b008cd9ec46564846501305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482daf9bc478726cad9f3d59103a1eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f87358c975d7503a5e54816fbebfa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ac40375503e965ad15e3812803236308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fef654282e8e0e6769661d2793ed2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233b97c376112a68785f4e5a7dcd1f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418da6dcb23fdcf7d7cf99dc5a67b5a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372aa436847f8f4f7d7485ae49a7811312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aabb10cfd428919aafee79a6a0680313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172484a929bf6f22f4794f8279e6d76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd240c804cc9f5dd49475dcdeed1e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae9dbe8417628d70901baf5a432fad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e824f22d1cea115f0f701d83575eba2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27c6662a2e1cb85628031a477c137a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a151d3d221d510e2269ad9ed417e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57b80e89e406dcdee865026023158320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66cea8557afce5755194a47d98204b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69dc57eb38b4fc275d0159b074c0ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076428a975b81d78c7f392bfa7cbe1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affe3eef186337e69187f60590bdd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a46cfd671b0b3e8e08b90bafad37d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f222c335ede480f00d8311ada06e0d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94620e1fd4e41176f8feedc147753a59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d392378751bbf7f138e9f9e4f0e13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c734087e533d37ba82c7f3249b7e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e91bd646ae953aa337feb0758e35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7e98f30743758af3cda695198ea8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac8827d49ae63d6c456d8c9ab743d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335c4d264fb175e70971545a53a405333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638a0a6c1c8c0b49cf0b5a123aaaf5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af59669605963f2a8fb49ee34d433b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12afebf6bd64fa88d0a28a518cdde6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733362aeb41dfbcfdad3014c8971cf9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcae03fee71195e67f652e07fc9b8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc88196a35ce2b16462a766d9cfa191339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69d7d1467304fd089d8ee84f6d9159340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bdbd20903b2d4ee3788ed435d2f25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12fd808d4adb115c1e18014c413ee5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a6f763ce10f281b7b3eb9163c413343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416cb501b0fe74ee2fd17cc03a9bd9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d227bdfa6f91b5ebb6dc467e23e90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7558b9ed99862f53eb24c0995bbe615346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a864cb9e5b0560dfcd917cdbdc550ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e6577c48f7fddc5f4329dc4bf5e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9698028a3533ff7c98471b11dc5583f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4035186ccc4b6cdc41762a2591fc51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc883fa3aec85e16994d258b0504942351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9188d636c46eaee71a3be717ce7f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cceefa99e97b3bdf58a93f580736ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f7697ddba7bb726b8d1b9a85eaa2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f31668d928e7a54e964e77e2eda64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b177f924d1cee61826bc8d00f44a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6efe9688b3257a8f5bbe1ea106f910357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944cb2529716093fe314ed48aae8065358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cad8c2dcc3f999664d41de6bd85db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961bd140ac7d3028af1e4a6ca943bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f3894069982b23e73cff93217e4f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236cb3f6786072e99f079ef76a2f63a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89456849ff5c98902ffb207eea518d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa163670908ead631aaea66908741f22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87beded7a4e2b669dcf1ef4ffe700365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e4dbd5b58a1b3a67b03b4bb7bce1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3ae3691c2d93ea2ff405714833fa8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f00f4a02d68367637bf9b72d8f6c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267148a5f5f560cc7bbdfeb9b35eecf1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcd027a2640c0db95619dd0590b472370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc8834a8e7a2add865e98533aa195371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab3aee73c94aeb68393fb4cb5bd92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e6d47c3fc33ff71060a9378690794373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501106c0bce2f9c14c651fd6d655cff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6932c536340053b2818dba4ffbc670375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae844659e338996dc7bdeb15f58f9e7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557ff6d0a7e3051ebf404a067d81f29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626e02228bec07f6194a8e5ab79c1ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a0a2ecd290789f070cc881520782b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de281302e74823cff1f4317926dd29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c159bf30cc5462f4346d97e50d1c93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce267a102f940e06135ba61679099382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab461b7cfd1c434a608764a8207b083b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d906a354346cf55ddb7133248d649e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f0e352c0313513dad55e9e1ee0067385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aff8042d27460456d2aea0ee6d356386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b40366a1afa50639102a11f3117e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a28931203af5a9212e686b4099c3b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75f353877b7c587c4ed1d1ae4c17d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd01493dc4b7b8ea899a82bead3ab5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc61bb6a2c703a114d4a001cf5568b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87747f88a7bbf74913ce277237402371392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc811cf8368da344d530b712d05449393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec38e08d046a4340333ccc838899df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee127a739f02c83cb2f3119cad5375395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90510bf213bcc71f003e1c64f9852b18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea33e90ee503f4f14fc2928cda865f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c5306dbc2c6531eb23aa37c656f27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64909735bc275c2b9bdc544239b413f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43350e5c26810cacb35452ec54abae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440bccc80e0f6e655d490c368424bf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cca4dd47970a172a4188c31f18bd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c72b6059770e587d62f370f28a121403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907b57e798eb0a8a8686fa0215f0f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb11b8fd727f7396bc57d48c79ab02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d475061a81625b64507004718454f70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e55d7a4a686eb69ff3d952a558af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c384cbc069e5d76d7e24a386b140408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2ebca18eeeda6ccebf44c2b4bdee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e72da8620c118aa0da18f33b639110410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66610b1683eee4f871657290e7bd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0bc28b07969d88c5dfc86c39bf559412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc46818f3f637d72c43f1a6924490c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772cef496936591d4d3c55673315499414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58682c72bc3f4a89285f2872a4c9fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f42bb0cf8550639ee61109b1ee0b54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42853b22d44366ba1e4c56d44e064c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ced36f6303a009c700eaeb8a25f49e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd151015e249f4a2f20800037372055419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137c8defb58dff612c8db386e3f0e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b40fac1d2d9f76c1cae3a9c9353e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9424faf96e3131c54ee49055fc7c2e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8c1e9c8be05de7570afefe1e79b4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446ef3af0d8fa79363dcac5cdb6d043424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1991dcec5ef73d6ed0f83415088df5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a520a7d1a2d48c2fbbf876f4123f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bcc2c67d6eec73466f7cdc7f33139427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb8540b27afc3391874496e4930b46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5c723b17d441963940a9a321b9e34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6804ae4ba3709c00b98b9c4bd730d26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a3300e469289e0faeb91fa173f71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057238dbee17f8c6416a3b6fc5df1b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3224ecdcd89df39d937bb6fc066a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f23b977788c8162f453e36999c29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5466833c1d86823e27478872e7569435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631e0ac6574d6a0cbddf2748f95de6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f651593e01cffc4cae960bfc6f142f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda619b050f2616f7d687a20e3ced98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096356f403aba5e4a3e53a1dcf098e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895594279d893259151d23bbb28c12f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a227c77bffae0eda065719ade21f05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face897cbf61330b2f60088529de19ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facce2f1e539e98a9630eb92e6b23f06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83474aa4d403236c04c638a1e394872444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c874e871142e44dd3aaec37c307c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b57a906ed16a74dcc22116a56dac3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564d2aa4cf83d08ac465039cb590ff8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48940607d7d33b7bd851e3c1c48dcb8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c232a4e1391a22e854b718719d84d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7914d8443b86530730b8e93c0b97636450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d144d8dc15f321169c9a8d3d43ad48e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c139dc53f8a22f4bba60e4f2d78067452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4271a3aaa4dbdefcdaeb2c911c1a9c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a457f6cca565a923ed15945a06387b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc8517c683734adbd95c1907a7fecd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb6d34b99fccf13ba671aadddb9f12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba568dba6c84c904c912867fb3f4bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2d6734ecc5d302c8332f337857076458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc52e5507c4fdd21120d6c932307fc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb89222aaa9a12191b6d95e1125826460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc66eed3b1d9be52d5d288f245faf9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b0aa712135790172b2df543f1a1ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4702c6984cee0b465dd04400c26105463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb5424f2dbd98d9abd357da0f9f9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc351b112488d50db9c3ae4d21b534465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd953a89e066395955d3ae983055e436466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff53218ef5dbd4bd4bd402b34bcd15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc32605ca7624d24d96a36d34579e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c39f10661583ede9003a68e293d88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f074256cb95fc7235d37dacbc8213fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a030ce4eb95ca255195661c2691835471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cff8a1dca652076c6ec42a3c284d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc529d8d7ffc71d494e90e114dbf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0cb18a67704cc92fe026b89851907474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a81c7b7861971972d6ec32346ea83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0601eda3f2ebfacad43c1d7a17c66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c595a50cd8ca040a0d3c504943dd23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8333d2bbccd5476c23660b9aadce5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f7710305766a42a1eaa0868f822ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29330c1592e2828de9943bfc18b52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c16d3721cb0d1afd8551018c78adf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c303f1a5ae265079e0240c5cb3020482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03896fa93c8123cf9fd307f515674483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8d865bd5b669658331dce693d9eb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157fb741c3732a48926b357717d5389485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070062294db9b0b9fe76c0cb15599d76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f14d67383c683e41a036de7696212487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed9d00f24f8dc2d7b840d230f7c85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da7d322342964dcc9a1aeec72c07e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76147c798c8beaf1f87d2da176a54df9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d9d8e7e5b5f8fa13097f2a4e73f65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0bd0c8d901329bfbeb24fba61755492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01eee1396b6b7828093022efb0f38e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baf616e412954f42839c35c4e7b04e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19834d324192beaa0ac1fbdb8f693f4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f05e532680f7dd572e2e9b7b6745496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e9a79a2e5cd3276a1c3f7c2b0c174497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa5037d596c074f1ad258b149d67a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3120da386748b31f6ba9fd3cb3bd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62217abc6765a744c1a7923f8d39e64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce480ec51842fae20fa2f64b336817e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5f836b53d63f48e21d25a780ec059502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98140366839f22ba753f6fc75baadb54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa1063fa02ea4490da60e4ae6f87e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86059b3890f18c2a4d60649fedbf9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596374ae289fbae93e11d8016d87d8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133febc488fb843a93c326babf9f9e66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8d13f45813c1c947ed15a1cdbc0f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde0d8c9a593f7280a8e17b6956b2f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc99497d5b2b27bbd685e094135193510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503394e25e3bb918252eae0440c40e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c7cbb62105c0ace4eee4d89815e45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645f69bf4073f1b2f210907f26e512513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b254b9b35ec612f0edbbdaba2e8a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868fc74e74c1e4d84d9ed41aebb53d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f33205594f8b739616d39ff3a909d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835f2383662fd40188227f105665add517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778a3a7123436402a71f320d95e586518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9680e70a6944a0a0b1f9222160301519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa0304c97ee12fe5495a6d0bb7a1ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b511c427bb4066c49a2c2ba87212521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc41740895d4278f2f3f8ca5692a7a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b4bd1c01de19e079ff7489d44c82c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30406eb96cb4a0413aa8e72b0cfa0a96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1b08933965a3ee5de00dab6a6b71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4c8b8d9fbcec2dc4bff0b62a38898526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354fb18442ab77add599fc51dadfbde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8824708ae259ed33cc087ee5aceb4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1a1f8d204dbd4a10d81bc2d2218da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4d4ec832b317fc7505edd454ad54d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddab5490f0d997facfa3dac2d3e8e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115de3d997fb6c7fcb8fad2b66f44ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566df61110f2b818e792cb7b22e317b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47468c2c3d1d4dfe6f081c57f9c8c504534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01b1caee5bdc8e24ddc825cb8a051d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771b4906b5ff9ca7a9cf33741b223c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df775ab73b8c54bd9c8f36c425f1dceb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d679d2ce57ed76f26ccad20b3c5428538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d4d7de957a8ceed59fc5e2c3b3c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ffd5d9c0787231b5cb95c7a3ead95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca318703cc03c3bb284010b93e55416541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580bf4562152c090a4aa45dda7e676542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569252e3958a5584e22f7e3046f576c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45684cf8ff1c8cb5ff06c88ae5cd10d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e128158b6a8b0c999b539df86d9f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c3ebdb05f3bb6bebc3e56f39170f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870fba7a266e819f924baac4d82aaf1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840a14cb457a2c685bbebbf6e5f77a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622a1a3c1b8633ffad5b0a0541c9f20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c81d6adae23562e7e49b80db1c159550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d5099c20ea016139af8c28c66a967551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad2dfc17b555e6aaf38e9b9f18433c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc528621309b6d7aebf5f5f591eae10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4650c09a4f72b1162dbfcc210b8b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a5e202ecebcfe4f0c35391f2e2e5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cf5cab6a8b69bd57d701f8ec9150b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553c889ee600b5e7046ed55f969838557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa41e05184df84bfe5f13b39fcff2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99a0ec66001dd36b84d2f260b96bf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6f560610bcc719b457e92e9805b9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836fdd9321494f8653e6e05e98c1016561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d97576934be81a5c0e35aeccd522562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0b2b957581f4584467f9ced2cfce5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0b04b5afe0e6f43381938950960f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc1391a313bc6ae18ad26b0e8b5fc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a80586b585ce6f0646183923a8db3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5321146df322d0b4ca57b4826bddf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e2ec5adbb3fe2ecacacb3b73de86e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defb239899e37fd82a2bdce35dc3027569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5419361fe359a0c0d984e19f491a9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b79f862116968335a770d52d2f2ac7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132c35b369edf91b19e6cf027c20264572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6004f0e4bc173b02bce9b6295570c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2b92756d54b71380b889ec6e17bb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fb3b4aa6a1adefb25b75c8e430a30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf50c3749640df02a93229fe3c51c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bca32e296e3f29fb018e8831e9d10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75334b40f3a04a5e77977c0e94962127578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1969e1a1f4aac60498a2a5b77fbeeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20ed995a29415644e3f1f999e29e04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675321f4dff96b2f5fb5fcca91d22a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e2f78af7cec37d7ec79dbb2c1ec5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f8a44b57ff28dd271ec45e066d0f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a55ae0a6a985ece31875685fcb06c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dc5d45cc09033b0cfcbe73b174a20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7fa25d792a065b0402061565039fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365b6b20680ba619f6faf9e2daf1477587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86b7235790e92e0a9ef792632f1fc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ed2d0fe7403faeb571b6e18361fd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a153ba35c6cc1e39c9b35c9f9d13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c58b76c63ac6dbd01ecdd28ebaf559591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f24684f2d2261a8f60bc017a318f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f140c1cad1e49db3b7c52b3d2d06d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e18dd1b708fde18d72fcce14771ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c2f5111a91c211167a9516965facb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981f7e2cc58f6f2817fbe7f4cf0cee5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd0232e5321e2d8d7550869c71597d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd6396e20881dd6620cc5fa4c45480598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a849232f8983a12007226ba5034684599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9f42ddfb3935819c5aecf6e8b56b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741873ab42f14beb2710912033c1ce67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a1bd30b27c16ee439141e802e04ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620f3f790a52142e2479a622c8162dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce5d867ed948f56345bf69d61b2c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cdb272e2606d0af4d15a4d2a9c7b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d589b5d247bc8f0c25a4ab80253d9d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67751b33abce80d9ddd979c7ea9319a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa769b5c4ad963795290d1aeeeba0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a189f31dd5db27fe04c0cdd818931b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eea71f7dc9db02089ed74750d6eb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5036523e72855afc501157c9e46cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac74b6788f98182b6a5fed62f89f996612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8f862a588c6fd0cc4708cb9e1157f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02c259f5ee8374066969be7cb5cf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa93b0a0035c7c3a0b02d5ec393adb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494282aa80408939f3840f089e62b57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19c2020b6a5417e12496ef83e1e18b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9346efbcb59f161c6814e3fb7a44b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc48ee42d20d7385bd7dd16f986a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b947f8c8811ae58586e2362550d085620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3888671627134414b4c2fc36c8ff2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506e27c221a80075b77defec032a5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe37b5aaf9021e7cfc66a4b89d0efe4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee48736ad3546c542d4fb42301baca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901202996fc66eab118aa4f4e5ad3746625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbf8f662e356cac5458c24c962371d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ceb30d57a3e5ad7fd25a2643b6f8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d905cc3a53c5d3fbca9c69dcb6a12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340693dc4d255e4f5af1ddbd9d21e27e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c3d82c38fc54c94370de307d1d845630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab145d58eaea0e4f1b422807d5afd9d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69a2b687dc0e6cb918423e45006c1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b56b314d36c0efe7249d992652683633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21835d63e802816dea4da62711e3171634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19442cf3d924f10b7ecc4bc8c2334e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da290fbeb83980518d24228a1dd748ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3722dd646c0691fc8584c7319c4dbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c350bb6ec0b6608156727397a14487638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b587428f717f6632116a04c03035639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f061f68501c38612ac680f748554be5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93022e738f66037abc7dec41ca739c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb920ddfe21d0edb76332b2b6f257642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f801807cfbdfa5bbca49ecf7b07005643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b9a5af7c74350bf6fbf83a08118f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807477d2e0b1cc100e63a3feb13768645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b7935a3115ff45ed77298d4f4d04d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2926bfae21a200177deb8535708aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a39d440270fe6963b6d9ab7454ee3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8df5866c4e44a8e7dcd997886dfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07bff7fb965fbb71593a81d428cef8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adcfc0880d9ab9626321acd28c00e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde8ebccddb7e3a5c28028968277891652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f1aae19b5bcb6145bc2cb4e6e2f22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9277db86fb52636fc478c7406481ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bc58bf2a3ce9c93ddc55e12f8f5aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a98d10abb86b96d8a67563549aa158656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcb0ae4fdc65981cb3c4b92c34e2a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceab1a6db5c7ad38a55fb69c35ed42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb4c0e4bc9cc3022a32c9c6caaa04e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea7a4784d36245b53269a9d745ead6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e92cde01ee4348c84246cf39471b70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52c6a06f699976b49b33b879c038da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e1f2f79141384bd4fd01cfd8344a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a35257b26f252c1227fe25ea4b82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7731b0d0190eeb28ce70ad0390222cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17de2b954a470b110bab06e817bba4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de3aa57e3a41350f3b58c5da36ebe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ba47eb798af99aaa6b1fde9782335668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cac01448f03470f35c60da4a1882b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385d72895423bbe34246f85341adb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab6dfae1b1cc227e27df2ce030afc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316dce5bcdc2db485f4cd2d8acb796c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5d11d6096d6d722c017a38694bc21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477f1c1b4e0ff21af86bfcbea1106a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec41c80327cd341116d50bcbf38671675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca003f13d63e13301bb8b183e146be3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaab8e79913c951768ea8a7b73490f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff923663eafdbb47abc08a248374fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bedce3b33c523bab9dd6bd85c3313679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07294ff92df401f09b3e136ab14d926c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f350b0323da9018343ff175d317c6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfc36b051e6e20804e9e36e63f4a22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b185cbde91c526ea6b7cf1fdaf97e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f54be2780d51bc008f06bcfd26f8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d322ecfe83daf36313537eacadd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42be34cded30f5cd390da5ed010424686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0b6e0333672c60b396a92338d457687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4b35f5db2555053d17164d6351578688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6b58f14a9e1238da8d2eb1c83257689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc91e24c0f12ba2af32937b92373323690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee4379fae0e717bf9c08e55881fad8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d35b4a7f1b49aaccdd725e78e95e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1ccdeb53024b8836424b23c1a8cc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdf1fcbb43d9ad3db7104b6aa2db43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f682324d844fba778abdd5c7cc9145695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1f8ae3b40055ba40008942d2763f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b55dc0486d4aee49d191662c0083d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74130aeff24dcdc8803eccf7f4ceaa2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4136a311da44143b3bb4cbea0010c36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be20208013282a186fd3633919a03c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58328019d8c968d4e95b0be70e081b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213426ba1ee4ae42fc8cb76c1b9cf961702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48416adfc2b172b3b5ab857f1c8de03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e8974acfa7e9069ff27e019f8e424704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8019ed9476217fd154b4a7d69013b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b63ddf1033ba4e1b080f7b666010706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae3f3e014ecc86f1802f2b5133070d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7659b4eb01266097ffce47f8522bdc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c443bbd712c19b482674690e0888cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693351d4e42c8249d7e0dbcb580686710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f69ee2c36a53a720b7dc031cb023711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e62a0009d6a63e2b2214624e3e0d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab722d669df5b0921824b6a052adcd2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b5f2befac36694cca323869c8e45e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff9942e75d3ecd25874a2e184b703715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb50c2cd0b716a3877440794ba619d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de14cb90e56c97e6d275d1b2b22f670717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2be3487a92ed787452c9a9b17128d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d05639eb18fea5b0fbfdfb83cbf4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de17806c6ef831dc62d42ec7c752af3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61ff3691f3114ca7d7a5241573afc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccf8870d1df4718af70c69cee3bf91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a15b7bdb09c27509acbc8e36da5457723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471242c0bbf3e29048edd1f0464b12f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b2d594ac14975252c3d9d61cca9c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b716bae968c190329fcd341266784726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de2fc005977c82b4a35ead58936034727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22233752c4d8e8ef75dcb0e1f299a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af781093b1d8178ded61f607fc4ccef7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0bcf3a1c9a8bc20c51f23ac57a0f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47946017905276e1cab31ba440a0f4eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2575d0983f324d877c789370e0daa6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace46d98bb57847081958419bf11546733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887923ec30e367d99de242511d6e91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05238ce8cd64cbefb1e4ad1a72013735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408968b5d4ab24c3a4ce413ec8be2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621bec72b78f5dc8ccbb3ccd2f231d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17854740f82b277ea7f9c78b671553738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43551dfcd5657bff958f9981cd08ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8505d69c4b42ce011b0c0ad5c9d8b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c13ad57b927491637b31fccff8614741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0252e8ea213f6f56de44ea2074bdc8d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce669e86e1a6e14be20a0206502a1a99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2737e936c8e9d1f1b506135818004744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccf85383827a6095053d420b12bc18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d7f7d281d2d08302d8ae4b6314a1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147c4d2308765e720cd58bf4d059ea9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8ef8a302a0604e0efe118f5152ac7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2951780d93465dc7cb8e6c5a10f8548749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6929d69b29ae1652217a1628740560d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78ec0874b93168f52bddacc70b23f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14614bb37b04ac1c9917432b2435e23b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bf5ac22cd5e9387dd158899aebc36753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>