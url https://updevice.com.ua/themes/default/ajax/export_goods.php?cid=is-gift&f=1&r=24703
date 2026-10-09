--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe606ce5aac63fc407221b58e449141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3ad82f4a7ee4fb935e9ed26232c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b4c68fd7ed0af3276fc75c065a783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b23b028f1c906f48e308cabff8fd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315f4827a7b07f8f79de6dd0c4b28ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb89468f0b35487af8715e2af6c4f7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675c2a7a7adb16725490af8aa2fdfa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe49ee6ab141aae10b5a21362db1438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70d091daecf382fa05fed3f443d1099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904e06e3eb9a9972ea0a9a8b9aace610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd626c5fe42c911f47ce8df73d1e2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b94f194f3ecc76aee4fccb5cc880ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77af850914d6e72279f7b33551edb9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e382f376b86e39a716be69fd2e83a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df977b745e7fa3c1e8357f2a8cd1cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12590c5d04af7bc4f96ef95a1b95534b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e86d61a30401d84928062c8d40f2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8dd2344e2cbde5ba016119462fc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1823774df6dfccd8685195b55c69a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521832762b8aec90beb7347e5a039620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b2b8616f6817ea5ea39baff7a124c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3c5de9dbca0bdac9588de453ab51722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3316ee28f48a9d6b36cd8d14972123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eb8ea1adbb9fbe7ec0db8f137711524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccd02bdc230e29fa0da8493507b4ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314da74955501848a3c6519616f1cab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22274a78137ce4425e6f1951ef434fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456e3e0246fcea8e874963d2ae0e2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e5b9a907066ffcd27cd00381c5b6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056f28f19fd6081e395922448bc571d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1c06406fad1acad57f7aa66277ec031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790586dc137b2b491b36f3ae4f59e0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d9e512ddeb62ee3a76589e00faf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8563fea91fa9ccba33ff501654df0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589a1032fbffabb1ea4603346c181e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec5962a02b52c2048096dc03b78c2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832148d156d8bb1f587c8b9cc185c07337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266b5043082ed6297da0ca30c594bc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be683128b98c774864ad657044166f3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e7e7275dbb31ba082bfbec09611cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd29c549ff733d13d5eb2515c6421841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0563d20e52b063a8442797deb2ec67a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ba0c1fc65d79980b329c472c48da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c1b2cce47969b8fa1c799803979dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bb3c813977e74dac95d65b6dff35f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3ecafad10459c14a8cf087b03200746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933fba3c35dff29a7aaa594c1a2201847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78ae03f75b0ac562c8752a168f7be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350e67beb71191e6c9c1fde086ecbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662babddfbfb6acf3a30f5fd1dc1c1ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05254cdd283487d3572e2633a78e5dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16505e988bdfdf0ea0c6c21f61e14dce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5c0cfde33a86fbb00aea4fd3e21c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8c19f735e6e7cbc80d196d9db94f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59161c419fbb814fc2cac915f8ceede55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21199c15d16209d1c55005d58ee56bdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09514b46a78340e4f118307027a678257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2754f69d1ecfba05c84b38fe6165a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea15ed5b3ea17212c0cdc438ca0ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ad58146b3bdc0edbd304685ad20960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d62ce3309f3d36696d1dba78fa8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907e5ad6dcc4e057b64b4b6e937a29162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723275f8646b03b0712c3229ffe431263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf69c428d90bf2b34bf2be66aa92dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9527f28022b49a9f6b73cc2c76ee365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3d338083d08eb90971b9168583eb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bd017be534bf77eae0bf4a97ba53d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f5b6be084d8952c7a8832c23c21d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b30bda89da9d34b09458583d4f45b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175536597d7cd36ed98f62c4f9b11d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cc14cfe692e8a615b3f3358b33f6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac14cc9bc2b7776192184da5260e2da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaca58ec181545d5a1619a162f909573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf649675e764cd6e932ee15cfe66b9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5c6eadfcd3fe67caec8912af9e4c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d85a7ac92e6d52d269853dbbda0ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d00936c437a4473c2ffc16976423dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82957677798e9bc498c8576483a2217178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2598a39f2a121ab918b8b6ea7aeb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d510a129ea72bc598bfd16fd91c0a1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f43b026cba184ce2f0d313defc034281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99d35a85995584ab0450713f29b1b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9d9270ca9314ecebb04d2ed66aba383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f65506b753053cbf28a51686914ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189afe1e426b1c4b843e40c0b3e401285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc77cd0bca4b064679eddf088d4b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4796cec39176ce0542813a7819341e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca947f8a2d318fb9307cf26e26145f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40a663eddd43b73f8b12dec5305c8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817cd5a09ea6de93f6fc89e28a9819290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a142f884e1cb2616319058bbb5d17891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee07cbdaa81d4eb8a5645d07e8742192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e06a2d09d0c17f4dfd61179cc9f2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe48871666e0062c8d05c9a0bacf45394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936ba3c8ee121ff8d8f6d1825c8d89995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309196a3d25537886ee1a1ffe64eafde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a0fe7efdb807bd3be42166caaf5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0efc7273bc14bcd3ec2507777ddaaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c024d07bcacc7a5a01a5bb3be429399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c377c4794135891cd341b7e97e5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6482d8097bb05ecbf00c8e7e9231101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015cc5d5a3f65f6f35a4f5c2b84816e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd71a94043538a2f107bca2889149a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6f3b97ea231b2afce6a14dcc32439104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc57e12fd749566451ecb24003547105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491af54528f6b305c9f66dc06065e61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee9edcdc9c514f46d04a5c100ed891107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a089cfa50fbf1309f5e84aaf9e2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f5eb59c55250ef4ddac149a145196109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467d8a9fc8a0915103de3a07ca7fdaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9fa35417073ad1e102c834cd57ad8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3a6e0974d6b2502a5c0b31eab52a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b507caf46cba51156ff1dffd9c8bc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cbc7d9c699ba368f92fc08b423fcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8c62c1f7004b861cb1af4f21d311a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688505cb0e68df36ee98969e195dfdf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2bec4a38abbff464073913f5ec68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e712887a785664bdfc62f450db753118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd062d3cc18640ed9d1772485f70a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d0ee9c91fc3d3cfd93f63b1f3c79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1e3cacfc1f8e44a681c2c6b38729e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f24c0a43f5ffb091b50cc7fd1708d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b57278fd835bba2ce1b9ff956888123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfd2a9efd42e91968cb1cedb774239124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f3b5d42e2f6eab12fd4c542ec815125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a1ffa9dd1d7aa745441848ab0bf2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406d2fd97dd84968e2ccd8e3f58ad7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcbc2efd5d740e62b0812e23067a24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e4b39fa8400e3dab0379d3cf9b81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316926bd9ea8390a9a635405971e1e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad5567b1c4a9111e73d6ea75ce3023131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d70cbc90cbce73db597bd62b37b00e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef68667d738149d85792acac9dc2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d53d225e19f144054bc7c445d2d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae4e1cb0cd84603e53adfbf9a5f780135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d79a4dcc04e17baa8ba45c6bd37f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce14dee80278f094230614d1ebe493e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af599912d914b3502922890a58dcfb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95600abf4844a5e302b856e0f51528b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b860478490137d8cd1cd9607b1a27a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed89cfe42bd728315d5ac30a78a11d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103d5534d1e135a32ea299709e751b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6be3dc25dac0de3b63884d24db2a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b0e9aac38f21cdadfc9b65aaa70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcf6606f8e8bb94bee1c0389c66e79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ccd8ceb2c0b4bc7fd5cd1c6c8748f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a65634acfee85538438292f9e28c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3325bc5b86a6f56db846f07d39553148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39361c446438027a34c72fc0fa465b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5146b76cc4732d0f5c78db57690b70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d913e0c3813ab0a970e2342d59c6a23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e2430850e84efb7d6b4869d7b9194152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b007b4898848a840a486026dfe575a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff185f172affbbeeac1209fa671989ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2ef2be528016f3ebbced6ebefb9aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929c76ffffef3da704ba0dfa6594472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee16f9b8f1b5ed0178d9602df0d546f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860391b20cb32a39aba09e39284da2fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3133d5418c8c1653637f3285d57e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a771452fd896d6ac8b0c3948349dce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d998d42a68718213a9d3fd1f4ca9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06545adb87014183eaea9250cb79b1de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c906d8aaa07e7bfe0d273bd2e90411163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a9665c988a6d8c26bcf946e9992e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f913a3603d0d6e297eb377769b2af3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd96f496a7e646544f902bf0ee521166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0b089eb895808e676f85a28239ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef603499b87f6d27bfdd9ff83a955168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205042ae4f48f0a29858244e18e9144169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c70b89d42f4586722c8ee986a28a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa409ed0f7fc7569320a025ca279a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1ea228d5f746f2ab598521ed3b33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b64ca5ace796907216d7376a3f4b5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd27c5e5ac1555efd6aecfd1d1074be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922baf5450a2ba98b9f9859bb7e6d6e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40d4eac3e8a9e694c34814e0c5e533176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f237060673e1b1da1665d3f592932177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6880ef7407819e6e5460a04ec412af1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e94219b7f41bcc77e43b62d5ed22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e404cca593306ea22761340a2a376180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bcbab62677fb32219d6d4fd606050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f8c319dd91c2028563d4f3ecbdeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e526908f683cbdfd19a4e74a5b63a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f23ab5672720e9ea81ea70ce62510184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c7a31ad0210442d9f8700d9404c14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70548034e47d6cec7c38950c16440a24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9051b8d8c7b80f630f847dea021b91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa311dc19ba3516a5b985642cbffc21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ef60667bfbfaf030f1326d83c9f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a44da8fbc85e3071e1dfda672250190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648621c21c83834ca273d00543a34f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122815a9d66e2a82f2d9bb486c3453192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a02a03a2cfeefa7f7424dbfb60514b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4808fc876afe0743a496dcbf44644f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817533996fc5f242466b8ca99b091f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b22a807aa209682567551b59da2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eab4ddf0b728bf402b696b83d6d90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9567dfda57d0d501604253ebc977fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ffa89cc4aba641358f4b665f6c887199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca1fe5ef1b16eeb5793703ba55b562200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045f608a9607fa77d0278ed578e8e0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af707f979c92a8ffdd63ff0d1d06944e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4491ff6183eb6cc9cb394121b6738f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d1eb35b5fc48a7ddda493c441d2d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbcc9da48b1bb7a6037a5a1452d0df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9588a4e9ddc2a13e8f5d52e8e5449206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220cbbe8572d833bc186529407dd55a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd8dc0f17f3818c07e684c471145d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be54e26d4ace1320049ebbf744233209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864fd02c3ef7e32cafb4a145ad22fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ce8657020abd609acdd9bf7c4ddc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50f642b2323a73e49a3d398b672975212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2597d0c02df48440081ab9571cd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22786e0bc32cb5f557691e692296bfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebda7803e91c454c67d98952ca92969215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128e1b466cae942bddeebf148f873fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f653b74472c8ff43358d13aa96c90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1277c4ed534933a16d2b56dd4650238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156d5e8fd63237cfb3469cc38a21a1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81c1baf0236b8f8c4c5abe85608703220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50aa13e444e48335b3ca74f1bb4c42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4305d2b8d9bed7ef060487d587815f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba08a1be82778f502057a635342b197223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369585ecdcc364a82985f4108c95bce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58a8214eaf5ea76e285ddfb58b4c01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a1b7b0c01969993e9a8e3c8837d12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd05f79f87d3d55cc1eceb236fcb33b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4135e9345c6f6413a9b7f3d5ae2ba86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac379760ff2d033ba6b95a786bd4211229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fa6dbbfae3a6027a0ccf5e5982b5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed02aa358223f37ca10597485bef43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a03d2558d216b411a613153fde7e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd013fc6c1c2c592c9aca082cd10c08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8373bedc6384f1ec091296881cd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388b3ad1aa98d56ad4001b9cfd636a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5d85ced039c168351c06395729a65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed345774a16ebaa0c7f135e1adad41e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7ed738aaa6ae0d2325b1beed54a1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09369f3675311e80fc5508be688603239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ef341609fab1ca915443b08a0585240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e2cbd9fecddda7d93afee4f2ff3be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27c80a30db65d6a329f2e9651120db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f500beb7ee664aa8584e4aa4679f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5add16decded1ae7a2d6c343a146397244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e831d464bb9785593976cf29d8966245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7256bf0a7909f485b61d2dca34583e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937321ca8d1e02d76612864749d5756247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dddc3aca86dde5ccdda863e1330ed7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375c87e88049524b40a2f38049e0c2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ca4131b70d8465a438beacbef5891250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13cb392dab920e2a99de87f2460959251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3d178519b311255dc0890bef546d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219e2e3781140ba6bc2815ce0456e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e5f29f55d0784aa803f17742dc9da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9258b6b730497cd6e70a554a5a3f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba5450e22579ffe4d4134bc37cd30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0a1a99b117a34d64d782af816ba18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7fe619d716a24ccb85974cb3a9e4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb867b92d4de7b4b3f6c1a6ea36fc3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e993465916a3d4410e1b5dd566197260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7f53fa37fee9344e0b76ff9778a96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab82618b93898aeba5eb99bd5f9129262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceeb77671194ea63fc7770b4062b57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bd8a08a745a57a388f3c198481b3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7f0535df6b532633858376f9a6c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bfbbd760a05d1c08d2b7918ecafd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8907b5df0632aa07adf7f1c850830bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e054a71b0d42298aaae8590364623268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eca8ee347882c6c42ec62afe4d0f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066a0acd674927c29b6476011181a2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afa3af71fd986cc42ee1ab9e1dacb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd9f45d90c3592cf5cbfa062088df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dee0c070c9ab6ca7317b3b5e7ca94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92803d613f612f065db32de2c7057274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d410d06cc7d0aab20a5f784d06536a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903892c5da608503d337cc80e0c7d0a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1298021ec5a89c31bcb4766eaf5419277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04262ae7f4345b8af7ac4d13096955278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c560c5e94727529f24b8d7599c595d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c5d127b7d18f8bef7bfd0a0dd75f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bbd520118b15cd00969405fbe9ffa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d707a004c77333fb86fff846dec46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d8d1226485274d8ddf536b3242eb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b2085d928188e52ea2932d49f6ca2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c74f3060b615a52b67bb2626f2c7c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141b33aa4120d45be3be87c12f0a68a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15901705f34b9ce0319643b661b00f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51ec8f03b1d2faa8377623ed138254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb37efd128900e1d5eb0089c4bba32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d926367b94bc4a9baaeeb76f66a4b5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fc4115db0998fa3a3298518ecfd49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587fed1a80fd3432c4a80f41a1c235292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c8c9bace2ca86dd4d3c7849dd9a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d647fe2c74f353adbc766fb131460c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab517e57126de2d149e6dad0315432e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53460c93249ea33a4dc14d5924ae81ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a5214f40908fee798e38d922fbbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f93809dec40ef99886af050eaf158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cbefc68d2c911b725916ea48a0af3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489ebd792a98307768cce05b6d010c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70458165545a06f76ef2108d54cf2dec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df7f626f7c2aa77f8724c0434234d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c831443bd48b1acbc57557990a4d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328e2dc4aa68ce9ecb6acb6c342c619304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6b12113ad598f0defde083a34d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a788443c4e583ed7e00b77da99dddc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3dd576b8be5755edf6e7ea04520f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b4a5d4259fb96372f22d18787874308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712dd8d7200172b70be80a32e1783ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f00e7c9ac875627273f2349b97f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7472151eaec24d26edf0aec9324cb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357b6fc072a1402356a79908abf4d10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa70ea471449bb9d558ee14728a7b6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3192353ba0e298a2b847c8750796c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fceb25574de4e2fd1e629f72c114e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952e42e4fa6116c446297b033856534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d29f2026b28044a9c26b45ae74bd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ebc70b8f162046a8288b9c3f68178318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca717a89904906e4b5a81553a41e55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e80c00437484f0f1dc3954edd958fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f9d6b85c99080a716c2481f8844dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1402bf828c1c3651fb1de4ae422a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04529d36f5727105d90a9a7886a0ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060575077c751211c581351d7269e4a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2e54c79d840abc9eb64d738793c4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2301576afa2b7bf72ae3e9711993cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88172469c821c7b6cdd15c4bd4d52f2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624a685008671fe861edc80d4048718328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712783be5594b6ffbc5daf9cb3ece68e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4a3866debeb461f255946ce8a3d22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1a1c8f07ae0a40ccf120dcddf5a1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872de7d6cc643de0e83d6b4c00a85e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530df75b697f6f630a7956ccb18d43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb430e25a68e4774ee1644e230e0be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a6b071d41503779a4e687f0fbb35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec3b7ebd9208765da7314e2e24816336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c504f5934e5129feaf213372aa34ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf9b9ef403dc2cd2c24a3d6c021ca1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a27fdbcd8e5174c82705e4b6d4f57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cf2573022242a7f15928248e9e696340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5108fa0f8a1a6e82b4ef90eabd9a8a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd233678e6a803d03ac89bfb0b2c9cbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8cb86f675f2240156f356a96077f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bab9804a28aabb52f7b0515f346e86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9ef3bb065f5ce39ccc78bb69e19ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29001cb60bee2146e1ed6537680cecc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59e8ec8babcc6ccbb70a2f8d70b66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad41e5df23dd7789634b75473c5238348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a810b2cdb86312646db11c278e24e29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150daa552f321aff1ed9d0ee5c98b0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6330c5691669e436182c3aaf6df735351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e378e9c27f4e3d479d91fb20be024d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad994794993a091bd628281ce340ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72869d5fa8529d4fda59b28c2fda421354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dbbd627a50bd24cf3ad652602b459355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd265e6e73dcff2e5c63b822af11f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6d0294a7abcf206a768a4802c7724357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543444c0372362024d7786a9efed6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fe026e3a39eeb93eb6aca9cdd4d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b07d83e07e016e8536e682d5f90ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f43f2f75c0fb1e882204089b931a5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5664157b1a959640b9bf20c79ff66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eef11c8821223d6b4c9c04ee695c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d36e404adc4038fe03ec199174d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c33525c933359fcc3b6615ee9bf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9023ea82047b8641cd0c0fc637547366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85ffa382a3a407957f8f9126c2cdf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110889c06877adf2095111e2e12488a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ba16ceafcc000efdee37cd98c02c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ab892562b8ff732b227c2bdb997bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752111075579ab1e763a68c98b0fdd35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64c1384da6d237297f7f3cf094d76d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e552be525ee9c7eab711d32c5f1cab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d434ea329631df105d0835c5cd9792374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d6ef0a3fb9187ce4b668e30e59b86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff91c16d56d95f24e10d84d4774b748376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d2ff165fb876d4748ffaa4716d040377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770135718542296e8c5efe16db9dc68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77cb12aa41d19716c427e6ea40592379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6c93b28c8f0017bd738dad9d335c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a94e767e8a96e896ac8cea86f8c53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3f18db250795c77b30154615257bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484aa45a9289e137b31e0f9eaf4cf4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db723d13ab3eca535bbb4de8f6c397384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8e40ba6fcd085f09013ece5fdd78f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a746f8c059e9095f581abf0ad38c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb45d668488eb23028531fa3b02697387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907031fe4ff4933803ad1dc72391f39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030198be7fec8bbd0c387e955d0f30c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30ee0770480f059af7aa8ade94034c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c16532b23b1f003220331272883d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bdf8e82af591852eb30d0563b766d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61db2c8649e6f4276583ae60715e1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1136e717639a14feab318a2530e7f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cdac2afebac6430798f26cc42c81d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57259462047482fede8f9bcad65ccbc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a2796d45faeae2e3f1b46c21d0b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d499d53faeff2e382a72b36b9ff37f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbef183c987182e390ef3e781f9db2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1c69c8e9e65274767d634a31f7d77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164990af6103ebe1eb691b0cf4dfc6f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a2078ade70fea6565dd37eb5b4993402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43a312e3c0210854018d4419d2a0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7508e0383fed5fe08402ddaebe60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f3322865ef2a240127c21beefe0d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f02d9f663a6f98fdd17875eb81990f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79167ef58b3ca1c3a64b038676815a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aee2272e860bfde5b8f5ba66f2b39a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116200061b784c0889bbfd1da823b295409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e0e635cf889b9b1214bea32aba7e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf3777ca958c4e396b616b189069f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f54fc28e4b240b05da673129689ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073467413c3f2682cd6f2d138aec1510413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cddee696e06976fbf2dfca9601259f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529d19366c821801c341439038e8e44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac884a884f895c17d331f223da4d5bfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b7a213bf62bd7c540f726bc72901417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eec780f3f52cd0d847957101bed53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24452e7a349838b68bc534583a72818419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75335c2e5a7c1359038d57d85b260c29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396ceb4c6c0025867f8421b7fec183c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c00c457d7fc612f4b735bc8808cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614596bcd0229e859c4d2c63e175167423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a86fdccc643a6e4ff2c7a1574a93d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8455a0d7c93522dce6cb3a35878a07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766d854c61641706e5cafb1ca47fb43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dcb99b3f50f40034ce7d6dff098be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfde3f9bf52d680613fc998d251cd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688718ff13dc5569c4c38207b44416429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e7335096e9b6645c36a1e7326fb6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335102a9c02954091d583bc1dc66a10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154686c2ce960c6215f5767d1831c82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc74cbd0d678991359325f54bef34f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b48bff8767dabc5993f7b0b85fd019434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ef7c706d3cc599e2aa72a5535045e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dd90b6749506eb2e0310eb0899061436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2ab881a8983f1a0380c44834304ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3139f2c709bc15ce2e087b41a32e3ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8bd0be3c431bd153375017e387850439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d9ae65715f942aaee953ac2378512440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bb4abfcfca19c2614ebdeab5b5343441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c284e5c5ee7d73e961e8cbd98ee915442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae542dde8ea190b36f1d256e1330328443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061028764343761cecddfbe1432cd340444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a3f1d5b1085d636ca7ff86b01201445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed914edd561fdfc0ca7f34ee7b7e88b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1a0ac9c648af4ac45d707a5c9d530447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050523291e27f56881cdb912c9f80c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bec559268bd5efdb3c53f3946f112b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b5d6ffcd2861e170602f49e7c7b3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8cbc8347db095ebc578d2f7c53b32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653edfaab07ac3427b23dcba2f3d357452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504aaf5c7e85d27411406c9bc21b3cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e200f0d05c1eecc231971cc7df9a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689df5c346e1f6adbc4d6cce3a72226455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d550acbcce6ad298b6ade939a1d1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164014926ab6b7654565340924af762d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cb50e49d11079a576f87ba3fa082c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0390332fc5f80759420c6b0080c7f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68562f4516a28f663d464f4d9b08e64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976db3e160e977ca13edcdadf39d2381461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e7e0c7bbe1d8a99756303b080661462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663db0d11107dca7625cbd8cd42e98b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7fcad4cbd386b0f419ad41fe5b8dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e95f08502f73e694093cd911287746465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781ae700281b9e1856fa50cc480c2ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2b19bf46608e97df40c9c1d3add21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2322c54f6bb7fc2a1c28e8ffbe4708468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc6b45e316cde9ca83106789fa6deb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2038e1bafd7ca94a86aac2c7f59715470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a93f48d07c2c997836a6c3e31ae79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621619b299b32024a494bb0bc8b5121f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27999c711f7037eff21dfbb6f4a3d7cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7b28795673fcc715112a79629761474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d127b865b52400802b3a1cc44e77e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243046f79beab9cf04aad87a57b889f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c33bab715a40146b0d280a71a1ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c9921902fb4cef23c2b53588b642478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab064faf2478006459df3d88a1ffb15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe33f6c1981fe1f4abd007cdcba410480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c1fb2708f79dea318b7e484ce820c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fc5175b7548ae5d7c20306c4beda7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed44a3dcf5b99af4afc2d1753ceb4bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90943b597fdc714c5f1b20b9b640fd5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33380f5273fc8e85d060109566df56ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15035c7fb87bf71d4adbd43ab66a949486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fcd8c7edf47106eb7eae39d8bb541487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c3cdb534c8613b6401fd74b228eb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6b467f718143921cc94e354d189f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239bc70be144a99d36ea753bdea3f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab7f8a3debec9fcf90e54c75418fa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dceae78ae3108356740fd3d2c26e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df5889a334d52c8b9cf39d99440cd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87daf2029d09daff40664ed58b9a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0580d17feea41db077a88ae025511495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6224c9fc35338f5f9c98a365d53b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85c61148b0ff23bdddc40dde9c175497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705e8f860f9be2bf5df8e13d9e5b04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76f9388f1f39dec6c71d97f008e2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d7e3dedf9a141e7dc94725e96d2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c4081e16e1d1be85bed60bf408225501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b85d2597129810b9d8d33b5d06e2c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52f17a59fc74205834045c212d331503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446c4ab9d661acb9597edc31e3298ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537651cae5ab7ffe25c5c2daa657c9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bc48493011b58a63ef31bdefdc857506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858f96ebab12a338c1bbe31e7e66f8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b225228ec63e1358ff289908d97143508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100029d43dbeac20c49f2bcdffe21c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b77d54badd8a3b3fd865ecd733ea8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcd4694019f8f777cf855738826fbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de312280f0a2abfc4031da4bb1063c9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66740ccad36806fbb62c48b79616fab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38cc8e687bc164b2de254b8612a038514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea8fa3ee0a520a36bbde8bb1df31a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfc1b7a25fc6df44ff95273bbfa487516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e140f03450afc239b618acae5b7cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dfecab8d5b4a02104408c662f9797518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b965c75f180c802ac15a9b46e338ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d2d171d0f787d3234ec37bc1bd807520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9db7b24d5140aa802f665ce67db6d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212f92572be733cb49eb92b387158c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584ef0dbed7cf3b832012da2d212c91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ab2f3d8eade424b8f204f66e326a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab898b0a3dd3c91366ce554245c349d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab3d9edb4c5a63302ffdccafede2b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd4ad7a881aba9292a548929fe4a78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c45b0655da68f376c97a960794ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b73a50058a2466300b28d406071b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f0920e7ab8c31f3fa43885a28b569530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135e7df35513b59515af6c97ab77cb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d11a60ebf0f8183b8396843f88a0fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d090e11f1c9392581a87dafdcbf47f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7b887b24cf3db968870c68f94ac1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df721c1c53575590a0f57713d542bbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b9f9be201cdf8615a351fcc0a0743536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc4fa30e33f6a7f3e9a090306d6a9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359134beb2662b5c235790d3744ce23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008b25664efc99537eb33cdf4da0a93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193d23f5e21abc3d879ceb8d67a529b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d203404062e38bb4ff7588762a53399541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d018d6e7525dd2fe39da9ea910a32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceeb7606984a7d376e0e380a4174ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba594bbab97c7db477741049b52a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180d52f590075a36c6d1f5b6fbf706545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ee1aaf85e81017f780808dca5071a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5f698442bc16bfcf3e036ef1b4187547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5316299bd5ec4b4f35e834ebe58bd00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c1c5a76606362d88dce1fa08f5b7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b99e6f35566948b5aa5bb974222b00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e3535bc30e6a94b1f1bee2c23a653551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5aca3f042b50282922666ee3286d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433da27a5a126d384a614df37fa6ede553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856375aa4c9e8cb684f8b679f7a0d1a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0ea1fcc1f19fc74c76c7b727f0e03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee3972e8fc1e181272f4490782128556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f60dceaf98636a34b52d2ec8d97847557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccc5d04ed9bbfc5773d60c65b6da94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d8913a3d9c832b75f1af01b6067fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a08ac72db8e89197faf0bf63c69c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775214a9c94476f6fe7b2c7c84aa132561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecfe793bf9136f54930cc755ce375c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cea83ca39f0cd95a9e35e9ecac023563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d135bba7f3a18462bf46a0a5f075564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd66d800a801ce72b17fbde82dab89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0d4927e387635184122026d4c66f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ee3faa3812f40159384714ed60bbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cc9eeaf3980b3ba56270f13dbc158568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2949c428ea3a3c5e48d1e7fa50bd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11886917cb39de1a6401e6d91d7fcb2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f539524cf6a4777d4af9cf1c44c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a922f511774f7493d579291622cfe9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009aa0f0a217f2cb160a892475f1a12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796712bf37a25e57dbb669f48fdef38f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a30a5d442efa03dbcf074481edd57a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073834f504fbd817a3b4b42be84d733d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe9473d02394780e1ec651277f845577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab297a0ba28f618291cda2404456c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96c0c32d0c1941387f3529d132139579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897bd3addfc7e298a2d8181d709754580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816c964326cfeeb7902be0a813c4dbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66c6400f21aa50c9f8a0dd08efbf5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465e1aa2911f1a3c37bc439afee9ca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b1793366c945cb359d79d171fdf7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bea33879f54e6aaabfb76f2b27e15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0871355fe40a9a0cfc814d7c92e4382586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515619284a2d0ca2d46ace485fc112587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47feb121093db0030df381d12e5010588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7999eb9fef55b0d1f9819b7caa8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c77fc60b33981815a93180127ee2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c01bfce713ef09819a8d389156d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af85c6494396e3f65bb2f4bbae0ace592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857893e22323046fb08a5b24c7bd6008593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a714e701964c41c62c553b3e2ba2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24b7ba6b83e4a197e7269f8fb104b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a450d02d10de6476b0c5de35d0109596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef784ffbc1adb13394f6d054c5226b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41074eb4c1697ce0136ce48b48ad1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed42c3ec1fa74d014736f348646c62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd756d4f2bfff5366bbcb0d5e800cfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891325e22e2771821fa38edaf53d0581601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb439f891e55fd5eb26e5b9804745db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bfc25bb5744c7fdbe11c63ac5264e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833226cb8da2f53452de92e23beb54e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f87e139b1a45b2036c04710413f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800b7e958737e1c3063560b00b33b19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acfa8819752e64104acc6fb782bd02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f8e57b9c8655136af61e0b9b4d4db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ab070304095fb002bd28df31dc804609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bd11f5fc786e9d2d1977b54073b85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a9bdbf0b2004f6b65b81408d403ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943bdaf52ad5a2242b3be232229925612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9db4fec2fa4ab4d4985c7015718c1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350438d67a7a428d882e0c30c438049a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a135295a844c840583392ff4fb37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be4f618bcffe71334b18635b9c3913616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c38e92632749f71a90b310c29ec18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7d69c4b75e777e7aa39a77c554461618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae981f3a3d403446c1787989ebb2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9859094d042637a18820a34abb944620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6599ccb28a62455d1b0ba3ba0cf70a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0666691353120277e806818156b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609349dfaba34591a6850dc8ff3c9bf5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd99d2adf5e25dc44cc95ee8697c02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984fa3661d78ecaab2803d23f9dc153625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c9ee7d7272581988be7fc77d7c3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9bde57e12f59d8d556316826ac56a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac2cda4488f66fae90029ddcc16d5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c14edba45e96fb4a5ef989ba9bf9aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10faf1d225122bf99011905935910a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa30b20c897e3a6006ff1e208fb46e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5faefeb6a425d13a368c6cd4b93ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc06db9515b48070cbfe118216352c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62da545c5f5617d7b0d4453999fee1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719772fec882cba37bca19a22a176b7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb607e8a1221d38042cabb4209e86e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3649c6390aa919c6fad76e56e82d90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597479263788ddb96bbcfac1e1d4d77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea2386eb1d4e8d5adc1c1a813c80b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481d59153625904510b7060269da42a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa7da04ba8c43c3f523434b036fa9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bcd7501543533a0fd11900580236f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cdf9105312b4bf1419c364634392e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608f6a5eec1de5c74c5e6e143140d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9952b342df9765d6e7515caa69ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a771492c94e7312b7788bdcc01f3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d416e4cccf321e212df30b15c86ea78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff4456c425dadc64b5c77f8a6bff19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e1cd8ecb5d532601b1c24de9d40e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c155af32bc775d607d378b4ba0f47d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368a24657fca0d2848ff3a8158f9420651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f956a39900f5a4a7366a8b046532ff8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dfffbc05cf77a731b0b098b57c321653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a07ee5af88b7ff1b404272138293a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca29519f435e22beb77a01c2e93ad06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3035a775d1b08537eda0d1c2808c6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdff0edb6b960687b53ee2103216af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86559a8e0cc41d6040ea7ba193e3fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c7d974a4fedee28cc4a9c051412a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843da4edbb9a1276424566eb5005264e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f8df1c33aecc8424a67722c1a15b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af414744ecf10035bc733aea89892f42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cae1f4aab2a78114ad32de7a91c54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518bec72fd20e7992012d60e511c323664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc7ca95bd4ecab09337fd0e7d07b61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e06dd60dcd9e73f8127e90b98f22b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e86546bf3a5e4387fe8d532f7779f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd8be692d4e117e36dbccb99554ff2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6488f7b8982b62431841170503adbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa43ffdcd40afd1e91dc5ed6d13398670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ecb366330c8100784277e57b18b15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc0af24a1b24634a7a5226cd6c316c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822916b2fcdf779627b7ff54172afc3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3108419994ff8d1a48f5dc9ef023674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dec494270a06d0b6c1c241078df2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec8fbb24f04be94a2a60b89a820b0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e88f51660970816c173a4cc89a37f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa6ae009f82ba8e81cba4a69252a56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cacfda306da5ef026fcd1e106a8ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba83ae23198280d734eaf372a73b86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438cab81b5fa2921ed355ec645eba41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13b6a84864c965631ef240015e2707682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aac0a53900a5f747f1a0ac7cdd151683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6060db4ff1ba557da5f6af29c8ecec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47093e8b03a9cacdaf7d8c024fe735f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c9a9ca4a6d1684b8011040fa4e22d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994e853162c0e74a8e09c6275890b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3384f36c65a9d85cb41a9cd523c026688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318b792f02a925d40487027bb4e0fae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390439a7a3bd00be10bb808d7805b108690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e41b99e7385f6342ef6812591091d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849c5a00e5ebbc6b5753b430bb055ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a4690b90f39fedc05f49d549aaaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2018910131c812df74e1c739e0db8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c3f6d6c2c282f4d06a0af151f3305695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06f25a2c94cacc0aa044cf30e7826696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751fbe63b96dea1fc576a2ae0632ab8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2530ae753babd9c6d183d75c45daa1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b52b48a2a197cbe0c37aea063bfa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b700013b86a97343781969ea4fcc8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1449aacabb157b8656e22abcc5ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51cc5b8fd9b1046128c17b7b0e5c8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec370a6bdb8cf5adbb629af350ae2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940967311c2096e0aea5361199e319e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1be2ca266363c969e72f8204480d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795aef46306ee2ea19f274111384aca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d7886bc46a5597e18a7f087e29e06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a11266444d168acfc7c4b337f5b13b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1759c4d92f4a7ce7edec6173829429709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9281baa3d4c5e1959e1bbfdea4887a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269ad6f7f04515f73f07ebffc676f39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9cfdabb9b56d70e5f2cf2a18a8df5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8176c8f801cf8c04bd558c002ae8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e370e436dcebfabc1c0ad7b74bfa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a1933244b668abd752942f320b58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039935604cf5d7bef0fbc857824e707716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e13a9b139f4c3bf2cbc581ee392d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad5469dcbd816a31a5a8854b0de32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350734cf89a4d71e24df0282156a6da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047db617b861fb96ac4590e1a47e315a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26b896028a2fa858cf682906720444721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ca112385ab4785f999eedfac09e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45455ba7b49d1913125c51bb035a0ec2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65858d2b2f7e2cbf48634d13f88949e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de56a72e3da9f78fc7447fce84f2c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cb5f9e63e75eaea961ccc5661c6e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553c130e29f86ab8576d3f5c406a07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd83a3ad62132be278b1dc3be0cc58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffcdfb7943c77cd2a910965be5fdb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441245a941e24195488c363f173d5637730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb351841ea49a9b98f3b90e0e304f76c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a7bddd505b1086ea16ab2f1979d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb33c5a891a6f354fd6f86234feee31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e69f5489a1ad433c92cff33f2f663d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590cc67e98caa2bf78a3f25d49bd2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c35fb59c3f24458489b2b651b522736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ea2320de150c7313dd96117298f67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96228a3f5428a05f592281c4bc1d57f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144d92f10f4962902084d2ee76a399b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac004032bca77d4f5768a4b94c37cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b1ddd1abda55038fc87f57de17273741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985448e14007cade69beefe9b9c937742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbcb1d9600d9a78bb85c9023d012d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a4f5a7a17de2f36af7059711a8ceb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f316860c9993a599303d33db15fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d49178f65a32abb749c00f0ea524c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d5d9dc2a6ac2c2b04213d8f47211d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e314d16d77a2c9220e508acbef6b06d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e53d3d31a3bbc15d1cf7012d07022749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12572f7918e45c4441b087615d34164750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c4b1ef985e1b0408c7a7a220b8ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c7a21b55a16a4fc28a7d26df0d04f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2524ff5a4a10747547bda0f96cd89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd42ad8a24b7f5e8ac51d9cd8566cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f63188f51b087937f988c37bdc5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc0f0cd071ee15d09fb60eaa111e6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8fefec5bcb69946a28b8f832d1272757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87a6b96767840ee4e4165e176198bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163590812e7bb9310bd852e2c631f03759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1276e7ee6cbb4a2591776024c3b562760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e5332613c85ef28ff222b2210e736761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705902ddc34d8bfe876abf0fcf6452681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7996ee8865a5fb08504363b51a981f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62328f38e538219336153474d31823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f268bb31a097bbeb7ab29e4d2ff74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca568788a7666ca32ac8ec854589c665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf297bcceeb752147207175b241a666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b2d0ef75994ec5cd8d2703380b9807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65b0e81ac6d2224ebd277028ca8c068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0ea7a32b22aec545802694edb4a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c2a0de5b6957d2e95e812ec4fae910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17023337b7f844e0ef5b33b427d51711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45b2cd56e8acaa7ff00222485db45c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4198f4414d8e886bd01fbe5762d2ce013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbce2de97bfbeeb39366891cd2dc1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1d5db304a5851be2a127eaee4a6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3838bbe70bf81a19d4d67237c4bf7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e36216a5bc39d32f4a423e8eb097e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b69f5924ff9d2a58344ceabe5ce8f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e35a2af051f9e8e6634e26e27abd4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f94867403528b2faafbba6489b7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36452ab9c93dba36483f36ae83dfe7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb189fc25bcc2721f79e4fa7dd99d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c4d5c0fbccc6558d99ebc68912d7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37e397bc4c8eca31db17c85eff22624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ffd1791fdcb4f7c6411bd4c9bbdb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269b8fcd03f697d9e0a88a2bf745f3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767bd38f7f744cf3260038f94471b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305bea09c6868aad5e5594be160a57428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0333d53da45b61854b73fa62f981229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12589ef6d824f911f05dd9f6a4222330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838103108c8c6e62018c48b9782c5d1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0c8e3ed09502a8e9f7378f2fb57c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829321fdaf9c314156b9226778cabf9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190b93e96ea838c8c726d2e40917f5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e88c1f50f19f860c0b226dd4798c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06527afd1a3aa3f366acbbdca63d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef80c7cdcf6ba1094d950570d53b1a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247a6fdc5bdf74400fb5c26bee9531e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d6b1428e3c783c88bdfd5449d5c7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1c7dc242c98515a5e1966fe0144540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db031bcf25fe4d8ab2c995fb2a7a620741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba2abc3e4a9ca5b64e47ee36d820342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f9976b71566f564e7266c7b97975043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ffd9fb4af9db86fd914ee6ff46a6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0fc7f86d96790fe65350cda20695f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a696f310e0c677adbf305361abf8cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa1b610b0452a508824d1453abed947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb417201ee368297ed49b146f28dc7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a4cfea3a6e887b9e337e482ec111c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c32b4a5f4121a02a41d4dd5e0f657450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6892491ec7aa72885db84b31d27e8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803206bbad7860b71f7681951d2a7fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e361e3f4dc24bf32e2bfa90909b3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e134946a14894dc1aba5f200957158a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829531dd73a2aeefa12c9e3562bbce0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9575bc1e0c718efacf5be878acad5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f3b0fec331eb01815c7eb4bfb77257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ceb1200d69b4dc8c3c0a9fda86b4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba1611181723b455c1dc10af0ae59059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9b2179e339723e327503118aa2a5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbec342db6f4ecb392e85e8c6df7df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd100523b14cdd26a2c0083e918ccd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755bfba36b7b83b8a879bd78cdedf6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc01b5ee993854c2fb22e22e9bcd8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebbcc4feab62d4ac200dd87fa3f3f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b5df10bcbf57f05abf72cc9effc0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce103b1696f1e861270b51bf1dac11d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc160e58ec38ab94b1b70fbf1f0eb5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb0d70f60d9105b0a0e2ecb78643e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263552708a87937c041a7b47de6974970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90258c13d145a045948abcfcd03a3a8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83cbfb7b5c531109c5a2952a608bf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91daddc000ce9921217ae16eedcdfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ce9c8a35436723591895cc3b7e7f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44311015030ff7ab8ffd0d9cead06f8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdffa1dd2471a3418ce75486d5ce5d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c244cfa41c5e2fd983de972b5276277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31b52ff942b42dc857ec151e57a5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6952e3529e2e9e2ef229a1f0bc03fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95b3892e13f6e3a86808cfbe49b93a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8bb8826770816513e959169af5ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c169df4390f1f07bf152c4bf091f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26010315f8bcf8e5b8da5e3be2c5e8ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0919d552f280bc632bd24393870775b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa36e15f59f1d54d4018cd44f2f9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42374fa1a058fc93bb3eba7a8eb14b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243592919fc1d89a489b572b80a3e1f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad9d950dd66220c0f8e198024b32fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee2d0709de4d3220862b5ec821e3ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ce55dbbc12d7ed00493e09873f7d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b704ee951bed74a3b9029fb8d6caf3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c03144166cc0e4d8195920888d7ff492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265335254b7a1c5b886c86384d80851293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d8297082358cd3fb8e7219060818594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886028a612fba2f03a972453d61a3ccc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0db977dd09d1431dc2e925b21bbc2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c282075c5646a95b6c752ac4e9e2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea084bbdda6d0745848a9f3e633cc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8df9f7eb3d7d7b2088c22134f486299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77bf4b224da506c2814594d2c411d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c125ad360486b400817dd53ea394c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01b029b88b426f6df1ef50c4c4633c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1324294a3e5e3f211a2093af2cdf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66956b1286e3693a4dd8ed73ad5716ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a868bc907cc1d7e0a6c4747ea2446105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592c7330d6a77a5df9e205e5866bea7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b8b6582820124a2f665631add322107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbaaa9778fc26a9c03a1bd83caa0e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04533fc76bbf5cfa527625e664162c7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75b1e3d9a7dabd4c5abad47d586a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccc7745283328d2ad1abc399132bcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a6539e5807e7eeefd43d7c8e569c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002116a60f975f68546074d7f35b23d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7518695ced84eb344a45d3e135a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47206aed6d140e174a25918cceb6338c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1cb972bd7a8ba6488b9c09ab11b44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e236b85be6d51869b269e934042efa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437caff1081390236c156f76e76d91c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848fc200ae67a6a62d5e26e3c748084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345e686c76af7d9c3ea0409adda9069120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e9d8769219bd5576aba43bde0f32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c1635ae47cf67cc0ce499de4633d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4b9c76ceafbcace93018f597e2f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872729f212f7386b220d9633d86dfca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eab2e5f1209ee568ad18064dc1bff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a47622bf3eb835725a28030337600126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340caf236059e53c910f6bc14978686e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa059bae97c56e958f03303501a8511128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac42fd591ab546f2f95b4837aedf1f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3929cb5c6e18fe1dbc1e363d7236f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c506a61de118b1910541ac4cd890a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00bef94f2c6e071019d0ef0843fa11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6b791c0080f760dd0afa240f6761f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b015442a2ffa91645a4b59df22ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf3b75e1b14bf1c4d2cc9b61ad36d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7d36f04fbb00dfe5a41610ee3775136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4a92f08b47a23eac7e9af327ecddb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfab6bed3322e065297bd8a50c4333138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed485c7714472d531b5e360dac0fc671139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524277a80ab7dcd7e8e1afc3ecfaa61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fed53e1a87ac6e8692d6728d8cd63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d13d668bb308f07fe7b5363f889f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09afdade04293bbbd05d9687b054907143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f376a758097379b2f324abcdd6e5fb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273445100d89d2ccb0bc45cfd0a3eaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a328507b85af8bf5e84b7f28f20e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5c34fef48316a144361137d2baf33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcdbebc1cfc353bc8756d21a6294e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b074d33ce83768bf712b888ee8ea264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b83979c122cdae5bd7b24e1ba3491150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330ad90b0c895b550b66b21828ac661151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3859bf62de2bb984a9ac4541f4041b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c56659995953b60b1d2fa5870538153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4cd1a629f51fd8232db90de76c0ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd191ff4833a881399475b82b6cdbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845ec54cbe6c5ba506d6b9f9a48689e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630674759589b86d3c40e05b67811aeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497934f033ead7bb2f3f5d82e8eedc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0c846547bcdf93ff88a74616caed3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e188909dac5fd913995793241d231160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e67992c819c19e0743433c5060bf75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158145bf0fadd960e1cfb4f490e4a80a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723407562f554e3de3ae1c205a3c43f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe85f62a85347ddbf5bf269ba026c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca9f4d103e271199d6994bd1c74882165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa71978dea88be9640bc3c4561acc8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63798645e9da3f85277dbadafc36ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0895d5068050557b60f435c635fc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027640e71e1ee7b3af583add9a4541169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b579abaa5c0c27b2b4f3dec0c9375170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240528393727b7b91451593a85707dfd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14605e479e642ba9f2794b4914b455172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14ba70a6c2f9391fdef04dd9643b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34c0f201f0f96900c876cd45ef461174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437a27545fbc6ff0ae372303e73913175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c85df1bc20ae0960045ded5be8466d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946eea9d5c6fe77834ab87165476b4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f569b7ce61ec90ca3a7caebef8543178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4045adce35596184e6232a73d43b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a305faeee8168d4ae62252c37cd3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79ccda363d9dc6489c8eb34a6e106f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44682693fd285c330bd47e1fb7a6a28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3773673d3d60e1a7c04d06b25f3e3fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642d6b6f235f9579a52f1cc86cb4fcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478bf896aeceddcc705a5e12cee6bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b975fe72aa732bc4bf23d569dafad4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a82f4adb0b7b9fee61931495c3bbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b269d4c1ce8d247814c1c925c3c2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94156c615b183119b9c6138b220d59d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdd56919d7b48671461a3a5c7e075c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c5c0a62232a993d27ed4e9db6a05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380b80ad13e492c6457724cf87158c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511dac9068a7e2624e5dee95ef562d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896a8b6541d40f10d9d7055e59268f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfe5f718b085cbffb012615fc05f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a78213ebf581cdd7f3b2b4470841f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168fa5decbba2da2b199cbcad214c6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa8155cf7128b2c25235c9d088bf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055fd43a3d1d0be7646e44305e68e77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0907c5ac6db0b1791a4622e216df23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a27798ab33fc488c94930623197c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bdce0f07337c801ad9ffdb4dac4da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec52ab7f78c6bd9772f728ac826502203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da5e5e866b1101433f1883d7d32092204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85311dca8aadcc1c681666d2bc5eb288205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecef91e613db451630211f8fa306d54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10dc50e969e6b2d7fd4971a7e0e35d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10698e09b81b6dbf7c554d5b99d630b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58fe07464ba713abf7dd28ca9abef2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20de3838a71ffbb7e81a3926e2a62d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2319145fcce410a34222d97131166211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519798fab3942c486a057f7ebdfe6463212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3651a5db5fa0b94f1b8ec0f20057a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bd234664acdb3978dd7cbd8bdc559214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad85c7c1457bbf786c2fc395ac3ba8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9188fcbebe4800412265e39dfb18314216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c68f5871ebf4aa809168712caa8a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779191a0a4941ba9d2e919f93c4747b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a68640b82de9cadaa92b9f24245daf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae863dbcc47ec68668b1f6a1ca469a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37507c077f9fa9a1fa8d0df41fdbf54a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204eda056af87217d1b4c9ca33181c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0afd68e701f7f1d8ea70950d6146f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaf8ba2b46557e18f10a52e61df0cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20504a9b8973fabb6ec9c43ec433a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff2836d72e0561afc8a32553c67786226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f2c5fafab50362d5f90fcbc4c855227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f313a1d7758145c564e59b32e604df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e70e9f17ae72a0494a73b18277d4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f284cf16e13666ba0587b02842a77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b248515e24a62dd5cce24d224381600231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad84389bd5ab18cd854dcd112f9e626232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061268c35478accde1c41897d2ff1d39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f34e2067757ea52dca1049f2d5a294234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00957184229a8976894051fd83e2f79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba479483eb2be4fb8cacb44bb81b32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e773c95e37eb41a5dfb752c27ea654237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd49f2a654ce0a2901250150671a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17d5352ed3bdee623436226a18d9da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f71b09d8929a65e03bf677fb86f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2a82bc60721e52c068a3db9269cae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478782f8cb56a1b6190cb0a28e1aeaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3656427013ece6843cac5badd6f623243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4faf611b0270be36a369391cb1dabb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe3e6995c5dd09f60789c90fcac1b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26aadfe0ad65947f131f71cd1ebb14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a20c44e817ec401b33f5d222ad0e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2eda64d50fcd5a539ab2663ea72f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4737961cffb179ef7656dc1b19ea33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3389c07d12497722b55f4f5776ebfd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b529064462b144cd8c5d12cbea8586251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30ac3c0b514620c4261980447ca0cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0730a2f1254a27f8e4115619505d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8667fc0b7d11128ee4f65246cc1301254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3da140c560958e700df959d0cac9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be92d3d5459b432ae2deecc8b6904256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb568ad9137d4b49ba20b13f5cbd45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b8a2cf4d713f367151652c7c9349a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e415408a8d68e50ff958f25bef3113259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc593e3bf617a3705c5a927e291c53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f778358b161590d5ca02033652f19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f274ffa9aeb58a2e34e538a802eaae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d980fec80ac11ce7c598744dc3796263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de0894f0490393e913cfbb60dccaf5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a79b4a85a61f6d9e8543db885d0da8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e68eb2c60673607fb50eaa826a852266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac1220a42e784b4ab26f2389d4d9ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ddd68dcf38f7163d5b20f36b60aa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479509e8ad09ef4edb845b48ec313c08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d4fee07463c2b6bb319cb1b49aa18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23b95c42965874f7f83e9a90c31bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452c6219716396574cf7aa11b7ff51e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca841d05aa3de2fe0cdff5d8b859f760273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56221d924f28e1c261b2a1e72531b8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083a16609bae83ffe0d02a0cced21b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4d627a12a26774e03737c18105276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47fd71fbbe7e42ab07e58c05658bf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d6a2fe205cfdf4f91f76cfda13b6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d49a4e78382948bc7d5752f105155a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af2f2b81e9a4746aa3e07038024873280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958968fb0049ceba699a57751e15fa38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f680fd802e14b14d637add0c9db73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7a2616849e922b13710f0d9d94248283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf649397196552ec6168bd1e07fa2c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8fd2f7f2a671c29b3c776731d9379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3ab6a4723cb1c74f7ee04387e8c34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8075cf77a9bb57e8621621e09ae3946287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e8647e4843503d1bf52c2b8922c1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bac7cedb64805eb2d2029a3bca0fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e3a0a44f63cdd175dd68b30d8cde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e56a3935d89db960b784de4ee26f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c97d6baec12d9f33401ed7a6c5655292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e254fa18b1f464329c7a957d063bae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638f38f5da5b370c482296526394cd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc62e51f787df2ebb543ffbac2b4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9a959fc518c9e4bb66e8c2637a8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3025d895410e1cf539508a69d9210a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3332958aca529136a8f9dfca80f7cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c264afcb986da2b977cd02d704ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1752223c4278485a2ab1d86c5584543300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c69c32498e38e4ee52137170c0443301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e4d4a56ccb80c224cbb4859094234302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9c3b0a4fda1235ab5c1f212135294303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d6610c2a7eac9c4679743b00e4172304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d52f3873173e37e3d76b40befc865305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681652938b60c1c2c4a188d4f1422373306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab14d822931b4cf9069a5f893148adf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3aa0a887a0788b45a56dc88fccb4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a78d2ab25d4f27d14eb64c278b93c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e124d17b571acd77cb71627b70b7ef4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fe7769e347bb6939a5c7f49a73010311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15dbcb5db7e8aef51dccc01c26d25a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e017a11a42ad2155f4c774ac303e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089faf8abf788b5866f5c432c3d80092314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d5e23eb57d6183a4deed67dbc1ed1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c82a123fdc2bb8985167ca5aa30a13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9882f1bf2deb802c2f0c11a3897535317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fd7bc7eeae89a1d57c381ff5f092e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ac8003e11ac123273da64cd9cfa1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe7369356318da4e72f45b4f31eede320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ca47a61f122c006bf7006f6e3efb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7b36045b320520ec887b6a0d589ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ba53192926b7f3c18451a63b3825323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfdb5d54cc5710c6ce201409c7c464324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1e83fc4af219ea32f5424e6e22933325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4df6d5b7c54512aa8c7beeceeadb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2d8305fdeb6509d8b9f35b6c9159f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce339fb1a8eb92ad2043c7fbcc3b2cde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ef10db14004d0359e149b39916e9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c862db5583668b94a0243b2f69b108330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b774a9ad97b25f06915d7b7587f62d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e845ce3616e835d16910373ce7adbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28b342ecaea6de34fa0b405759dfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3efdae1dbf3653f493535a04907764334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd025079370af7a0a12cfc0f972b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49d53c946e1082b36807bedfced34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e66697c7bd910c40750e080f1451b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156be439845b78712c13c6397bf639d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73017f6fdfb7bb33519d3135f06df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdac08d65ea1cd3fc748db1b04877d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e68c14c732751aae707d52f00ef3d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73894091d91293d37a9e53ea98324cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3b80e72f91d9bb79cdb3d55abf528343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564fd509c1891c7d64d72c281ba0ac6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd153dfface9bd8b5899a47267411f7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038f1c1535aeb8dbdf389ffb95771d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e83cfb585dff9c7bffe224bf02d62f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688b0ad9a432ac7ffa37e7272c70b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77dfc45dc0fbd85bb42c5df46dfd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf99a78d7e32bc79885106307351f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd32824c4b59ec54dfe8fbdcf09e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbda584b656f748d3928352039879aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518250d6d49ad0198190f0c3da3f55b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df736dffe8573c4fa2f472a7682d00b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81923083372a73d0783760479f438f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4ee0094b59364dbf2ebea966623e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b67d2bddd32b6ed41efd08c485a2b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674817170d51bc7edce17127db13a5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606038a83f22b621ca9514a5ab9a029359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685b47e62254735957cc86b9d37c698360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e76ee9f58ee4ed31a8ec1b7f671897361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bf46ca79edd7f74ae2e7470d19eff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178c241141597074439b6039f4fc8e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ea7310ca6b77ccb3d2114f75d4c48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204d6ff5810f0931ea342096d626405365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd85d86663b54b89a0a8fdd9ce81ba9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9466969d41e80c5bf06c272d9564bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd8639701422434475adf0a3ce078368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5314d76bdc541271e46393e577ea631369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddfa83f2c637606deec76db58efd60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f191c6691fd0f753c0066b294b1c0d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fccba8754cd8c913ce9eb146eb02c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78c23492411f77a27fcc4131c94dc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc82c14b39aa3edf0fa0e93cf866ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db25295c75247f52586c64600fa1d6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cefe8603f87831d35707f959fa98b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be821ed251a4ec5ee0bb959bca7eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c507285c62b54811c388a48066467b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce4878a18b50b733e7275b303f9bc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae434467b982e44c10656f11b0fd724b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477032d914562610ed034680d5badd28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a14843730239deb2ea322ec13ae3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089b66443145d652f7d86567482d6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f980953577768c67a78967cd2dafe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2099b64890586cccd6b7077b7c23d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860c7d9d8cdda2f1da9328ac01125b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e3ec178b516aa526f1142013e1746387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36be86e3646f95f821ecee8e8e20c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ab34667579a69197a8e12d373c2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07935741e46bedc362d09955dc5739df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd28752cddbad4b011b5d45f0aa157c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5756b6b26bb3aca0d6aef4cdc41d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c61b06d4240a36b4f1343d8a3f3486393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c8ce52c2909eb794fefb23ae5ddc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a88ff1f31bb1cbb06d7f8bd83399395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc41def1b1685e75df5a4880844079a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3094faa1f91a20caf5a66e3bfa5b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dfa80c330addfff507c44b27535dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070db712bfb8180a1d32f15c9549a2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4665702b64a1b55061f1f14814c01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbf7d5560a7ba368326993391e2128401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601921cb9767cc5d187511215fc25eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ec8abc924250a57eaaad689a1db8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a18649faf524eeefc63793252817d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af7b8ec98cb66aba50a325168dde6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67cdae5fc735c97c4210f16e66daef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c8c8ee1ce784fd83c5d18dc21414407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c008650c273b1f3b4fe90cf27d9326408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baea6bc670f02e8a40e2e3a63c7f2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782ad90f9a532aa0a60c2600d0a08f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab78317f56db485ed07e8e4da7932a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b278d5e4f39affddebaf9e35842973412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5344819da0311e652529229c2031bfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e20404db47b7aa6d3e67dd3bce74cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8baa5b7ca15335700b98100ef9ab81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5649577a39537eaeb15902bc3cad44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7a89ef735b2c0fa2f329985ccde12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc9501caba1def99a56904ac05cee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3ae60502bf6530602d91d2cfa8c6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee0dfdcccc08c39283899f1b015d8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154980c334c09969b8fc1b96fb082dc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f6a966c8f3630f606950b9502bf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5709810028f654fa3b8c470413aa7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b134197b48bec8bd2ff2284d7deece424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99193c6688d236a7f3f6a52446c526425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9316531f55f351c6b90d92e0a0ac94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23ccc34f3c7617900944a616b852ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b5ffbbbe2ff99f1c671a91ade0eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426b5cd35595f5d345fb4e9eda08df5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb399e94008634420df9cca11a2ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969db785c0048deb9ca3ed22ccebfcba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab42b2aca14272a9ed1bd229fe1e0ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0520b731eb6a8e69dd0501bbb1244433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d587079972cd636a5b413950a0047434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cb17c8a72326d36acaa17d3492c14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c12e618e2ac8e022fdcaf7691362c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275874a85f70bf26bf6aedd2461220437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f19d2c00540206d8c43bdec4d040f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dbdd84c955723bcfe559ac5c7ac83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a2e4661932fcae9c9450344c4f93e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f4b70075a5f90d3af32e18a3a6823441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3d8493c408f24036d1d08ec642613442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c17ba902f15bce511e882354372c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d3a1933450fc30f0710018f1d9d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5812898fe21ce124bd81c167f37d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a398a39efcd184053fbc3681a6c5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d23058110aad471aca6e29fb64dcf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db99a51450b980170c6cf4896b0367f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a85f92ffb20cdaba47c9e0c5d2aa1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f80839cf216578ba30cb064e91e7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00491280106f28232048c48eaa9777451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfa8e02fd9669a7f8029d964f866fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc357d6cad6480b64409a56171c0af0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe77485f39a15ae5a7e1494394d26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08624be123bf73d0e566c9b737ce80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b506d83cfb253d87a24950d54c423456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf07b1c33523bfc7643ad3759b7246457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234d8fc68763ce90f12c3ce55b814ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab26ce3d9f333db372b5136e011069a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae56bc269b0b5dfa58cfa33722b539460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606f294ac2b1bf8f5998ed76e68b694461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77def5f8f54fa6a1f559bde11be91a0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8981c89234adb76fd31fe3a1187d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab67281fa7845ac388b136a5877aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497873190bad9cebec202caf09cfd46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be744ef087e65423799c0b30cec3de85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bf5e5f608b625c867a5953df21792467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333c770908e4be301a2c3bf2c94db5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b698e4ab5409fa30058f3ac3700dea2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715597b1bfb4ebc7189eb9915d52568470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e547e12fffdcbfc75cc0cb82b9beed4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea699236ae017d4f179360cc58660472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb3edbad100ca5a3333a44ea69809473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c7d3bd85efe8036d19bfceaceb7c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac49238502099f40b1299e496609a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf75be4fee649da7c1e554508c0805476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e695707c6e539bab25000ab52b2e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ccf2b17b3fe582efe72033c9d56a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed938ec2c0d5522afb6a03ee947bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea90ba79d3c33c3de897340026299e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd27aa3f455c24f1f6e98acfc77f033481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee952e6136271a2789036689187b326482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8535981566ba6de32b65db96cce582483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c0c0f820c850aa734b559fa554c5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e08d0c2c65e7d6a411f0bef3f35e4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c943d6ad62e746572bf39e2aab4eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38daa8c9694879c386a2eb7edf84498487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7a0af0621bd590431ebc972b83db2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496ebc47df84cdbe39d596ff92b04a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49d22cd274a37ee35821016c39863a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f3626a5f1875e5b2ecc92aab929e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d235778484960886cba8c3ed492a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bbaf7ea251f5b729c381d1e3a8f3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04d76dc29bb5b9cd859620bf0c75d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e309ad576add6d7150dff2bea06dfab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c556a6995589e4f33a0c5c0cb2fbc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc508fd2f519a4f50b04ad63db19fd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600aacd9f0b5e3f4dff2196c6d093f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f812bc2c6ca2c8da442046686223a27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445925aa01e9b4561a7a8e84ec00988500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e26252417fef1d8189e63b6c66eb35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea551471d93a56041f688e65aef8b9f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7ecb0c072d129ab97ed01abc658f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacf3f66db4c329fdffa36befc635b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e62a136f836639a13e1a583f5bbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d3dcbab55db23ec0459ef45a3a99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70048e8384322bf3ee8a076f4c8b13f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff52a3d40e3ff68f2756218872654e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b656fa13230e5574ec33153b6891a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ded9bd90da3e9d7c9ccf14f08e9b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48446ca5495f49f2cb6482021bc47cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2baf84f1b43f372d9c6f96888a182512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d82d384768d8b61e80ddc1ddc31262513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e98ffdcf979ec5453f61e779117ff9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa9b3197c5ba600c2853927f7b12a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c2ef7a48d0a4a92c8a809daee41d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a918195228354279dfd903e15db6b16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26362caf1c24f0b8b4d93bcaf24d7491518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3228eb7bd148930a7d9e84738c5080519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369a5c80965bb8159747640df67af8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bd09ad0014f0f95ad5bde2c0419b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e60042c62b79ee28f0e786e4114d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7cf0a02be031210d3aa309efab1a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf0e7fabd7ec761ae3620f0a61326c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487f0f57bb7d6290199392e6de2359525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9248ba092c450965d416661864ac2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3398a39b0fb521f307f0b8fbec63d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f55914cecaf66a4e6398a6d222bbca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e4ffb0197825e3a8743571dedac66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153991c6746ab10142dedb275e8da81f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba59124b572897dfb6dd1bba08f37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98a5b489094143e75c5cbd3a9a9e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02f9376979209e6a6b1651c6534de3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa59365faf34e0429a840a9cd37e830534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898acc4e0d11d3651e5bdac7c9bab9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb951a43dd96b25a83fbad6858c5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c43d2610aec92329922bb70f36888537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f1756d568c196e7808efcbb828b87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f1fac614d5c14c60e2e2dbb32bb71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b902d57affd304341ab08272ae650d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4814a3f994891215012998adf77a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1b97c7df8c501686ba478cabb9a30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b8a4b5a210cb202e04203b9e94d46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9b376eb6db9e16188776cde47196a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c4cc558030173874b1c76eb64b2d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b48f812d99c52a9b16e2c8d4d7874546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1cee3e2d0b012b3e002e987309a69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976637496eb1960956de3c39659c5589548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d992c30195b80d139b652b0d3c89b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28898c1b4703487bfb495b393588c3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c49acf0854eb603444540fc7726a0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df7a9bd853867412f46838e5881e87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6940f4e3f566421eeff8cb1659622553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d508172eed1d31623d3c2ce0ec06d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b4580e6de3d72a2a42c5c5755577555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ee2e2cf0dc9c10382a099a416f3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b035371dd065a880cc0fc7d973415df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5a5aae87d9e9e2b48e0ca6317a73d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c382dfa1747b051cfdd680acfe333559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80fd8519cc89a19d11e108c4f1ed93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a7ce96e7c2884ffe516b7971ec9ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c0c944c8599358dbb8776cfda416c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51d8b011d70697212f01abca994f3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a693386d00d770f1ebbac1e76c3246564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23a964a41dccf5bdce02c18eb5fb46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e935244c6e2819aae08b4622fc78885566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6ec2e251ab88b08e1b1f85cc7d5a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb078169265b39bd1089d5608cb1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64ba9ca872728043e17b7297fb815a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e6b5d24f769f1fa48e330cef71fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc2791c9e7af665e066bc505e81d74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284cce4a99a7cd20be0f9e3a6272aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21481a7620216da778e3ec99dc223ff0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a47b63d50b837638eb302e345af4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687810f7d921d2fe8481d0922d109465575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6ac542cc636a052fa7e45abbdc92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b109d2b64a4e3e28591214b0c22ce24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8c8e8d0da7343b1ea7f5e34cebe3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babed59d7972dffd5d866634f3031524579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f5d55b33473621c8ba8468cc8b9de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a0283c0d7cea454b86acae99335a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa625b76f8155e3d32f587e22d7566582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a071413e863a43fb412ac79d1b0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacee78fc5cafc85f9162ee4dc3cdd22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee5ed011ca52a4f6245a86dc6e92a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f7919a9c832222af007a7ae5d1915586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7be6cd83bb8656bb4a9c737cb5575587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486487d3db6a6cc69fd863e564a2ecc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc84eed4aa3732ce64b3f9d504180a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4549006d06d700f7a1f8475bcd84dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b368e1ee67214e0c17bf4073420b1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10229aceb92d8f41ec27a552f04475592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a6d9eee42e6b679bf4cb0b4ff08f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7efecb5c788519bde532d9bb5893c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e4000f5ce2026562f5f6fa0b93132595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07efe75500e385f323d224a541162596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00a2dc3fe58e10de94ec8d3d5e6dcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0feab2575d1dfa960711a186a6055c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4873cf3a266fb900ceed4a2d92dc3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b8bbe0ac92154dd15cc6b954258a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d473ce83b4530ffe290103438627601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d16d3c6c32ee036a3182b4c91078602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580a251d66053774612c51cb5e966c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2854d0b1d13186906384c62134f29e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ce29072ed11de333890cc4f3436dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe8e4a5f7fe0154587830333702402606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eaf16df9b15f2269ed0a419c19392607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2dd7c7e831b0ec6cc0e62f704d439608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e11e263a898e5d45d0ada05d5a9a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbd53ef1b01bb5b9e5790f2f2f3f9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c162c0f836caac418b73480ed1b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6097462e5c39b657d1269f741e7daa9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e88f86f7eb7d8a39fd8ebcf4825ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62814a63e67ce0a4b9179d0e183c28cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8656525a3f19e15b21a7b5dcfcabd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e422bd2a9eba2ab6f05981d240fe97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4dade9978f87e3b9663e85dfacd11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da47965151a44d174c3929a846e8d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acae00644752430b3c5043e198a29f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a18441f4e66c58cbbc74769d528ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ad77004adc877f7397ace305017de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b192d1821bd1b4e31fe3018d0a2b523622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d3f8eb6807eafe4889f222c05e7a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caebe5c51edf566550eeac8833ceff6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68176f96f07d8a274d05fb154402d9d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab18aca212ebba349730ae840688533626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0063b5a063853e9b410b8802fbbf2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b3ae635f6752aa84e041e6cf6ccf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cfcfc32cc08b37baabedb4a7ea583629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb30a86433e3383568ede18d2ed061630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8154d36138afc452cf80f4c0d5ea5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ae4ca8957e341f3d6a155ab194828632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140dfc53b615e898a2ffd231b4b554c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73a0747a9fb2f66277542633af0a47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3283105e0916a30b3fa2f78717c32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c41bc26281e2e62a76a2488745497636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481bc1ed760f4eb4e957ee48abaa539637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092f8a44c537a5f4d162482e1f3c7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c7ae6107bd55ff12387f2e7a9941639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36dbdeb6b918736fde7d13df7ff378640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142615adc9245c91d1b8adbe0e92e47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1521f5a2b466a0ff6f6494482b427642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fdf8bc3d56f8529dfa3c804c9c2d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c55b8f85ef7d6461963ab47827d78c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1a21ed66f43f14894f101bd6c6854645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886fbe61a5aa1bf3bdaa3dc6b55b343646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efdfdf2b27bdb33555f02e1ad1138a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ef930e303b1868d513eb287ffba5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288a5cbb153fba243ea86f9d405e53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ff30f996bb9493facce7c9402b967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbe06e9d94f97b3acd5c506fc0f229651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ed582c0277c2cea3642b1a7855ddf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04234ef2680e816d4b072bc6cd5aaca7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6f5eb880c0002455a24e4d37d671654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f445ca9a5d657970b0474af93cdce7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161d0f34b834ce1c77245e56761319656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07c616c321dd816ffc58e3c5c4518657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d824d38c8c8a1bd38f0b9083b7e7d32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294139604b59de28bedd0d7e6c661369659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098fb3e19ca0fcf49aabaaeb27dd33b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826696b347b2229e97d398593860fa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce778c43e0f9d775d4c132783443866662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75160b56d0e87753d45a487e464fe303663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de028ac9fbed9d0da042a6ee9b3e6c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d2106107e72d530d8e7a46939aaa4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b2173cb8ae903f2ce1a647dae72f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ef993a729a5f49019a64f1a019604667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc2b6bf3d4ab3c97b6e08aa934ad4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfc847b985e00925cacc709ac0c63e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabb1e86ea439d73dc14e5527c60715670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec278e6015e3c9bfdc60fd5dc087299671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df017b4d9e6b4b7491708fdae56c638672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046206e1e40ccb252a79c8cc8a87e1d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ffcb1002857780695954979cec666674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79abf9dc45a86d262ee1fc0d2bf43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e3ebc311b8c559bf6bd668586ae53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ccf49bf9dbe0514ef193178599892677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdd5c4e8bd4733b059d44c51831dfe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988e4109e30f7a6bb32ef703b6d7d3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27a4f5efa58f2d74a29c566f8a978680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74212b737a77a27aa50e24e0108595fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54c85272b9101f335ea873778c82bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95371f1b40e5ab899d8ac551cd0a66a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3241e16e729b277323c16722da0714684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3414ba32744bd814e69ff3b7640ca7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a47a1cf940b1f786b8f3df25ca5dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc5acc8c58f431f091ca275e3c579f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92bf271e3ae032d51a2e500b834a9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d612f964686c2b73671b12c2b742689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caa2b0b36068cf9b43d02a0afe6d3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646719ff7120f4dff8ac049d3c1ee9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3eeea5b3fc011ed7e43cf000db7ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801f9612fd29221dabb1bd3a9fe677b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da755b132b9bb762060754232412c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe467aee15ab757da13fc84c63ac8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd65ae23287ac3a1c6518e72b32d0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6b31da44315fa2b5dffcc00dd2e39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860da8cfde6c7b2eab41c90972b184c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dcf6b3247e014ed239cd7df6a502c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d1c475bf09b432c6c50c2350b70a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf63d73f132f661bffce1ac8094c87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9173557fb53c8af40b37a8e45f5f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe156336f140d2a1e097b3aaba3bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeee2554f79a7d904a60b4dccfe06e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31d455f40fd757af7980c0eaedbe2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497512eddd638fb3d843d14a2bd8b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad94f3fd90d1bcd0db1c3070fcd2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c3192e693b1903f7799bc647142ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79241c62acb120921973fdaf48cc6f42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285995c017685d9bc667b4811e81c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d49a9e4a44b90e9059f89f1b09da7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ac850f924e50f61335c60436f131d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04416e8c72e153b9fdbea6532ced0757713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3661b0c86d34ae27f7b58efa7b40d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfcd06cfb11489935ab80645ddf48d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad2bb41fa4862485ced1819a725bc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20653c01fbe4a2a1c24eccd37e271e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f83dbdb751635bb0a7739f4b1e4646718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f6210da70bb7ac35b4b15ed954bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ea3385de2c2ace789a508271eb271720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ad1ed53ec01acfe104dc539e2d2c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993358adc8a2e93e9b1b07dba123b336722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c832cca575c990c1154c331a8de45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aae8441d2bef2a46b10d46db62ba4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1e9222bca19bc2993bd87350f0fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7057b01a34a14d484ee94f1e6ec706726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5377f734feef74ea48d3e902d5631727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc8b75bc75dac8ef474fe58885609728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa2308a9990790da7dfbb76480ccf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c5c7b3ebb3671ecc1d11c7d3b0dfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a2faf65b563331f59a48766e258f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cdc1cc916be67f384313060331bc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59417883b805bbf76cbb644507a4189733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496070063fd0e73e998489ce64c131b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c23d6f444ac362f9ec6cee78f0b818735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2dd268328fc230e50cd94e0d05d30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddbba7f335610cb70fb52fa662ed5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64feabbe5ca0ea54b0d885185b3b199738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c88c60273aa267427ecb649954413b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8869268482e04f845af8bbfaa492ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e470c1a7f6173e897697ea52b4228741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82535d17769a30f9751dd57a6b5669742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377455f0d2e94ccc4b17cb1e0b08f482743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37a5535d91d0417385dbf32908ab6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306c0aba768ee1b9c55b1bf9b73142b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf0e90856ec8f18fc5a53059fc8771746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeede81ac1b8358582f9b644b35dc5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3dc8e432094edbfefd04dd7742c5c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f7266946c68da2a481ca2d3c6c24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c67c591075e83e8d013f86628e5818750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dec09f35ac7d4edecda04a5a0b2a83751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae58d2fde1ab2defd2b4343549e07d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f764160646f1bf9634da3a170524b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb718757f4073cf7e9d83b11411574754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5bcdadb0fcb192cf3fef84351893c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3bfc636814d58e7442457448b6152756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7284bd94f6c96f331973487abfded0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae904a568545064cbf69fb546831d54c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec090fd72d687f70e75d93c68bd7feee759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>