--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635807fcc895c21914906211b5ee35481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda9d9f7273296f1cac1eadf6ab0acb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014ea536bc18a51be5c9d7512338cd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03eb13cf45eb8d2a9dc665a0aaefae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a90e8c6bb6e88f9fc8603a393aaa515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267369b8d69e48e18bcaee2f21d74b9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf225ead047f00c8cc42de3172b0837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98810b1d4a925e659951a4006b97e1768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45621dbf28b9a9a07e18b4fa7edc549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c585a570b6a72fe4a7ca2185673e80210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadea0f2a3e6ad1fdaa63febd7dd9a5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c4441cf25808e59670996f54855e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c6408894d24867efd4479d4f94cc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d104b59c06e29085e2dda0c2aafb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3758a0d1ebd4e7594b0d1c75db6289715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a2ed41a2d74a7232997eac55f717716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaf274e8ffc84345eb239c6dc850cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cff5d911ce31762f65bc36cfaef59d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298809c36f20fe5e32a69d44a7c85fd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259c8f2c4e34614ede53af0420ad7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fa5b4ade338de62e43de90c78928f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb873a61d37aed4d62cb13d440cebcda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8fdbe75f611ea8ee6a1cc4d59639223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634b15e6034b93c3ebf601a1fdb0c7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78cfe40874a9580a3e5a4a91236f7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6166858d6d5837cd542a6c3baa7132f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1be0618e7d4c95f0b167d6e05f19027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ca9de687fce4f177372f8f7bafe7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14eb18a4611b73595c34fa6fc64e5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d5534715cbb61cb20570293bfed6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4cc4a4e308373ed748d06ac8e79bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffee4d0a5de5b66cdc94ce2275b58032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8cb3c5347e04764fc2346359599733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97f343c460c3d596688dfed8f708c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044f0bef20f27718ab7830ef469994935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcfd2caa9c5ebe85a6044f198babca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dbae3def4ce192e399ec8f931204037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dd548475933efc8e3a98f6b1756cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788dd67e25f95afca5f85347b686a2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c36c4ff9254fef71ed4ee33e87328e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861636e925526d2df1f4af0b81bbfef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd043681016be97dad3e37b6a43c11842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421aa08d38e6a32238ee29e4c995a1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75280d5b6447644794e63181a40a967044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5f7915a68a5c837534b1dd95ac74b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78cdaa55dd5051cd90b3fe4c1bf29246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16d931d7bdfb34cd43bd58070837c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d402b3f70677a1c17b8cdc1814eca3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c13c15c895bee73131d81a0b20bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936b07146ae9074c828c1efbd1b1cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2cbaf49f439fb0f77f2d109c2a00c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dbd5d210fb12393d9889fc8b6b55952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb36dbd0dbdb08da78612d77fa324e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139c59bebbeddc29048f49734e3ad954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aefc6463504941fc491f216637c96555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e7dbaccf0257efee9227a7e78cab956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86883a54c88f3d5453f58b187bfd642857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a7a60dda5408f8b5285dce301fd8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80bbba7024e80001298005a7ccb4e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028c3a2b2490ba302784f93de50c24760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45772eae8c735b70bfd45e4eeab47a0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d7aa3cb79792c86bde216b0aae9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e7ab4f4b53d947a3d64fcdd5d51c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa88cabbf1df294b4da1758c292d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3bfab4cc104422fee8271f4e39d5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd668a2c35256039cff60b66fd4d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78886b2db3520d9da4ade15e98b83ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97753925608b94eeb66bf2038d2b2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84dad69b7ad7bb52f6566ae3d070d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88557433e6ad22dcc276dcc545f6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc2b0f10bbae14285e8b0401c5102871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a79c90ea1d696dd2280cbbe38f38572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b1b925e2c4db780526de8d50b39e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca415804c09b315600b843d74012e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a9de3cec2d20b5b001fad96cba8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaec3b51f7195ebd0dca7b4d93178d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa6084b6ab7bc2c4b280cd1e107c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92561c8eded8f96a8fb1e3baa8feb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034b737f250433de74949aed086a48579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe964f43db25281b1368191502c69580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6314762ac556b96f5b14cd7c5cc7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2968f3fc4bdb3633d9404efd8355a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b90a6ff60c0c0b4c5e7482536fb6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc22f7b2923c0c7019bd23ae882c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922f6f09c0f1324546a0c727510e9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3474a0ce2eca3f9080be94ac5a07c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45a16aad3df153b4425baeac60ade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532400050f2e89889e2988fdc7fb0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e729a08ad634720a8b2e8401bccef289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6af74c03e37cc58e406465d082e0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7c24c3a7a649287bef11db16709c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb52db5def5681fc8c418e93e3cc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2407d27cfe15f93b51a3c1cd34fe793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d957c0b324578ca230c6e6c641508294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de54dec48d55fa4cdf0232993a38c8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11788457c34485da304ca47bda2fe096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884d27be40aa98995fb70694de9e09e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1295e1ac510eb174a1a0acd981b9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9597573bb44dee847175292467aabc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b6d9fa1526edb036dc8a23a4f760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc2c0d9e140bce73d68168a27c342c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe1f3b9003a91cb23e6583145554c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d60f5bd88ac8ed0657c0fa17697d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1573e95d19614541cb81c684b796a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf93949924f5787b9d15a07a78c886105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292af1c53524c2b85f8c66494404db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6a8ca962bf412d37e8027ebd0e619107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a6b059194b5a5604a8e16c0099cba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4287aee192fc1c4b126d21466b451109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf43ca1544e4d85b91dc8f78759fd46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c565a01bf8242c4d698480625ad88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64b5e922c74d991e440d9e4717b32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbad3d8e47e9346523b785e7fe6d82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61869b7ba81bce5bb8b85390a3901d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a6a39fcccd4b881aa6b60047e7bf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021fb2dd3f862d4ec78152200edf645116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dfe8f8621bec5553b7eed7315844f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d0a8e212503f57e4efdf627b01b5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f45341648500258d73f21db76d8fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acf8b0fadeb492639f17469a976595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705ce75e9fe538ee8f3cf5a67933530121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a868fe720642978d1a78bc0ff79709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e840b72733d53ee24b017f92f1be232123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0623ef11d4ed2a7afbc58c5c25f645124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd67c32ad3d42681ad2831ff2f2644125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db3c2f9ee1d48961c8298fa8978b96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6565b2f325d418f5305bfd0b7c9b67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03901111047386a646d9934ee9c9681128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc459c73f176cf13d77ed96b615fa214129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aea69659477e64760cad953550d90b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51752affda2600ffdbcb19f7c865a0e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aebfdf53d8eadf305ed2b4a4d3536132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ebf82fbb7b6cd3e4b57368d8ebd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7beb1000db2a2a8fcdbc4a7755e6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0d4105bcc6602966ed5383f30f92c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d475bd27503877e2f8fff52ab76eb38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b1df397edd79cd17aa2d88a8a6ad7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269b9a9e36f07f0fef8f594b7ee3c51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604527f23895e11c74636242710fe259139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfea6b9afff70c1e35ca574e098407140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf4ecb245cdcc5f030286e751d0f48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea0523d46eaea17277c51dd32729af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b985abd60fde8fd916eef0bd336a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c78a20c6c6e05283482888326a5d66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8836b14f4449c0b82e7c554654f3f45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29b6f3b4d20373826b5343fa1d721146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a299ecf333b391131b6687faf5fe7cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55148922f631fdd3da88f2de18569d0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa335c5d122630be7ca329df639d664149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c80c955ba9f426fe6e2d068c6d8793150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dffa53c9bd963ea96928530900f102151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd76a7e9fd65f5c00f6921346d517dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984922663cb2c511a037d90de041f725153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c50995333f27673941ea919600576154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8eb70dbd146b580e627413af23a4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d15c8af69a0b86d3b1a30bccda74a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed5b62999b356050ed3ab4e621820157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef85aead89e3a747bd1b22881c2a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8900b2c9874233efa47ef6b5ee617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e955eb52871b27326fefdaba86b51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f327173cfff8ea1561f6c4f5226e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd99ea39f7bf48d98eabfa0e2bfe9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cfd3c52831f11d5632254dd531f0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377c37cc27a35750b441b95f0a394f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69e7dea5edfdb6ed8b4f69bee1a300165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e66b107449b894201c691360bb57a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6711f17101bf851628daf3f779294167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208927c84e110d5ab9040d589fc400a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ca5f39460101e3df400be5a3e0936169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234a68ac77c6af2b89b887d66313a98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65307dffc8651e523fdac7ea5a18d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf82717a8e23394c417af716dbe5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434f5d94c434f7403260f60dc1c66de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d88ec632ba64207345731da5315de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0afe7f22a15891c8d0b043bc4ac257175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488f31545b8e2133ac3d0e446bfe103176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd6c46b4b860c09b0d9301b2df758177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ed99c0d70693229fc7a59631c3bd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f44ec1b7adbc06d9cfd16070cda902179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf195f6beda80b19e4a4531ee69187180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0b592e1b6339994e546929990c5ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9fbfee13dbda8fe6376d7be15c5a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fcf816ade04ef331cae1858a26437183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533179850e198823500f1a6ad9698948184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1c0ca77535cf711751ea3ca832219185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4bff63cae9c8a3f6ea39cc0219b6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81f894ed7c28ec22237520f97829b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30e0eff26dbf6b191bea2b7fd85655188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fedc048be759cc40872c65b357f76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345434b4162019201a04e3e50c4b67cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828381d7285938d41aa25801fe7cde4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbd93ca2c534e0ce16357f3e7df57f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d862bed16d335921e565b5aed89c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046171fa922bb36047d80d9785641e2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2e6a4512773f29b3cc3810a9aa54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5be04c0baf235266a3744e72ee40fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1cda24ba4716e36dc25365b4980f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043134269aa809ea8deaf99e52e5b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68f074b195776fbccab24d664e4b23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22114c5f41830a827c073186def72777200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc74d58f76ea130e635d8ff48be141a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143c6119b0a5bd4d007e7fecdbcaa6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc6cb2e4138f1413e711419031d8d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc47d880c2bd85b837f381d1e765b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699fcb9ad71359cbdbc1138c1a50a90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b49d0fb8a4ae43cf85b53d7d673c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12c76c5f710ceac6290b94828b240d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608444a67aa3e51a9acbb35e924ce1d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f13c535d671b6f9b4d14859e376c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc2c0ece65dc72386390dbc489ae09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f06d1ddc1c27485493d09bae960807211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a6452cc142618882aa306c98eb1c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e35bc930cd90f52df46a17032397eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baba1f41da611c238222230a7a804c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee1328ab9b537937f074d8dd457377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052630420e55e04307591935c0ed97a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f2bcde4d646fa17d4ae8da72047f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b29ceec10dc8b0d9b3354417b9631218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba4af39f70a78384ef0bcf36c5880c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d50837832bd2183219a76a9b2ff4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb908d5119253ca13f078f6e6ae0db00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05855dda7cb7bd45014fbe5b744da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ff87120e44671b160423e8115b6e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec70e89d6614cf9d7e7216fbfe5b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228adffb25a17de0e2b86be12b8e35b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc336962ef9444260c49483a5579c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d35650756f4c4d168c19dd11562e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a0a93ca98c9af70ada2c19c183f52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2366a57a0a2f4fc75217419f927072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524419dbc24d507283048b010c3d5541230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e35d5d09147011b35791d620beead231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb63166b1daef8d62de547b0fa7ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f07d9f6dd00529aae7b265ef5d0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8b4b0f1578deadce7a7d42820c59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410062608b2016d8b6c88149b4c726235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60cdfc963e9904fa1ea161f698420b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b56287d097875ce15a48cf14a3e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3df7644a876e6fe610650492c1758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837d019f3b340a9cd9e7e3422259be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1226c33ec3bd5e4b0618f5aa16567e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c571309ce9cf9ca1a8012b3867841241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07accee8982424116fa8c515130ea74a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468276ca5aac7ed7c3ab4e94f446c2b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257793c7383cc4c42fb75d144bcc1a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808086a82e4c9612d2c16c2792e0b362245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54f460f85cd7a064e269d971b4c36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f83303cc99def9e75bdaf0f34f8245247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4eb1bff31c186da54790c63b75bfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862dae04a14881720384449ab3a1d49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740041983a7ed89c4bbdcb1c11845ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcb03d13caa39643ef71998ecd285a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c630f306309925b270470eb0857af2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c34804b49f376d104feb39403e142253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ba6924b73350dffb48595f3054ad0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bf448a669474f70d4fbaafdf09ed8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9dba54bb83ee52390b2e9a6dd860e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5134146c04e68c553547a3fb9d59d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e196ff6c49b7fad5cf9b520f09e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01e0313b25f311183ee472a5047b79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a657e20ca6f0a56a3f594dea680925260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a485bc6af586e04999ae13e9475156261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba03d539392e62dd468b09edec548262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c6f5b135340d0f494db96ffcd62d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d46e316904c5e0fe33321c933817264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70cf04ef0c007db867f0a004e51ce3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e98e98cb4ba22f03c819f00b07e72f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba59ad56a0b7f4b71963366128b60ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51681cd7e16a42964b2da52d3ace07da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f996588e9a80929b6186ca24568f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb7efdb716768c57cf84514fa2637a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646742b913519938b2f63cbeebbc57f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed327e45229a6973db656b7be600593272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b7d52312a8cafde173abbc2fbf5f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82bad0ad6a071454e1a0a1acbdea8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17a9d5a94a04d7217831014c851950275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a850b1e3533d63c42b71a7f5817138d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a46e3832ce4aed902e8f36a86f26f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c717bc1aaa971369b130524d6275278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb004e016565df909aa294f428ee01d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b79063afd08e4b8e7ddd87763bd07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1be9de032f97a20e87d2d8eee925b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ece456a19f15252f991bb3a973eb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c9a1ebf2cd121b874a7b005cf66f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826791365801cac11ef7867a5ee6476284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87783e9c97d57b5ea23e11d169c5e15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a012ad93223ca8e502e11631eb3e42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf421d9075f5dc65dbb70a97733379287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cc8e4db90cca029b08e78bb3d914288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a823e0fb40332ed5e7364e7ba08d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b269f26dda4075e340c3b9f497dcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155336e1a694a93c6c63f656c92757e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02db821ed8997915efc91c9a4dbc71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73cbef7cd4229fb49e86d64dea27c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9dfa193ec70ed4c558045a930637f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa6d46df3a300b7a111fbd0dd5d53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b7b918b99c4b675b83f31799ea183296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18bc337e66322b248604ad414c1f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6506962ab73ace68a343a7ea9cdba8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15dd2793b4ff318026ed886ddbaba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf29dc8225a97e7eec344130743c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9e38c22b99a9fd2a5ed2a8043488e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50289498c736256d86feb371a612e807302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa803ce4910b16d313b33a125d93c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da41020557758c193ecdc56dcd0af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75076117082ad2c4d5ee31e0e9f99b79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4a8d67f371c52fdfe933c82449ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b502d0469b86654ad775b6828bc5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e32ceb747af572386dacde25378989308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c92ff52b6c7f6d175361446c835d57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2bf225f7bc89da879ae0efb16e541310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b57920f8fd6023acbb1c2d4afc94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168e7b28203c8855ff9f13c84ab695312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963690a821ee253a8935206f347f920313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf4892fd2dd159ae943fc7dcf17406314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9226c39ee6149153e2ab1ca5644c3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b263cb657d87fd7144d87b70744cb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45868b8d685ab613338326ee048ea5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aea26467577a5178ffb49759f6067318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbe73d9f12e4cd9094c1e08e07821e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27a1754ce0ebca01e01b4218962dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905ad88f2387923557b11d843b98085321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd20b3dde113c75a91543a8b409ad3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb5859cd1da72c231d8c03de706444323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4d2e63f54804fa6062cb002e8f3b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae64baed2972cdd1af63c0b39721ba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813245a60dc130cb0766718b5255abd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db760f0c5f5831f779f52f28991876327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36842630ece197978e60faeeac680f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d71586e3252bb1fb2ef33c7b2ee63b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b748f20ce0daf611d72ec1225f528330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4b3c40d3f884d7d7d6dfec2ce6e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33695561269cdafa7dfc8c87dd40e682332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4003bc81b97eaaea735e212d97451333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c7942693bc10b3e5e3c81d39a093e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b2a0eeb906f00fae259132bafe69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618613d7d882696a76048761efef5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1197b1e057e685cbde7fbcf2cc0f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1113092e97e6364e957ec18434b48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d4aa08e28906d51eb6dc8702f7e55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf2834dd2933d577e917bfcf1cc7b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3996316f773471eec7f4a73233091341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037310e72e0d80219b448b25ab00bf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4f01b7d5bd926dd064d1fea5b32e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3e05e5195c179d8e9be16529ae7a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fb4c71ddf0997fad748b6913d5961345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd097c22643628b4b83cf8199abbb5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbe3986e2d55826356fdc739a34082347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9aaa1466cf2bbb42a53d5b635b4fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5b8f81de24b0a446eb9dd85a39b2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b56272f3ab3bd1f37400a37528525350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360f8a8274d6027125db3a07d2dc0fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff76c762f53a32d412024f0c4ac8f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7095ed47902fbbc531cd63e422d3506353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64566c27d004ad1dafa0a81081ebf181354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a79ff769292b8d298244ac1516144355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d06c19f0aa6a400325b6c2e24179e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34376dc04dbf8c8ff63affc17eb35e7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dead9aafc936357b077f17b783831358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef90d359747eb7dded251421ead17d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8922e8b22b593b4959a2a1685495381360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962635f0bf098cfe0f3f143e3a370048361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc2e8943897f3c05d62cd05e3ec10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69718bee6bbd0487a00ba260e67b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf7d9db8181c31411bca62aebaa4c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766217c45a1757435d02c7503cc8d2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb3576d05764c5f50a3262df514347366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e04195f1f338cb02d28cf87be521d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d858cb42696af4cd9e5a44386d572368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342d236e930c0a8f8fe236e40b80acc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955598ae05e6f99324c293ad67018da3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409f96c59ae0f510a184a9375d7bf2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c8e2c176b08188c01e993fa48a90b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3c39a64990de65cd953451ce318da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb804491e33198e44adc9abcf155d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99960f07e26c1390c814bf043bb1667c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a37fa8b78aa457fcbc625dc3c178fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0fe31564a94cab3cd6b4525c6629d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69187152b0b4ae9a107655830b98bf23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b56d699b03e0f4a0f85f00eb848c39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c784654ffc22b57df724b26d3aad6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b56c12437f054402aca82a22f2627b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c52380ecb8a39bfc346b59134fbc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572e9b7aeca58a84e06deaf95ff4d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8ea1ab4584d94806fdb117babadb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40458d8125e3d10103f8bc67f250fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf95842f8c2322c2cd38b9d3d111825386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775c91647e89c821ea0169e495563b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06fced6761e7546907535300830860388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058cc50f7313561283d3a932af78517389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea4cfcd47997d422d295bf99dc91f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a37bbd9794a45faa71834d4af98211391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d4140179130d31a514c64b267bc21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7e892c4e941e5a5027f9898f66f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04634b798963daea098dcb93c6755af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bdec7ca9b49a59cac04c9b1ef6af1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2d533d76064bc08b88f5fbc5e76b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a122385aa03d7a406f8789d63274a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d40b3d94fb6d532be84e1cec815ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611136920683e8315d418539c30742399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87a8a81223fea862c5b4b509dfe083400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f39eba4d8a20b5eef5b26c416cf10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae3f850b1a7d0779a40e8da03dec39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e09ddd790adfd0d85abddd525684403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be21f3f0b6d3abae23e7e876433cef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab59e11fc35290c9935c2f51b16d0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c5fc2a4f6dde805822cf487984997406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef86f0cf8f51cde902b601fa88660407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d207684d2206ae901da438dc7cb4d5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718e5d7e232c7e04b3933796af8808c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf8b470e5ee13cfe208d4ffeae9d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85328da78641afd229ecf7cc12651234411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0aa85b55a27eed7541aa5f069e6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba29d102837439616283e86bed8631413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a91104ca44f1c7f1ac807cb15f5f92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a70a34fcfec7e84f86ae52b3427d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563f50aaef73ac3a00f05ebbd5e3bb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945aa86170dbc4ae64d8bd507fa2183417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e1468215d832dad7a82b4d4895c4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661e2b4edf685b8a9f1eba2b30d0c89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94201a746702cbe465b31ae3d72dce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bdc44e605ced001b623d509b8ee30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f3ffd6b921c2a1726fe2a85a42b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166002137b1d2bd853c02e11fa75cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a672cc794c521efa7b9feb45bb9d18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7adabfc409b9ef0298f3e599b9b76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a095ba8d5e046dd5d2533ce51291d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd2c3f1a1f9143774593ff00adeaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396816b59f2e688d3fc7c66274220fd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c0e1b4b10633b19303b48765a9dae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c846da1309be0f35ddb813f7fb46ffb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57b4b0e00e4271300ba168762220f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4e9e0c77e815138b6ac2c452f0fce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0377b7aee891e09bd992c14be9a4bae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec8ac432ea0fa2e3fdadb7af42a1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af5568cfea191883c75ff236896ee4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d8cea8d38e1fc08ad6800f2b25de7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c5910f54695fab22543c62aec636437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887180ad625240daab75f5c1f16aa53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443c30f770e1f97aa5381f749ee1d31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace37cf8bc1beb6e12f93676af176ce8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a59f2be4f4647176decc97ce1a3c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13c39b4fc08fc4821a566bd842ad3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b9764bb36fe992319327dd149fd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbfd499015fa9abb58c35ddcacfc42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25d063829815a3073b81a6612fcb3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a5380cd533ce68bf7e4034333c987446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a634b7a0fed2455631e589122a8e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d0d099e002a258edca8d61b92b48c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa06d6579ea9ed9c3ca69156414e9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29269dde02cf22e0b25d3bc21f72fe2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb109ff97038ddd8857035dd0084e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25752f9501f435aa6d6e7471f16d8da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c823291a42deddd8e4183ae746095453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1e563d891666dc41f9812c1598712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c77176425801814eca577df3be05c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af61f0dc6a7e10e22d9fdd00670d9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f72a73b4c671868b434da151b5aae8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86fcba67a0ec0aa2bd7fa3470f1c03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541544fc1556d28d375cee58d4cbd70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7cbe9cdda9065486fc6347bfd3f69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54812d101455d1cc16a6d0006d8ffc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346c762c9f9c40896811cf4058dce54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64242c6385b5240253674592d072b518463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5a62a9d8d3c51cea4c64955f38cca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d364ac2d9757da30553760a94cec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ac9f569a793be501b76a1557e653d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638d5d479e4259e5f3401710c7990ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0052cdbf26b2452cfb96ff7301a3b9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23530d4e497bf19575d24633489f087469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6a45b050130c1a4cd57ab38b6144b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a5d7e3462e7fd7a4eed13cb2b6d25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba7a2cc88d9d5ace9ec68315c1cdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b591b5067641d845af85040ad730ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc975a1fa290434435e2b29eb55670474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226f31a61f741f0a5fee111c36b528b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6142a7584c89faa8945491c9cec290e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ebe31bfce255edc590e27f6dfd2f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c55c5dbfed9f5e8a3a6ff42c4c2c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a480f8106e4716cd52c58540b3d3af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c5721a0d49ff30481e7ff1d93b7fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf43cfc421ad92577526266b87823481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34b8c727f74f0e03b115fec1d5bb47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a5b4017ac6c0f5c8d185912dbba37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cd24da350b525ecd8a7994d0bb660484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d1820be1be31737b52e2d8ae25519485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d955926811c4a05e4557a35182909d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a3f457a9ab9458caed1581e558158487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e5ba85679cb2d186e92f92813a3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7361a1aa27632b0633ea458581b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf1e138673a84ba516e55575591a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a692b634ed4709b3850fd0a8edbf9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d201bae510175e17b38625bee9f6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48d7e76fb3670f72a154cda73457f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac614ea760a536f49abbcbbac5b8b26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0978f37e0f76755265d90101a626bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ae405dfbc7f927213d8823a89118496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f799ce68fb42f6f27a49492749372497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25813ef94c9f81af6f15f85c8b69b78a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833294afd34f28a546d7badc9efe6f0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cacb3fecdb9c14339311b39960b1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb9e066b4ee5f4d24a2afdf8086edf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44470dee8ce1a3c464b711a8b613bbe2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6247cf643bb189c234f96d658818395503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c82925cd543dfa047ff5c707fcc01a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd002fe66b5418e67317f7bae862dd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875f531be62b313c5148112a58bf23d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d700d616b1375d386e63519d9c542507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f8fac243d345c0589bd4d176e3be7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1b1fea2c4b1bfbb01a9b2fc3313d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcee220190e69aad4425ce302e6a72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1209f4397802f92d1aaf7d16bfe6ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c26d09eba6a37afafd0eda221b707b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c68796c22c16a5136c63ee850c8e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c9d94307f62b88ea8d6fb79543293514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495683962c0a2cdd5824ad6d0b83485515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a48555038e5bb661d470ea4210a32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e598bbf4991fccb3a1d71a38b492bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46c1406de90ce365113a0ec6c97320518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624d62193751eae2669b172c13bc274519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931cfc1425ed6a11030d3b4e569ff83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb56830ba1fc3fbea515b6844bd744e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f771a4d9cb5138a308696b37260a73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469e1961695a61232e481288c1e5153523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd766a61ead71fc47ceb90a8c805a49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da299c4a01523f5563d09f99f2911304525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3c3a18803c14136519bcbf12136e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fca3f6820a8869f5d286f9e5113c8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f037fe16e5bb9470abfb12c21c82f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59cfbfd65384068ea317038682de49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c09b4ee51c04c29e4184df7f08bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df542f70f862f3530f848d06198d96a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9f3b42fbd2f1d22b3860215327dbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21346c204eab35d30fb3e0b7e840d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f12f2fef49976a6f88e93fa9903a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b52744bd1c50cd8528e020af0ef46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0747d108eb5c6e7b3b95458a4fcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab55d5841a2b777e3c7a47a40459a14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff94bef34cc7bbe95c0e8282f4a8439538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e852b7953be4e83b286d69bc871ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c78075d9c6a56dbe54c62112273205540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382c28001eaf5ff2da2e9015c7fba05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4f2c2f3604cbbe077125935170fb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6c97caf5924d9caf3f01b05d151c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ba0dc9bb495f340fbd860eb6c1d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15002b76856fabc671d50d4cdb636ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2880e05776c977c369c5b537bf0ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89ae3bbada24c4f76a81138ec081c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7103ee48afd4e08fd645c9e7f5d4f56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db734183f5c7d0654202b5cd1ee117549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bbc481e97361162f25f6797a33ca7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7b90db0a7462a13c115d5c2e51735551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d61bf769d6637b65e94d2984a44878552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdcda397e415f14d9b662afede6040553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ce493dae78bbcded3fec38b64f0e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847524929d810d539cb417895f2fadca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a78d4519662c86a934521847a8bac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821068ba463f20653c1eb972aa546555557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d4366c686eb0f3da561af311fe9a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c770297afa882ebee5a801dff3eaa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63930dcb5c95fac3e96b680ecb49ac7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3292f3d91b46a031945f28d09c434f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f1be9082dcf22ac8cf94a6719865562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27bf430c92a5bdb7804b65ea1c6d64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3fa5298815cacf477b635e3df310564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0278ebee3b2eb4a5286011dfb01c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732d61ab9e2696c2bd37362ed1351c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a898f9b471d9fb05bcdf88143594567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2176b84f51b64077ba4bf0ed23feb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdebb40cf4b55d67aea71b973395815569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeee4dfb79fae96140a4e0af7707e55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c9f8b01e006106655fde151fa0932571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32540da74d56e49ba2211719d532a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2599ffc9f212d1c917a57a75c215573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75f959771f1c2034143f2619be9eeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc46a91c5dc34e5dd3cc46f53ae4942575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de960e3b9d03887fd8cb6a112a55358c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee995463c0bd59dbd89a2125e5679f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d417289156479455fb4507d80ebf9b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4335793ba6a5fbac30dd2bfa4453faf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfffc723859369229df077eaf585ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac2f83e63fc585cde935b94a63ee47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0e3344065834f2bdbb8c808c00c2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb97a119db4beab1018108ba87452583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985ef0f7a1a3b38d2059808b9d15f79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdd39d59f503bcf1c9c314d0519487585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f4e451ba5d4ee88a16ce1b576197586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca7dec78838bea36cb3fa1f222b603587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7229cb2ae3af1019f18408d3594135588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbf7b73820ac3ef4041c93f3f38b0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b16a2117049b1d77b9fdc2a1a2c97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28941de4b774dadfa6905fff19426b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85064596717b1c7b2d3a4fd5610c1ba8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3edc6c8eec33542c85196d09e4bc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af6e04e13c08a150ae2c3c82c9e189594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f741a52efe6aecdaa405c76564285595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b82b3baa6604757312f749c971dc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d21ce946ce306849968c8efce4595597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d617b260372567f0974b946c5de1e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786da96d8fdccc707eba32f911ffd936599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640202d49e6b8171c13fda7bb944836600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1a539dc4299ee0196d149484a6aa4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ea0c672b169bd108fc3ec7dbcdc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41039d355c0b91ffdad6c08c575e0736603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfb7774fe42bfd93e85763d95a7344604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc060ba209c25647295184e916385c3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9eb8cc68f8e1c1afe3e2705765983606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28696cd7559b893ce1bcb9130e9235607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5cc712fc0def6d6c38c5f64d7b17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10a6cff46ccbba1b25469bae89256609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772262946ad2fdc26883de938ed340610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8becb9532a823e471174b582a5a97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70c1f1825689ef9da4091c3578e410612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6633d82ac2f29d6bceffcf5aef21b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c3364b2007c7ee0206426d9846f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c44a7ce31f422304ce0ed0102e5d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2879d14b7f14f13c114ed3c68b3c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503985131e0aa4fb09cb1dbd51c10e3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629f2635a25a98b043039e4fa5f91eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0c4ea850e577384e6e1090c4c9a20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d471be738cece2792d8018593d572620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c6b64c10a04199cd976d838a76ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7fd40cecf504cc81e2382aa8ea4d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec11317217de0654f509e7e1cfbf13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde61579375c00a9c10ca103e38b1f35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf3887462af54ec6df726a2b151efb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce245129475a6aa443ffa2a11e6266626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caffc96f5b56275dc6772dbb34f3300627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb506ea34059a22c14239943d6d95cc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf979f19bd43e0289e796975f8c240629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f20815dbf80f64c77d34f4beb83de4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ba023d0edfddc13b59a27eedc265631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9bcc99c812395529cb361142a8fe2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fc3728ce4fe2ce3c54517f1abd1d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e02c8d202fb90c315f689a5e442f81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb374c9131dc0856ba8deff910c392635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dc4b45998b8a49613f2760ab9be9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054cde57e4133382ec1e09b82bf9a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7686f1d758985be277a5276ad7d69c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42470f6db87c6279be84b8805d9d7b69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2e70bfc0585c9350a0f6e27fe447b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d7c79a28b353cbcb12952c685d7ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d216a1233eb8ea9cd4818f7dc198642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b939c3d624da69433d6c8b0be718f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f118b3c609bb67bd7c588a42840b7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41995345be2e818cd200cb7d34d0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84718ef5741e3dfab9ba32bd06f41c83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604245f4db3118dbdffe9efefd460d55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd2131d05390085de93948007a07f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974a5691ff027aec43e561fabf0c16b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d77b1657c01acc61ca6f544f5d3c57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee270a5b8bbe1154f21fed77405a868b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d124fbab79752539a0ef52e6e3e87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05206928bdf19aad0e9e81369416af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86bd0a384cf6672b8d8a54cea5373b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad761e9add5be4644496c024aaf6b593655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b437bc80c11ed9c37f663efd2706042656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26242d7c198479c35d859ab2a921d057657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71690261613a507c9e3ca51c92e10f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c76d1630e99df73933de7ce8e8db9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ef5018ba00afa21e9b10620b1e45d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46d8b9ef11e879528fe9d80782304661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d83509e9445bebb04c713ab785e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcbbee5d3e2e76e0c7c88a72c9f2af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea999ebea8436a4ef56c6a08b1efd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6acadc6e389b185b87ae111fd2a70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18aafc4603189a80855f440fb02f64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b03aa8ba330a3b7bfab24346a62127667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25934f9acc72c8dc3827beea922a202668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5811c658be0bea783f1dd35b0c7cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad61f513d4689708cf960be050397fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb02fd0c77315ddb99f142fe132077671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92293669a93c53c183ebf830d395b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d93f618c2e3f55bfb7877248d5bdc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271498447e8981a7fc9d5b2fdd4a50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4586e8d6f8d84e21d32f6d7bf35af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01ddb99423801ef4d5bc5121ac2be6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df35cc809f3feb1f482ceca7f4e4c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e383930ab5eea8565acc990f8d3c96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cb8735a66b53cbb8c76d8ae5f81eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e319d3c123633fbee99d2bce7f1501c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c05ca3b87b0574984699a8c20cf50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aa245c6f6c4e717df8e70ef8557bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d850765f9cae9af8db6c82e3167f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b7e589fb02469a2596e709c99817684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13101b9450b453f54b8323737505a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9da0aa9eaf340ff1a8c6528f89fb3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e372edc0cbde2ad1cbd3180f39f2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3709197dbd8ac11a8d52c6a8a91a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55437036a641fd57f2b9513e549e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7f4f73eb2d77bbb0e6e621f29a226690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c101cf2403adb2d40031dde6c9f6e2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fa26cea0aebf899d4d513006910cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a39a74232777ed461e81c81083f7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6c701b8b4398225f96c93d17d8e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13240fbd6789d84d365bde7d453448f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb44d6e05c4ba07bff19da07753975696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ac4f7f7f7eea9d12e3bd24a7c230697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15763536e693df4403e6f129efc1b2e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f8f3ebe90c9b7ec9539ddbaa5e54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846379b812e0167f79e817814eef892f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9783762d9610c779642d32d2921913b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c978a861e2a1d6cbdc5b365acb1ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c5f23b90cec1c3bbf785b03c1ae43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f872044dca08aca8a2f5b25b8e920704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db57768781a52765676a6bb97df45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fb014753ab3994a2b31be92bf7b02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef02dca07c766e138520378f8cb469707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54d86584bd15b27238ca0befa172f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf852420ed8fb8ab10f60acbe7873709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb2a31d3c07a9f2d8e64b47dba7c84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aee11ffff235926db3769518852aed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ea24a0867837edb5e4acfe3c439ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8fb84bcb10929fa6278953c4f1aa3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a91fd1699b1ad1925073c1043113714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e4c0a27d6aa29569f0b0ebc56827715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaecc2bde234f5048d3b9307a9da37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b9ae631d49fcee316d2d37bcd287717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9714758993c03dc4965859f37b9505f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9718f7a24eb1064e0ab0c1333e9aba7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e97b7b2efa022e69a1fcacb5efa2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc289a191ff3fc610e050c90dc0c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e120f19a20c1a91b1a286a80678f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc021b659d42cb9ae16fdfbe9948b22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6c0c91f8bae908ffe5a8618d36d2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c1d5ca255c1fb94036d7ea8b00a29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9362a6c4ca2009c278e80e74d5f4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edc58c92cee7c065fc334005acbdcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a06b90f300492480cc0ca027589d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7e68363e53f406a32e70729769cb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62fe6bbe9f7563f6a708ff292b0a45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b839f59566b8544268e42906829a5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed250866af9f0f030379d1a78b74bcd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1adb5455d77567e6155f00d0ccc1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a637ede2a2157d541b237f09315ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc5442f20424fc9a28a5c15655b4c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6e69d250b9eb36521152b8732ed33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc65d7088788793f5059c3aa2a4e2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399e475babe1b3c3f6d54c42ba0f77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c09c47554e186c34680f663b8a7ed7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b5c6812efc4b388e8683fbb125fd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455bd83ea049c6bea21b92a67fbb66f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f98718f70dccb4b0f1a84593a3fee8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6ae9f12026454033dfd56f28f21c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764f59f1c964042652b2f357cb354c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b882c3053dd9f17f3f6224c78a5379a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67557ea24b74e695c93f78de489007a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b2c83449603a4e77e8cde6272d05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aff026e28937ee1037919d2cb7fd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b194402ac40149b35002501a965083a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3265c74115daebf90d93e4c5f4cd09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18b9c9f501787c946688f3002b814751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29a83e526631db8788d23b32e6318752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2079d1d59d9f848d995732992720dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5272828175f65caa01442ab71c8030754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb187d89ed9da5ed22847c48d23006d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198002e385d8894f433c779ef477b52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6c7109183736833be12acc02eeaf7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50b3381019a4f9fb2ec66c87fed200758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396956fc93d14c9607a464bc8560bad5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adb32c903cd03b1bd4a23dbead8eae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052422561da2b8de28363ea5cf7218bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd90a97832ddde7878fffd93466b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef35e0b8865ee0b33c9fe159ca28d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7615dee525f8438f7154a1687b2355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16511bd364e0ede0cec0e88aba98b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2e6b6837494b1cec157c69774bd377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a49545a6194f769f64196b32b0438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3c00f870b3f5a3137bf099d9e1bf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a25822ffc3fb9e7ca05a25ea9c50210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65824a3fa6c983395fd26ddd7c2cc9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c4a9051a51a69a4ef41bfab2966c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19edcde0f0105237b3e85464c20d42e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e506e7305983ba83bceb3c433b8a9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b83c77c9e0a3e46adf3f796f681a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435347fdb436885b39a5c89079fd90dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ef9e0de3d1e6315e9e7e75bdc0a6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bca4c03780d10a48752c3fb6f039218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56df4943449f785fb4335a43334eee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99032cd57b882e49a9fb7fd003aff720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae298294d133b57a132b7f57a1c510a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0940f41273f8245ed796239cca93622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b119ebfc488dccc87b670914f7daf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a6ce53028647d9cca3a14cd57786224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed25fa340177ea29cdb419269554e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05787b3b175c8d68e4488042a208ae3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079f84d52ef69ecaa230f9f9803ab427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65ea8c2cce64cae69dab9316000c9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e18a08e2384efbc85fbf3acf67d1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a657da5321fcea3b7ae036e8ee917df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c1fc7f1f80a44550cf4b6a8e6866131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e0490032094adb57c3e1f88e7b37832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a010ac01bb086596d613e47db9aceca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079e99091bd0f2db3d892657c262ea434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f820238108752128a887c000a7f7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1663aa7f5e58daedc77aa00060b0d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc885b37b37f652e0565d4e96234837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69ca50a2cad97e736ff24ea33b8baa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990603ddc4e87816940c80f74a0f7e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8649f276b6e30610ea23e9922e59e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6078e2257d7e35eb87d9c934803d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23760a429280ba2b24d1d99321bf3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108979416ca7c5c5a68fb675f43780043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bac3658d3fa16c46e098d52e99ffd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda248ff2ac56d3cff7a8acd24f0d12b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ab5cac58b755c19fbe312c67352de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47f940bc8692a35c69e7242e0460b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf835eaad118704d42b8983fe148b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bf101a052ed9f525b161be3b5a35849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da54ece4c0eab6429ab577518d318f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f551a405f0b25fd751e2025b03d085851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b7395bdd22c0669993696f8ce319b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa2cb1c3343574df4b49cc9d115d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad72cf8d342f1d151b493a9111fd4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e852df2c33c703e924974d00b039b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb4eed5826c2bfd830d8db9f51eec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34538e674722b123ffe66aa5449df2e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f1eec9422f2832cdaa917b393e90e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f577ea7cc163cb560bdabd0a977959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736817fb5721d5a9c90e161e07c9ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0abe74811a913a0b362c4443033e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d556f3622cc791c0ab405cc03fc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff925db16fe46bd3d8583770dc77d1e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde406e4340f3ac51178a5a1f5996ca964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd50a057663d88f522b23113cbb7e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d1d5226f5b0ff8c7ec5077975eebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70584f3c5ebfbf9055ce6a8a4eedd13d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4b3f63e3f45a31c7906d969d1adbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12f05bcac75c1242fdfc6f521ad33d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8609e4cdeaacf87a2e05fed448dbdfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5db9f5b1629f0302a73ce60daabf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1119f7fd0dd3cbe4891f3ff4bf5f4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d543180ac23646085dd5b0b337a5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcf6d980a96432424001ca6ff5bac874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee18197d4297416732196b9cefb6fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2342de85de7aaf52e8388df1a7e936176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8044a63768b4d52c003038f5fbfdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14e9a0625b0c6dbe8404d6030e51578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364996ead5cebf3d844f32acb7f2f3e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0bccb57be2247cd50435cabaab32180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4648b83fe2fb9193e2cb1ff0a6f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0e658bd40fb7d4c286f04b578236382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca2166b6502a5fda478332c06d30d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b24e3df0de485897709f3e6da4461184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969062c44b365a6c18856bf62f77eeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba867b4543842acd9258a456e56b06a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88555721e544b41485a511e628a45087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928398a0e1d6a28b2f95ba682739f1c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dfe3c011c42a072dea39837fa6e4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bea12a426a0c5f6057a0f2fc8fd9df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b35eaa1594d4c516e412f2b762b3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac827887b82544510b4127b480c813692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527288fa1cf587ca0098b5040b293093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c15e9a129995dc7a51e416b1db737394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572d4a861365be36abf858133da1d7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358f1f833c2ddff2a95b50ef5d8952d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f299690ff9acf4314354a136ae53b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b27c15916e3b477bad22dcaf3a18498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50ded66fb91b992dcdf9ba579861a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289f27525a77930787c50f0b8bc4b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c1cc015a1ade1100d4c8d425daec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf0e36ad1c8f29fc76c268d9253b52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2cf555f1afa69503dd5aeb9ae0f18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04613d1755c277349b698d907b967b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dace8b842bf61ed8ebf14a72f9a8639105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ada8b1d58a5165443eabdf7aabd83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf2b9fa7e292b454ba2a8215d810c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8e32ff8b4ac00cb4b3b44508743a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59b946c47bdbddad66a445374b6ebd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a8b7894bbcf902bb393b8c640ef6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e630a34f000ad215710564d65c1b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d4f1915f17ec820073d172b7617ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb679fd6001d05e8b8fc62ed481856113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807048bc2b44bfd6487dc4aaeaf61997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17148dbbc816b1bea43da6f5bc983f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf033da1d05c9291d0cdb73c1a005fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c32e58956b771405d01567ef7e28d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868402f0af4c82962048cb476614a741118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db235068275ec9dfc6e2bae0b930520f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dff642be4951185180127a2e6b882120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5774c304f946aff445897a22ef7ff8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d90d3f9fe633188efd2efaf6b0431122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac96e9ef0fd2d2806a84f5f39cbcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861b02df512a7407fa1e2464f78b7c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f363e0cf14b781b35ae3387e4ad4e2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5da6f62f9f1a33b4af7016532b39e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094387eed09694ac63abfc6471972f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a58f244174b34de0235dc95c0f181128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db4de24ee6d86a04b77ae51cfc106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e423635d69c57b8a25b134e6d39242e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095461f72e7a1d48e4b02f58af14b48a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357db7473c6fddc833c9a1e684213393132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176a040ff2a961bf7a17ef9a0b4c2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f70c77c6a4c3ab1da58879b27a866f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76fda8a560a50a91c6375dd5b68d72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dec9b397546483978f71884857cee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d34b5dcdfe781e7708783dcd47f16e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df831ddd9e23800cb295e92dd4efb9fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc3368b91918c3d8abfccbb099866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e52118cada01169054be6bdfd2f03c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3460f467d3ed3ba0a54f54c133ad6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87456fcaac3e4e592e603c559726e8a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde0504f71ca45e7842299f3e7930f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345735705bd2c22cc4d7f1104918ef33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107397c55ab5e582189e834f500d3c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04938dd73d95427bd0ceb03dce38574146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140390bbd45ba01032d30b00d601ade4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8e4e6ea839e278039d7c4962987d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7276fc73857a4fb8bd0da87bcd0d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0321ace513cb0ef4cec90a70a0a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe7f55f28bc1a01aeec52c5244c2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986b46af66d71323cfaf1e057d408bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011e7f255ef0b726336cd2cfc7052ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8825f2a3e57f7fd983e9885129ee1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119164973e167a29aecb91074a8ca02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6919223142ff715e55bb55739dab28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc626d2e9a8953990f85001f88555e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9ef35d7fc6c23e63e3530f5c91bfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ba6e6534357e2eafa304d94a84411159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e60afd89649f9a9ec57b4309a37b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61fcc399abcca9186938344b8b6644161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de769070f7ca66ba9713fe7379c6319162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533cd58ca6cf7751fee52b5e53e303c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15ced59f7df2bbf3ed7b46c0f44b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc643327a8a7ffd28c3dc2305c42b4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c91ed9e0a7b8155bd4f1a0db00d73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f42fcd0b19182ff603370943d0ba23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d5544ed49856c8189a1f50f62b869168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86de9cf3cb843b1d2fdd69dc5d827a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c67b56910100ffb0f6215b165a11a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca23553b7002000d23ff299f18224a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356378d1284d38735aabf07024703e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e421e2e844570ee8d0ac30aaf89b604173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31972c9bfc3b8ba11bbbd0e258e1ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fe8c664b294a9e0bb027c5296423e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f4c1b6f7ecfa055d9962c03c6cea8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12580856db030c97217c58b8173a8546177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c5546769bee041b9b25e12956a12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490068f0c813f16687eb46cda3e3e737179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c61cc806f51a008d5524eb5f46d79d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d939e372f59ffd51989b07d85d2b13d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e863242ee0da5fe7ab184dbf3b3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0af2e720d7ac8d737a10b1ab0b78d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd15903df14e07e6cf3a04733bd057184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc38b861dfda1e8981b944434c85f93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422a28e3cbfa64870f4fcca32147e96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e63221d1dc15991c4a63af5486a97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b56422f6165de68cce73a7c5bc6f10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d532054d0df9af85e9a11fc5a9a18e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf22b3fac6ae6c146cdfb09f564021190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76582f39093436f934f28710ac0c19be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491097ff75bf61aedcfeb133cd8d3a2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59252a65ac2805569baca66a2528eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dd850a8e814be4fa3a06fad0ee6f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7045c2bd3243b766a71ef37c94a79e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf00a26a93e112a96ab2660b00da07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cd8725a47e2faa6b1660e91b4869c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6b1f3dbb94c9bfbb098f73b1c0f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0768cc704d2ea2b37717fd4486c602199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600b5314652953557433b8749c15c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46785d26750827d412fa0833aa3d9e6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b097116175714c5f0972719d9e39487202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9e4c1d8d9d9627bfda73f427d4df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757c638bab4d45bdd6fb00af40b1798204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b1d45792c0bfe69599ca64d699a39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ab06d4fdb849178f37f36f3eccfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ee8415b01e173f082ff0c5a75703207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf12a003b250120cd638df3d8338be3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac743e6d2d51813b7640618ce0f454209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d30c78a8bc31ddb038f6041d8b3717210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca286bf82b96f2f9cbd8b2a471b90b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d487d5d5b6ac06e1d44caf5481680212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a1f83e87041d21b915f18b3424386213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282ffc3f4771e6010242c0e175df80c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59100f13c9e236982c88ee288bdd80a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5223f57236b4168131af8b553460ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a21925672fea1eb7248962038f5028217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b2374ec542375c4cca67c066eeb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1706eb56dfc9d28256544c36e6664219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef32c108c8c1b152b38e4a7e59f11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ece06caa124a1fea479d809480953221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b3c8f8e223bd6198ee5d25394445c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843141422f08703ab266b41c82044bf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1863e3e4b89e12a96875210e7f46c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c467b3347a701d0972868a9afdcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4aa003915270b11a53fe0729d8340226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be5439bb03e4e2e37d1f6ec37d8d41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64e2ee6500cabd9e1230dcbc830e72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a498dea81412189f806e6a4acf80a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cae0cfe6ca5cdc1d0757f8c3707e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e1fd6f562e7f591076eedabb00106231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021723d8a3b9fdd061eb705f26cb27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa93330a70a6bc7653e22438b75901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8c0c26b281e1203a2f309954a7679234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ab94c4e5e84ff1aeed9a4535107a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8178711cd972a063772b0d4f6d970a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146414ab14b456e44f3e2b4e096d30c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c452e092180b7c44a8b35976b815f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5782aebcf563605397b745c4a398b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132041ed5a8f9dd165161ee342943b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d15ac61e76656997e93ee5da0f5598241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d6afc3f8fa9914669bc25cd79a788242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba985494ede49425905ec3f7c9270332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c8e4046c6b99a876a74dc553e5d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80a69b6aa3ad22ec85cb2b1663509c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203267b487116ced56e9e605124b51be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1078bd6a4befa6bee58dd83d5ff457247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c1f11b8d244ed236ef55b9b2f8586248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe7f6bd770f7702bd55733715d8d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61948062be283c6e4c9c9fb9cc49ba1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4a319790cb63afe003a3adf5d61b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8e4dd1b7ad97995c1c3aaeb794be9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e513132f2f165234d7d73ed30f1d58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19254e5ec1b8e1ec260d086d5a9b15e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae1600ff77c2a0de4394e4d1318ce5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801cd4e9eb4cfe2f97ed247928f8eeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2eb802863b24030368f7d46e26ff4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c139fa563693ab7cca835118494cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4231b9573a2f49682d2ce8c1ed141259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2de791184f086fe2004012572c0ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb9d3a591163fe210438d30854ca1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2eda4e76b44d844b76f46e3cc4bcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e842ebb5c33bc488dc6fac3ded3a53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daaaa32070b81a1d699b41c1d41289264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e88a640ff5a4c0bc520f624f8be05e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4f716e1bb37405f1b537313781967266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0290e810ece0ff1fb96ebc04f31339267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4ae6cf214a236c6c6a2a5851f84bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc7e1c14f272683f0f22b61bd613c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579043d7d829913277bfefe3f4dfc90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e5119fa182f095f10c5e64288cfdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf525f45534ea1299ec0a7988b75f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52d51facb9968f2f9a5555a27c4232273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700690384f68e50b7341f1d0fcbe9e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b2ac105debb5fc61fad3ce0acf761275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac585f7ca1b0e8fcddded5cc62232de2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb03c4ef4c684f6ab7927dc1c251a35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eb75992c20f917a61e2c4b5ae6a03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86658698ec2e628038365edd001d172b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f393d417de544ad8a6bcf3cbb2a8a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dbc15eb9164dd876852bc7d884908281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90492bd5ae07fe2e1f48ec17d61ea65e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8b259785ac379c36a649f12d8803283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ccc2a6d3c1a1c762f5d4b6d24bd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0c03058306dc596955ce32b5ae23f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c92724dc6dbec78dd82e7e8d08606286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffa02b33f2402e7f5c6b80af7d2beb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af6e1ca0f80a0b3e01662a6f2ac9eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1092a9fe022bb59ea7740b1fa53748289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0924ec045c3a2949458d65cbb30528290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc72802b0d287cb1bd56f5225f73e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d23cf4b78cb218da0877fa2a8c749292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea7ee8b0d5d24e76c053a36dc1f936293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3657e51f2c2a97e37727ff35cf9acd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87245bad8087cef69533ea3e9d283f00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cd1044b758e365890b4b25f800db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79470c42460208888038869090dd8ef2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079968317b6930d7657bfb4d3352a21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b703de3d1c73e093e50dac4ada232e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629bf5f07e620d909e58c778fe84a61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc43a38a31ac43ec071c8f7df21723301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497f7cc93c64b5167b0d37806aea8a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7f230d0fd0eb251a27199ca6735f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072488adbbaa1295e1bccd3aaa091bab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc659acb6ea09ceb871aec54b014aa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac280f7a7c040917d084c6e2413d87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad96814f25147cec64f66a0a20f493307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb2316056388f63653c58b69e8225308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac58253184f7b3069426dbb62158d2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e65ca80dce86079f3929d5efa6df2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e610c9d1c58423e652ced90ce551311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10155d3a7057fe26c5b0dd05325fd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024938d521dbf7f987ec0052d3af53b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdf9a4514a582827b1300209884173314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1ee03119177abac631839413d2f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769fb9d2b7538dfc443e6053021ae72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f60eeee67b161cf7289a064a124e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cea04a0a3b56ede0238386b8415672318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94fca30c13446a285198dee1de19f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fca12038503471e450aec71144b684320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dac2a554f380f79baab37f8cdaa080321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f01ff1c5b947ad5743010ba80247e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c89a8ef731aee170204349670a08c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfe489849af6555ce8ecc92699886a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d49b3d19b4917a64e811e19760c395325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00f0a7afc9a4058a8ac389449e1274326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b4f918decd955964a7aaa31393edd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a6677795c0f4ba42fb0c3211c577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1fff091c78821435203de94f04353329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e3d6aec038061c65a23428e949959330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff5157f2fc729f363e83a7979a2709331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195fa3d9fa2a2592ceb599efce4113332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da79f51b3645b95984e93817ec301a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679548384cdeb67a225770e1a3221cac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e2b2e5463d9b39a89e9809933719f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35304505bc555d07c0a69249023822cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac856ec46214a7d13dd8d07632d3909c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb1bc330259687564efab0006491d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a1c920b47c1eea2c378525cd6ea8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c16b0310c579b0a087c3788b29bdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddb7fb85b098d52a6996a29d6d7851341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87513bb29f161be6f274f76fa3663342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf90532550828bc0ee3c21290c433343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8654bfa82b5008ef857da5e9b2c17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394e8d59631b76c0c0e154b2f29d560345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6710dc9a2a99e522a20a7029c99c9b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daafce168c44bbfc3766d65266bdc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0a978ba8081b7600fca7f89727f2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d540d888170d327cbd5e61dff28cf99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7237ccff9c262207782065f5be2c79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629430df2c52b94a0699f80d58c6462351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad83698914005cfcdf1aca3ae7b51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe98f11fa8a473401752043ca3f05b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a354bcf298eb929c6d736f5292ed22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be704ab6c79f168265a55dbd0dcc5d10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e06a73e79db0f4fcef0cb9c2083c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2e13c06ff98106de93d3386a2bda1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce7d99521979789345d43b7ac9beb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b92819e896f21a55f28eae742d69ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18f43f677e7d5a3b66e5faecd17a1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341e10b7822095b26787a698fc9f1c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37297dca0811d335096eac6aa5a44e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b1fd87689594b2773c7e88f956f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a35057e265434fba37ad705e5017da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6988caaa08b4258c072660dfaa0ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9f8d969b834f2e9eaf55f48b6e358366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd93043da7006f541f982d19eff83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a163223694bb66b592ce4491a1ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f35993039619236764d98b014b8de7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cc89b384b4b276de4c0b1eb4ef6b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971800a0799b3c0bb61b5dbd5e1fce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eb0757a04e6f77eda46c66f443316372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91c6b01f87de5778e608c7244f1753373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b87abe86f43c9e5b24bf5aa15f5079374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c842d3f0fe4e6a4832d4bf6cf6b15c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c1515527ed2db53c6baa0bd2aef18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b8802d55f717d2a34abe704f2fd8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4f1ff98badbbf52d2acdc50f748c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233ddcf282011fdacc518715bc1f94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f23d49071cc0f65a52e208f93ddc17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041efd3b4c1c1c63e8d70378a301bdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e54e299d47711aace7cc31d36b1ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b405cf66d11ddf5e9b6600acb069383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d3af57bb3bf505f019d3390c55c5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d7ca75bc786e5a1f9886491c3b479385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d66794c899aae585aa80e9eda4ab3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe62dc6b35f558ab73a9aa75f8dc80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708b7e03fc9d28df973d7171f911bec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac395aa6cd1da9d1e3591ed3365024389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae963ca0c06298ad26629ccd15776390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff629037332b62510083342598eebc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b1434e461ad30ab52e94eafa8dce5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28401a75cbfdb3d9df1b42e6c26f5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6783752fe46ca8f049e39005ce10f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c0634f91d10be1cbdf186312ca8d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc243baa944ddf9ba693eeaf7cdd3b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147af0a23945b4c456aa407245ad4aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceb1e46f08bb1db355ce549ba61474398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a3b3de71c4dd2329e0947dc4e8936399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48453abf8c0436e9ce8f4faad6f760400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9766f368a9c2231a23e814bd41800e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad83eaff5c69523bb56b560eb423ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c798e77bf9c3cab75c6e5e759f3a94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bae39ba20700ebc19109b53a1446df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c048a32924aeea876792d95c4b99e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6111378d32388a84cdca8f9adf29194406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c2e537ce9bc4927669f33513eac7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f1df96d6c540b29f84a3c915d184408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5cec3eee07f5efcfadc35c72df9a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2751289be413573e16cdfc8a8dd9934410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bf40301d5b36e8b1cd40ff58c8d50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe044c86d9f2a1005649710871cfd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef34f091b801e8c79195cf7f5bea069413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd7e4ba1f2162c7dda3033ac9f30fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a016a369424fe425b519870af53ae30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e319232cc31f3ee3408fe3aaf1fc42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3bba4f4f611d08c9d873e922ae2a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd3dd170418b285acdec2512fdf7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e831ae345c350f098635534914dac2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156db0e58285e544d29c4f9ace81f24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573c33fc5cc1877be7ff31c0a60ef13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5936ca80cc532a053f86f7c5c97e14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36972ec185fb9e1a7f1e9377f4da01af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242612e211d7bb024bdaa5e4460ee4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404c47cf05f9a5e8a4dd0c38b4e6936425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb1dcc96d0cb968bbd9208ef6a977d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114da4d861e080e98ddb857dd6a1f9b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04672f88058aa745aef2a8f65a439b20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc514c4461e102b76763d9166c0dd6ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3164d1ce4c80ab22ded268cd4314fdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39618fbe3196efaf3bd473f626807a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ee356d20c9bbb5946fb45786d26a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b15ebc1c9d49a707b30b3a4ffa510433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a684b974ba431f339e9cb2bcaf217ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc38b611836a42a6dd99fa37e56ba4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a3900068d304f7091be895fa66b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04a90f7314702b5c8d45d814af10f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c788cd717b9b29a679d87449893da38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f600f3b1e132b5ee7935bfe79f4f89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af6b3e2a9dac79c46305fdd1faa4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a72ac93a8c7e00f00ff7a028e2e9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f087f27b033326f303e58ebbda8a423442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e617e5bf1493b6315529856b3fc44ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a27cb0979c7dc09cf4c75a9c40ecde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db96baea5659c29c7efe7453a5db9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a139fa173b2be05e69d927c69f0c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f80b05b74e2d0cd5f7ed5a5ded65ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c28b216b23957038ebb2e332f7dd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7bd04cd0e0544d3fb31328748f2f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfeb1a434c18ed3899985e8ec57a59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a072f7ce788ccfa97d001a2cde40c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c80fb1b2b64d8a1960fa5a689f92d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a93f4f4cab0c4390b6fd56e2efdf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395768928590ccf240687ad944bb668c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa06f83414bcc028129b54cae4da855455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd811adbbb8c5280990f7d09f891e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639538586b3bcaae9dc907fc16984ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed9230368b73d91e0dada8aa4cfa6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f56e2e645338ef5479b4b4f545316c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122482b75e5281224858c9f885a885b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a839342b815a910e7f50635bbbe8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a4db9447dd5f72b7706c341ddc9c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ac1a75406cea4ab713083d6bc0ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726175c59e01dd09e8989356fd7a4a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0527c3cefb21f49a0a24c5533484976465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db851f45eac49b3d8ee8e603a069cd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657724ab129b2ec1bf18a617c1b5c9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a5a8ee2b40660d896dd21e9b48f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a128351137ac26f8e85fa365da13f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0ed6136d2ce974f0474ed0ef96d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fd073b7317158f716ca29e2a8ee8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a81a1d8a1f58d791bc207bed919b58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296f0e5b3438ba91f29f9b2e79ea429473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5f27ef8eedbc38838206c81649a04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584fe5df49ba9ffd041bd6c9e953b62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9610cd12f5857ce3a3f3ae37a38cbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f51654f90e2dbf31bc605458df8c6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a75a87207d83dce2ad010d5f3fef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c46c9a21ea0593845fb0c57edeee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b371d0bff8d745eaf84461a687141480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184b909e3eb174b047d8ff51e35efe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce8566e48dc715b724fdaf9100afa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890a0717e159f75fa68d4faef4b8bc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19a51808d993f91244cd04cde3495484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a458ab23d324a43ef75125becfc3ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac82954733304c3d6acddc76d5e507486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ec09283006dbebc78615358b59bd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930832b213ab2e3139884b28e464119488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde537fe8b8866f76d6a98cedec875d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34874d6557c1ac6fa13773c63e475e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c7b6178f03d9aaae09046e44292ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e211e7ad4b71640c913cc335e6498492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580a75be98bf10d3af3e52927eadbd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ce11da852f36cbaab87408fde692c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc1822aafa1d62a20d7d354dd08f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a4bf951ebee974f575b5df8a5e716496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39bb01f0f31d23d86fba4a0dc4f4ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757def96549ce5395cdd44c37c61d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb368a7fe7367954f3ebad4377788da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8db2254e696980ee7cc65b30b665500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb063b5ce8621ea7dfeeee3a308c81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73539aaf0a05873d80fab771516fb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e0d72fc5600a8930661700cf9afcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204dbc05c107b0f179e979fa5e8bc8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c23bf15b6664769be3ada6ca1ad866505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94268e60ade1c678951950ee46a07d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a267e186c140d7419484ac8ae393948507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8332e288e6aa453f5f8d1ba2f64ec2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49defd53ae1b7ac7dcbef02164db0663509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bf7598c146348abd8e64f273f9ad1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503d33b8d6e0a801b77c1e5e1bab2af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64848313e0438a9d983f4c18501b80d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6d8ff0e9e36688d6536c8aaacc51f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650346573098759688063d63136fb70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6be95724c96ea651f89ebf013af03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390534686f2b413849bd42b64a0fe91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e83b355ea550f52fee0ddf6e5830c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a34caa8c0623bbc90d4c609aa457a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc6dd0275283c853834e0b545077cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0129f6e0a6ed8a4f669e5d9bfde4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b175b146e7b9f2c6890536c99e054d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b24213ab7161b161f68dea22ef067a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994bbf368b2e44085fcada02d440cf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d075e31f52ff0ef5a94f500980e6ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d67c1993b4da1724b5457e1313ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fab03e6cb7e6f0e361bf071114bc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847d533cb52c0f2a03d064f1194062527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b366e9363908058fd1ababe19436528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d58462757df652fd03a817b31c497529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a722f13d48dd896499f5137cbfae68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce39c7c366746cea70311a9be59a2d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972cc04afa3998925c344f5df9d698e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42458a698bfc6663f87f102230749f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ff1fb014803d200c90b50b03a6e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d346d7a406a90310d3bf0477b536e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ffd18e2464c896543c6aca6dca6f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4fc7c24eab270cc153136c4618b62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b37bc420c903cd078d85adbdc9a1f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4523eb185f69ce445363c4e87a78d2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76488691c75d46fbdce5f7c0db8251540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce7c37f319b38563cb5f56728d2075541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748770ab23aa06d53b18e101682db55a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beb6baada60b88c25cb04bb2461ff9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1de513557668722442ce84c603a44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86453746c9abc21fc4fa2bc17d83da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ebc5834f84eed8c10886c618432e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c01fb4869ce9f54e631b6f0b94e43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42b4186e71aa5881ac1b03b171159548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf54a40ccc85543913863227dd9486549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896141a1a77e7849744f7b7272ea786e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283803d7ba065e41011b90b4c0b9ee3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec259e407e0e97a1d25b6234dd8be7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bbf362293b730307e1574d4583f31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5812a168b7b37f0ba7b0f66320ecdc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d87dcd3845afe4f4fa576e0825e67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416009f5ae9992e481dde0c57b97474556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b5d17ce7d554a6195ac12e249d0f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf325ae5f2de5945360303eee6848558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808569b24f75ec14dd0ebeab68699ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d19ca3359db252a876ec2202178fa6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb46cc5ae23ad66ae3083e69dd6c10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac70264019cfead37e4a38910652f4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840fd7f84ca4c0287841783f6b4e6ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd4f3b2ad43e6bb8a879c994bc84e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d9c0f430198e76a192bab2db0284d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeea1c918e241ebd8937b1f787e0a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcb7beefa252f8ce1ab0c4b1ecc493567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429e97785d57c93c0d6ad27aa38fae2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f716e8ea1fd06aa8899072580cdfbd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1a2233ff8312d7ee1af84ba9fcd8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797bc994c52be9a892d75be1356ed5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea6c6b03f8e3f8e545601dbf9c5726572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d3780d6d33e5db24002b3b41ab6a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34185a2f644fbb46fadba98fdfd47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3d79c9def5608b9f7dae6c2244f58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c6573a85144df5e6fd5b72d1b623576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4a51192ad6cbeb976c48aebbb2f38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e308e0a20fac9adcd1cecedd9e7fe3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c30a905c67fdd0de9f611124839ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6d22215b7597300b8e683813c1262580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f768cfa92659f3d3b24e66fd8ecbf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08566d3d88a6328bb24d6ffcfbf65272582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae3dec6de9d23de91831bee587cf4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178be45e6820622a2357d53ee4c0ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692253837a7ab1375e5331d2762cc637585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5ba33936bc151e9853e36d062659586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e8ee0ee7f018d396a823e78650443587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82e7e76784997c83b118e6de60056a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84a8d52d32b2878af8c5717fc34037589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd5ce30d608d578edae4f75015ca4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23c8395dc83bc78b82d09df3bd60c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec3cf18e62a6d002a5b605a878f9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d57fa8bb6b43f72984e4d2f465a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6b2a86a76b7f110cbee1a9d3b81bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab4b0d54b7afeb24d5c361c452c965595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba55ac35e5707b7f23ae7c8d949b6dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506cfa7377f8b2f8a87fd33d7e7620c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7216b7e1b0cbe861f80c28cb664be2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db45de827156697d28ea64a64ecf84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf73eab6713775b3c1076c81fefc9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e77c6cb607b7ce32043e877087f0d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad2f607e34234380959648d4c74c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b3a40a8501d606cfb33332e73760603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77251e4843553c4b66c6afbccf47c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee06e8b44e715b580f7df4fb594625605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b08a13f30fd8364d335ca8ea71d69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d423cf6614ac5854ce97b8177ba84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ee7ccc41e3e769aa00b0555c98f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfce1278ab8971ccf7a0d63f0b4c7cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8f7c704fe9ae4448743a6497954e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984684fca8315feb053d12e137ffbd93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c202e4d95b108445db32b6445a93a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2683bdae0c692bb00c5f7e883cdf001613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c413bc090406882638014f49bc1db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e9b59ce1766b36cf37ecb1cc56d8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2ce9df0c3dd970a19ac89a3b7dfa1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e784dea65bb7e16aab3fa6173f7b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa67ba52a34496c931e835b44f5bfdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512ef4527becbaaac7efe1a4e72f16b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a4ac24ca975f3ca2b7ea69c3b3c44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8c5c9d3c82f73272b7918dbc29a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e3cedac28ad623f7045fa3cd9d37a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9d237e0006ceeee90b17341eef6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139042268f7528cac4b4415867ddefe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6742823b57b7002bf29d6ec85b5b16c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cdde2891e663311ccaecad4287ec3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ae441bd033899cf06f7e945093e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e82617e925eea32ff838acd93b57aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eaba8f3165d7d2e178a8d012764c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57f7ccd1dbb506dd1e8d8f11a7f45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ddf820694bf6be07bec8f9749092c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d94b2dc2473ac7c2a6bfe9e0cd781632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990a605c628fcd3d38d285af585648633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a06b69909d54a13df0ad0d82e61b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afa78e5206b9e853690a062c24c642635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5e82f75f7afb109b20a153c1096b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8f8d9111b51c0a1aa65d51a3294ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ef8038faedf5db943693f4dd02a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37d4d2258e6bc540b65f20f4b60973639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb733d1c26f34ee219a55db3720797640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173ad2549297270348a89739306997f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d49a3298788c231a4a24b27daa3b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f60308ca98c351a164cdab0213fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a5afad0c240409e15a06a9a52e25f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d74171bf1b82f3f424f83ce4442ec0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678a650a404acc8065cbe126b25ce8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a606ea6c11bbc184197ac5967eb1e80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e389666b601547da18287d29311bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61efa49d40383ccedab03701e66d1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6188b76c14b9e7a1f6434422e5fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328916f70da41ee8aeae0700ebc30ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6360e30a9fcf5929e02ad4107ca5f97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a65b477b5f17fd20845793686aa73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff240d1e9ccf74d8121566d86bea2488654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfafeb4e10982fd5d0493b503023b39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e039fb602622e13f31d5a8663019f85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb115f95c0b0ea072a6ba70ac8febdc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d069183a503e8eb239546201327d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a2946f313489c6e2c37c5d3dc0717659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3889b6ebb5d2f49a8675e6fff36fe5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615320743285380257175b9d6c5bd322661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d83e1016514fafe959dca8db5b382662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc0b38b92e9927ff6cd09058d08fec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff296683d225cf1930b962e7cbf7fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905360cfd5f8adee43c3933ffee1793d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270a51be32b1aa5a339f74d93025ff2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10aa71586842a7f5121d3a919e960667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e84eb5c2929feaddd325c1cc3656668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf885da12d6603d6fbe80aeb5425b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ce55b62b83c6a3034c8d7b3c09e39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabec6875e5e52a4c4c6ae85f7a78db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be533d8a3fa33847076237dbe4df3f16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b420ccdd3b4f0185a11cb354d9fd9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6dd8d3a59a679b5f3c43099e74a20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5215460e3a42b43b1acaad731625c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467611f3ff7e8f5b90a57fb36b54cc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fef2c7926993a6f104710a5113db69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502236ce8c762f4dd54b13aca4a8ddd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fcf6f3e7b7ae267c7cf672a3be2f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743819977b272d0185c6fa09cba229a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1ed4e54da79603075d898637945cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aee455f0ac090ce8ea2fa7c474227c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec371e66fea959d44c4b36e43fbabc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a3553947e933e805f4618216a20eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83e1ecd461a9b1e3a0c40c975767b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c063f0fb52172586ed11946f23f83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4e4d99a08cc3aeea038072ee99142687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6399903692988dc1e3ffdff7bc8aca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6936fb7bf811ad76cda8290fb9581ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a905e4ab34b71f4f19cafe25678d14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11646a9734d5d966b4514e32e93c1d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4a8f24befb744e919b8b7d4b8309d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3845357ca0cab47a5ac584955b1823693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b363bf16119fe6cf5e1e19f8ae2875694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab7340801bcfda8bb11a79185bf0b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad09258646ce18b1aa51ad4af903fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773693a72ec1a9a56e31a8e259324e5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768887aefc9bf8349f12aae2c7f95ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86236fd2750e885e9c1f6d625a2306699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f34722c2a85ef35a6ed14a5b5a7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7a17b18d672042db6a3d8cffd1210701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52209b346af21ad6a657a81b90d32dac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf05799232e139bf930f1005203697703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc5f071f440e12d6b947c89817d519704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e253603ed9e1c24fcaa9c6c1e20f228705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea49d6b8dffd08f84b2a18f932e8a6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef8119e968b37a56242f538573dd16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5c73334c7c2f20773a1ddb757d715708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451890a7cd9d705d8538a04e51bf0425709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195aa00da18b5efaae3a1358a5b1460710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f8c1b28f9aea015e9a7703e299f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1a3738dbb8740f5f6cab343ae5780712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73a6c5cc5fb3a09d5b55626c3d054c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eff3b32dddbf086402659e55b3ebf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d9c1fbf191aa182e7ef5d78d862e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47720e6c94abb985e19bce02fb4f0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5837b5af86727520a35c7143c5fb3f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d833c751458f4bd37310cf9bc481f18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d890b654e7ffb54eb081576e33682719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724e8d70a7f46d3cb76b445b706e81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d62ca3e87d403517d508923de70a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a67eb0c8e87a3831be3842b8b2d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97addb544b4d2af119fea26643bee1fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee8e17f465563ff3dd53a71a57055d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c36b8f8808de9cfe8d2c4de267a468725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50974b7903d37d5a675da6c83ebfe8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62e7b05f9457bd1bbcc0b92a88b238727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf788114494fde4ba348afb5db90e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b99ae7838f7ae7e1aff8b2e4864ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4be747aa9fad86abcb538c8f87803e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4fee2ca626e1fc3770ca556741319731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade453c82f4a5bd3a42059b06af0d7cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06f4bb9844ffcec046bef5e95ee07733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e639e6335b8ba4bf42bfd5e41fe904734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fd3cfba5b6f5a4188f3e8a994efc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e7b5540bf54bfb608b3e1eb179437736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3db68980a6807d7d72f3b39d76170737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647be1e5c33e3fa9409d3716cb1a85b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093571feb4793085bdf7766dd5fbd72a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609880ef593e166dd9173ff572a8716740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d24630cf564ab07a37714e68633d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c779086f040d9355a20e8d7e4dbe9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355cf3bf29a74b7f17f85ff3ffe9bfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d35db840691d6571a4b24e66e7e18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3e156064b761d0071add0d2ca94cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6a3e645717792f39d855247fbc6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510529afc0da85896aa17b04a4aecd4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f600d77b55972c684d31d5d9900451748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a937cfd362d5d347449198c68291a8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54c4fa86c90555c318d7c63d3293e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d91ff66761ff40992e86ca59d0993751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7384d3c7e63d7b021bc5c4179cadb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b365415fc69ab892013d59aac3560c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dba69034fe15b7d93b4d2b76c9ebc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57af38cb1f61c65d988e06247cd9ece755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc00a3c5d36a23b1f09806a5036d5ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f720b4fb61bc60fc60aa07ab081bf5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf05aa035f06200f71d1732d7ce17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3c69ea2bdca779ef8d71e851e3215759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>