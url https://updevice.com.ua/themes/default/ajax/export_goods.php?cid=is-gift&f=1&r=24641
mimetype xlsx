--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c83d90e20a2f7a93a96f26d36a62481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f67aacd1843116952b519749cc2092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ebd7ce54bb2e75638a65d7b4d1c9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f345a488a40bf82b1e17942221ac5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd70e3a509ed9ad11b9aefa244d7d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6476119ccf133dfca9207a8c2c0c776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08502f582e9d333e094caeffe40dc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27b6138a0e4cb0d1c6e19ab3fccd738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db5e8cfabb3e855552a43eea14bde49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976d221d9a7f523777f3304b83ab08310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc16b7640295e403f09066e1d9417511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd31f919e237f152d933e1e76fbf3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407f6b20fcbb1d06a21484952145b0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c24e5a3c48dc1e435a88052bed18614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9ab00c8d936ce71e8f2a2280aabb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a6326319b776ea1d09c903c4f84e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ec32f7b363ec369245251bbddb8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f1bf5a630aa5f10bc84fad4b9bc0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54e76f27a8c66276b95fa09b57448119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8927979e6707d7ad106c7fc9263585e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57afbbcf7521f37efe07e49a2272d2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7b717f36917c1ac1e942ac2067c9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc8bdc6e3c6ee3d38ec9b0b6f324f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d39006e3e3ddd3265b0853028ed09024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed04197a152dad22423e487e2f34ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2d264a386e47cf7159b93f91fcdb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99821f06aa13b7a977314dc93e8f1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce755f6547880882ba9b14278f90728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6fb20ae74517db0fba2642b3cd09c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47efdcb72271699fcf1edbca7600be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad109dbc84b2d7885c7e690fc8524f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d6b6ee7fa257f3d7638c3c804a50332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41ee9e9134ff89f3683edae82771e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9f74c555ea20c33f1ca68fb15627834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233031d58ff307b18e8911cd9aaca4c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e3fcd41d56fb2379bc72b82ce9eaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8deade29072218405ff51a9d27f4a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117893cf7e19f45a76e33eec38cf8e9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665216e6907c0310708cfeff3eee40a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfb7d0eee4b2ab39b9f7d25ecf226d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117566d32804cd69a80d4239aab79d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6cf08540cafddb7b4a77cf708b54642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f85e14d36f7869dbf047a38ee8e80643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b928937b2aba52e6f22256c486d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a6a85df9085f98d2e621e6b02268345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3019db2bfcb5d3ef5ceffa6da0dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d617c3644965638de904d4b7e847047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d306586559b582b8bf28c7f591ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827d236095cd55b6521abcc6e81680949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf049b34ad809f825fa5701d69b23c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91b75cc60d1ddfceb40cea6518289b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8099271c0d6059addedf20a545a3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bb682918d98331fa6614d9c7f5a6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76d5a773aae2f94ebae45804d61d3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e678fcec2927f742410df2d04eb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fece4d8f5c3480a1e9ad11b6b89bb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d162bdb6272f7090507d7ac361ac4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4225eb7f14be4ea321bf9e1349e4a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4747db5d1cb39ce0a75304a4241fed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb1b95061b234c80b877e3364818660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2372123a6b246b51cea6361ab4f3b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ffd850269f4d9b76c24a3b76633cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564075defbbc0b6ecc14cefe7c4849ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0466854a421c49adaaf6fd95c03464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce75d11f1322fa44b313ce76da5d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864067c362107d08d324185a88b6cba766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa15c7039ac08e5752b04d764744d9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89639a94fee0a518fe5508cd6b60a1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c66949dfac32534e6079658727d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8693bc11834002dd1fdaf0540d0e9e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323ac27cc2d7391e49cb2061c0d60dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eac693fb8223da1ffc105a0cc094b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c06e104ea35d0547909cdd0d8bd2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad48a5f2ed553a7c86e468f2ab0f7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9e668eee805ad3434f0cec3f0290b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5c5e45042a10f89fb08710b4410076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969196b56c568cab4f4d771dafe3602677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20233995be93b926d07ff9ed8fb53a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ab864a1d55e26246b8c0073cbb0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56e8d6ca8f9ced2b23bd5f50c1827a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee299067181f269cbdb15a75757cae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e655eaf38a391822e5c4c7e6045e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8c19d634846ba7fbb6303eb3de8a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5943dfc3efdc01ab34fe3cdd05fa9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7244c99a04a82bce2547357126862685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6052190b3da05f057af56c0723e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8e54105a77272c436e7a9512f25d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccbe84e6456274b42c766c5f3ee2e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec626edbfde34e1a588b32cb49a5a53489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f395732957a2d440a2a8a0d73f6b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acca4d19ad09e8bf0fdbdd55cad03f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae1f8df2188957a6784b264e4d7da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4fff97a03c041d762c077f5ed321293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa6cafb6f1cf314af551ce05ba040294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f3df28a150695ee65c6733f54273295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1dd6cd670c9269989004518c1dd3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67f928ac83959a32fa75f5845dc60d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a16e2068fddd1eaefb04dfbe03acda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a241c11e5deb2eb756676b47e207d5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e4cfe3b5717dd6218b767bc098db8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1b3a8174f8e763537693bc5b30fd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06722d75b6f757327e04b94264ba21de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16ff6621f7a7092c6b5d40e75db13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc213a0080b3b477c286be7c582e1b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a989eb9e76bd213b27be85ecf718e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db07c2d884b36ba712469de2855fb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c7cdc978618acaedaab75634e4f98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79daa7b629e4d93fea9ae3fa985ada108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae268719242e869cea7c8110e6c102109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f53bf4a9d5e1dec220a1e7d1cf70fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c16004504e391d443fca0189ef05d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece041262e55dca0a27ed401368b1307112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158931bfd4971e07e1b7de7bc7bf02d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5908beedbc6854bbfafbc41726c442114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bd7dd8d18a412475c5946fb6bd92d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7ccca9dbe2b2251dd74c7a8d41239116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafed978ae7904fdb6ce0e34ee764eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e270d0f74e9ebf0207c4fd1ec5710118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f6f55f0d60ee2933c5547424a2578119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385e37df6f31d8736479016adb85875120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cac4d82c212e9d3051511e08701f8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ebd01b255cc8c2d1d76ad133930c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0749b891fbcfb7b6eefb3aa41ccd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca02fdcb6ad9ca8c13968493f872b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22659dcc598b6efb3a2b1612e169f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cc541b988b69fa9e16a1741236e6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dad107a04c7834463595169dfe816127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ded3d361b68124d770998c36a8c0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4236c8d9fa60cee8685e7095220d27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b8ba464424747f4c0c52ace48420c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0a1a16395918a7a15eb1d26ab10a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d11a8c96cdcf9550db553949d7b82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faf857eebcadb2d694286c3f3c4f9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5073223a09cf54de9fcf61ccf0754134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e8e71e59c5c37df3b7573f354adb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da687dc64195e6ee077881ebe093aa6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ed1f8afca861bf754528f06210f19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dec00edbe3725d5089da2f7cd0743c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82945ca815ae7bda5654bfbd13caba3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e49077a1c1460da3d61b6ad89d08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8573be53319eb4d375c18ae3f8fd46b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee71e8f231e8a823272130a6123377a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df937f35f3db4eac57ed92ff3301c17c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86460737dcf51df70dec7f0c0234255b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e5afa79e3f8cca7b9fcf7c12f76db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182c72725d60e5275eb24e647c21e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070853c54c2016ae82a1650037ca568147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc1b6b77d70b45380c1f91d6e978f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe812c628591cecdff3aba35394cb04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae4fd8562d6561d6e03010af25737d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ef3ec98e022f5715b32db294bd5a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6755dd4ff1448034e40ef24b8b2e355152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1390341c294053ae0819c248b6a62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4232030eac0bbe31bcc3dc2a5e7324154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0254d7271d287873b35e1023d3e56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ff0c5499fa22c4c227273bf41613156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1f438b7ef1f0557e94b442325f34b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65451ed59206fe36ec2674ed8012c0a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c6795511ee15abab72e65fcf3b5cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006fae2d596dd74d1a204443ebe058a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdef330178df6e98460f10b04515ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bfd5bb8f2c55728c95176f13bde66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6342aa355ecf7484d001e82117add1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984c385656b5476c841ab6796fca08a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbba9ccc397967200f12652d65caec9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9fb5670bdf8e2f82e5284637a018f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb7575ebabd323597d2e6edcea66a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e6e4a9c8d10155534051a0d9cc49e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad344401f6cd6f60f042428a5e968da5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f68ee6e814c40c2644b1ddf0daaa4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf6d7f1151f6509a07c68026cf0ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a11933a4ba9c3f781efa3bd596efd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ccc6898dda45b658ebe6391e80287173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e59caa7fcea3b65ba51d928a144565174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d00bf1a9fd3dd909e7ad3e4f99ace5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df21539882fa463d253c5ffd64df17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19fcfe11d95f0d3f32386636e96100177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0507d6feaffdda1b4b92e8e74ac7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08c98d1b4842019930c24a864e340d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a2f7b058b490d8b4408e7310aa251180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590f8f3f1ae66ae211be48f289c96cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7adc60666e521455a8dbc6753ffa27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eede0191b28f622beb94141e40d04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee2e95409c88e6462e17e285f67f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc237396a5fdf2959825c944d74bc11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac32660ed220221c03a8803fa31624186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7e8e4008488ea853fd91acee518c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47fe40d0a11b054f5019a8e0e4d40d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceff604a170379a6942cc65415766e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2c5a2675c53b83f577d189277c8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b4db4beeffa9bd45a3d6a13832f20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249efa60292d457d1bd16d1c137c06c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced4c3476b6337e00badd2f949cecb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881e4593373d0dd8011f804478bd323194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1257fc1102763bc7f9c7752c243b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5d89edbc444cc5a514ef1a5807927196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383cc3a692a8862afd455f38af4e006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea615b379fb7123c92457376ca51c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc63879ddcaa5ef0c5d6664878ae7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f516b7486a738a168dcaef35b07c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f70d8054320e3d8bb83df5c5e5481201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d01d42c222796d39c37470e8ffb3a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcadae239928ffc64b2f44a63572e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25c9cabb960a31fedd68810bd23541204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a779394e512315b57661f4b68b1d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e90e436247049961ceac06159ca5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56d68edd72902f69617c0b2768bd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f1e8f99ff76c68b1881d7e2b488ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec6a9767011d92d2b18a125ad8163f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b956d064391ce3b84b3202ea2cba2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35be21906d90bb72ee05f0dbdbe736211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497bf24e9cbf7d94502ed48ad3ad7e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dac30a180b742fdbf7ddee01c9c41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a946f780c22435a2adc43917a8dc7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4097646697b592c188be82a5291a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b19e57b2d7a2b3f95b224e1c3f2a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d3e3e63225f4109253d2b14125b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efdc64bf91e11aa7008e5517ea0a6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e30f41ef9cd0c44303bb5bb13b356219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60adec403b9861762d72f9119e68c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a625d711da9999150f76c4eacfa87e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a84feef56931bd2d4a36fc4928df9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9c04ece69b60565e0450c590068f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c78fb96adc6f3cf9a4345ee950dad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecdb7700c0fb6c9320ae6c845f1c9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcd330e95183af2d5a10f2d00afb3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fadffdd0aad169e457e6167496876d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83cfdb620ebfee880e279eebdd8fcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedd1c62a75d56292bc6edf0579b16f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce64c1d603e4e80b5f48961d67ab831230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c07e56e1d3807991bc34e323c247231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd1c527fb3eb6bf213da1ebf24092232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7bcf538ed05ee5aabc0334665b594233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f95d0a70ece6fae79549b9f150af6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd930cb834b425a3266cf4772fa5376235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdc10fe1030bab8ed18fcf80447dcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8a13d48356e94b9286f776a219135237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1ef7187aab77edf2659df5cefafde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c363eadc4fcfb5e9e23fbd570075a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deacbc9dd0b62d78ca61bb8b92b358240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a759f6784cadc5c1d598a89414e532241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c60ae54a0ebba6233cad4c471849c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2425a2ec805eefcbbe245dd1e63873243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec119d83974fe70c5fc12dafe40c38b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152feb9825817e9c83698b1f26198c5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be1706a1abf48b2953c1f34c40109f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a607eb3ffa5b8b8893f6d8af8fb1ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f77f11dd196dd59f16be7d208055248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243daf1b003d6144681e18c4e4a9f0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20cd4f53a7c3d894736a86e8cfed5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca4673d7bdaab818bf0c27b93079c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2606a549d718683e4a3d12c149327252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a35465b42653b64213bc864da05316253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae767fcce983483a85ba2221d38966254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd301a9575725a3db509fec52e374255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201536dbc76d199ba4adbda56ef8cc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceba84bb69bfd1fdca4aee9b7019370257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd455d860a4e0481ffb420e6c6a672b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911234cbd13e9b0340a1410075d4c27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd135746ddc48b187a509047df246d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88496be7a208be8eeae9af707340c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83efdf0e149fdd0a5244869e6ca617262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1e07ba1c85835ae5a0cdd73d5ba7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a9c4f04a26a95421eac46bd92f30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbfcde3eabee0189be3b571d741226265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106245ae3356051900126b6be2f632dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dff45f2ed59733e3e2de088b7427d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e33d2555f35eec015758ceadbf732268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c1df5133e90be89df5f3b611f9881269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf5467f1381e744f87b2b78b816094270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3676da4b7d37fddf8507be7d20665271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbb42e1bb313805a9be05e30097aa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d82855bc91201346dde9709ef7a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b018a62b258cf8e76ecb566bd9f4ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf1a3936c2a1e4e317a5f474d085e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3546a0fdaeeb2a82a14540ec24a69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7835df494228bcb5af3439303f2fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9c5e59c8e0669c55471e915e925f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac621e36a3a79cd4c608ad3d4b1e14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c2424fc8bb5e1acd70e2d551f3f02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7115d55dbb13b3a1f00cc4edd0c23d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80ddf97b8def37f0f0d49087fef9c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed894e64fe7e86c3a50e69f308410283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f343f5602a30bacf94e1013be042a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db02f1f56d1da4f631451d0fcbfb2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33406abb61295788a369793d764a7e88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc415568a83e33df84700fa82922f4f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d83ad3fda8b72940c774039371a049288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24579093ee0923426c0ce4e94987cd1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b34cdb4236aee44168bfa04339649290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328fc501317e51cd5b92a595b6dc4b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad38a1bf3c060081c5864513bcf7733292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838c40bd161f8f0a550932e3547cb2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a034f9e14ac31979646cfa0d03094f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9499a90c4af9f01efc042c717a701f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5bd6527434a9cfad100d58cea591b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490e45078213c946cff4f55c980aeff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0147fcd267b96aa6574c6db3fe99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5d5e9d68117849aa8832a39b95f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dac8ed789eff88c94cac2bbffb0ffd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30aa51b1af29d51f3069b0b0208a64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4633924bd5344cf85307f77307d669f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a93d02aeba711429c5624e2ece2c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230da5b339ac42bcac4f4ccde1bf2e32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bb53d22fef4cc19f1c9ffa46643e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850e3e9787bea85b4e562115f7f97f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ce70d6cd83d8cdc8e692f367f66d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101a2fd8c5430a4db84b768d83c1f51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232abd7dd0921919bba0a2045f10c43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31723caa576b1d67994e0be2881fa03f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e8991ccf4071820527c0197bc4a28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842be7d01c343d41d503357fc0f3a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e432fbc60e73522d7bb6704f5fec0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ce178e0276abd8e6eda6856660246314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a77835ef4aa3fa565555ff802f15b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5caf21ae5e0e1e5f5d7c5100e39781316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c04877991d8d5680e7c20b57713cfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91483eb7223997d9534e35fdc355f4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76febaa3d49c310d9aa361ce49f52bd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2e67483862a20d4af32c8e26f5b89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c441349504eab49dc13f9ebd99a87e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783636e68450d6fe568d745534f3b60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03771b61af575b2ee267d8d40b97b5ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea6c10ff3a81181f5fb7d3fe1f6eff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347802b533cc31bc8456cd819373e10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce819862c201384129521718f164ca8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d37df706474be0836f09e589f1c6c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc28594f4330c3d28b7de887979def328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8238b637f0ab8c9b61c1263ab82cc36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc9215ea0ae823c92cd8356c2e94de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b7199faf4c83b05803e05f1c28626331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152d39fa3b30ed7947e098860a317f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07f37efa09f9dd6613c53a9ffcd6c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a65ab1d0f429f61a60a6abe5bf692334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f586173361e867aa617e3097a7539335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723e45cada3704b6ed5e255cb6e996b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e786be722915fbdc3650f39290f27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eeff8fa2a82bef9e4bc70e8471ddd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b1565a886c06e4db89fa8b91fdc7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9667a4405cc06852732c9cf9e35d9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277e6d6aa33ef0fbeef91d1b36d961341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62312508ca0773fabab88b60996d40c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab7856dbe2c829286960de0864892f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033b3aa59e6191117d56b5fa244016344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dbfbb09d179760d108a6a092b0495345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b982ef4b7adf29c230e7848461bb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfb5b3dfc87e533f50d0be101e9029347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c0bd50b93d661b1f5598dfe4e4dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8e304512386cf97dbde1b750c4a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f61090c8d03cb8fad69ec5496feab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e84828aad383290d1e0d9dc7098a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45a17ff4d99b2ddbb1681f05469de8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53294195cc3a785d1490f8881aff27d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3bda23b32a4779302df26f3820ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd5ce4a74575d29ab9cb2e647b596c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174da58e1442f1b4d55817d75c0cc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e855e42b2f6f5d9bc34d08c40f73732357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac257639066f10fdba40bb0b0a7132fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5d39990cdec6fb75120b53ded6af2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ef6b060c5538abc03345939ff5409360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78638dc51fd1f55cfdbf52c3a7df7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e8eed47b3282abe2e91c5c7f5aeea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08ac9184f8ed89c7666cea9205712e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd39773ebe41196f3ada47fdb1131f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063d59bb733fd02b3c2c96c4f266729365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370c1c04651ab7d235b56f38d39af80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29489e0905b02fd30ac9dcb8b0461c07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd29951ec5190d9729935ba47447c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce22287876fbf71f58fe1ca6879faf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa095c040e9ccb1dc2260cfb6c363d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82545be58a8176b5b8579b42b3c04c4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c9e441b99a90ca278077eeffb0da9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a5620fd96f5848ca21a1ac21cbe15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562829ddc9536eb00097e9631a609a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83fae69b9caf1183fa1119ca0c9e23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ccf48eb860a02eeffe60f020e96f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5974bce6e38acfb22db795d0606147377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe004a77ee859c8d49e8ad739efef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7dc2a016a4f09525ea3b7dd767434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d598ff9e79d8906f2a9b0b69566f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f87eb75adc70954fda091e9568cf78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc528b59ff9a33c271122598289ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7d0500ddd4bb00db1dfca9851c2d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd2247aeaf9965f02dc0063a87cfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24256e0832645d06e6f99ba046a340e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4fa833dd76618e1b70b0034017f82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9c3b4acc3be3c2f7cf9b608870b35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0ed2b16bf7fd5ba40d6c06f6ccc85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab18268c8fd9e330894517f45630da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4850b2a651764f9d4be130d0e994e1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335699588e995d77b1dae345562d2d25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dfeb04e1cccc840963851719238a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48957b68ca21dfc574578004fd4780cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8403c9cd7190e385057d687c2ca847c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0046b27c66db464af97161bcf67c63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4806ee69f96ce6a5a55c33f00a8171396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02989e36e746fec71391df137b2058c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016c3c8a91cc3b3bd0bb9aeabca6b56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaddf9856546a5ea67eabacc94cf34e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf79c64f4e761c749bdd959b4720476400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2257ce503f90a8769790330b8d26a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deccdd40f438b79c922c1db5c34668a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fed7a4e215fc191dde4cf097598f7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1547522437ebf024da00c1a6781e6f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daaa2f1398a891f3fdbce08eab8c06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d1811ec067e33e8dc39ec96ffc45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7e5786fa47208723c1e4d8cb09fea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d363752d7ff72905ab8da4b409a35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82052aacd72c903fe67eb584f3c1344409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf85f66df1efad17ce9dba620ee6414410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6feb980704b3b41948f7945a6e335411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066524d92096b66c80df91b50b97fb3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2d3e3ea05d02d70845214e5813b49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564388c4d91fed618ee53cab47623bc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e25022fbbf0bd081501bf3fb6fd1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0ef9bb92fd1b1c545c9043f17c3b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac415ae453e027c56497c14ea6ff717417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eec53fcc3593956698d031a757ce5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a84ed025159ea5e1fc2ef377f13a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832bd5c8880f39acbc7a76c008edb80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0d203d5d463d54d797d5e037df1bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba27ac5b4a75c1230f02ae7d4d290fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91360bcebb011eb64ce0fef01486d90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b26ed0153c270ff4705b4473fcb742424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a45023c14880e61229d1ec361ee2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e740b57a29e603f698ea3de9dcca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9948a19d31da66d45cb7388708bdce3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b0bb44f344d31c7400d68248ad11b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd4a62fbdf2cc329d012e847d8205e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697da6b470d1c415683714cc637c7b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411db7b7346e89b619e789c00c46a07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0768733baf51c4d1b864623b5781a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a31232beaf7938396c43cfd16fba43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bf14180277091d8f03c6c355cf920434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65378e64c271fa948922c9eb09e014f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54512dd2c6af74a8981479760a25d5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56818e2fd3366a8f35d6c5fd028e8efd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097c4960249839cc599dabf7922822438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141255b058844fe8673b7e5b852b17f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c4deb44e29ff3f8fae6906145eba5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2287d2a5d269d16bd384ba95202f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b42a78f0fcf37a2aa5ff9ffc5abb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09074dbeb704b7b839aef3270f83774e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df595f6bf4a8ee6f229eba6606b0ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17273412e3be14e72dec52d989662612445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8b02634af65acfb042a694573646b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b48deeac43ed03548b4402f26bea68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc9a2feda77702fb4cfde946b2e173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad83a13006f6f3e06eee85309a2c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92c3f2f27741da7683b6392b12fa99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f290b97dce646c6a2a4a7c15775ced6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed4a8eb43030103feb92cb512d6df7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a56021442d4a33ec8c7f578920477453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc265f89e57888f84aad514686ab29e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7aacd43b3abd2f4e03e8a0967b07a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5262a9648d5fe22a943ae4b98e83ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d975a7cd34f78d592471f26d34c2a6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e66bf5d390eda754f290c734da17c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11234c8e0e87c4f88198aab16af74d5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa365bcd45f0af64e4e800a83f68fb14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2aee564fca240caa3c98f90e7cfe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d22697d70c71f7deb2f07340e35ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debe17c32813211fe7ec30786e6d1fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23664360c335bf05fa360104b0b441464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ddc03cf3e1a6e3cced651c0d18508465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa7bbfc7c8ba6b943d6ebbd40c2fe6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aed0feb2986d4bdb71f5dc9364cf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a173968f1d9261ad4089b3c123e04c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7bcce31c2bc1920a5fa065e2c7014469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce5fc63c26129006b4acce832cdd52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935d114505ed83f41b67b344563b003471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20dfc2bad610dda6517ec76fab13e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edb8587f7e7c7aacf279d7bc3434a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89b4e7ff4735dc44e1b0a9a68027eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26be80a30334208163a13973c1992a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290164fc6f8df0ad2a8919e2575ba27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f421f6820a55ab9d6fca7c3d7eaf45a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e7ede1dee960af4c891c27bf366f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac27496507da41e13dfc98a05b964b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cbcc27314cdc3584631701155de9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840f2445caaa8e8c9456f0d886a224481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4f414c405430edc01c609d9351cd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e8338d5fd262367fabbc18741b742483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc8329feee867e0cbf213d67d5ab02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9607fe22f76a160a972fa312f83e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f986a0fa89317eca3125785908968486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5513fb1ea00260d9607d084ec252f84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673daca951c9db959401c463b69ac3c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8ef1861099d00ce5ca6f92fbb53ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c310b8cc192984131462347047d9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a02aefbf0cc83cf38244182062f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1005b95313bb90a318b184cb891a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e8c32e88e30be2a6f22a8a3f50307493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4c79e2deca4329642e6de733b1b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e072020ac77a6855fe117591867e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d9ae59c2cebca2448c4f5fe3439c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8c2540f98265623dce8759db4ad9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93330fd64a0e2369595df3f939e872a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b06b120f364e5d642b611889ab96ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf181b71e38af7d8fb9595a666c0844500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22639d9dddfe93683bfb53236a29b21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342cfecfade8ac8004653d731a8b6d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f4365606efefa7328da40e02c38a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f33f2e2fe65aedb893945f8d2540f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb70541388d00ba01cf75cb27a3f02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2794d94db7afa80ebe4c61d1dc1c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00694eac1bdb6f7c89a22261e2b150507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaae0df0cadc7d9e692c8d1d3269db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a52c7af9b13707aabc0be8655979f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c475421f0c1d35c3c89ce8c6837db7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d13684d2684f25c8e735fd0e460e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1202af7d48a50e8eb3f400d1f34ded6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e76ef67e0a1abec450a331cf745995513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104fe2cefe1b5326b599d404ced54cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f295279f0fd547bd6af515dcda2b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95305e87cb580da67c61609ac06549dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aec1be69114e299427b64fe73fb7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33abb3679d3b9d0f4ba8c55a35ad93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26479973832ad06264ac9974717f8e9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103eba6123297bc39b26ccc53f713bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eae311eaa8fb2216a7e4f5559b35dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8698e40443270def77e7032a508e3b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c03ced389dd1b26e17cd17ef06df0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207dca6e45e65b778df27779a659348524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f91aa761ccaf0ec9acd8bb6f6223e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e11def43b6e853773318b98a85093526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bdbef0642943e052237597a1f3aca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c65350964430da9638dbe3cbdc16bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e258225b75ab2e2b12b0c83e1220b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb0ef3b8d8833edfe7aade07ffeac0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566959f204d9eaa19c2d391c66db77d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f5b80630962a5731dad7b16bbb378532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab6b9f3aec9722a3e2fd1abb0b8235533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7d0430adc6be3c28fb06a4459d758534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401140f9ac61f7490216e7272b6afdd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7167f28ce1574db1e64a70f0d195bf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c80c5894343b8f4bc01f7164ce08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e3d2b6da86731205a4e9ff606fffe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53009729a8ea4919c6ca12f5173b546539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167e01df46ffbddc69f74cd69a0fd3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a82aa673778783a49acf164138b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce0eb7f1f268cd06c6e9fc499da13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80923a276c6389303f5e726c9670129543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4796194011e1ef88381358d226f8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca5791d9063a85718e2265b160517545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403aa28d9631b037f1bb5038f9a59ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e6a4cb1e26539ad73b88a4abece7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd6f1b7ea4b3b8b49b69ad8d0ade5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818fd2cc81728fafecd1ebff6ad3888549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46950353628b36fa384cc1d6fe95f93f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43341e5803371963fb9eadb074b0f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e466676e775a874e2920db04bea1d60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff8880d5889091bbc7c441d5effb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62390d7b38a560eb1ae7560f4b265b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3bdf9bc48276d455ca9f9c060f66c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc5d005651f5eb007106c8a62a8f4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550cd5a31c672fccf56ddebac2b058b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed72fbab0ff48d9c1f56f805b2f2ecb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f878238bc6d8cb93961c9879b8b59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76171fedb2a92e6b40c06a6a488da088560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421bf3ec434565f8a5a888b669f1c10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79454f81d230690ab6a6f110bb8e726562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286e10b1b935260f85dce39c1bee0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674827b2e1a997fced7a5a0e9f63f645564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ec19a388519454fb01db071ec34e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac450b66151fbb46bc551f0ae01f4e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f75f44a081c908b14ced9f8d404b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a3b9ad21168f1e368fbf21ce53752568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2596594428e5c6730e585d121b02f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aba0aa78c30440131a410b274659a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ab37890dc8d5e0b1d15cc79121c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba7af7547d47a71f4e759bc65b198572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc538b8b19e36b42110b804b4b4c3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89177817b09bca5e4088b0142a6600dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa3ab251811e1a77709828b1bf173575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450deba7ed8d1d22a2a44a963075747b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d919ff9f8cc01c6459ed2650d8d090577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b427b0f6878b6069b72286212811a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ca78196b0acacb3e24650c5b69cb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67406cca6fee8191442d57bfda17d469580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e5876b35b1bfd9268562c0a9adbee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e62583780c4386b67a914ade7ba031582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04703ce744ffba0c12795e220004a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620323c56604065bfbce5e8b91ab5d11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be643b27e0c5ea6e3b343e7e1a7d5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef39f8b63b9a160c7c734e1fafb18b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a67eaf9a362f05b760a7266c14c667587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc65709464d618f11ae5d430ec8255588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f85c80deb4dec14629ceded1e02a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b3eb22b3d217ce2aff20460b22084590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a43f479899a84cc69ba43ce24496f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8605bf9bff19e69ec31f916f58292592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2adb7dc2f7772ee9b560be62f4e847593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e3b827b7b128eb1ebc6085b728b04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336bec89f96e3093e4a3a3b465021d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850b7922816fe61fea5af1e058ccc4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb3cedb914ce1ba70b67187707b08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b39931acd9c307b507d539134b97c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a61b8893083742adff33afc1127c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406782a0beb7a45fc7320913d5642d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94116d7d4a4667c4e81cf5a1e55234601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151dc44bb4eef0edbf5c4987e410ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13497ee59c36aed181aab1bdfadcb6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d4ea30df2e5a508cc5a5ff7cc964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee9643ac5000849cc0cad044400d69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4eecb6ee9ee66ec4b8fe2061d4cb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4829bd1694e71ef6012829b077e412607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d828a5d558a2d881168fee54bbc956b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6268f52cd422543e20752b98167f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440d7c34252f47181a9ccfeadd4cfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97bb05963f274f84825c9c3be8a326611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d74fa38871ace1ff65a45165d1531612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7c69f9af891c3a0ff7ca36681fbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fdcc69b163e0d014a386d286f9470614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd37dd1324e8f8bb670358544f5611615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6adc9bb3cedad5956dd5fd989483f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa0cc3593371e67acd24cd2667ed4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fa312215a16f96b96d547b2162b8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394acb58316911c444ffa60219e27667619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c193e7a884fc7debca3701184f5bc87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23375dd00294ee76fa22fd62aa2479a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf232bca5fc514f0c7f7bbe7581b4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7839c9666e4a6a4c3daf9da0fa39bc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bac7fc0886a6b75f9d1a5314f501d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451bf11f723bd6a7ba22564ab9353bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2885f78ff016f55c4df6f600e2b595626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f2841134385d26e5b9777e85b9ed7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe737841f4e42c8baa3bd3128cf621a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a72a274b546053020a7db2b0b6ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e77a0ed0f2a5b8648f353973b2b627630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc150af2be00adc53df0f4614fec641631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34706b35a1f1b12fc8f1736ab64f6a54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf0256164e07be9c38b4b4ed310cfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572de483d5261204887f55257bdc4f58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008b2334d1060b9745de69f37401366635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6557c2ac4b6184c51becc481bf56b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ab3bff0c7a05b9a7ef2beafd6cfc0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26952a52eb23f1366ab10fc1d156253638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969644779f2aaedb0738d0a5a6591cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cca4517a449178bf718c5ec1134a02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d9e54ba0f197d9c8425ac27d89198641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011657afa36abadb9d0fcf2d06b3525b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15ea520b19da9c75ee8230f9e60166643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a9288ce2a55d4c84dbbd6525d7d6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a48656cb58b5e3aba6c0607edc4f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf892839ab15f9f9307bfe0e4eeb150646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f980657ff378eaf1458a27a3c9b1a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3993da9423178584d29c8b86ab1e20c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d54e7e692162abcc034bde7a2fb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e3c98cbd51e94c4851ccb24038c5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d6e2f2645b51f424a129ece25a0df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afbbf1a822479aac1ccd5cd051dbd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e449cfbc5689383648bd73b46d265f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaf81451bb023facf473a1091b805d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b29a1a968be3c4597f83736f43ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780dab3b3006ba2d51519fc42db0c12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbdb5fc6b139bac7fdc084cc592b46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28b7ed91549ed3ac52f22715cd63b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9859461ce02c0260a1024f1395db2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ac5a08870460db2c0d4db3c11108660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05de156f6ed14989f52b61404121dcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120de086d728a21e1971c7e3c7da546662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39b234a6bc882320b754584985a71c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27217c8c7a5581c657a184cb79ace5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d02203e5fc8dba7af1faa96e46ec52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68850cf18292158bc239bedcde820519666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4fdb45383d82c12a04d4d67efd7e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db182af5ceff8e8f102161e760212e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b72721d07d2e1edc5327976f41f291669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff68af6320c3688d897e63a9b955b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64850fb3e11875cb4e7e31da0711a8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1b28c17c955a191de2caee33fc0de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457f70046305764376a724b769cb3d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cafbbc61d278ed3b71ab3e5783b473674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442da0dbc592a0d8115517f71c1dd9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49d11c5e86ab5470b3522b91fb5671676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4fb69c08924b34970da3d24a85f8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a50de7a382140df2508d17619ba7ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b669268f2dd8a90776570a0bc1719679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e1ae74a26f6154015a65d2103a7ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e81ec01e4f0fb3e82161c022a69627681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c2e05dcbb921140d78397649cb94b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e7c37273eb1fef2419bb8143499ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979daeb231b98bf1aa0cfe41668fefa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b99a9da5d63b5fe9831ff6a690826685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27634fb16657f5d3ea45e3b3159496686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961259457fe2fc3a2e546c9a7e5060c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb32d817221fb3a5208cc379fb9705c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd184bbc2e19c59ec5edc426e9f060689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497dc919416f7be90463550e2c739c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b33dc82463f54956f2b33a0930d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9740bf522189ff177a4d4eebe9f53fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d57fbf7ae478ec4cb51539fe97bca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fa1473c9302066351d33be17c7e9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b6d2632ba9e68411cdede99e4a58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efafcd28d188625fda4653e8569361696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9762e2923e4f1cd2d46f01750db6c2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5beb1bdcd06c2a433e1db784161877698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d3d54ffb811ebffcb338752300c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c30e1d59289e8bea16025dbabd573700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc171aa48c78b1853ac2d0f373673c94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef1b699411fc04c185f7eb556fd503702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ca3a47f2da9da0b3dea37f9da128703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed33f3e10a78a905641d2e29191ff5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595c8e172a85ad3fda8901201ca9e71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73a181e72337f68e8143acf4d4d8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c22ba7a14776f4f7f3b76504f33a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d30e28b9275a1bf377dd0ccd6c8da0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a373a7e0649ec552272f149b9d3b553709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd328dd6156a0af21fa27aa0b287093710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eccaa8f226886206d253583cac18da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff981e6b10b4b654018a31f9c21f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b76d218bdf815315be09bdd99a7ba4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18d23dbf29787ae374602383ec1c25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4cebcb82664ac49d91b12308e4c0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78d067300fc23876023ec5da60a1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aae48ee3571ced0a8a73d5c1d9da62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21cbfdd1e44914c43016aab043e822718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07346494a7a460af6cc547f4ce849cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62725da5baba2d406afe83d5d5b1e5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77a64f60499adb578bdb5d1bf36f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57f91f65ee70312f7741a7daa569b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0c806bdf8061b93e86ee1ad28a347723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae7cef57e75f6deaf49865b2845e06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f148cbfb38417cd3707505779a8bb6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b3a607c90363c32cf588bebce5db8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165f51ba46953e569559a459e640159727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2018498a9e71d4e01f7d595cde5161728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d75d89d4117b8806226788586cce5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fb34503336b55bf2913752e570e83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5fc8ef7d6077955b57148a82c1417731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e8fbbcf73500841f08c9ad2ec1522732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605d1933a0ddc73fb5dee7f6e3f3450733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaae1474f719cf9c073672654a63e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8225db61cc81ade1c9e2816a10f02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fd28833811cc20ea7926961788518736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cb6af2813062c3b3c03689e6707e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e1809babd04e5e5753c05ec26ab3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe388a1ad2899900967fe968b0b0e4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faad906b5d006809690f43f2b1acaee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb95e7e749b4f1d6a1d99f178aa2e67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301a5f9578574ed9e5a6196de2e82bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeedda9a2e9ade485c8f76294ed6e66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618268a8588f60b7d2dda8f1169b5297744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa95bb7fdfb4b49aa0aa63b824f478745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b70857365e75e2fd0016fd3b7dde9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c7939493212f44b7eebfeb862a3da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9434e180afdf35004b94f4f141f51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f90ffea2b4c1b1daa228253b0f03cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96e828a20c52e254a68f28b548b545750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf78bb5acf95f7b5b0354a08e04e11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30f67f35bf7c2564ef3ac9db0d7f3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f6b1a46f7f11d614eedebb25a4852753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33024a1c872151ee4b5d3e0487af9a4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba799621e76a377335dd55e96b4ebc1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2daf3c83901ebb9c6ed5d4dca2c8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63342ab2853c248eb43e41d2ed018ab2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd214af753688b78c436c4d009a86c1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43311d356caf4abdc40cfb3722cd55ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341843e36491aa304ed655bd73889541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b09265c4c90be595c1c497f7c96a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b376b24cda3eb4a66cc31650687d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8b61421864eb409ba7238c6f94ad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d03ffd2d9f981869e7aa6633219c7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2a74a1ac50b2981e065dd06bcba3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f680c2b8e7d76cba7e23bb4cd1001c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b09fa9be41e42eff4d1b8a40f1e7458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0a72d4594ea09a7b71acb4cff09b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903c12fc7cf77d0a24fb148c5eef60f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e0038b493be3c1325726a3ff7f2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a0e2a1118b78d6d660cd8b704e1e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574457833a955545d3c198605c4a7d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43d54a5ca6932bdb07195a0aa5993614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a583c8710e0d7497d18a97bb49211a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d053b355e88ddfa5120f073273d191616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362efc55a932790c069837489b977f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a4644fac2ea0ea43d56fefedaf6e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e9d435d102a88d7fc2000ab1540d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b9080cfc39f2c10fd724a0a425ede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be3ae0e8dc222cf03d23b0fbf86fb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736137a65d7446924176b124b5ed2d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b560d18f1b9f8846427597797e9a2da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830f43a921040e7425f8582a409eaa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dee690251fe12b37a2dc78f3932de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ec555b5c8971add572b69bbb2666326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07708a925b4480e7ed207c3b07ed797527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a06d79b6cd6fc4b0bb6a7a2cd10e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed9726efa96bbab664e18a516551029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d4179543cc0d12e965916fddf10730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c9b8052b4633b80e30e27e382162731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2b497596e41b4759bed99c12d83f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81266b1bf131409914b76fae8f5194a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948710c4132480c6fb1e73e3a89d704334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d824ab197529bccd915970f5d53635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87898747e564b2d08d9511374be5e45136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29e0106f7f153024e0e05c86e8c26e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9fd9d9ade37e5a2efc83a3fe0021f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e737e1fc514763ac27a9da959e1013839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab0890dda95097bf776a329c468b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ba94c4fe05fdda6bd9897fd6b322741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54554df764608e6721dbeac56a1392942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc682ea8188993930c2063a084ac1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7e9038ac4dc0e284220448b68fb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddcf718ad22f35a3909e0379e353e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69298484cc8f94cd6760cb13a95a49f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b0b0c476819e9e01e609de39c27347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4049bc17104729368f9a6446f3fdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d5259459b1a512a29435a8ab4799449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04129adfe85e3f52d37071f5a5b14ad850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf2a11183ea90a1b5b9ee8da9f99751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e3bced371e1925e6b089de872abe452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e3cac2b79c862f4e2e730e65dd7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976767de3411b170f659109c7ac8c9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e109ba06a1cdb7057a9cf29b1a612b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d062fdaa4fa108f2328dc009c46356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f516ca37af5fe1628e6ad75115e8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9528120f0899aca3fd444f6dfb6a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e3bfe638161960134328692ab5f9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879fac102e9720b565225947800a8c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773464f5416a49c65d33573cdc0c148161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ab825b5af6691b61a2da6ea4d99e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecb4ccfada491f494db27757f3ce6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dfaa8b9a3710ec70d75ca2b1c1e7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4516fd505907b78fee4760d8be09a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b7eecd365cb06b081854584ac00c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ffb1c2ddf376fab9789e23af22ac967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc44b4da7aff76779a9f3feedeb34668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90543757171adc2ce79febeb534349769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432b36440724203a53d5b9dc1894b5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f8bbed49a14d0d38b1053adafc6ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b4b9dfe5aa864155789855e5bc30372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f835a618b80cac8d61a98fb851da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed03ff52757b46e8a7b70e0adba47874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e22c8f529af148d0916095aff444b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cd96e5ef727df70509770116a588276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034c7b7b07792b45d1279b853c5ac0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b901364b2c9aeff880f1b1cce27fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a8634d1feaf2acf803dcfd42acdf879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0e03474c4b75db4e6356dc9bd805080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc771243e938b7437cc9ae0d572fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a31a8a5589f177cfa249baf7706c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eac2a9bfc3de3f1fad74833f13e1c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6856baeee4bcd06ccf3831b2a6c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fedadf1d377f010771e4882926274785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaaef6d3570d6e0887df2cbe156b6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c3983b7623bf4d82c67cc3e6f4f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2242fb55616d15ee927e88984117288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403902a8691fb1eb8d2bbca63ce8dd0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3592c2daa79d5dac97009551e19523a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3b3cb180cdc164002bf74776a5ddf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd2d429edb3500fa5dbe9c28a849192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981225bc14d6bb5538c7fb4ad10fe8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f1dc9b1b98c5679866a1f28f9fd1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ce18ca8314a8f4e63ff18c505ef0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c60b0d7bb791db02ccea4c8efc5b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fca567298e570c3eb0bb9d3a3e4bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984da60dc48698949be85f09c8f94c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bae5dd014dfbc3edb4e8bbb8c125499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecded41d1c4b8667bed7a73d4f5a000100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5940bddd721af7709bec47d98c7cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb439189bc68e4d235bb4cdaf64c68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adc8ec4cfcacc837aeff98f91a9fc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a86045b83291395ff3dfa6d57613fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a36eade69dd7c360785f27a205325105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad30ff15c61383116f586be4a7f74bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c37b8c80a960ad01e92afd78c764f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a609f67d3238b917dbba7e7e65fab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8326eb3faac73820164784b8bfae6cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e6a0c99b3e1cf2a911bd222af89cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e290d3f87358e211765a6c2f3c2e9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402974dd97b47681f42727fd1e972c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2bff8b5c25e4ad1c7d69444242573113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1633a472d3730d6468f0a2305d840f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8a5abc8f53ccabcacacac0aec2d2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb101a53da1fcfb62e1956c1f57f11f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b34637c6a98e766ce83198e7bc0f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408439b368ec1427dca9a617f52082df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb760d10ce466e43996454bc880c6e56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8972f95dfa1748c18d2e5053a8da7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea78fee4caa0943a604bd6e75b6d6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e9a32170a26665f532a0ac0327a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e9289c7cb4bd508d03c9cd07a2850123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83cfd6a800917854a876ba5e2e19a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750d5dc431abb95bd0663b75d6da294125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ba8b739d21a111e695061ed8cdda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611412a494e7b85ff31a3a450c651085127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50983c5a94c28542deda429d91be83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b46263aa9c08a797e2cdd16d96f284129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df53fd64fce5d05fda91b647e9a996130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f5b4f566d7af898c34135c8d0a5d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449aeec6fd7ce26d5a42e181066086f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaacaa884c5ccc8869fc11de694bf98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40396b3e3ffb06f6e0fa0de4ea17ef7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e28f6f7cfa051fb24fcca230c4b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5878440ccf6e42295e93dd9ab4828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9ad4fb695624f810d13da55ddacfd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b10a9ecc7d8dc4c1f757643d1c9d43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1525f3c624b9f1d05899315cc0c35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489388e7832d979629da06c7c8e0caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e0fc2a66ead48609bc334c6b5721c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd1c139ee820798e90a19693d77f5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b57002c670af6d12a766158b6eef8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ff814d530e9db1485b53bf8acca7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415484d3575ad4e31fffa609ac8ef6fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85987c830a80e3154d0093420e615d00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a919fddef430890ec94ec601dedaf15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2994f4a430b220b3d68d7200fadf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e935f3cc7730fe17ac2137bcd400149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2b5829c63071afc08e510b6a2a52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644542511e02c992f88afabad5ed8db6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5867dadd52f14ea6e4b67516acca42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6a0cb604e2ef30bedd3c48d7fe6d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd8f61b7f2d49a5b43568b4f184736154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8d3cc8bcb8c8fa0b70a0d6e2d0c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae23e615e34f853d8a64aa7ebd49079156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea9850e447cf8a8b385b9d2c21cf02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c704e81f4dea73eba0ac8897bac05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf94a00c33b5dc0b6175330531a8c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfac3c9a59ac9ad96885c2e18df78ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ca86e4c3f6463f4696dc5589ddb6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179023bc890573e98692289619bd0306162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3868143a4f9798f3b68411eb8edfa54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841edc974a18bf8ffa986f7418fc1004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc305b64411d711921c1560be2865c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2c7ddd8f26f1a013dd8c22cc0c7d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5862913ecc9560bfcb7379d0528d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ce4c085180dcd6e771c6a2e5a2c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96108d5d41eba059b2562194388967169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ff71db5d5eeef6d31b360c45cf0ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f1dbbd7c5757cbefb526efd5c0732171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39a3997fb521ac022472c6e057d604172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4a7642c10964b22149dda2577e588173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d74bdc2abb20f5ea57852e202c88f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7c312948f779f85344cf39cb51d34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac40d8f16bcf17da86df5e34a7f911176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f009d38d7661359d9aba48d07499d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67751d9cef3cf91547173b48a9eaa5cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52eb95f7ff25cfd96239d87bfb99a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138db8e5987407632e348f67a2ab5dd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09a9aa6aa326247ba8128f7f311516181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e41760896586108f353dcc058653a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c115b7fc9840f076309e35afd7adc07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2492f841b652faaaa2a9d41e78d1cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0c5b45bfff3c14e503e937b8a7787185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d767b01500c05af0fff854cc5465fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96bde4ac396550efe0a650761355e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b482b8d985f6eebda0eb145c8e52a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc3c151c66de717e6c02897706991b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d77aceea0e3c1a021b2da0e97bed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299fd471edd85abcf20f7c67492fc94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408647b6be7663a75bd2e3b115280f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb023961a4b0a0a7b9d18bedbd9fa77e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da544304a9ec7c282ec78ae605f280a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c802ffe327d7e62775a20c9f639b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e019607333669c7adf05d5007635d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acebff47d9d956d46604cbdfd33ee8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc31ee6965a613e8183f098cc94f5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b71fdada2e0b24edc79351ee820b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57f7984ac75b3cf0f53680d8c5beb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35661a6bb63a21e6b417c62d343f0d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80bf4852c30487057ce65909081067202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fdc369e05c08716f2a32b133ad37a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6456587059a4d589025e8230770d0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edd35bc17a07a729a59e7083760470205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063666d8c58170e50894b19ff04826206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d469748acfcc56cc74654aeaa38cbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9f2bbeb4db17157d763b79e71cf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88640c2c452b440b60dbff5dca3fceb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf075eff3b90a05105cb1e1e7a36f7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265182bf1c3198475cc66b4f4e1b05b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0959c58f2e3e81beec7a037d4abbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add884bdee391feb40bd6d740fc1c081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7338d742c8ea3ddce9cb97a8090b69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7f46c96428e7b7529cb7d4ab6ba9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cdbeeea93743d1c7e94c46a7c96ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244183292d92121328b82151a2b57bec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6595604da49a9ec91c0c9bf81baee19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0849abaca8d7c893cd14d2f6315d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577d4d8627974a4fbdc209565ce641d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57a36865ce9d4641721c1ae4132377221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f174a8b7cf2a019aacf8e3f1fc559222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d20c84cf1ef4e4f761b354d447a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fec87a6c06b68625085fed0e70899224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232bf96c0a2d0efe9ceb5396fc653dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de4f5e0535b1d476814ee11cecf744226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea3ba4e9f1a6495a98a7b2a36d50ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce41f42b78eb1d742510cb320fb724228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96769e13f3f52b659335c41042a4ccea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe3bb4cb76e17693e2c78c671298ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ee2d4ba1483201db194a8da0c06f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a699907c0c5452c7e9cb82cb6b2cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8d48e2b15e060bf7a7353aa309e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba57cae0e1f0268e6922d015946468234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d86272c072f886c59337d7203071b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20d94e07f9e647e5668cea2e8ce10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59a5dcbdc384494be863c4795a4999237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3adddac490edbe657af3793467e78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1741b5c5a4ed2441d4ce723b63c2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cb94c82faa3f1e8a75d70736b1eef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41636bff10e5506775d21995558d819c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1403ba6e00d57d902992a24174f1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8077922b6977889dd71e54940796ddc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dea1112e342a8376c0f0ba29ef9670244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317b793101e42f29a4f150408c3f6ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b762220a3f66c433058d75eda1903b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fe3f25bc52706c441d4589b7ad7a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013f1a250e23699661252b9c83e563248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a0275f9701791d61894a275af601249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cdf9bdb093daf76779f17538afd7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a216716873d08cd58ae087f2d708251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b132f1d43b76c025bce65b9683978252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343f6fefe4b439a935658bdbad66a00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c27debc0419795faec87a13565d14b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd53103f0a62cfebe652a97acfe2b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675536f77a1b1606c84086851d1b7d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f5567aa5f2bf5e68a61311dbdd42d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e973d3101f053a95f459b9ac6d6b8eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e18768c43f588e0fc14b041e33ef8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a23dcee36e4bf969ba791ff2f9d3d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ed76d0ed271ff7e87b87d719daf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382c262c0f09482d1816b78f55ddd25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2d180ed2f2c8092e82941b7c6c51a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d3f0e220f0871b123058808146b0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6be2c5fa79f873d44bfe8f9ec26212265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef4b24e74fd644ef2d551b270b8ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e5b7408f7433f1924f0aa2cedc7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bee4092a1dde8f4b3f79d65ddcc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f15f5fc3a5f23cf28670fe92f8c2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a547d89a1df7b03b5ee13c2d0f7830270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a02ca84faaf801f7121c9a3295b0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ab62b7d46b99c7eecb172492149d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5130e8670e1c9adab77231dfe79ffc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6281987992e6b0433207bd4a86eeaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b3ab5651fac746498405fe50c959a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d9029ef1f2788ab530f36afe3448c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cdcc63f81866ca1443452160cc363277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0571376a2b367d2d79c03947c109eb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7f44c846e045606c2f845f8077549279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784506c8d80d1c9051174f8eb465af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab085de7754be8cc56cdb8df53eef15e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8f5978a1b0345347433ee43110aca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181737166563df531eb620ec491421e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af55b09f45562d4080037ff116c6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dddf0effda0a036f0a22c4f6b0f49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8b666527b8e17315223705135ca91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc1a1320544cc6ab18c0eb3d523d77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315866a2e97b6a8a1087b2d92860c39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5d863cf1255904dadc2c881a4a1c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eb7661f984bc88c81a0f21c518a5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab76655ea5fb511e956fad9b69d5f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11841fa6a76681921196abf864dbfeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0a4278f647df12665ebf48382526293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba77086efd357f44314abf0c00b9a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd93f9d1b589b1a4644fc479cb3f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b59cbb0bf05e018f9a21439f6118a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f257870b5888643b182d0c3d60f5fdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ad5bed42e91983e82bc6ab8792cb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a713fe4b37f864cd7302d9d8c4d373299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d225c6d26bfffbc24e1f7852bac3607300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437dc386e11e81fa0d1d83cf0738a30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b8cb47358c0500c6a11b0548cb45f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cdfcb6e3f78a2c455f582d63d8eba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66106c88388b28019236f20a2fcad3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa25e5f81e18466d79611642e62827305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2a0334d15ee097a40ea1cf77c1edd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ce30e937a7a147ead49d02730012307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaa141a1a8cbd4015962587f401f6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ed5826bee330e90c5c7832b5e3f89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed4329f62a8f1d25d608735ad97f8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc35559593dbe91447a79e5e0f10b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391057ad84cd93f0316c2940dd2b4e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34a6112b956adf558c666f2b9637c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56121254e20ed70cfa8230e9b2405c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b0f64d5a2b3edea908d26558769f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaaef328c50b06e4cd774f3ba728f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e60813e8d6d913bdb274ba84cced7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a170ef7553b5e99b20a26d099ca0a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8271bd872fb18f6bcc58a826f23c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e494ceec67e3d170d16653dedde3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab8aed412f8576d1d0f31ff954913321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294142423edab7d458bb115f8b76b24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821a3217e05842cdbbbef30c8109cdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46475956304f5f0a103a94a482d661ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff7497a964de9f6c1bc1525805e7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796854fccc194bd93277567bf26d3a31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b1a3c0b642bcba73ee6b9b9f1186327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd45d120ae8f2394ff7283f0cc35722328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eae9dd0127fcefb180865860928b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1576aa7e3ed1330f521aade5d38e29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3174b04615dd11f7fb3afef4b9ca6fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99325b57d47dbbcf53ad3ce97adc3aca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615697a5b2c7ae27b608010e4b55c138333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8995ee69d8ad42af5889647ea832a19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f48fcaecd5a1f0908dd4c40083825335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864ad799b99717af2ee1c5da050cab3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc083dc72f6c9dc4881bfb5b89b1cce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda69c27927f63420e04012d5d61a10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d657364ced5088ec2c8656811f1c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a326964b5283cef4aa2657a96dc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff43eb7d1dda3940ac65f605da6c1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7938411afff32e38581847403af94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f61026d4a8cdbebfe00b0b0d65ba5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3d72b2238eb68211f35941068623b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02880a77380ca01bbef0803c8278e73b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af61c1955345707cae6694e92ed69c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ec34dc42349cbb66437b93f3d1f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d9b973696856bee292379b26c8343348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477be3e46e00c8c7203d657c7f61dd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fec6e6148ac881de1f0d8629aafd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8a29758bb5664b02778decb0128c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5a6620f742a9868fce459215b01fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c2ee3554496910e31c67aef65662f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86174b1a9db07180a15225f520991863354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5e61339b682b10f05f83330806141355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6040a9d898fb54c2aaf077d63ad57f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db32d2db056fb63cd071c67100a856357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc101fe786b919087c3b4f9dba6398358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57405dce45c0c9d06391218eef537732359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e05094ea229a74692d11f7851a22a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5284739285a7898fb1903c294fb4f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feab68d76d476ba39784100b0067011362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2158ddcb4d350862fec09ecdfa115363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cba4f7fe81dac655f63f041e9bd26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe632dbc1e346b966b63f4ba549f69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946da5a2747f8e677eb3c995f49238a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3c42b215f01872e4eb683f229e62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86134ebb8f1235b6264e1fca2023876f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76968f77b0ac091d53264958f5e271369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0304a5f925a15eb6ce789fb2df63f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332dc4da323eeb74456c504f25b47b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff75b3c377f2ebdee43902a498abd69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585e03b2c783d883a6e8c869507cf5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f912f4caecf64bdbfbb942d80197e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a524b2d266620750f9f8c8493ba6685375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2689095ba7182e90028aca7ce551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c35ece91ca4744dbfd6ca0468b4a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3402796e901a83502d8a8c59efd5be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5de1fc5379e2481332a4ccaa3ecb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca760492e7d76f4a272fc9799b206573380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a3169e963b1175dd9c0d1de0cc449381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0aeafe78ae61fafffb0e062660ac0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235745662d5a87c10c817b3cc294040383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b1febb110279949fe969865c36c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ed9f4357687200f4df59e9d8d605e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30505a90bac7dbf7f22926fe147b5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb716104851f9eae1e62624f9fc2dae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a1a55bf241291ba16046bda035a2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c194dd277c78839336e78318d99403389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35135e0d097da4b68733c9acc1c9946390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac3c50b6359bbeffc6a6e7593564be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9db2719cf37599844e612d4f484ca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1898d86f0266a923987ccbe6ca40a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515cd3b140a2f6cf57573ee66d910a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad37665de394e848eb051e070f771d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64389e53f3695d0b2bc42f9a60000f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393b5f473eb21210b0f8e22951316bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695e5f0fe02223e669545a6efb541a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b123344b0c9abef120e3f70b8f6ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231614558f327fb376c6d719546cbb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebcd91beaaa39065368ebd8dfa15a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a53bfd451501f9a2e7a60a0245e0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e8e5c9c549d052e5747cbfb6dad48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43dc9ff9a140879cd4172a3d83c0ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352ce33a0f0bfd927b53d8f24ca546405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15cf1a10ae51ba009dd313c5cdb88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276d8b7a55ad7ec72f20c48455be1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efcb63fb73e495cba5149e9f424e23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a54cb596abf49b5942ba9d8abf8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8b52855bb350e4a4d06440810787410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585eeb18c1fc4dd2b0a527bdce3df74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5591359cfa9ce8be8b5acf573d1980a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10609ce7f044db043fc8aaff5d2b1668413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123cf999d300df0c9475823f8eb0bff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c4eebc42a263d84fa0b7150d3cbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0d1328982a8c9bf457ab179cd4a27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b28b59aa72bd49025b39c1a5591d45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf619d03e0d783cbadbe5417bf1a35bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eabe0153b71f8a40886b12d1456be2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e0513162d03bf89667910272b76e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0756d81626de24ffebb016682aefb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578493fc490fc7b01d1e6b197d79559422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f619c39b4ff8b67befa1e426dcde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc10a33244d2f8479ca87a521080a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fcbf0c495ff15598b5e2ade465130425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96558186b582aa44dcf825c1db889cdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992fd3bc5c9c6e14428c21a9d39c0d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99984ef9f0044d0387fd35119fe967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85938d1021029a019bb295a5cc6b7dbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f0fa77575db2a03c010e08371fd63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0a02639e09edf40e5f0b4e8e9eec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5363e8e838484760a93d1a3bc5d6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c09f66fea78d3075e808d5808bc376433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c0e85d2f94bace56091c6e223f00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb98f9991eed843046774b8c1e22713435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bd90f649d4ca5392dab3e1c7c4c7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1158ab61e1058aee06c24480a2a031437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec93198d4077dbf259de55a07c2b84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebd1474cea5dd0becefb875ed20fa6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae9b41e621feb1b834bea1ebcdaa2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3f830da45be7d43773796cd06b8d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aaf721b37449d27a72b2dc0078111442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ebd32972142c3d78c981eed9ffee6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0885347548e8e850998cc013423165444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b617eb13ca3f87b8b8a020c965f4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab6cbcffd89afa1bebbfdac93b1fdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c293ba55b406eaaf70948a9ff506f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faadc59175544443f9fb9b4cbb2ed3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ff311ec86a2c51befd1b5806d4e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfad4c1fea4a1ecbf1756d1270292b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d89c77ae8e252b4adcc309810b7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f79c15a6ba05f42ad29fd3a9a99aa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c5463e3d0e8fa555984dc8938b71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c641f3989965ece05d3f0e1ab85e69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1a22e295b1a08e9eb7add4f927e62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649426ed2cc599003731e53978ef71d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90128401854dc0b6a65453bfed47aa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a6f0ee1ff2c6f5fb597421a15503b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc9373869ca0d2a27a303fb6adb4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d69f7234776a741633b4b36564b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87170c96fa715debecad57a48bfa788461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac6ef840f964d6d683451586d0136462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79583d908db6b4c3051a2987adbaea9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e97fcb8b98575e6604a9dfb7bf8167464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e3180e327af37e684233462e42c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da377b0beeea8267114994afaa052f92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eefa856a695d42a5a898586f528bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008e4a86d72afe32369d408f7e775f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3b2d939248ab0df4ab48a6f80279a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76194dd6f1c865f4a4cf000b2b6e9f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37650ac44515f999c2ea77adeb45f5ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c776e918a7128489cccb13337756472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6823c369ac06365e3ee5c9f9273df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9aa8cccf861df00255870ba7b977474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279207de6491e2921a3a5948891dfa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6873f1e26055c774d7a228cc6ee383476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43310107113845008afa541b2794612c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43eb1cbb42606f979fe90b6aa5881478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24875cb05f58fbac21ee5a4e5c07fa0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2b139d41aff7f45a268df04a2423480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db347a210519f41d63e0ae585a6e59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded235a20ccb57fdcd84657345c94c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979881d6b1b96c22c66a9d754a1b84b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c79757c7d9d391ac9b82898d4fc3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f54a42cf5a316db4e803064d233ae0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc76f9acc2ef7274da886b0930f8fd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039133c36e4257b58b9d6f4ac957e037487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244f1a96ba41bca1e4dc7668b4e532e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bed6f0c527cc627dd1f2e0ee4de8fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7ac4116bbaf4141b0b6da4fc3e7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03abcbb8272539253068295488266b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5193af2194ef98185976c9961607c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896301b01e7070649187e3ca328c52fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c3950da4699e6bbd4719e646fe13c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fb56e5529544d67c88c3d1a9baa6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911770087de8f4e7cacc4405bacd02d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cd01476c545f92ad13a790276f55d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b3dde32dcc19062232c77d33c150498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c888a7f6ce591538b1ea2674375ff6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62d256885c3d39897683a0d204f1c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f4830a9b0b9130691d2a84b340d8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ede32759fee13624e719a4753f3df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e5331f50465318e9ec4b040ae758d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5083176489db376116d4f5060d76fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c73e91672c9dcb0d7c3919dcb4f260505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e778d955986cf97472ae95265ed1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e18c3ef1c8ad2fd6a6e160c930204507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd826b7afd905b8c1fd99d7556d6fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6584b524272bdca76430aedbe83a9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741585075b63903ebf940428f1c70e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bb5308cde7c18ce46df73c7c9ea1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508c76687e3736048c4a0092cdad45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c27de648c5efb52e585b22c9f86d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae105f51e8c6c4bdafc21a76935c5c47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c28e539e6a7d4c858b54c6c619a429515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3945de3f548cfdd480cdd49992029516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94987c42bb282c7a968460605230ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7325374b387e2cdec3b6683097ba52a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e15c1cb33d46523a55c58d0a0394519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5631101459686598f9dc816ea3b816520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ef23e01e8d55aee4599ef22bacdc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af9feb1e7e8601da90a86adbb9a88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e481fe56d8672715c8bf8736b357082523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070c41ae808155abe6b5187bd190a4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b894400da8efe912551d39d70bc4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c8bd7a33e91cdea2c4fadaef281ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9aa4cf91513ed586be4ff0a53351e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deffd2ce8866815173eab6712be4fec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bd7d8a53a2c12792653c07bb4a7bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def09034d289fba05c7691fd7acb3f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410334453f7be854229661a478220b5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8354cf3dd9f0924c53df31ce0e1726532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9967936ef2c238ccb4c06d0d1a179533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc0d9cb82d3c0d98154efff0e394f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17deb93dae2befabb589741313b4718535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feee325f683f5207c1450d5b575ed2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6777090921d85deef54e70c774f5a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e146b4df9b9730a445f2da2b650e67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20660cbcc41e88f395f73f4c3a5b5f73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461ecbd516bd6e4da64e0fcae70dc86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcdc0f340d5fdfa25986e53959fd9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b854e724b03371b0fc6de478e80c494542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ab0cb50f73f81905b23753c4999df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6720a631d1191bd0c72b01777e01f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd828db0d7c4c7958ce8e587636298545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5fb55a9a903d717ffb4053eccc16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f34c7a2afa89d25685adf3834cb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812357b2f8396fdce0b3b97f0a0a2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830314a28a8763c7968c98d843e72347549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1644923968b8396114098fd009505bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca242db39107bdc3bfc720dafe2b6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591401431740a44f9c508d5b1891afb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705229d58a649456893555c3567984ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93cef2e2cbb853d1d3fe304d2fe49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0c7532e5a66dd22ff2d18373ac9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838e4df1dbdc792d61b58695574c2bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54360402fcea3648a3ba92acad1dbb6b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519a990e3c9d5b1c96fb40eeaa37044558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6459837da8d404dd181fe1f87712d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297a358fd1b47e072f42a745f3579d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a05697250d0d84aa5276ca344c9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cbcb27117707d94971565a6049607562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb523984e3bb3474d67edf872c935d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b378cb1c83b88bfe730a16dcade8d34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eb9ce0ef113670dc804f1e3388059565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e19f6099dbdf5885e6d9de7a5c2b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66290557dc7e6aa6d9f4f466bd367f20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3f18f6705ebb7bc2f59236339ef1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ffd98436c1403dd824b3a6d85a816569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a4abb8e6729524fbaa3110e13b26d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a0385668f3eb70bf679915814fdd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef050cb0e2ccef708d77119b78e76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e5a3a086db90eb9fac067f6ecbaa7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b195f8c85b83605daa1099d139b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10e702df8ed158c4de4033cc76ea59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e65453166e81fbdaa9f030cac47dd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613540fedd7b74c97986d869edc95d4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81a0aba1504dcdb7bf4052915b162578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abd26433f065cde2d16fd2b5342955579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be21f19925cdbfe9eabe14ddd01f693580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5b12e60f4d36582777297c6abc5b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea96248fa15d08a6879f731f03305d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac4802715c833934244d3725408758583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf446eb24cd8f34c88a105c71c29b6ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1351c1f9006e5d97ee6b25ba8e90f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6487a7ea9d97da8e9db4f76b880055f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13735979951e785b54da55bf2653c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f4d1147a80f02d6416c43006894b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210319df5aaa8b5068c5e15c5eb88ef8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b490525e0e1112860eeb42f42c67404590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445062f905f94b978ab4b307523c32e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedeb5b8ee50945c33d0eb1e9b19b4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942abe21a1373af527201700425f57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bc37144e2b37bdd7a49caac1f5be5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888010aa34c52568eb3170e1c710b80c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce349e17f01214cf459d8c0b78d7c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217d8bfeba5c63872efa9886a283e03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb07ab5a771fe3db1d3c2cf75fbf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18fee07a2d3ea2e474c5eaed8203df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569dc1afcfeca7c672932f20bda775600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab557edcca36e867eaacc0364d53e1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ee27c31af7f084488410b69809a36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9872a598957a56d8cef6afc420528603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdc0a6523cd667f76f9db491ddf6ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277cd12c085ac410cd8dfc0d37168c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4671f4016729c4c5a0ea0df6b3a4ec5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0732b3cc765ca548e6d4b11464ca80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c63e40ef222c687adfb72bc58d43d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7801b38191a6897cd4cec6632309a21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a39439a7dd43978b4b99472289220610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f8ee90c628da47bf59be42f8207fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef7fa95889d7391bb9d8116d0d0c01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aa81a15c068fd242dcb7304476bf3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a2acd2e173f73fba9837e96af8741614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dcfc61ba2971e0e1e07369699a92c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faeb377f421d4f6db2e8c8a22bc98c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41d2ffb92b8836919e08337f61d1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2605de84faabc061f65ee36e3fbfe31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7ac23a8c49483ed8b3ab250b25651619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9582d143ed946b1c4ebf3b4e9f45b6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b933cb1ef169f2fa6bb82899d556b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e4fbe6d03dbca01fc05fe8fbe89b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf7981aefc097bf2f8e70063570e81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004a1907779c80673e1e0f1930a740a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358db92b616777bb9b7f9a9689f47b1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a935dc53150729831919335a696972626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cfab627965337c63c781313894ac9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613c493737d7c88cd45206403e03980628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06af75be59fc7f8842c23ce5ad81fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da37ee793d9b061e9c897eda661a31e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aaf3e8f272733ada88d6f6a76e6b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106bb9722becf4114c6d94ec4d5bc6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33cc485d8bf66ec58160927af03645633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e60197f484ad4404bbd550b68a390634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294fa64af70d84dbdf88df31366b5e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c6893f0cf2193af9d85fbd292639636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83e89333c89bdfa8c20191e0ff6402637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232659159085392e94f3da332e228982638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29698ded7fe0a57a79b6cddfac828aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9dc7910a0e93dae3d62265325d54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4849e2acd125aef9aa97a0ca1521641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdc6fd1e742e9ac66baaff2bcdbe61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24978046b7bf9aeecae6f99822601b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc921dc0ce1b1f454dc91f3efcd10b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd44993f32eef675fba774438569a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a00c2ef929f0bed72a0acbc491faa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a26136a0bc702ac082b4b26e0f7f69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6bee051283ba5adece7a474c32109648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f05686579123e9100eb09d3750034649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adfb4c6337669bae9e296ab7d1d1c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d4c3bb1f0b3c27114cafca146356b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ef04982911c1b4834d982334c736652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7421cb4e9502de1d2321f02173c9051653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7633016af871916871ab8442f2f3bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a4e73e5c0cff98b64dec62fd10006655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b877af70210f4dda7130c6580dffd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76046e1db93c53489561f0528e2bd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5d62ca998dd0d27f58219481b9f27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3240e6cfe1667140058c377db4ddc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9a5266ac4f26c1e61cc487763239f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463cdd1d251b9d3f2d04d7af7a1a755661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0e943b625553f245765eb2a0a9927662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082dde94cb4e5e3889d51b17c611a02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21660706f8ed2d56d8444faae42d8bcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fef599e830c3779d124c3be63b2424665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df8171885609522fed912490a6e52a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c618173d88a4b7fced9aa292ab764d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b6c64f4c9b40e12f08a786c24b0b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda196ad4e9950d09ef9675dd4cc526669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ee54ca7ac826d30850b28e1254c8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ffe6bfb814061741f8f8a6ee9557a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9fb88e72b123229bad529c2aefa27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cf43f5171937dbae2c918ce93b688673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36e3109f2bb01879ca2c0e3ff3af52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f9501e5b4cbd19312a172b12740ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102765b66d529ddeb15b08f035275b8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ce1383377ae53b9a5cd8451d461e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e311d4412f68718b15689fba7e8edb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e341d6c39ace55983849bfa30fcbdd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac90eaa66e6d02a01f6b7861b790006680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b2e1c8cbc0ef4918a9db6729a88a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d11dcebe0e9edd1ad8a36df02cc9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056179bac53d4561d408c8580f77259683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699284b8e994270c37431635db5708ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16aa864a3cb042096fc20d37472e2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a7a62fde10cd58b06acb998f34e2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210fec52e66109a6ee01d80dcdc8572687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54812e3320c9996ba660e99039f05296688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d356cc26f316411cfcc6bcc63356da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf40895c2345e61944e09ff2436b9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4fd35775491a65cdd42dccc0f3bf4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247970056974b9d7bcf037ac2aa73a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe373f3c1ea21172fd83d7767ee1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19c78e1f7dbb4cae8afa2ec162cef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a75bd5854016f09ef606be957207695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870769f3acb8b277b15c8939aa8a025696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aba65307373a615f0f05dc645c837697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8da7dafb79208babeedbf0c46d51d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf83c5cabe890f5d860f3dd7058b1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89f17e38b55965d893f0a59cd6868700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb773277a58dfbff74a852c24bc33a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9be4d7aff993039df3b58ed81d6835702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65780bca248ffa94c70850ef2ccd3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767377521a37d58bacd63289bb904f82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254528aaa6c3235c2e3b98d6e8a6df2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf4dc82dd5c1ad49915b1f68095f01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cacfeb9b91e7d70b3536af73f4e29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5b1443f5bdd9200c09ff49717161708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03386e2e14185ff944503cab1abaeeba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e1c5228f5f4b12fc508eec9596167710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75262d8c7821a532e6f158d48a7f66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76436e523c8e49a0839da3d2070daf87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af05984b64e7a8c8abd0d0657ed2151713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b4d0072670d3478d82f8772f4bfb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a10fe60b6a799d4299c1071ea55e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3218c83f813572a292ca0a618fd8a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d03ab5fc0b11d32e45ce5c5eeb086717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b65a5d35866e99889e68621b545ffd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87f3d36c0840dd258b9610795039c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61619bd2462e7eadd57ecd8770df8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbfd6fcb3894cd03287b80b90f6fb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe97f44149f839a74c3ed602ab7f6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621632742edf7c89ae5216f1df931cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2411c7e34b6a0e39e8d0b69d07a3f67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d1c7e97be76139c70989d245fa9d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9191053e8b1cbd243d86e5ce1ce1b9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33efd12385af28d24acb2741913c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735e6b8b8c25a31142ca481010e664f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f84fa2826e062d8f8b4d49259077a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b32d7513638a5d176a233efad9767a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4894fed6a9ccb4225560f19d7fbbb3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81145c636a53d57383e504aeeabe6df1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165c5bfd52434d42f145e8ca65b5cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a2c480070864ada133ee1a7ed463734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a50c74423a42795ae174e4a657edf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94efbe8bf8edcfdf53b7686988f836736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b376165d56b6c74a063e882badf39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2555a5a0dd24ad42eae8a3449dfc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8129e48d1ba86f925ccc44e41db97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2be80ee510424be426967a3547a727740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3155edb3fbe5c03dc2ca59a0d1a5ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c25cabb0c66bf66e4cbb6e80169b22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb58b20225aef1df083c450a6c5e87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860d2db0fcb7504933324a11a94a563744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120779920ac75cf68182fb390e38e09e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e569a821c22683d32368dac3bb7e698746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47dc5adf77323f393c372edf448b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93c43ce90181eb10efaf85235de777748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf1bb21546b2aa99ffb4cadfa0d82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9844353b3b30fbe1aacf57f5d18cb2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd698cab55aff11990c6d7789ee0ca48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e920b42cc9b3b42808a4c6b1c174da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4c21894ef693c31e445766593ddaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b866a56120ce791944fa40fbe835754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87b6bac69e24c7df36dd06660864e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd147e61c20175b5cc4a7d5c1de40aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5946b0e8e93f5d92f7b48c778246db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10003331116e47a1806efc41decb8c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd255834f04fd226874cdfb160ffb5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>